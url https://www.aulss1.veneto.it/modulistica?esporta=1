--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -894,51 +894,51 @@
           <t>Endoscopia Digestiva|Gastroenterologia</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>INFORMATIVA E CONSENSO INFORMATO ALL’ ESECUZIONE DI ENTEROSCOPIA CON VIDEOCAPSULA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>INFORMATIVA E CONSENSO INFORMATO ALL’ ESECUZIONE DI ENTEROSCOPIA CON VIDEOCAPSULA</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=3145565D4C38428D950101E86DA93FFE118&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=954876FAC13D459D949403C9421CEA509544&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Radiologia</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Modulo consenso informato per l’esecuzione di procedure urologiche di radiologia interventistica</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Modulo consenso informato per l’esecuzione di procedure urologiche di radiologia interventistica</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">