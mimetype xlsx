--- v1 (2026-07-21)
+++ v2 (2026-10-19)
@@ -410,1748 +410,1972 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F53"/>
+  <dimension ref="A1:F60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Tag Correlati</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titolo del Modulo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Descrizione del Modulo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Macro Categoria</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Modalità Consegna</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Link di Scarico</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Uffici Amministrativi</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Termoablazione con radiofrequenza/microonde</t>
+          <t>Modulo richiesta Accesso agli Atti</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Termoablazione con radiofrequenza/microonde</t>
+          <t>Modulo richiesta Accesso agli Atti</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=50821AA090A94CF9AA7104B79626FCAB168&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=2DCC5F0DA68147BDAE3466861301C44812674&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Ginecologia e Ostetricia|Gravidanza</t>
+          <t>Oculistica</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Libretto della gravidanza</t>
+          <t>Scheda per il medico di medicina generale per intervento</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Libretto della gravidanza</t>
+          <t>Scheda per il medico di medicina generale per intervento</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8AAF8D8571664DB6BF61C55DA76F473A5809&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B14620AF2BD14B75910B83240FD718A413201&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Procreazione Medicalmente Assistita PMA</t>
+          <t>Endoscopia Digestiva|Gastroenterologia</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Dichiarazione di avvenuta informazione per l’acquisizione della volontà/consenso di accedere alle tecniche di procreazione medicalmente assistita I° livello</t>
+          <t>PREPARAZIONE PER ESOFAGOGASTRODUODENOSCOPIA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Dichiarazione di avvenuta informazione per l’acquisizione della volontà/consenso di accedere alle tecniche di procreazione medicalmente assistita I° livello</t>
+          <t>PREPARAZIONE PER ESOFAGOGASTRODUODENOSCOPIA</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A2BB585D2DE14C63AC106DB6D436E7DD5646&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=4EBFF9970FA04F669CC32E653A8F75F210601&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Asilo Nido</t>
+          <t>Gastroenterologia</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Domanda iscrizione Nido Martino a.e. 2026 2027</t>
+          <t>PREPARAZIONE PER RETTOSIGMOIDOSCOPIA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Domanda iscrizione Nido Martino a.e. 2026 2027</t>
+          <t>PREPARAZIONE PER RETTOSIGMOIDOSCOPIA</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=067D5F37FEB44DD781C39E1405DA7FCE4852&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9FCB4D3D2A3A4713B117A897EEC2E13410602&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Endoscopia Digestiva|Gastroenterologia</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – TC Tomografia computerizzata</t>
+          <t>PREPARAZIONE ALLA COLONSCOPIA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – TC Tomografia computerizzata</t>
+          <t>PREPARAZIONE ALLA COLONSCOPIA</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=77A3BDB5DD524C9D973F9036DC6F7C70160&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A069ABFE510D4541A1F72B89096A3D0710598&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Gastroenterologia</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Biopsia-Agoaspitato guidata con Ecografia/TC</t>
+          <t>PREPARAZIONE PER 13C UREA BREATH TEST PER RICERCA HELICOBACTER PYLORI</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Biopsia-Agoaspitato guidata con Ecografia/TC</t>
+          <t>PREPARAZIONE PER 13C UREA BREATH TEST PER RICERCA HELICOBACTER PYLORI</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=19089EBA12DA43FBB4635AAAA0F77F78167&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8F4AC2CE70684AAA927B5A426AF05FC910600&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Cardiologia</t>
+          <t>Gastroenterologia</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Consenso Informato Pacemaker (PM) temporaneo</t>
+          <t>Preparazione del paziente alla esecuzione di H2 breath test per intolleranza al lattosio e SIBO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Consenso Informato Pacemaker (PM) temporaneo</t>
+          <t>Preparazione del paziente alla esecuzione di H2 breath test per intolleranza al lattosio e SIBO</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C6294E5EE3344F4B9AD0EA4E86F069D346&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D622926DB8264FF1984836AFFC5EAC2810599&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva|Gastroenterologia</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>INFORMATIVA E CONSENSO INFORMATO AL POSIZIONAMENTO DI GASTROSTOMIA PERCUTANEA ENDOSCOPICA (PEG) E DIGIUNOSTOMIA PERCUTANEA ENDOSCOPICA (PEJ o PEG-J)</t>
+          <t>Modulo consenso informato – Termoablazione con radiofrequenza/microonde</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>INFORMATIVA E CONSENSO INFORMATO AL POSIZIONAMENTO DI GASTROSTOMIA PERCUTANEA ENDOSCOPICA (PEG) E DIGIUNOSTOMIA PERCUTANEA ENDOSCOPICA (PEJ o PEG-J)</t>
+          <t>Modulo consenso informato – Termoablazione con radiofrequenza/microonde</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=1859F40FA62B4185A9AA63A4E9EC4571109&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=50821AA090A94CF9AA7104B79626FCAB168&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Cardiologia</t>
+          <t>Ginecologia e Ostetricia|Gravidanza</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Consenso Informato impianto Defibrillatore (ICD)</t>
+          <t>Libretto della gravidanza</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Consenso Informato impianto Defibrillatore (ICD)</t>
+          <t>Libretto della gravidanza</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=BD26DA447EBF408E913E243F09251C2A49&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8AAF8D8571664DB6BF61C55DA76F473A5809&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Cardiologia</t>
+          <t>Procreazione Medicalmente Assistita PMA</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Consenso Informato Valvuloplastica aortica percutanea</t>
+          <t>Dichiarazione di avvenuta informazione per l’acquisizione della volontà/consenso di accedere alle tecniche di procreazione medicalmente assistita I° livello</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Consenso Informato Valvuloplastica aortica percutanea</t>
+          <t>Dichiarazione di avvenuta informazione per l’acquisizione della volontà/consenso di accedere alle tecniche di procreazione medicalmente assistita I° livello</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0DF20DA73C2F498D98D9735DF169F4E830&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A2BB585D2DE14C63AC106DB6D436E7DD5646&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Cardiologia</t>
+          <t>Asilo Nido</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Consenso Informato per Cateterismo Cardiaco – Coronografia e/o Angiografia periferica</t>
+          <t>Domanda iscrizione Nido Martino a.e. 2026 2027</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Consenso Informato per Cateterismo Cardiaco – Coronografia e/o Angiografia periferica</t>
+          <t>Domanda iscrizione Nido Martino a.e. 2026 2027</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0E092F6120E344269B4BEF806255835C33&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=067D5F37FEB44DD781C39E1405DA7FCE4852&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Cardiologia</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Consenso Informato Cardioversione Elettrica (CVE)</t>
+          <t>Modulo consenso informato – TC Tomografia computerizzata</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Consenso Informato Cardioversione Elettrica (CVE)</t>
+          <t>Modulo consenso informato – TC Tomografia computerizzata</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=546FC64401D14072B024CFD13817CDA947&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=77A3BDB5DD524C9D973F9036DC6F7C70160&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Gastroenterologia</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>INFORMATIVA E CONSENSO INFORMATO ALL'ESECUZIONE DI 13C UREA BREATH TEST</t>
+          <t>Modulo consenso informato – Biopsia-Agoaspitato guidata con Ecografia/TC</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>INFORMATIVA E CONSENSO INFORMATO ALL'ESECUZIONE DI 13C UREA BREATH TEST</t>
+          <t>Modulo consenso informato – Biopsia-Agoaspitato guidata con Ecografia/TC</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=BB9EAD3960FA4B3B9EE517362214E25C106&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=19089EBA12DA43FBB4635AAAA0F77F78167&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva|Gastroenterologia</t>
+          <t>Cardiologia</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>INFORMATIVA E CONSENSO INFORMATO ALL’ ESECUZIONE DI ENTEROSCOPIA CON VIDEOCAPSULA</t>
+          <t>Consenso Informato Pacemaker (PM) temporaneo</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>INFORMATIVA E CONSENSO INFORMATO ALL’ ESECUZIONE DI ENTEROSCOPIA CON VIDEOCAPSULA</t>
+          <t>Consenso Informato Pacemaker (PM) temporaneo</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=954876FAC13D459D949403C9421CEA509544&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C6294E5EE3344F4B9AD0EA4E86F069D346&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Endoscopia Digestiva|Gastroenterologia</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Modulo consenso informato per l’esecuzione di procedure urologiche di radiologia interventistica</t>
+          <t>INFORMATIVA E CONSENSO INFORMATO AL POSIZIONAMENTO DI GASTROSTOMIA PERCUTANEA ENDOSCOPICA (PEG) E DIGIUNOSTOMIA PERCUTANEA ENDOSCOPICA (PEJ o PEG-J)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Modulo consenso informato per l’esecuzione di procedure urologiche di radiologia interventistica</t>
+          <t>INFORMATIVA E CONSENSO INFORMATO AL POSIZIONAMENTO DI GASTROSTOMIA PERCUTANEA ENDOSCOPICA (PEG) E DIGIUNOSTOMIA PERCUTANEA ENDOSCOPICA (PEJ o PEG-J)</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A16D19B51E7147679D91CBA530B4B5E7146&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0701BBFB651E486D915030C9CA9B37D210596&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Cardiologia</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Modulo consenso informato Embolizzazione endovascolare</t>
+          <t>Consenso Informato impianto Defibrillatore (ICD)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Modulo consenso informato Embolizzazione endovascolare</t>
+          <t>Consenso Informato impianto Defibrillatore (ICD)</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=561E2488716C42C78F92824432DB44DC147&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=BD26DA447EBF408E913E243F09251C2A49&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Cardiologia</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Agoaspirati con ago sottile e microbiopsie della mammella con guida ecografica</t>
+          <t>Consenso Informato Valvuloplastica aortica percutanea</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Agoaspirati con ago sottile e microbiopsie della mammella con guida ecografica</t>
+          <t>Consenso Informato Valvuloplastica aortica percutanea</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7C354CF16B7449D198547229C7AF932D155&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0DF20DA73C2F498D98D9735DF169F4E830&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Cardiologia</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Angiografia diagnostica/inteventistica</t>
+          <t>Consenso Informato per Cateterismo Cardiaco – Coronografia e/o Angiografia periferica</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Angiografia diagnostica/inteventistica</t>
+          <t>Consenso Informato per Cateterismo Cardiaco – Coronografia e/o Angiografia periferica</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=CFDEA6AFA989487DB3B051B0E774CCDC162&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0E092F6120E344269B4BEF806255835C33&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva|Gastroenterologia</t>
+          <t>Cardiologia</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>INFORMATIVA E CONSENSO INFORMATO ALLA ESECUZIONE DI MANOMETRIA ESOFAGEA AD ALTA RISOLUZIONE</t>
+          <t>Consenso Informato Cardioversione Elettrica (CVE)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>INFORMATIVA E CONSENSO INFORMATO ALLA ESECUZIONE DI MANOMETRIA ESOFAGEA AD ALTA RISOLUZIONE</t>
+          <t>Consenso Informato Cardioversione Elettrica (CVE)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=4F2560B1EE744734B051D992FA7D9868115&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=546FC64401D14072B024CFD13817CDA947&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva|Gastroenterologia</t>
+          <t>Gastroenterologia</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>INFORMATIVA AL PAZIENTE E CONSENSO INFORMATO ALLA ESECUZIONE DI COLONSCOPIA</t>
+          <t>INFORMATIVA E CONSENSO INFORMATO ALL'ESECUZIONE DI 13C UREA BREATH TEST</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>INFORMATIVA AL PAZIENTE E CONSENSO INFORMATO ALLA ESECUZIONE DI COLONSCOPIA</t>
+          <t>INFORMATIVA E CONSENSO INFORMATO ALL'ESECUZIONE DI 13C UREA BREATH TEST</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0879E0B8A913485199F4FBD47A6B2AF5117&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=6077C7E866CC4CA5806002129005FB9F10594&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Endoscopia Digestiva|Gastroenterologia</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Modulo consenso informato Chemioembolizzazione Epatica (TACE)</t>
+          <t>INFORMATIVA E CONSENSO INFORMATO ALL’ ESECUZIONE DI ENTEROSCOPIA CON VIDEOCAPSULA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Modulo consenso informato Chemioembolizzazione Epatica (TACE)</t>
+          <t>INFORMATIVA E CONSENSO INFORMATO ALL’ ESECUZIONE DI ENTEROSCOPIA CON VIDEOCAPSULA</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=2F34585068C447F18927F70498B4D1FB145&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=3119DF2B17F34956A3E7D8C3FCF44C2510595&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Radiologia</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – RX Esame con raggi X</t>
+          <t>Modulo consenso informato per l’esecuzione di procedure urologiche di radiologia interventistica</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – RX Esame con raggi X</t>
+          <t>Modulo consenso informato per l’esecuzione di procedure urologiche di radiologia interventistica</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=775821BB959343AEB292ABC6D44D7D5A164&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A16D19B51E7147679D91CBA530B4B5E7146&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Radiologia</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – RX Urografia</t>
+          <t>Modulo consenso informato Embolizzazione endovascolare</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – RX Urografia</t>
+          <t>Modulo consenso informato Embolizzazione endovascolare</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B24299F7440944129DD230BB6E77ED97166&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=561E2488716C42C78F92824432DB44DC147&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Radiologia</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Centraggio mammario con guida ecografica e con guida stereotassica</t>
+          <t>Modulo consenso informato – Agoaspirati con ago sottile e microbiopsie della mammella con guida ecografica</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Centraggio mammario con guida ecografica e con guida stereotassica</t>
+          <t>Modulo consenso informato – Agoaspirati con ago sottile e microbiopsie della mammella con guida ecografica</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=BD38EAC5D744418680EB37A4CA58262C157&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7C354CF16B7449D198547229C7AF932D155&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Radiologia</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – TC Tomografia computerizzata con colonscopia virtuale</t>
+          <t>Modulo consenso informato – Angiografia diagnostica/inteventistica</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – TC Tomografia computerizzata con colonscopia virtuale</t>
+          <t>Modulo consenso informato – Angiografia diagnostica/inteventistica</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5B01ECFEE51E49729A928070BDA7536E156&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=CFDEA6AFA989487DB3B051B0E774CCDC162&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Endoscopia Digestiva|Gastroenterologia</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>INFORMATIVA E CONSENSO INFORMATO ALLA ESECUZIONE DI pH-IMPEDENZIOMETRIA ESOFAGEA 24 ORE</t>
+          <t>INFORMATIVA E CONSENSO INFORMATO ALLA ESECUZIONE DI MANOMETRIA ESOFAGEA AD ALTA RISOLUZIONE</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>INFORMATIVA E CONSENSO INFORMATO ALLA ESECUZIONE DI pH-IMPEDENZIOMETRIA ESOFAGEA 24 ORE</t>
+          <t>INFORMATIVA E CONSENSO INFORMATO ALLA ESECUZIONE DI MANOMETRIA ESOFAGEA AD ALTA RISOLUZIONE</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=265F7661ED9D410696348B6C204A67C9116&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9B80729AF0E74224974A619877FCAB0C10565&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Endoscopia Digestiva|Gastroenterologia</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>MODULO CONSENSO INFORMATO DRENAGGIO-PROTESI DELLE VIE BILIARI</t>
+          <t>INFORMATIVA AL PAZIENTE E CONSENSO INFORMATO ALLA ESECUZIONE DI COLONSCOPIA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>MODULO CONSENSO INFORMATO DRENAGGIO-PROTESI DELLE VIE BILIARI</t>
+          <t>INFORMATIVA AL PAZIENTE E CONSENSO INFORMATO ALLA ESECUZIONE DI COLONSCOPIA</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D38383E4C86040C39E353D7E0C59F06D196&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=1813A684476D445597FB891B80D6A89E10562&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Radiologia</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Posizionamento con guida ecografica di clip per terapia neoadiuvante</t>
+          <t>Modulo consenso informato Chemioembolizzazione Epatica (TACE)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Posizionamento con guida ecografica di clip per terapia neoadiuvante</t>
+          <t>Modulo consenso informato Chemioembolizzazione Epatica (TACE)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=660C92646EC644BBBF54D73C7C5071D7158&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=2F34585068C447F18927F70498B4D1FB145&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Radiologia</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Modulo consenso informato posizionamento Filtro Cavale</t>
+          <t>Modulo consenso informato – RX Esame con raggi X</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Modulo consenso informato posizionamento Filtro Cavale</t>
+          <t>Modulo consenso informato – RX Esame con raggi X</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=82FE78CD696D45B383D062FDBE4514A1169&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=775821BB959343AEB292ABC6D44D7D5A164&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Radiologia</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Cistouretrografia</t>
+          <t>Modulo consenso informato – RX Urografia</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Cistouretrografia</t>
+          <t>Modulo consenso informato – RX Urografia</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A0A3BF717B464526BDEA639F23E2CCEB165&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B24299F7440944129DD230BB6E77ED97166&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Radiologia</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Consenso informato TAC con e senza mezzo di contrasto</t>
+          <t>Modulo consenso informato – Centraggio mammario con guida ecografica e con guida stereotassica</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Consenso informato TAC con e senza mezzo di contrasto</t>
+          <t>Modulo consenso informato – Centraggio mammario con guida ecografica e con guida stereotassica</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=41FAA62E144F486780C3D05E9D2CB10A228&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=BD38EAC5D744418680EB37A4CA58262C157&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Radiologia</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Microbiopsie della mammella con tecnica Mammotome®</t>
+          <t>Modulo consenso informato – TC Tomografia computerizzata con colonscopia virtuale</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Microbiopsie della mammella con tecnica Mammotome®</t>
+          <t>Modulo consenso informato – TC Tomografia computerizzata con colonscopia virtuale</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=F6146059FBF74E3EA5C74F9971A51087159&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5B01ECFEE51E49729A928070BDA7536E156&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Gastroenterologia</t>
+          <t>Endoscopia Digestiva|Gastroenterologia</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Consenso informato</t>
+          <t>INFORMATIVA E CONSENSO INFORMATO ALLA ESECUZIONE DI pH-IMPEDENZIOMETRIA ESOFAGEA 24 ORE</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Consenso informato</t>
+          <t>INFORMATIVA E CONSENSO INFORMATO ALLA ESECUZIONE DI pH-IMPEDENZIOMETRIA ESOFAGEA 24 ORE</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=09E6A988F84147BCB5FCCE493E2F706970&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9AFA498FD6CE4FB6B09413DE9CF2AAE510566&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Radiologia</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Modulo Consenso Informato – RM Risonanza Magnetica</t>
+          <t>MODULO CONSENSO INFORMATO DRENAGGIO-PROTESI DELLE VIE BILIARI</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Modulo Consenso Informato – RM Risonanza Magnetica</t>
+          <t>MODULO CONSENSO INFORMATO DRENAGGIO-PROTESI DELLE VIE BILIARI</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=3B25D7ADA4E648F1A1F8A30CEE1EC8D6161&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D38383E4C86040C39E353D7E0C59F06D196&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Radiologia</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Modulo consenso informato Drenaggio percutaneo con guida ecografica/TC</t>
+          <t>Modulo consenso informato – Posizionamento con guida ecografica di clip per terapia neoadiuvante</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Modulo consenso informato Drenaggio percutaneo con guida ecografica/TC</t>
+          <t>Modulo consenso informato – Posizionamento con guida ecografica di clip per terapia neoadiuvante</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=2CD2CBCBE00C427AB5C4F15F07B983E8148&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=660C92646EC644BBBF54D73C7C5071D7158&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva|Gastroenterologia</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>INFORMATIVA AL PAZIENTE E CONSENSO INFORMATO ALLA ESECUZIONE DI ECONDOSCOPIA DEL TRATTODIGESTIVO</t>
+          <t>Modulo consenso informato posizionamento Filtro Cavale</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>INFORMATIVA AL PAZIENTE E CONSENSO INFORMATO ALLA ESECUZIONE DI ECONDOSCOPIA DEL TRATTODIGESTIVO</t>
+          <t>Modulo consenso informato posizionamento Filtro Cavale</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=35423351107E41B299038B403EC50322111&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=82FE78CD696D45B383D062FDBE4514A1169&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Radiologia</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Anamnesi e consenso informato Risonanza Magnetica Nucleare (RMN)</t>
+          <t>Modulo consenso informato – Cistouretrografia</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Anamnesi e consenso informato Risonanza Magnetica Nucleare (RMN)</t>
+          <t>Modulo consenso informato – Cistouretrografia</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7D598C4085244F07910E879871FDC652229&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A0A3BF717B464526BDEA639F23E2CCEB165&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Cardiologia</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Consenso Informato espianto Pacemaker (PM) – Defibrillatore (ICD)/Elettrocatetere</t>
+          <t>Consenso informato TAC con e senza mezzo di contrasto</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Consenso Informato espianto Pacemaker (PM) – Defibrillatore (ICD)/Elettrocatetere</t>
+          <t>Consenso informato TAC con e senza mezzo di contrasto</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7E03311C36044F11B1D73AC16FC7A96E50&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=41FAA62E144F486780C3D05E9D2CB10A228&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva|Gastroenterologia</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>INFORMATIVA AL PAZIENTE E CONSENSO INFORMATO ALLA ESECUZIONE DI ESOFAGOGASTRODUODENOSCOPIA</t>
+          <t>Modulo consenso informato – Microbiopsie della mammella con tecnica Mammotome®</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>INFORMATIVA AL PAZIENTE E CONSENSO INFORMATO ALLA ESECUZIONE DI ESOFAGOGASTRODUODENOSCOPIA</t>
+          <t>Modulo consenso informato – Microbiopsie della mammella con tecnica Mammotome®</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7A2846D37A8E430F9F07B928F7E56C01114&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=F6146059FBF74E3EA5C74F9971A51087159&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Gastroenterologia</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>MODULO CONSENSO INFORMATO CRIOABLAZIONE PERCUTANEA</t>
+          <t>Consenso informato</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>MODULO CONSENSO INFORMATO CRIOABLAZIONE PERCUTANEA</t>
+          <t>Consenso informato</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=84133CB336E24756B783E387C2E7A1A8195&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=09E6A988F84147BCB5FCCE493E2F706970&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Cardiologia</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Consenso Informato impianto Pacemaker (PM)</t>
+          <t>Modulo Consenso Informato – RM Risonanza Magnetica</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Consenso Informato impianto Pacemaker (PM)</t>
+          <t>Modulo Consenso Informato – RM Risonanza Magnetica</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=70E992EA2AFC4DC785313FD3417A03CF48&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=3B25D7ADA4E648F1A1F8A30CEE1EC8D6161&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Gastroenterologia</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Informativa e consenso informato alla esecuzione di H2 breath test per intolleranza al lattosio e SIBO</t>
+          <t>Modulo consenso informato Drenaggio percutaneo con guida ecografica/TC</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Informativa e consenso informato alla esecuzione di H2 breath test per intolleranza al lattosio e SIBO</t>
+          <t>Modulo consenso informato Drenaggio percutaneo con guida ecografica/TC</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=38FBFC370DF34A05897952B1283B3B76119&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=2CD2CBCBE00C427AB5C4F15F07B983E8148&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Endoscopia Digestiva|Gastroenterologia</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Modulo informato Trattamento endovascolare del varicocele</t>
+          <t>INFORMATIVA AL PAZIENTE E CONSENSO INFORMATO ALLA ESECUZIONE DI ECONDOSCOPIA DEL TRATTODIGESTIVO</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Modulo informato Trattamento endovascolare del varicocele</t>
+          <t>INFORMATIVA AL PAZIENTE E CONSENSO INFORMATO ALLA ESECUZIONE DI ECONDOSCOPIA DEL TRATTODIGESTIVO</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=CCF4CDD7F39A4894B6F4E78309AE8875149&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=601E9B924043453A9CAA20ED358AF79010563&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Cardiologia</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Consenso Informato Angioplastica distretto periferico</t>
+          <t>Anamnesi e consenso informato Risonanza Magnetica Nucleare (RMN)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Consenso Informato Angioplastica distretto periferico</t>
+          <t>Anamnesi e consenso informato Risonanza Magnetica Nucleare (RMN)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=CD91CA942E064B3AAE1C22B13C1FF6D929&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7D598C4085244F07910E879871FDC652229&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva|Gastroenterologia</t>
+          <t>Cardiologia</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>INFORMATIVA AL PAZIENTE E CONSENSO INFORMATO ALLA ESECUZIONE DI COLANGIO-PANCREATOGRAFIA RETROGRADA ENDOSCOPICA</t>
+          <t>Consenso Informato espianto Pacemaker (PM) – Defibrillatore (ICD)/Elettrocatetere</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>INFORMATIVA AL PAZIENTE E CONSENSO INFORMATO ALLA ESECUZIONE DI COLANGIO-PANCREATOGRAFIA RETROGRADA ENDOSCOPICA</t>
+          <t>Consenso Informato espianto Pacemaker (PM) – Defibrillatore (ICD)/Elettrocatetere</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=34CCF87F26F248E4A35B723D4EA617C3112&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7E03311C36044F11B1D73AC16FC7A96E50&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Procreazione Medicalmente Assistita PMA</t>
+          <t>Endoscopia Digestiva|Gastroenterologia</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Dichiarazione di avvenuta informazione per l’acquisizione della volontà/consenso di accedere alle tecniche di procreazione medicalmente assistita</t>
+          <t>INFORMATIVA AL PAZIENTE E CONSENSO INFORMATO ALLA ESECUZIONE DI ESOFAGOGASTRODUODENOSCOPIA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Dichiarazione di avvenuta informazione per l’acquisizione della volontà/consenso di accedere alle tecniche di procreazione medicalmente assistita</t>
+          <t>INFORMATIVA AL PAZIENTE E CONSENSO INFORMATO ALLA ESECUZIONE DI ESOFAGOGASTRODUODENOSCOPIA</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=DC5D70943714411592A7678CE2C3B80A154&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=87B27B1AE68B4A988A84E79FEBFA0E8E10564&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Cardiologia</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Consenso Informato Periocardiocentesi</t>
+          <t>MODULO CONSENSO INFORMATO CRIOABLAZIONE PERCUTANEA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Consenso Informato Periocardiocentesi</t>
+          <t>MODULO CONSENSO INFORMATO CRIOABLAZIONE PERCUTANEA</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E96A9AD877DA4CED874952925ABE48C831&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=84133CB336E24756B783E387C2E7A1A8195&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Cardiologia</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Consenso informato Mammotome</t>
+          <t>Consenso Informato impianto Pacemaker (PM)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Consenso informato Mammotome</t>
+          <t>Consenso Informato impianto Pacemaker (PM)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=F3BDFC39070844A384050F4E64E43B8F227&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=70E992EA2AFC4DC785313FD3417A03CF48&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Gastroenterologia</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Ecografia con mezzo di contrasto</t>
+          <t>Informativa e consenso informato alla esecuzione di H2 breath test per intolleranza al lattosio e SIBO</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Modulo consenso informato – Ecografia con mezzo di contrasto</t>
+          <t>Informativa e consenso informato alla esecuzione di H2 breath test per intolleranza al lattosio e SIBO</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=49C85F2BEEEE46BA86CD2DB1D7821344163&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=151B835B993E4F6F9FDF8966F71C313B10604&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Radiologia</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Consenso somministrazione mezzo di contrasto per Risonanza Magnetica Nucleare (RMN)</t>
+          <t>Modulo informato Trattamento endovascolare del varicocele</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Consenso somministrazione mezzo di contrasto per Risonanza Magnetica Nucleare (RMN)</t>
+          <t>Modulo informato Trattamento endovascolare del varicocele</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=3A866BD59687455CA8545B7FA2DCD527230&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=CCF4CDD7F39A4894B6F4E78309AE8875149&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cardiologia</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Consenso Informato per Angioplastica Coronarica</t>
+          <t>Consenso Informato Angioplastica distretto periferico</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Consenso Informato per Angioplastica Coronarica</t>
+          <t>Consenso Informato Angioplastica distretto periferico</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=DF3D1D8F60324526827BD51577CD152732&amp;cliente=ulss1</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=CD91CA942E064B3AAE1C22B13C1FF6D929&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
+          <t>Endoscopia Digestiva|Gastroenterologia</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>INFORMATIVA AL PAZIENTE E CONSENSO INFORMATO ALLA ESECUZIONE DI COLANGIO-PANCREATOGRAFIA RETROGRADA ENDOSCOPICA</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>INFORMATIVA AL PAZIENTE E CONSENSO INFORMATO ALLA ESECUZIONE DI COLANGIO-PANCREATOGRAFIA RETROGRADA ENDOSCOPICA</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=1E0240A7E8FD47439569A5291D27C12710561&amp;cliente=ulss1</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>Procreazione Medicalmente Assistita PMA</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Dichiarazione di avvenuta informazione per l’acquisizione della volontà/consenso di accedere alle tecniche di procreazione medicalmente assistita</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Dichiarazione di avvenuta informazione per l’acquisizione della volontà/consenso di accedere alle tecniche di procreazione medicalmente assistita</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=DC5D70943714411592A7678CE2C3B80A154&amp;cliente=ulss1</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>Cardiologia</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Consenso Informato Periocardiocentesi</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Consenso Informato Periocardiocentesi</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E96A9AD877DA4CED874952925ABE48C831&amp;cliente=ulss1</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>Radiologia</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Consenso informato Mammotome</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Consenso informato Mammotome</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=F3BDFC39070844A384050F4E64E43B8F227&amp;cliente=ulss1</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>Radiologia</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Modulo consenso informato – Ecografia con mezzo di contrasto</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Modulo consenso informato – Ecografia con mezzo di contrasto</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=49C85F2BEEEE46BA86CD2DB1D7821344163&amp;cliente=ulss1</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>Radiologia</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Consenso somministrazione mezzo di contrasto per Risonanza Magnetica Nucleare (RMN)</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Consenso somministrazione mezzo di contrasto per Risonanza Magnetica Nucleare (RMN)</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=3A866BD59687455CA8545B7FA2DCD527230&amp;cliente=ulss1</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>Cardiologia</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Consenso Informato per Angioplastica Coronarica</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Consenso Informato per Angioplastica Coronarica</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=DF3D1D8F60324526827BD51577CD152732&amp;cliente=ulss1</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
           <t>Gravidanza a rischio|Medicina del Lavoro</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
+      <c r="B60" t="inlineStr">
         <is>
           <t>Modulo per l’astensione anticipata dal lavoro per le lavoratrici in gravidanza</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
+      <c r="C60" t="inlineStr">
         <is>
           <t>Modulo per l’astensione anticipata dal lavoro per le lavoratrici in gravidanza</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
+      <c r="D60" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
+      <c r="E60" t="inlineStr">
         <is>
           <t>Allegato Mail</t>
         </is>
       </c>
-      <c r="F53" t="inlineStr">
+      <c r="F60" t="inlineStr">
         <is>
           <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=848A84220E3440EFB4C2288BD5C17199226&amp;cliente=ulss1</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>