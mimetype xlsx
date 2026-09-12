--- v2 (2026-07-29)
+++ v3 (2026-09-12)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AG570"/>
+  <dimension ref="A1:AG603"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Codice pubblico</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -590,1172 +590,1296 @@
         <is>
           <t>Costi sostenuti</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>a_desc_tipo_selezione</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>a_desc_reclutamento</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>a_link_iscrizione</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr"/>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 84 posti, a tempo pieno e indeterminato, di Operatore Sociosanitario – Area degli Operatori – Ruolo Sociosanitario.</t>
+          <t>Avviso pubblico, per titoli e prova colloquio, per la formulazione di graduatorie da utilizzare per assunzioni a tempo determinato nel profilo professionale di assistente sociale - Area dei professionisti della salute - Ruolo Socio Sanitario.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Area degli operatori-Sociosanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sociosanitario</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>OPERATORE SOCIO SANITARIO</t>
+          <t>ASSISTENTE SOCIALE</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>22/07/2026 08:00</t>
+          <t>04/09/2026 08:00</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>20/08/2026 18:00</t>
+          <t>04/03/2027 23:59</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Ufficio Concorsi</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
-          <t>049.8778310 – 8444 – 8312 – 8186 – 8019 – 8407 – 8311 – 8222 – 8442 – 8175</t>
+          <t>0439 883746 - 883693</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
-          <t>concorsi@azero.veneto.it</t>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T2" t="inlineStr"/>
       <c r="W2" t="n">
         <v>0</v>
       </c>
       <c r="X2" t="n">
         <v>0</v>
       </c>
       <c r="Y2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it/</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Gastroenterologia.</t>
+          <t>PUBBLICAZIONE INCARICHI TRIMESTRALI VACANTI - ANNO 2026</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>MEDICO SPECIALISTA AMBULATORIALE INTERNO</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>22/07/2026 08:00</t>
+          <t>02/09/2026 12:00</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>20/08/2026 18:00</t>
+          <t>15/09/2026 23:59</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr">
         <is>
-          <t>Ufficio Concorsi</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
-          <t>049.8778324 – 8439 – 8231 – 8509 – 8314 – 8191 – 8312 – 8170</t>
+          <t>0437/516752 - 0439/883729</t>
         </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>
-          <t>concorsi@azero.veneto.it</t>
+          <t>comitato.zonale@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T3" t="inlineStr"/>
       <c r="W3" t="n">
         <v>0</v>
       </c>
       <c r="X3" t="n">
         <v>0</v>
       </c>
       <c r="Y3" t="n">
         <v>0</v>
       </c>
       <c r="Z3" t="n">
         <v>0</v>
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AC3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD3" t="n">
         <v>0</v>
       </c>
-      <c r="AE3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="AE3" t="inlineStr"/>
+      <c r="AF3" t="inlineStr"/>
+      <c r="AG3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 10 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Fisica e Riabilitazione.</t>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ, DA ALTRA AZIENDA O ENTE DEL S.S.N., DI N. 1 LOGOPEDISTA AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI - RUOLO SANITARIO</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>LOGOPEDISTA</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>22/07/2026 08:00</t>
+          <t>28/08/2026 12:00</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>20/08/2026 18:00</t>
+          <t>27/09/2026 23:59</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P4" t="inlineStr"/>
       <c r="Q4" t="inlineStr">
         <is>
           <t>Ufficio Concorsi</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
-          <t>049.8778439 – 8231 – 8509 – 8314 – 8191 – 8312 – 8170 – 8324</t>
+          <t>0439 883746 - 883693</t>
         </is>
       </c>
       <c r="S4" t="inlineStr">
         <is>
-          <t>concorsi@azero.veneto.it</t>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T4" t="inlineStr"/>
       <c r="W4" t="n">
         <v>0</v>
       </c>
       <c r="X4" t="n">
         <v>0</v>
       </c>
       <c r="Y4" t="n">
         <v>0</v>
       </c>
       <c r="Z4" t="n">
         <v>0</v>
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
       <c r="AC4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD4" t="n">
         <v>0</v>
       </c>
       <c r="AE4" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Mobilità</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it/</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr"/>
       <c r="C5" t="inlineStr">
         <is>
-          <t>AVVISO STRAORDINARIO PER L'ACQUISIZIONE DI DISPONIBILITA' AL CONFERIMENTO DI INCARICHI A TEMPO DETERMINATO DI MEDICO DEL RUOLO UNICO DI ASSISTENZA PRIMARIA A CICLO DI SCELTA</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 7 posti di Tecnico di Neurofisiopatologia – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>TECNICO DI NEUROFISIOPATOLOGIA</t>
+        </is>
+      </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>21/07/2026 15:40</t>
+          <t>19/08/2026 09:00</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>27/07/2026 00:00</t>
+          <t>17/09/2026 18:00</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P5" t="inlineStr"/>
-      <c r="Q5" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S5" t="inlineStr"/>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi Azienda Zero</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t>Telefono: 049.8778310 – 8312 – 8186 – 8407 – 8311 – 8222 – 8442 – 8175 – 8444</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t>emailconcorsi@azero.veneto.it</t>
+        </is>
+      </c>
       <c r="T5" t="inlineStr"/>
       <c r="W5" t="n">
         <v>0</v>
       </c>
       <c r="X5" t="n">
         <v>0</v>
       </c>
       <c r="Y5" t="n">
         <v>0</v>
       </c>
       <c r="Z5" t="n">
         <v>0</v>
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
       <c r="AC5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD5" t="n">
         <v>0</v>
       </c>
       <c r="AE5" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
-[...2 lines deleted...]
-      <c r="AG5" t="inlineStr"/>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AG5" t="inlineStr">
+        <is>
+          <t>https://azeroveneto.concorsismart.it</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr"/>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Azienda Zero - Avviso pubblico, per titoli ed esami, per n. 13 posti di Specialista della Comunicazione Istituzionale per il progetto “Comunicazione” a tempo determinato con Contratto di Formazione e Lavoro. - REVOCATO</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 56 posti, a tempo pieno e indeterminato, di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>18/07/2026 10:00</t>
+          <t>12/08/2026 00:00</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>24/07/2026 09:00</t>
+          <t>10/09/2026 12:00</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P6" t="inlineStr"/>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>Ufficio Concorsi</t>
+          <t>Ufficio Concorsi Azienda Zero</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
-          <t>049.8778310 – 8444 – 8312 – 8186 – 8019 – 8407 – 8311 – 8222 – 8442 – 8175</t>
+          <t>049.8778310 – 8312 – 8186 – 8407 – 8311 – 8222 – 8442 – 8175 – 8444</t>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
           <t>concorsi@azero.veneto.it</t>
         </is>
       </c>
       <c r="T6" t="inlineStr"/>
       <c r="W6" t="n">
         <v>0</v>
       </c>
       <c r="X6" t="n">
         <v>0</v>
       </c>
       <c r="Y6" t="n">
         <v>0</v>
       </c>
       <c r="Z6" t="n">
         <v>0</v>
       </c>
       <c r="AA6" t="n">
         <v>0</v>
       </c>
       <c r="AC6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD6" t="n">
         <v>0</v>
       </c>
       <c r="AE6" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
-          <t>CFL (Contratto Formazione Lavoro)</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://azeroveneto.concorsismart.it/</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr"/>
       <c r="C7" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI TECNICI DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO - AREA DEI PROFESSIONISTI DELLA SALUTE - RUOLO SANITARIO.</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MEDICINA TRASFUSIONALE</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>17/07/2026 12:00</t>
+          <t>07/08/2026 23:00</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>11/01/2027 00:00</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P7" t="inlineStr"/>
       <c r="Q7" t="inlineStr">
         <is>
-          <t>UFFICIO CONCORSI</t>
+          <t>Ufficio Concorsi</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
-          <t>0439 883746 - 883693</t>
+          <t>0439 883756 - 883693</t>
         </is>
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T7" t="inlineStr"/>
       <c r="W7" t="n">
         <v>0</v>
       </c>
       <c r="X7" t="n">
         <v>0</v>
       </c>
       <c r="Y7" t="n">
         <v>0</v>
       </c>
       <c r="Z7" t="n">
         <v>0</v>
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
       <c r="AC7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD7" t="n">
         <v>0</v>
       </c>
       <c r="AE7" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
-          <t>http://www.aulss1.veneto.it/</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr"/>
       <c r="C8" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI PEDIATRIA</t>
+          <t>Avviso pubblico per l'avvio a selezione nella Pubblica Amministrazione, ai sensi dell'art. 16 L.56/87, presso l'ente Azienda ULSS n. 1 Dolomiti con sede in Segreterie di reparto e distrettuali dell’Azienda Ulss n. 1 Dolomiti per la copertura di n. 6 posti.</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...2 lines deleted...]
-      <c r="E8" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>&lt;div class="alert alert-danger"&gt;
+ &lt;p&gt;ATTENZIONE: si comunica che, con nota del 14.08.26, l’ente assumente ha richiesto un’integrazione del suddetto bando di avviamento a selezione pubblicato il 07 agosto u.s., in quanto nel testo non erano state evidenziate le quote di riserva per legge (n. 2 posti a favore dei volontari delle Forze Armate, n. 1 posto a favore degli operatori volontari che hanno concluso il Servizio Civile Universale senza demerito).
+  &lt;br&gt;
+  Chi fosse in possesso di uno di questi titoli di riserva e avesse già presentato l’istanza, per evidenziare tale condizione dovrà ripresentare una nuova adesione attraverso l’apposita procedura informatica, flaggando anche l’apposito item.
+  &lt;br&gt;
+  I termini per presentare le istanze vengono prorogati fino alle ore 12.30 del 28 agosto 2026.&lt;/p&gt;
+ &lt;p&gt;Avviso pubblico per l'avvio a selezione nella pubblica amministrazione, ai sensi dell'art. 16 L.56/87, presso l'ente Azienda ULSS n. 1 Dolomiti con sede in Segreterie di reparto e distrettuali dell’Azienda Ulss n.1 Dolomiti per la copertura di n. n. 6 (sei) posto/i a Tempo pieno (36 ore settimanali): mattina e pomeriggio da lunedì a sabato anche prefestivi e Tempo indeterminato, per il profilo professionale di Coadiutore amministrativo.  (pubblicato in data 07/08/2026)&lt;/p&gt;
+&lt;/div&gt;
+&lt;p&gt;&lt;strong&gt;Presentazione domande dal 07/08/2026 fino alle ore 12:30 del 28/08/2026 &lt;/strong&gt;esclusivamente attraverso il servizio &lt;a href="http://www.cliclavoroveneto.it/appcpi" target="_blank" rel="nofollow noopener noreferrer"&gt;"CPI ONLINE"&lt;/a&gt; di ClicLavoro Veneto seguendo le indicazioni presenti nel &lt;a href="https://www.cliclavoroveneto.it/documents/103901/161795500/Manuale_candidature_art.16_ottobre2021.pdf/84478593-37eb-d8cb-6c8b-f3b4761f2cf1?t=1633336335216" target="_blank" rel="nofollow noopener noreferrer"&gt;Manuale di Istruzioni&lt;/a&gt;.
+ &lt;br&gt;
+ La graduatoria viene pubblicata per 120 giorni (come da regolamento interno) nella sottocategoria "graduatorie" della sezione "Assunzione nella PA art. 16" del sito di Cliclavoroveneto, dove sono riportati anche modalità e termini per la presentazione di eventuali osservazioni in merito alla propria posizione.&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area del personale di supporto-Amministrativo</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>COADIUTORE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>17/07/2026 12:00</t>
+          <t>07/08/2026 13:00</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>11/01/2027 23:00</t>
+          <t>28/08/2026 12:30</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P8" t="inlineStr"/>
       <c r="Q8" t="inlineStr">
         <is>
-          <t>UFFICIO CONCORSI</t>
+          <t>Ufficio concorsi Sede di Felltre</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
-          <t>0439 883746 - 883693</t>
-[...6 lines deleted...]
-      </c>
+          <t>0439/883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="W8" t="n">
         <v>0</v>
       </c>
       <c r="X8" t="n">
         <v>0</v>
       </c>
       <c r="Y8" t="n">
         <v>0</v>
       </c>
       <c r="Z8" t="n">
         <v>0</v>
       </c>
       <c r="AA8" t="n">
         <v>0</v>
       </c>
       <c r="AC8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD8" t="n">
         <v>0</v>
       </c>
       <c r="AE8" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
+          <t>https://www.cliclavoroveneto.it/appcpi#/cpi/anon</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr"/>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Avviso straordinario per l'acquisizione di disponibilità al conferimento di un incarico a tempo determinato di pediatra di libera scelta presso l'azienda Ulss 1 Dolomiti</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI RADIOTERAPIA</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>08/07/2026 10:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>17/07/2026 00:00</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P9" t="inlineStr"/>
-      <c r="Q9" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S9" t="inlineStr"/>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T9" t="inlineStr"/>
       <c r="W9" t="n">
         <v>0</v>
       </c>
       <c r="X9" t="n">
         <v>0</v>
       </c>
       <c r="Y9" t="n">
         <v>0</v>
       </c>
       <c r="Z9" t="n">
         <v>0</v>
       </c>
       <c r="AA9" t="n">
         <v>0</v>
       </c>
       <c r="AC9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD9" t="n">
         <v>0</v>
       </c>
       <c r="AE9" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
-[...2 lines deleted...]
-      <c r="AG9" t="inlineStr"/>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="AG9" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr"/>
       <c r="C10" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA SELETTIVA PUBBLICA AVVISO DI PROCEDURA SELETTIVA PUBBLICA FINALIZZATA ALL’ACQUISIZIONE DI MANIFESTAZIONI DI INTERESSE PER LA NOMINA DELL’ORGANISMO INDIPENDENTE DI VALUTAZIONE DELLA PERFORMANCE (OIV) PER IL TRIENNIO 2026-2029</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>25/06/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>07/07/2026 12:00</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P10" t="inlineStr"/>
       <c r="Q10" t="inlineStr">
         <is>
-          <t>Ufficio Concorsi Ulss 1 Dolomiti</t>
+          <t>Ufficio Concorsi</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
-          <t>0439 883746</t>
+          <t>0439 883746 - 883693</t>
         </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
           <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T10" t="inlineStr"/>
       <c r="W10" t="n">
         <v>0</v>
       </c>
       <c r="X10" t="n">
         <v>0</v>
       </c>
       <c r="Y10" t="n">
         <v>0</v>
       </c>
       <c r="Z10" t="n">
         <v>0</v>
       </c>
       <c r="AA10" t="n">
         <v>0</v>
       </c>
       <c r="AC10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD10" t="n">
         <v>0</v>
       </c>
-      <c r="AE10" t="inlineStr"/>
-      <c r="AF10" t="inlineStr"/>
+      <c r="AE10" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF10" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
       <c r="AG10" t="inlineStr">
         <is>
-          <t>https://www.inpa.gov.it</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr"/>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Dermatologia e Venereologia, per prevalente attività inerente al trattamento del melanoma.</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI PSICHIATRIA</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>24/06/2026 09:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>23/07/2026 18:00</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P11" t="inlineStr"/>
       <c r="Q11" t="inlineStr">
         <is>
-          <t>Ufficio Concorsi - Azienda Zero</t>
+          <t>Ufficio Concorsi</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
-          <t>049.8778170 – 8324 – 8439 – 8231 – 8509 – 8314 – 8191 – 8312</t>
+          <t>0439 883746 - 883693</t>
         </is>
       </c>
       <c r="S11" t="inlineStr">
         <is>
-          <t>concorsi@azero.veneto.it</t>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T11" t="inlineStr"/>
       <c r="W11" t="n">
         <v>0</v>
       </c>
       <c r="X11" t="n">
         <v>0</v>
       </c>
       <c r="Y11" t="n">
         <v>0</v>
       </c>
       <c r="Z11" t="n">
         <v>0</v>
       </c>
       <c r="AA11" t="n">
         <v>0</v>
       </c>
       <c r="AC11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD11" t="n">
         <v>0</v>
       </c>
       <c r="AE11" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr"/>
       <c r="C12" t="inlineStr">
         <is>
-          <t>AVVISO STRAORDINARIO PER L’ACQUISIZIONE DI DISPONIBILITA’ AL CONFERIMENTO DI INCARICHI DI ATTIVITA’ DI ASSISTENZA PRIMARIA AD ATTIVITA’ ORARIA DIURNA E NOTTURNA PRESSO L’ ULSS1</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI PATOLOGIA CLINICA</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>23/06/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>04/07/2026 00:00</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P12" t="inlineStr"/>
-      <c r="Q12" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S12" t="inlineStr"/>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T12" t="inlineStr"/>
       <c r="W12" t="n">
         <v>0</v>
       </c>
       <c r="X12" t="n">
         <v>0</v>
       </c>
       <c r="Y12" t="n">
         <v>0</v>
       </c>
       <c r="Z12" t="n">
         <v>0</v>
       </c>
       <c r="AA12" t="n">
         <v>0</v>
       </c>
       <c r="AC12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD12" t="n">
         <v>0</v>
       </c>
-      <c r="AE12" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="AG12" t="inlineStr"/>
+      <c r="AE12" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF12" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="AG12" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr"/>
       <c r="C13" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE - "Analisi statistico-epidemiologica dei dati di morbosità, mortalità ed erogazione afferenti al Dipartimento di Prevenzione".</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI ORTOPEDIA E TRAUMATOLOGIA</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>&lt;p align="center"&gt;&lt;span style="font-family: 'Times New Roman', serif; font-size: 14pt;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;a href="https://aulss1veneto.iscrizioneconcorsi.it/" rel="nofollow noopener noreferrer"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;strong&gt;. L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr"/>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>15/06/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>24/06/2026 00:00</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P13" t="inlineStr"/>
-      <c r="Q13" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S13" t="inlineStr"/>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T13" t="inlineStr"/>
       <c r="W13" t="n">
         <v>0</v>
       </c>
       <c r="X13" t="n">
         <v>0</v>
       </c>
       <c r="Y13" t="n">
         <v>0</v>
       </c>
       <c r="Z13" t="n">
         <v>0</v>
       </c>
       <c r="AA13" t="n">
         <v>0</v>
       </c>
       <c r="AC13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD13" t="n">
         <v>0</v>
       </c>
       <c r="AE13" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF13" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF13" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
       <c r="AG13" t="inlineStr">
         <is>
           <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr"/>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e prova colloquio, per assunzioni a tempo determinato nel profilo di operatore sociosanitario - Area degli Operatori - Ruolo Sociosanitario.</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI ONCOLOGIA</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Area degli operatori-Sociosanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>OPERATORE SOCIO SANITARIO</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>12/06/2026 10:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>12/12/2026 23:59</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P14" t="inlineStr"/>
       <c r="Q14" t="inlineStr">
         <is>
-          <t>Ufficio Concorsi- Sede di Feltre</t>
+          <t>Ufficio Concorsi</t>
         </is>
       </c>
       <c r="R14" t="inlineStr">
         <is>
-          <t>0439 883746/3693</t>
+          <t>0439 883746 - 883693</t>
         </is>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T14" t="inlineStr"/>
       <c r="W14" t="n">
         <v>0</v>
       </c>
       <c r="X14" t="n">
         <v>0</v>
       </c>
       <c r="Y14" t="n">
         <v>0</v>
       </c>
       <c r="Z14" t="n">
         <v>0</v>
       </c>
       <c r="AA14" t="n">
         <v>0</v>
       </c>
       <c r="AC14" t="inlineStr">
         <is>
@@ -1764,1084 +1888,1298 @@
       </c>
       <c r="AD14" t="n">
         <v>0</v>
       </c>
       <c r="AE14" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
           <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr"/>
       <c r="C15" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO DI MANIFESTAZIONE DI INTERESSE PER INFERMIERI INTERESSATI A PARTECIPARE AD UN PERCORSO FORMATIVO NELL'AMBITO DELLE "CURE PALLIATIVE" ORGANIZZATO CON LA COLLABORAZIONE DELL'ASSOCIAZIONE MANO AMICA.</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI OFTALMOLOGIA</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>11/06/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>02/07/2026 23:59</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P15" t="inlineStr"/>
-      <c r="Q15" t="inlineStr"/>
-      <c r="R15" t="inlineStr"/>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
       <c r="S15" t="inlineStr">
         <is>
-          <t>professionisanitarieterritoriali@aulss1.veneto.it</t>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T15" t="inlineStr"/>
       <c r="W15" t="n">
         <v>0</v>
       </c>
       <c r="X15" t="n">
         <v>0</v>
       </c>
       <c r="Y15" t="n">
         <v>0</v>
       </c>
       <c r="Z15" t="n">
         <v>0</v>
       </c>
       <c r="AA15" t="n">
         <v>0</v>
       </c>
       <c r="AC15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD15" t="n">
         <v>0</v>
       </c>
-      <c r="AE15" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="AG15" t="inlineStr"/>
+      <c r="AE15" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF15" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="AG15" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
+        </is>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr"/>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Avviso straordinario per l'acquisizione di disponibilità al conferimento di incarichi a tempo determinato di medico del ruolo unico di assistenza primaria a ciclo di scelta</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI NEUROPSICHIATRIA INFANTILE</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>09/06/2026 14:40</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>20/06/2026 00:00</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P16" t="inlineStr"/>
-      <c r="Q16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S16" t="inlineStr"/>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T16" t="inlineStr"/>
       <c r="W16" t="n">
         <v>0</v>
       </c>
       <c r="X16" t="n">
         <v>0</v>
       </c>
       <c r="Y16" t="n">
         <v>0</v>
       </c>
       <c r="Z16" t="n">
         <v>0</v>
       </c>
       <c r="AA16" t="n">
         <v>0</v>
       </c>
       <c r="AC16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD16" t="n">
         <v>0</v>
       </c>
       <c r="AE16" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
-[...2 lines deleted...]
-      <c r="AG16" t="inlineStr"/>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="AG16" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
+        </is>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr"/>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 8 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – Medicina Interna, Psichiatria, Farmacologia e Tossicologia Clinica, Organizzazione dei Servizi Sanitari di Base, da collocare presso i Servizi per le Dipendenze – Ser.D.</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI NEUROLOGIA</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>06/06/2026 00:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>06/07/2026 18:00</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P17" t="inlineStr"/>
       <c r="Q17" t="inlineStr">
         <is>
           <t>Ufficio Concorsi</t>
         </is>
       </c>
       <c r="R17" t="inlineStr">
         <is>
-          <t>049.8778509 – 8310 – 8314 – 8437– 8191 – 8312 – 8170 – 8324 – 8439 – 8231</t>
+          <t>0439 883746 - 883693</t>
         </is>
       </c>
       <c r="S17" t="inlineStr">
         <is>
-          <t>concorsi@azero.veneto.it</t>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T17" t="inlineStr"/>
       <c r="W17" t="n">
         <v>0</v>
       </c>
       <c r="X17" t="n">
         <v>0</v>
       </c>
       <c r="Y17" t="n">
         <v>0</v>
       </c>
       <c r="Z17" t="n">
         <v>0</v>
       </c>
       <c r="AA17" t="n">
         <v>0</v>
       </c>
       <c r="AC17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD17" t="n">
         <v>0</v>
       </c>
       <c r="AE17" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AG17" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it/</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr"/>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Area Psichiatrica Territoriale Belluno Agordo e Cadore"</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MEDICINA NUCLEARE</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...5 lines deleted...]
-&lt;p&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr"/>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>04/06/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>19/06/2026 23:59</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P18" t="inlineStr"/>
-      <c r="Q18" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S18" t="inlineStr"/>
+      <c r="Q18" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R18" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S18" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T18" t="inlineStr"/>
       <c r="W18" t="n">
         <v>0</v>
       </c>
       <c r="X18" t="n">
         <v>0</v>
       </c>
       <c r="Y18" t="n">
         <v>0</v>
       </c>
       <c r="Z18" t="n">
         <v>0</v>
       </c>
       <c r="AA18" t="n">
         <v>0</v>
       </c>
       <c r="AC18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD18" t="n">
         <v>0</v>
       </c>
       <c r="AE18" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
-[...2 lines deleted...]
-      <c r="AF18" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF18" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
       <c r="AG18" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr"/>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione di Struttura Semplice denominato "U.O.S. Laboratori in rete" afferente all'U.O.C. Laboratorio analisi di Belluno.</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI NEFROLOGIA</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...5 lines deleted...]
-&lt;p&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr"/>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>04/06/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>19/06/2026 23:59</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P19" t="inlineStr"/>
-      <c r="Q19" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S19" t="inlineStr"/>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R19" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S19" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T19" t="inlineStr"/>
       <c r="W19" t="n">
         <v>0</v>
       </c>
       <c r="X19" t="n">
         <v>0</v>
       </c>
       <c r="Y19" t="n">
         <v>0</v>
       </c>
       <c r="Z19" t="n">
         <v>0</v>
       </c>
       <c r="AA19" t="n">
         <v>0</v>
       </c>
       <c r="AC19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD19" t="n">
         <v>0</v>
       </c>
       <c r="AE19" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
-[...2 lines deleted...]
-      <c r="AF19" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF19" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
       <c r="AG19" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr"/>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione denominato "Diagnostica Neurosonologica", afferente all'U.O.C. Neurologia di Belluno.</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI CURE PALLIATIVE</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...5 lines deleted...]
-&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr"/>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>04/06/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>19/06/2026 23:59</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P20" t="inlineStr"/>
-      <c r="Q20" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S20" t="inlineStr"/>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R20" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S20" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T20" t="inlineStr"/>
       <c r="W20" t="n">
         <v>0</v>
       </c>
       <c r="X20" t="n">
         <v>0</v>
       </c>
       <c r="Y20" t="n">
         <v>0</v>
       </c>
       <c r="Z20" t="n">
         <v>0</v>
       </c>
       <c r="AA20" t="n">
         <v>0</v>
       </c>
       <c r="AC20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD20" t="n">
         <v>0</v>
       </c>
       <c r="AE20" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
-[...2 lines deleted...]
-      <c r="AF20" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF20" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
       <c r="AG20" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr"/>
       <c r="C21" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “UOSD SALUTE MENTALE CADORE” AFFERENTE ALL’U.O.S.D. SALUTE MENTALE - AREA CADORE - PIEVE DI CADORE</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI CHIRURGIA VASCOLARE</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...5 lines deleted...]
-&lt;p&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr"/>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>04/06/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>19/06/2026 23:59</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P21" t="inlineStr"/>
-      <c r="Q21" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S21" t="inlineStr"/>
+      <c r="Q21" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R21" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S21" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T21" t="inlineStr"/>
       <c r="W21" t="n">
         <v>0</v>
       </c>
       <c r="X21" t="n">
         <v>0</v>
       </c>
       <c r="Y21" t="n">
         <v>0</v>
       </c>
       <c r="Z21" t="n">
         <v>0</v>
       </c>
       <c r="AA21" t="n">
         <v>0</v>
       </c>
       <c r="AC21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD21" t="n">
         <v>0</v>
       </c>
       <c r="AE21" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF21" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF21" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
       <c r="AG21" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr"/>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione dell'U.O.S.D. "Servizio di Epidemiologia", afferente al Dipartimento di Prevenzione.</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MEDICINA D'EMERGENZA - URGENZA</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...5 lines deleted...]
-&lt;p&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr"/>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>04/06/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>19/06/2026 23:59</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P22" t="inlineStr"/>
-      <c r="Q22" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S22" t="inlineStr"/>
+      <c r="Q22" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R22" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S22" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T22" t="inlineStr"/>
       <c r="W22" t="n">
         <v>0</v>
       </c>
       <c r="X22" t="n">
         <v>0</v>
       </c>
       <c r="Y22" t="n">
         <v>0</v>
       </c>
       <c r="Z22" t="n">
         <v>0</v>
       </c>
       <c r="AA22" t="n">
         <v>0</v>
       </c>
       <c r="AC22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD22" t="n">
         <v>0</v>
       </c>
       <c r="AE22" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
-[...2 lines deleted...]
-      <c r="AF22" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF22" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
       <c r="AG22" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr"/>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Area Psichiatrica Distretto 1 di Belluno"</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MEDICINA DEL LAVORO E SICUREZZA NEGLI AMBIENTI DI LAVORO</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...5 lines deleted...]
-&lt;p&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr"/>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>04/06/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>19/06/2026 23:59</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P23" t="inlineStr"/>
-      <c r="Q23" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S23" t="inlineStr"/>
+      <c r="Q23" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R23" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S23" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T23" t="inlineStr"/>
       <c r="W23" t="n">
         <v>0</v>
       </c>
       <c r="X23" t="n">
         <v>0</v>
       </c>
       <c r="Y23" t="n">
         <v>0</v>
       </c>
       <c r="Z23" t="n">
         <v>0</v>
       </c>
       <c r="AA23" t="n">
         <v>0</v>
       </c>
       <c r="AC23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD23" t="n">
         <v>0</v>
       </c>
       <c r="AE23" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
-[...2 lines deleted...]
-      <c r="AF23" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF23" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
       <c r="AG23" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr"/>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione dell'U.O.S.D. "Ematologia", afferente al Dipartimento di Area Medica di Belluno</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MALATTIE METABOLICHE E DIBETOLOGIA</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...5 lines deleted...]
-&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr"/>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>29/05/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>15/06/2026 23:59</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P24" t="inlineStr"/>
-      <c r="Q24" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S24" t="inlineStr"/>
+      <c r="Q24" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R24" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S24" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T24" t="inlineStr"/>
       <c r="W24" t="n">
         <v>0</v>
       </c>
       <c r="X24" t="n">
         <v>0</v>
       </c>
       <c r="Y24" t="n">
         <v>0</v>
       </c>
       <c r="Z24" t="n">
         <v>0</v>
       </c>
       <c r="AA24" t="n">
         <v>0</v>
       </c>
       <c r="AC24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD24" t="n">
         <v>0</v>
       </c>
       <c r="AE24" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
-[...2 lines deleted...]
-      <c r="AF24" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF24" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
       <c r="AG24" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr"/>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Casa della Comunità Agordo"</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MALATTIE INFETTIVE</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>29/05/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>15/06/2026 23:59</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P25" t="inlineStr"/>
-      <c r="Q25" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S25" t="inlineStr"/>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R25" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S25" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T25" t="inlineStr"/>
       <c r="W25" t="n">
         <v>0</v>
       </c>
       <c r="X25" t="n">
         <v>0</v>
       </c>
       <c r="Y25" t="n">
         <v>0</v>
       </c>
       <c r="Z25" t="n">
         <v>0</v>
       </c>
       <c r="AA25" t="n">
         <v>0</v>
       </c>
       <c r="AC25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD25" t="n">
         <v>0</v>
       </c>
       <c r="AE25" t="inlineStr">
         <is>
-          <t>Selezioni per il personale dipendente - Coordinamenti</t>
-[...2 lines deleted...]
-      <c r="AF25" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF25" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
       <c r="AG25" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr"/>
       <c r="B26" t="inlineStr"/>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Casa della Comunità Belluno"</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MALATTIE DELL'APPARATO RESPIRATORIO</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...7 lines deleted...]
-      </c>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>29/05/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>15/06/2026 23:59</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P26" t="inlineStr"/>
-      <c r="Q26" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S26" t="inlineStr"/>
+      <c r="Q26" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R26" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S26" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T26" t="inlineStr"/>
       <c r="W26" t="n">
         <v>0</v>
       </c>
       <c r="X26" t="n">
         <v>0</v>
       </c>
       <c r="Y26" t="n">
         <v>0</v>
       </c>
       <c r="Z26" t="n">
         <v>0</v>
       </c>
       <c r="AA26" t="n">
         <v>0</v>
       </c>
       <c r="AC26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD26" t="n">
         <v>0</v>
       </c>
       <c r="AE26" t="inlineStr">
         <is>
-          <t>Selezioni per il personale dipendente - Coordinamenti</t>
-[...2 lines deleted...]
-      <c r="AF26" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF26" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
       <c r="AG26" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr"/>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e prova colloquio, per la formulazione di graduatorie da utilizzare per assunzioni a tempo determinato, nel profilo professionale di infermiere - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario.</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI GASTROENTEROLOGIA</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>29/05/2026 00:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>30/11/2026 00:00</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P27" t="inlineStr"/>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>Ufficio Concorsi- Sede di Feltre</t>
+          <t>Ufficio Concorsi</t>
         </is>
       </c>
       <c r="R27" t="inlineStr">
         <is>
-          <t>0439 883746/3693</t>
+          <t>0439 883746 - 883693</t>
         </is>
       </c>
       <c r="S27" t="inlineStr">
         <is>
           <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T27" t="inlineStr"/>
       <c r="W27" t="n">
         <v>0</v>
       </c>
       <c r="X27" t="n">
         <v>0</v>
       </c>
       <c r="Y27" t="n">
         <v>0</v>
       </c>
       <c r="Z27" t="n">
         <v>0</v>
       </c>
       <c r="AA27" t="n">
         <v>0</v>
       </c>
       <c r="AC27" t="inlineStr">
         <is>
@@ -2850,1221 +3188,1367 @@
       </c>
       <c r="AD27" t="n">
         <v>0</v>
       </c>
       <c r="AE27" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF27" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AG27" t="inlineStr">
         <is>
           <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr"/>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Azienda Zero - Avviso pubblico per mobilità volontaria esterna per la copertura di n. 120 posti di INFERMIERE - Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitari a tempo pieno ed indeterminato.</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI EMATOLOGIA</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>28/05/2026 00:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>26/06/2026 00:00</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P28" t="inlineStr"/>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>Azienda Zero</t>
-[...3 lines deleted...]
-      <c r="S28" t="inlineStr"/>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R28" t="inlineStr">
+        <is>
+          <t>0439 88746 - 883693</t>
+        </is>
+      </c>
+      <c r="S28" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T28" t="inlineStr"/>
       <c r="W28" t="n">
         <v>0</v>
       </c>
       <c r="X28" t="n">
         <v>0</v>
       </c>
       <c r="Y28" t="n">
         <v>0</v>
       </c>
       <c r="Z28" t="n">
         <v>0</v>
       </c>
       <c r="AA28" t="n">
         <v>0</v>
       </c>
       <c r="AC28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD28" t="n">
         <v>0</v>
       </c>
       <c r="AE28" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF28" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AG28" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr"/>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Pubblicazione degli ambiti territoriali carenti di Pediatria di Libera Scelta - Anno 2026</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI DERMATOLOGIA E VENEROLOGIA</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>26/05/2026 09:45</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>12/06/2026 00:00</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P29" t="inlineStr"/>
-      <c r="Q29" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S29" t="inlineStr"/>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R29" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S29" t="inlineStr">
+        <is>
+          <t>risorsumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T29" t="inlineStr"/>
-      <c r="U29" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="W29" t="n">
         <v>0</v>
       </c>
       <c r="X29" t="n">
         <v>0</v>
       </c>
       <c r="Y29" t="n">
         <v>0</v>
       </c>
       <c r="Z29" t="n">
         <v>0</v>
       </c>
       <c r="AA29" t="n">
         <v>0</v>
       </c>
       <c r="AC29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD29" t="n">
         <v>0</v>
       </c>
-      <c r="AE29" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="AG29" t="inlineStr"/>
+      <c r="AE29" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF29" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="AG29" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
+        </is>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr"/>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Avviso di manifestazioni di interesse per la raccolta di disponibilità all'attribuzione dell'incarico temporaneo di Direttore f.f. di Struttura Complessa "Distretto di Feltre".</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI UROLOGIA</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E30" t="inlineStr"/>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>22/05/2026 12:17</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>28/05/2026 23:59</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P30" t="inlineStr"/>
-      <c r="Q30" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S30" t="inlineStr"/>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R30" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S30" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T30" t="inlineStr"/>
       <c r="W30" t="n">
         <v>0</v>
       </c>
       <c r="X30" t="n">
         <v>0</v>
       </c>
       <c r="Y30" t="n">
         <v>0</v>
       </c>
       <c r="Z30" t="n">
         <v>0</v>
       </c>
       <c r="AA30" t="n">
         <v>0</v>
       </c>
       <c r="AC30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD30" t="n">
         <v>0</v>
       </c>
-      <c r="AE30" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="AG30" t="inlineStr"/>
+      <c r="AE30" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF30" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="AG30" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
+        </is>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr"/>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Avviso straordinario per l'acquisizione di disponibilità al conferimento di un incarico a tempo determinato di medico del ruolo unico di assistenza primaria a ciclo di scelta</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E31" t="inlineStr"/>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>22/05/2026 12:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>28/05/2026 00:00</t>
+          <t>08/02/2327 23:59</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P31" t="inlineStr"/>
-      <c r="Q31" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S31" t="inlineStr"/>
+      <c r="Q31" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R31" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S31" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T31" t="inlineStr"/>
       <c r="W31" t="n">
         <v>0</v>
       </c>
       <c r="X31" t="n">
         <v>0</v>
       </c>
       <c r="Y31" t="n">
         <v>0</v>
       </c>
       <c r="Z31" t="n">
         <v>0</v>
       </c>
       <c r="AA31" t="n">
         <v>0</v>
       </c>
       <c r="AC31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD31" t="n">
         <v>0</v>
       </c>
       <c r="AE31" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF31" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
-[...2 lines deleted...]
-      <c r="AG31" t="inlineStr"/>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="AG31" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
+        </is>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr"/>
       <c r="C32" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DIRIGENZIALE DI DIREZIONE DELLA U.O.C. AREA PTA DENOMINATO "U.O.C. CONTROLLO DI GESTIONE"</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MEDICINA FISICA E RIABILITAZIONE</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...5 lines deleted...]
-&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr"/>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>20/05/2026 16:13</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>04/06/2026 23:59</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P32" t="inlineStr"/>
-      <c r="Q32" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S32" t="inlineStr"/>
+      <c r="Q32" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R32" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S32" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T32" t="inlineStr"/>
       <c r="W32" t="n">
         <v>0</v>
       </c>
       <c r="X32" t="n">
         <v>0</v>
       </c>
       <c r="Y32" t="n">
         <v>0</v>
       </c>
       <c r="Z32" t="n">
         <v>0</v>
       </c>
       <c r="AA32" t="n">
         <v>0</v>
       </c>
       <c r="AC32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD32" t="n">
         <v>0</v>
       </c>
       <c r="AE32" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
-[...2 lines deleted...]
-      <c r="AF32" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF32" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
       <c r="AG32" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr"/>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Oncologia.</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI REUMATOLOGIA</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>20/05/2026 10:40</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>18/06/2026 18:00</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P33" t="inlineStr"/>
       <c r="Q33" t="inlineStr">
         <is>
           <t>Ufficio Concorsi</t>
         </is>
       </c>
       <c r="R33" t="inlineStr">
         <is>
-          <t>049.8778314 – 8191 – 8312 – 8170 – 8324 – 8439 – 8231</t>
+          <t>0439 883746 - 883693</t>
         </is>
       </c>
       <c r="S33" t="inlineStr">
         <is>
-          <t>concorsi@azero.veneto.it</t>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T33" t="inlineStr"/>
       <c r="W33" t="n">
         <v>0</v>
       </c>
       <c r="X33" t="n">
         <v>0</v>
       </c>
       <c r="Y33" t="n">
         <v>0</v>
       </c>
       <c r="Z33" t="n">
         <v>0</v>
       </c>
       <c r="AA33" t="n">
         <v>0</v>
       </c>
       <c r="AC33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD33" t="n">
         <v>0</v>
       </c>
       <c r="AE33" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF33" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AG33" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it/</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr"/>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 38 posti, a tempo pieno e indeterminato, di Fisioterapista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI FARMACOLOGIA E TOSSICOLOGIA</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>FISIOTERAPISTA</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>20/05/2026 10:40</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>18/06/2026 18:00</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P34" t="inlineStr"/>
       <c r="Q34" t="inlineStr">
         <is>
           <t>Ufficio Concorsi</t>
         </is>
       </c>
       <c r="R34" t="inlineStr">
         <is>
-          <t>049.8778310 – 8029 - 8444 – 8312 – 8019 – 8407 – 8311 – 8186 - 8222 – 8442 – 8175</t>
+          <t>0439 883746 - 883693</t>
         </is>
       </c>
       <c r="S34" t="inlineStr">
         <is>
-          <t>concorsi@azero.veneto.it</t>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T34" t="inlineStr"/>
       <c r="W34" t="n">
         <v>0</v>
       </c>
       <c r="X34" t="n">
         <v>0</v>
       </c>
       <c r="Y34" t="n">
         <v>0</v>
       </c>
       <c r="Z34" t="n">
         <v>0</v>
       </c>
       <c r="AA34" t="n">
         <v>0</v>
       </c>
       <c r="AC34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD34" t="n">
         <v>0</v>
       </c>
       <c r="AE34" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF34" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AG34" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it/</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr"/>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 11 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Geriatria.</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>20/05/2026 10:30</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>18/06/2026 18:00</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P35" t="inlineStr"/>
       <c r="Q35" t="inlineStr">
         <is>
           <t>Ufficio Concorsi</t>
         </is>
       </c>
       <c r="R35" t="inlineStr">
         <is>
-          <t>049.8778314 – 8191 – 8312 – 8170 – 8324 – 8439 – 8231</t>
+          <t>0439 883746 - 883693</t>
         </is>
       </c>
       <c r="S35" t="inlineStr">
         <is>
-          <t>concorsi@azero.veneto.it</t>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T35" t="inlineStr"/>
       <c r="W35" t="n">
         <v>0</v>
       </c>
       <c r="X35" t="n">
         <v>0</v>
       </c>
       <c r="Y35" t="n">
         <v>0</v>
       </c>
       <c r="Z35" t="n">
         <v>0</v>
       </c>
       <c r="AA35" t="n">
         <v>0</v>
       </c>
       <c r="AC35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD35" t="n">
         <v>0</v>
       </c>
       <c r="AE35" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF35" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AG35" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it/</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr"/>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Avviso straordinario per l'acquisizione di disponibilità al conferimento di incarichi a tempo determinato di medico del ruolo unico di assistenza primaria a ciclo di scelta</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI IGIENE DEGLI ALIMENTI E DELLA NUTRIZIONE</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E36" t="inlineStr"/>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>13/05/2026 12:15</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>23/05/2026 00:00</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P36" t="inlineStr"/>
-      <c r="Q36" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S36" t="inlineStr"/>
+      <c r="Q36" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R36" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S36" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T36" t="inlineStr"/>
       <c r="W36" t="n">
         <v>0</v>
       </c>
       <c r="X36" t="n">
         <v>0</v>
       </c>
       <c r="Y36" t="n">
         <v>0</v>
       </c>
       <c r="Z36" t="n">
         <v>0</v>
       </c>
       <c r="AA36" t="n">
         <v>0</v>
       </c>
       <c r="AC36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD36" t="n">
         <v>0</v>
       </c>
       <c r="AE36" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF36" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
-[...2 lines deleted...]
-      <c r="AG36" t="inlineStr"/>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="AG36" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
+        </is>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr"/>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per l'eventuale conferimento di incarichi libero professionali a medici per attività di assistenza primaria</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>12/05/2026 14:58</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>28/05/2026 23:59</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P37" t="inlineStr"/>
-      <c r="Q37" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S37" t="inlineStr"/>
+      <c r="Q37" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R37" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S37" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T37" t="inlineStr"/>
       <c r="W37" t="n">
         <v>0</v>
       </c>
       <c r="X37" t="n">
         <v>0</v>
       </c>
       <c r="Y37" t="n">
         <v>0</v>
       </c>
       <c r="Z37" t="n">
         <v>0</v>
       </c>
       <c r="AA37" t="n">
         <v>0</v>
       </c>
       <c r="AC37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD37" t="n">
         <v>0</v>
       </c>
       <c r="AE37" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF37" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AG37" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr"/>
       <c r="C38" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA COMPARATIVA PER L'EVENTUALE CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A MEDICI PER ATTIVITA' DI ASSISTENZA PRIMARIA</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI ANESTESIA E RIANIMAZIONE</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...7 lines deleted...]
-      </c>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>12/05/2026 09:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>11/05/2027 23:59</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P38" t="inlineStr"/>
-      <c r="Q38" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S38" t="inlineStr"/>
+      <c r="Q38" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R38" t="inlineStr">
+        <is>
+          <t>0439 883746 - 883693</t>
+        </is>
+      </c>
+      <c r="S38" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T38" t="inlineStr"/>
       <c r="W38" t="n">
         <v>0</v>
       </c>
       <c r="X38" t="n">
         <v>0</v>
       </c>
       <c r="Y38" t="n">
         <v>0</v>
       </c>
       <c r="Z38" t="n">
         <v>0</v>
       </c>
       <c r="AA38" t="n">
         <v>0</v>
       </c>
       <c r="AC38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD38" t="n">
         <v>0</v>
       </c>
       <c r="AE38" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF38" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AG38" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr"/>
       <c r="C39" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI TECNICI SANITARI DI LABORATORIO BIOMEDICO - AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI - RUOLO SANITARIO.</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI CARDIOLOGIA</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>TECNICO SANITARIO DI LABORATORIO BIOMEDICO</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>11/05/2026 08:40</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>09/11/2026 23:59</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P39" t="inlineStr"/>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>Ufficio Concorsi Sede di Feltre</t>
+          <t>Ufficio Concorsi</t>
         </is>
       </c>
       <c r="R39" t="inlineStr">
         <is>
-          <t>0439/883746 - 3693 - 3586</t>
+          <t>0439 883746 - 883693</t>
         </is>
       </c>
       <c r="S39" t="inlineStr">
         <is>
           <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T39" t="inlineStr"/>
       <c r="W39" t="n">
         <v>0</v>
       </c>
       <c r="X39" t="n">
         <v>0</v>
       </c>
       <c r="Y39" t="n">
         <v>0</v>
       </c>
       <c r="Z39" t="n">
         <v>0</v>
       </c>
       <c r="AA39" t="n">
         <v>0</v>
       </c>
       <c r="AC39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD39" t="n">
         <v>0</v>
       </c>
       <c r="AE39" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF39" t="inlineStr"/>
+      <c r="AF39" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
       <c r="AG39" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr"/>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 4 posti, a tempo pieno e indeterminato, di Collaboratore Tecnico Professionale nella professionalità di Ingegnere Biomedico Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI GERIATRIA</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>COLLABORATORE TECNICO PROFESSIONALE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>09/05/2026 14:00</t>
+          <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>08/06/2026 18:00</t>
+          <t>08/02/2027 23:59</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P40" t="inlineStr"/>
       <c r="Q40" t="inlineStr">
         <is>
           <t>Ufficio Concorsi</t>
         </is>
       </c>
       <c r="R40" t="inlineStr">
         <is>
-          <t>Telefono: 049.8778311 – 8310 – 8444 – 8312 – 8186 – 8029 – 8019 – 8407 –8222 – 8442 – 8175</t>
+          <t>0439 883746 - 883693</t>
         </is>
       </c>
       <c r="S40" t="inlineStr">
         <is>
-          <t>concorsi@azero.veneto.it</t>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T40" t="inlineStr"/>
       <c r="W40" t="n">
         <v>0</v>
       </c>
       <c r="X40" t="n">
         <v>0</v>
       </c>
       <c r="Y40" t="n">
         <v>0</v>
       </c>
       <c r="Z40" t="n">
         <v>0</v>
       </c>
       <c r="AA40" t="n">
         <v>0</v>
       </c>
       <c r="AC40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD40" t="n">
         <v>0</v>
       </c>
       <c r="AE40" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF40" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AG40" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it/</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr"/>
       <c r="C41" t="inlineStr">
         <is>
-          <t>RICHIESTA DISPONIBILITA' RISERVATA A SPECIALISTI AMBULATORIALI INTERNI DELL'AZIENDA ULSS 1 DOLOMITI PER IL COMPLETAMENTO ORARIO AI SENSI DELL'ART. 20 DELL'ACN 05.02.2026</t>
+          <t>AVVISO STRAORDINARIO PER L'ACQUISIZIONE DI DISPONIBILITA' AL CONFERIMENTO DI INCARICHI A TEMPO DETERMINATO DI MEDICO DEL RUOLO UNICO DI ASSISTENZA PRIMARIA A CICLO DI SCELTA</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E41" t="inlineStr"/>
-      <c r="F41" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>08/05/2026 11:00</t>
+          <t>03/08/2026 10:00</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>13/05/2026 00:00</t>
+          <t>10/08/2026 00:00</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P41" t="inlineStr"/>
       <c r="Q41" t="inlineStr"/>
       <c r="R41" t="inlineStr"/>
       <c r="S41" t="inlineStr"/>
       <c r="T41" t="inlineStr"/>
       <c r="W41" t="n">
         <v>0</v>
       </c>
       <c r="X41" t="n">
         <v>0</v>
       </c>
       <c r="Y41" t="n">
         <v>0</v>
@@ -4078,25218 +4562,28438 @@
       <c r="AC41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD41" t="n">
         <v>0</v>
       </c>
       <c r="AE41" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF41" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="AG41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr"/>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Età Evolutiva Belluno" afferente all'U.O.C. I.A.F.C. Belluno - Distretto 1 di Belluno.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 10 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Fisica e Riabilitazione.</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
-[...3 lines deleted...]
-&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
+      <c r="E42" t="inlineStr"/>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>06/05/2026 16:36</t>
+          <t>22/07/2026 08:00</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>22/05/2026 23:59</t>
+          <t>20/08/2026 18:00</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P42" t="inlineStr"/>
-      <c r="Q42" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S42" t="inlineStr"/>
+      <c r="Q42" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R42" t="inlineStr">
+        <is>
+          <t>049.8778439 – 8231 – 8509 – 8314 – 8191 – 8312 – 8170 – 8324</t>
+        </is>
+      </c>
+      <c r="S42" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
       <c r="T42" t="inlineStr"/>
       <c r="W42" t="n">
         <v>0</v>
       </c>
       <c r="X42" t="n">
         <v>0</v>
       </c>
       <c r="Y42" t="n">
         <v>0</v>
       </c>
       <c r="Z42" t="n">
         <v>0</v>
       </c>
       <c r="AA42" t="n">
         <v>0</v>
       </c>
       <c r="AC42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD42" t="n">
         <v>0</v>
       </c>
       <c r="AE42" t="inlineStr">
         <is>
-          <t>Selezioni per il personale dipendente - Coordinamenti</t>
-[...2 lines deleted...]
-      <c r="AF42" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF42" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
       <c r="AG42" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://azeroveneto.concorsismart.it/</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr"/>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Centri Diurni per Persone con Disabilità Belluno e Cadore" afferente all'U.O.S. Disabilità - Distretto di Belluno (Belluno e Cadore)</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Gastroenterologia.</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>EDUCATORE PROFESSIONALE SOCIO-SANITARIO</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>06/05/2026 16:10</t>
+          <t>22/07/2026 08:00</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>22/05/2026 23:59</t>
+          <t>20/08/2026 18:00</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P43" t="inlineStr"/>
-      <c r="Q43" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S43" t="inlineStr"/>
+      <c r="Q43" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R43" t="inlineStr">
+        <is>
+          <t>049.8778324 – 8439 – 8231 – 8509 – 8314 – 8191 – 8312 – 8170</t>
+        </is>
+      </c>
+      <c r="S43" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
       <c r="T43" t="inlineStr"/>
       <c r="W43" t="n">
         <v>0</v>
       </c>
       <c r="X43" t="n">
         <v>0</v>
       </c>
       <c r="Y43" t="n">
         <v>0</v>
       </c>
       <c r="Z43" t="n">
         <v>0</v>
       </c>
       <c r="AA43" t="n">
         <v>0</v>
       </c>
       <c r="AC43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD43" t="n">
         <v>0</v>
       </c>
       <c r="AE43" t="inlineStr">
         <is>
-          <t>Selezioni per il personale dipendente - Coordinamenti</t>
-[...2 lines deleted...]
-      <c r="AF43" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF43" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
       <c r="AG43" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://azeroveneto.concorsismart.it/</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr"/>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Area Pediatrica Feltre" afferente all'U.O.C. Pediatria Feltre.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 84 posti, a tempo pieno e indeterminato, di Operatore Sociosanitario – Area degli Operatori – Ruolo Sociosanitario.</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Area degli operatori-Sociosanitario</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>OPERATORE SOCIO SANITARIO</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>06/05/2026 15:47</t>
+          <t>22/07/2026 08:00</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>22/05/2026 23:59</t>
+          <t>20/08/2026 18:00</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P44" t="inlineStr"/>
-      <c r="Q44" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S44" t="inlineStr"/>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R44" t="inlineStr">
+        <is>
+          <t>049.8778310 – 8444 – 8312 – 8186 – 8019 – 8407 – 8311 – 8222 – 8442 – 8175</t>
+        </is>
+      </c>
+      <c r="S44" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
       <c r="T44" t="inlineStr"/>
       <c r="W44" t="n">
         <v>0</v>
       </c>
       <c r="X44" t="n">
         <v>0</v>
       </c>
       <c r="Y44" t="n">
         <v>0</v>
       </c>
       <c r="Z44" t="n">
         <v>0</v>
       </c>
       <c r="AA44" t="n">
         <v>0</v>
       </c>
       <c r="AC44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD44" t="n">
         <v>0</v>
       </c>
       <c r="AE44" t="inlineStr">
         <is>
-          <t>Selezioni per il personale dipendente - Coordinamenti</t>
-[...2 lines deleted...]
-      <c r="AF44" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF44" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
       <c r="AG44" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://azeroveneto.concorsismart.it/</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr"/>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Ambulatori Medici di Belluno" afferente all'U.O.C. Direzione Medica Belluno - Ospedale di Belluno</t>
+          <t>AVVISO STRAORDINARIO PER L'ACQUISIZIONE DI DISPONIBILITA' AL CONFERIMENTO DI INCARICHI A TEMPO DETERMINATO DI MEDICO DEL RUOLO UNICO DI ASSISTENZA PRIMARIA A CICLO DI SCELTA</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="E45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
-          <t>06/05/2026 15:32</t>
+          <t>21/07/2026 15:40</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>22/05/2026 23:59</t>
+          <t>27/07/2026 00:00</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P45" t="inlineStr"/>
       <c r="Q45" t="inlineStr"/>
       <c r="R45" t="inlineStr"/>
       <c r="S45" t="inlineStr"/>
       <c r="T45" t="inlineStr"/>
       <c r="W45" t="n">
         <v>0</v>
       </c>
       <c r="X45" t="n">
         <v>0</v>
       </c>
       <c r="Y45" t="n">
         <v>0</v>
       </c>
       <c r="Z45" t="n">
         <v>0</v>
       </c>
       <c r="AA45" t="n">
         <v>0</v>
       </c>
       <c r="AC45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD45" t="n">
         <v>0</v>
       </c>
       <c r="AE45" t="inlineStr">
         <is>
-          <t>Selezioni per il personale dipendente - Coordinamenti</t>
-[...7 lines deleted...]
-      </c>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF45" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr"/>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 Incarico Dirigenziale di Direzione di Struttura Semplice denominato "U.O.S. OBI Agordo" afferente all'U.O.C. Pronto Soccorso di Agordo.</t>
+          <t>Azienda Zero - Avviso pubblico, per titoli ed esami, per n. 13 posti di Specialista della Comunicazione Istituzionale per il progetto “Comunicazione” a tempo determinato con Contratto di Formazione e Lavoro. - REVOCATO</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
-[...3 lines deleted...]
-&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
+      <c r="E46" t="inlineStr"/>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>06/05/2026 15:02</t>
+          <t>18/07/2026 10:00</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>22/05/2026 23:59</t>
+          <t>24/07/2026 09:00</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P46" t="inlineStr"/>
-      <c r="Q46" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S46" t="inlineStr"/>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R46" t="inlineStr">
+        <is>
+          <t>049.8778310 – 8444 – 8312 – 8186 – 8019 – 8407 – 8311 – 8222 – 8442 – 8175</t>
+        </is>
+      </c>
+      <c r="S46" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
       <c r="T46" t="inlineStr"/>
       <c r="W46" t="n">
         <v>0</v>
       </c>
       <c r="X46" t="n">
         <v>0</v>
       </c>
       <c r="Y46" t="n">
         <v>0</v>
       </c>
       <c r="Z46" t="n">
         <v>0</v>
       </c>
       <c r="AA46" t="n">
         <v>0</v>
       </c>
       <c r="AC46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD46" t="n">
         <v>0</v>
       </c>
       <c r="AE46" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
-[...2 lines deleted...]
-      <c r="AF46" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF46" t="inlineStr">
+        <is>
+          <t>CFL (Contratto Formazione Lavoro)</t>
+        </is>
+      </c>
       <c r="AG46" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://azeroveneto.concorsismart.it/</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr"/>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 8 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Oftalmologia.</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI TECNICI DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO - AREA DEI PROFESSIONISTI DELLA SALUTE - RUOLO SANITARIO.</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>06/05/2026 10:10</t>
+          <t>17/07/2026 12:00</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>04/06/2026 00:00</t>
+          <t>11/01/2027 00:00</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P47" t="inlineStr"/>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>Ufficio Concorsi</t>
+          <t>UFFICIO CONCORSI</t>
         </is>
       </c>
       <c r="R47" t="inlineStr">
         <is>
-          <t>049.8778191 – 8312 – 8170 – 8324 – 8439 – 8231 – 8314</t>
+          <t>0439 883746 - 883693</t>
         </is>
       </c>
       <c r="S47" t="inlineStr">
         <is>
-          <t>concorsi@azero.veneto.it</t>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T47" t="inlineStr"/>
       <c r="W47" t="n">
         <v>0</v>
       </c>
       <c r="X47" t="n">
         <v>0</v>
       </c>
       <c r="Y47" t="n">
         <v>0</v>
       </c>
       <c r="Z47" t="n">
         <v>0</v>
       </c>
       <c r="AA47" t="n">
         <v>0</v>
       </c>
       <c r="AC47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD47" t="n">
         <v>0</v>
       </c>
       <c r="AE47" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF47" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AG47" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it/</t>
+          <t>http://www.aulss1.veneto.it/</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr"/>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Legale.</t>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI PEDIATRIA</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E48" t="inlineStr"/>
       <c r="F48" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>06/05/2026 10:00</t>
+          <t>17/07/2026 12:00</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>04/06/2026 00:00</t>
+          <t>11/01/2027 23:00</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P48" t="inlineStr"/>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>Ufficio Concorsi</t>
+          <t>UFFICIO CONCORSI</t>
         </is>
       </c>
       <c r="R48" t="inlineStr">
         <is>
-          <t>049.8778324 – 8439 – 8231 – 8310 – 8314 – 8191 – 8312 – 8170</t>
+          <t>0439 883746 - 883693</t>
         </is>
       </c>
       <c r="S48" t="inlineStr">
         <is>
-          <t>concorsi@azero.veneto.it</t>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T48" t="inlineStr"/>
       <c r="W48" t="n">
         <v>0</v>
       </c>
       <c r="X48" t="n">
         <v>0</v>
       </c>
       <c r="Y48" t="n">
         <v>0</v>
       </c>
       <c r="Z48" t="n">
         <v>0</v>
       </c>
       <c r="AA48" t="n">
         <v>0</v>
       </c>
       <c r="AC48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD48" t="n">
         <v>0</v>
       </c>
       <c r="AE48" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF48" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AG48" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it/</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr"/>
       <c r="C49" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER IL CONFERIMENTO DELL'INCARICO DI DIREZIONE DELLA STRUTTURA COMPLESSA U.O.C. ORTOPEDIA E TRAUMATOLOGIA DELL'OSPEDALE DI AGORDO.</t>
+          <t>Avviso straordinario per l'acquisizione di disponibilità al conferimento di un incarico a tempo determinato di pediatra di libera scelta presso l'azienda Ulss 1 Dolomiti</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
-          <t>06/05/2026 08:41</t>
+          <t>08/07/2026 10:00</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>04/06/2026 23:59</t>
+          <t>17/07/2026 00:00</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P49" t="inlineStr"/>
-      <c r="Q49" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="Q49" t="inlineStr"/>
+      <c r="R49" t="inlineStr"/>
+      <c r="S49" t="inlineStr"/>
       <c r="T49" t="inlineStr"/>
       <c r="W49" t="n">
         <v>0</v>
       </c>
       <c r="X49" t="n">
         <v>0</v>
       </c>
       <c r="Y49" t="n">
         <v>0</v>
       </c>
       <c r="Z49" t="n">
         <v>0</v>
       </c>
       <c r="AA49" t="n">
         <v>0</v>
       </c>
       <c r="AC49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD49" t="n">
         <v>0</v>
       </c>
       <c r="AE49" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
-[...7 lines deleted...]
-      </c>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF49" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr"/>
       <c r="C50" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER IL CONFERIMENTO DELL'INCARICO DI DIREZIONE DELLA STRUTTURA COMPLESSA U.O.C. CHIRURGIA GENERALE DELL'OSPEDALE DI PIEVE DI CADORE.</t>
+          <t>AVVISO DI PROCEDURA SELETTIVA PUBBLICA AVVISO DI PROCEDURA SELETTIVA PUBBLICA FINALIZZATA ALL’ACQUISIZIONE DI MANIFESTAZIONI DI INTERESSE PER LA NOMINA DELL’ORGANISMO INDIPENDENTE DI VALUTAZIONE DELLA PERFORMANCE (OIV) PER IL TRIENNIO 2026-2029</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
         <is>
-          <t>06/05/2026 08:40</t>
+          <t>25/06/2026 12:00</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>04/06/2026 23:59</t>
+          <t>07/07/2026 12:00</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P50" t="inlineStr"/>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>Ufficio Concorsi Sede di Feltre</t>
+          <t>Ufficio Concorsi Ulss 1 Dolomiti</t>
         </is>
       </c>
       <c r="R50" t="inlineStr">
         <is>
-          <t>0439/883746 - 3693 - 3586</t>
+          <t>0439 883746</t>
         </is>
       </c>
       <c r="S50" t="inlineStr">
         <is>
           <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T50" t="inlineStr"/>
       <c r="W50" t="n">
         <v>0</v>
       </c>
       <c r="X50" t="n">
         <v>0</v>
       </c>
       <c r="Y50" t="n">
         <v>0</v>
       </c>
       <c r="Z50" t="n">
         <v>0</v>
       </c>
       <c r="AA50" t="n">
         <v>0</v>
       </c>
       <c r="AC50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD50" t="n">
         <v>0</v>
       </c>
-      <c r="AE50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AE50" t="inlineStr"/>
       <c r="AF50" t="inlineStr"/>
       <c r="AG50" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://www.inpa.gov.it</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr"/>
       <c r="C51" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER IL CONFERIMENTO DELL'INCARICO DI DIREZIONE DELLA STRUTTURA COMPLESSA U.O.C. SERVIZIO DI IGIENE E SANITÀ PUBBLICA DEL DIPARTIMENTO DI PREVENZIONE.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Dermatologia e Venereologia, per prevalente attività inerente al trattamento del melanoma.</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E51" t="inlineStr"/>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>06/05/2026 08:35</t>
+          <t>24/06/2026 09:00</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>04/06/2026 23:59</t>
+          <t>23/07/2026 18:00</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P51" t="inlineStr"/>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>Ufficio Concorsi Sede di Feltre</t>
+          <t>Ufficio Concorsi - Azienda Zero</t>
         </is>
       </c>
       <c r="R51" t="inlineStr">
         <is>
-          <t>0439/883746 - 3693 - 3586</t>
+          <t>049.8778170 – 8324 – 8439 – 8231 – 8509 – 8314 – 8191 – 8312</t>
         </is>
       </c>
       <c r="S51" t="inlineStr">
         <is>
-          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+          <t>concorsi@azero.veneto.it</t>
         </is>
       </c>
       <c r="T51" t="inlineStr"/>
       <c r="W51" t="n">
         <v>0</v>
       </c>
       <c r="X51" t="n">
         <v>0</v>
       </c>
       <c r="Y51" t="n">
         <v>0</v>
       </c>
       <c r="Z51" t="n">
         <v>0</v>
       </c>
       <c r="AA51" t="n">
         <v>0</v>
       </c>
       <c r="AC51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD51" t="n">
         <v>0</v>
       </c>
       <c r="AE51" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
-[...2 lines deleted...]
-      <c r="AF51" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF51" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
       <c r="AG51" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+          <t>https://azeroveneto.concorsismart.it</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr"/>
       <c r="C52" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ, DA ALTRA AZIENDA O ENTE DEL S.S.N., DI N. 1 TECNICO DI NEUROFISIOPATOLOGIA AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI - RUOLO SANITARIO</t>
+          <t>AVVISO STRAORDINARIO PER L’ACQUISIZIONE DI DISPONIBILITA’ AL CONFERIMENTO DI INCARICHI DI ATTIVITA’ DI ASSISTENZA PRIMARIA AD ATTIVITA’ ORARIA DIURNA E NOTTURNA PRESSO L’ ULSS1</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E52" t="inlineStr"/>
-      <c r="F52" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>27/04/2026 12:09</t>
+          <t>23/06/2026 12:00</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>27/05/2026 23:59</t>
+          <t>04/07/2026 00:00</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P52" t="inlineStr"/>
       <c r="Q52" t="inlineStr"/>
       <c r="R52" t="inlineStr"/>
       <c r="S52" t="inlineStr"/>
       <c r="T52" t="inlineStr"/>
       <c r="W52" t="n">
         <v>0</v>
       </c>
       <c r="X52" t="n">
         <v>0</v>
       </c>
       <c r="Y52" t="n">
         <v>0</v>
       </c>
       <c r="Z52" t="n">
         <v>0</v>
       </c>
       <c r="AA52" t="n">
         <v>0</v>
       </c>
       <c r="AC52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD52" t="n">
         <v>0</v>
       </c>
-      <c r="AE52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AE52" t="inlineStr"/>
       <c r="AF52" t="inlineStr"/>
       <c r="AG52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr"/>
       <c r="C53" t="inlineStr">
         <is>
-          <t>PUBBLICAZIONE DEGLI INCARICHI VACANTI DI EMERGENZA SANITARIA TERRITORIALE - 1° SEMESTRE 2026</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE - "Analisi statistico-epidemiologica dei dati di morbosità, mortalità ed erogazione afferenti al Dipartimento di Prevenzione".</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...2 lines deleted...]
-      <c r="E53" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>&lt;p align="center"&gt;&lt;span style="font-family: 'Times New Roman', serif; font-size: 14pt;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;a href="https://aulss1veneto.iscrizioneconcorsi.it/" rel="nofollow noopener noreferrer"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;strong&gt;. L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>23/04/2026 12:00</t>
+          <t>15/06/2026 12:00</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>23/04/2032 12:00</t>
+          <t>24/06/2026 00:00</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P53" t="inlineStr"/>
       <c r="Q53" t="inlineStr"/>
       <c r="R53" t="inlineStr"/>
       <c r="S53" t="inlineStr"/>
       <c r="T53" t="inlineStr"/>
       <c r="W53" t="n">
         <v>0</v>
       </c>
       <c r="X53" t="n">
         <v>0</v>
       </c>
       <c r="Y53" t="n">
         <v>0</v>
       </c>
       <c r="Z53" t="n">
         <v>0</v>
       </c>
       <c r="AA53" t="n">
         <v>0</v>
       </c>
       <c r="AC53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD53" t="n">
         <v>0</v>
       </c>
       <c r="AE53" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...7 lines deleted...]
-      <c r="AG53" t="inlineStr"/>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF53" t="inlineStr"/>
+      <c r="AG53" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
+        </is>
+      </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr"/>
       <c r="C54" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DIRIGENZIALE DI ALTISSIMA PROFESSIONALITA' ARTICOLAZIONE INTERNA DI U.O.C. DENOMINATO "EMATOLOGIA E CITOFLUORIMETRIA"</t>
+          <t>Avviso pubblico, per titoli e prova colloquio, per assunzioni a tempo determinato nel profilo di operatore sociosanitario - Area degli Operatori - Ruolo Sociosanitario.</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...5 lines deleted...]
-&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr"/>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Sociosanitario</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>OPERATORE SOCIO SANITARIO</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>17/04/2026 12:00</t>
+          <t>12/06/2026 10:00</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>03/05/2026 23:59</t>
+          <t>12/12/2026 23:59</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P54" t="inlineStr"/>
-      <c r="Q54" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S54" t="inlineStr"/>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi- Sede di Feltre</t>
+        </is>
+      </c>
+      <c r="R54" t="inlineStr">
+        <is>
+          <t>0439 883746/3693</t>
+        </is>
+      </c>
+      <c r="S54" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T54" t="inlineStr"/>
       <c r="W54" t="n">
         <v>0</v>
       </c>
       <c r="X54" t="n">
         <v>0</v>
       </c>
       <c r="Y54" t="n">
         <v>0</v>
       </c>
       <c r="Z54" t="n">
         <v>0</v>
       </c>
       <c r="AA54" t="n">
         <v>0</v>
       </c>
       <c r="AC54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD54" t="n">
         <v>0</v>
       </c>
       <c r="AE54" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
-[...3 lines deleted...]
-      <c r="AG54" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF54" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="AG54" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
+        </is>
+      </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
       <c r="B55" t="inlineStr"/>
       <c r="C55" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DIRIGENZIALE DI ALTA SPECIALIZZAZIONE DENOMINATO "DISTURBI RESPIRATORI DEL SONNO: GESTIONE DIAGNOSTICA E TERAPEUTICA CHIRURGICA DELLA RONCOPATIA E DELLA SINDROME DELLE APNEE OSTRUTTIVE DEL SONNO (OSA)"</t>
+          <t>AVVISO INTERNO DI MANIFESTAZIONE DI INTERESSE PER INFERMIERI INTERESSATI A PARTECIPARE AD UN PERCORSO FORMATIVO NELL'AMBITO DELLE "CURE PALLIATIVE" ORGANIZZATO CON LA COLLABORAZIONE DELL'ASSOCIAZIONE MANO AMICA.</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
-[...2 lines deleted...]
-&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+      <c r="E55" t="inlineStr"/>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>17/04/2026 12:00</t>
+          <t>11/06/2026 12:00</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>03/05/2026 23:59</t>
+          <t>02/07/2026 23:59</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P55" t="inlineStr"/>
       <c r="Q55" t="inlineStr"/>
       <c r="R55" t="inlineStr"/>
-      <c r="S55" t="inlineStr"/>
+      <c r="S55" t="inlineStr">
+        <is>
+          <t>professionisanitarieterritoriali@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T55" t="inlineStr"/>
       <c r="W55" t="n">
         <v>0</v>
       </c>
       <c r="X55" t="n">
         <v>0</v>
       </c>
       <c r="Y55" t="n">
         <v>0</v>
       </c>
       <c r="Z55" t="n">
         <v>0</v>
       </c>
       <c r="AA55" t="n">
         <v>0</v>
       </c>
       <c r="AC55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD55" t="n">
         <v>0</v>
       </c>
-      <c r="AE55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AE55" t="inlineStr"/>
       <c r="AF55" t="inlineStr"/>
       <c r="AG55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr"/>
       <c r="C56" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DIRIGENZIALE DI ALTISSIMA PROFESSIONALITA' ARTICOLAZIONE INTERNA DI U.O.C. DENOMINATO "PATOLOGIE OSTEOMETABOLICHE, FRATTURE DA FRAGILITA' DI OSTEONCOLOGIA"</t>
+          <t>Avviso straordinario per l'acquisizione di disponibilità al conferimento di incarichi a tempo determinato di medico del ruolo unico di assistenza primaria a ciclo di scelta</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="E56" t="inlineStr"/>
       <c r="H56" t="inlineStr">
         <is>
-          <t>17/04/2026 12:00</t>
+          <t>09/06/2026 14:40</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>03/05/2026 23:59</t>
+          <t>20/06/2026 00:00</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P56" t="inlineStr"/>
       <c r="Q56" t="inlineStr"/>
       <c r="R56" t="inlineStr"/>
       <c r="S56" t="inlineStr"/>
       <c r="T56" t="inlineStr"/>
       <c r="W56" t="n">
         <v>0</v>
       </c>
       <c r="X56" t="n">
         <v>0</v>
       </c>
       <c r="Y56" t="n">
         <v>0</v>
       </c>
       <c r="Z56" t="n">
         <v>0</v>
       </c>
       <c r="AA56" t="n">
         <v>0</v>
       </c>
       <c r="AC56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD56" t="n">
         <v>0</v>
       </c>
       <c r="AE56" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
-[...2 lines deleted...]
-      <c r="AF56" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF56" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
       <c r="AG56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr"/>
       <c r="C57" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DIRIGENZIALE DI U.O.C. AREA PTA DENOMINATO "U.O.C. CONTABILITA' E BILANCIO"</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 8 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – Medicina Interna, Psichiatria, Farmacologia e Tossicologia Clinica, Organizzazione dei Servizi Sanitari di Base, da collocare presso i Servizi per le Dipendenze – Ser.D.</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="E57" t="inlineStr"/>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Dirigenza PTA-Amministrativo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>DIRIGENTE AMMINISTRATIVO</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>17/04/2026 12:00</t>
+          <t>06/06/2026 00:00</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>03/05/2026 23:59</t>
+          <t>06/07/2026 18:00</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P57" t="inlineStr"/>
-      <c r="Q57" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S57" t="inlineStr"/>
+      <c r="Q57" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R57" t="inlineStr">
+        <is>
+          <t>049.8778509 – 8310 – 8314 – 8437– 8191 – 8312 – 8170 – 8324 – 8439 – 8231</t>
+        </is>
+      </c>
+      <c r="S57" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
       <c r="T57" t="inlineStr"/>
       <c r="W57" t="n">
         <v>0</v>
       </c>
       <c r="X57" t="n">
         <v>0</v>
       </c>
       <c r="Y57" t="n">
         <v>0</v>
       </c>
       <c r="Z57" t="n">
         <v>0</v>
       </c>
       <c r="AA57" t="n">
         <v>0</v>
       </c>
       <c r="AC57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD57" t="n">
         <v>0</v>
       </c>
       <c r="AE57" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
-[...2 lines deleted...]
-      <c r="AF57" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF57" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
       <c r="AG57" t="inlineStr">
         <is>
-          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
+          <t>https://azeroveneto.concorsismart.it/</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr"/>
       <c r="C58" t="inlineStr">
         <is>
-          <t>PUBBLICAZIONE DEGLI INCARICHI VACANTI DI MEDICO DEL RUOLO UNICO DI ASSISTENZA PRIMARIA - ANNO 2026</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione di Struttura Semplice denominato "U.O.S. Laboratori in rete" afferente all'U.O.C. Laboratorio analisi di Belluno.</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E58" t="inlineStr"/>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>17/04/2026 12:00</t>
+          <t>04/06/2026 12:00</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>07/05/2026 12:00</t>
+          <t>19/06/2026 23:59</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P58" t="inlineStr"/>
       <c r="Q58" t="inlineStr"/>
       <c r="R58" t="inlineStr"/>
       <c r="S58" t="inlineStr"/>
       <c r="T58" t="inlineStr"/>
       <c r="W58" t="n">
         <v>0</v>
       </c>
       <c r="X58" t="n">
         <v>0</v>
       </c>
       <c r="Y58" t="n">
         <v>0</v>
       </c>
       <c r="Z58" t="n">
         <v>0</v>
       </c>
       <c r="AA58" t="n">
         <v>0</v>
       </c>
       <c r="AC58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD58" t="n">
         <v>0</v>
       </c>
       <c r="AE58" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...7 lines deleted...]
-      <c r="AG58" t="inlineStr"/>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="AF58" t="inlineStr"/>
+      <c r="AG58" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+        </is>
+      </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr"/>
       <c r="C59" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DIRIGENZIALE DI ALTA SPECIALIZZAZIONE DENOMINATO "CHIRURGIA ARTROSCOPICA"</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “UOSD SALUTE MENTALE CADORE” AFFERENTE ALL’U.O.S.D. SALUTE MENTALE - AREA CADORE - PIEVE DI CADORE</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
-&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>17/04/2026 12:00</t>
+          <t>04/06/2026 12:00</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>03/05/2026 23:59</t>
+          <t>19/06/2026 23:59</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P59" t="inlineStr"/>
       <c r="Q59" t="inlineStr"/>
       <c r="R59" t="inlineStr"/>
       <c r="S59" t="inlineStr"/>
       <c r="T59" t="inlineStr"/>
       <c r="W59" t="n">
         <v>0</v>
       </c>
       <c r="X59" t="n">
         <v>0</v>
       </c>
       <c r="Y59" t="n">
         <v>0</v>
       </c>
       <c r="Z59" t="n">
         <v>0</v>
       </c>
       <c r="AA59" t="n">
         <v>0</v>
       </c>
       <c r="AC59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD59" t="n">
         <v>0</v>
       </c>
       <c r="AE59" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF59" t="inlineStr"/>
-      <c r="AG59" t="inlineStr"/>
+      <c r="AG59" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+        </is>
+      </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr"/>
       <c r="C60" t="inlineStr">
         <is>
-          <t>AVVISO PER L'AMMISSIONE AL RAPPORTO DI LAVORO A TEMPO PARZIALE - ANNO 2026.</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione dell'U.O.S.D. "Servizio di Epidemiologia", afferente al Dipartimento di Prevenzione.</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr"/>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>07/04/2026 12:00</t>
+          <t>04/06/2026 12:00</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>23/04/2026 23:59</t>
+          <t>19/06/2026 23:59</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P60" t="inlineStr"/>
       <c r="Q60" t="inlineStr"/>
       <c r="R60" t="inlineStr"/>
       <c r="S60" t="inlineStr"/>
       <c r="T60" t="inlineStr"/>
       <c r="W60" t="n">
         <v>0</v>
       </c>
       <c r="X60" t="n">
         <v>0</v>
       </c>
       <c r="Y60" t="n">
         <v>0</v>
       </c>
       <c r="Z60" t="n">
         <v>0</v>
       </c>
       <c r="AA60" t="n">
         <v>0</v>
       </c>
       <c r="AC60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD60" t="n">
         <v>0</v>
       </c>
       <c r="AE60" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
       <c r="AF60" t="inlineStr"/>
-      <c r="AG60" t="inlineStr"/>
+      <c r="AG60" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+        </is>
+      </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr"/>
       <c r="C61" t="inlineStr">
         <is>
-          <t>AVVISO PER L'AMMISSIONE AL RAPPORTO DI LAVORO A TEMPO PARZIALE RISERVATO AL PERSONALE CON ETA' ANAGRAFICA PARI O SUPERIORE AI 59 ANNI - ANNO 2026.</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Area Psichiatrica Territoriale Belluno Agordo e Cadore"</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E61" t="inlineStr"/>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>07/04/2026 12:00</t>
+          <t>04/06/2026 12:00</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>23/04/2026 23:59</t>
+          <t>19/06/2026 23:59</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P61" t="inlineStr"/>
       <c r="Q61" t="inlineStr"/>
       <c r="R61" t="inlineStr"/>
       <c r="S61" t="inlineStr"/>
       <c r="T61" t="inlineStr"/>
       <c r="W61" t="n">
         <v>0</v>
       </c>
       <c r="X61" t="n">
         <v>0</v>
       </c>
       <c r="Y61" t="n">
         <v>0</v>
       </c>
       <c r="Z61" t="n">
         <v>0</v>
       </c>
       <c r="AA61" t="n">
         <v>0</v>
       </c>
       <c r="AC61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD61" t="n">
         <v>0</v>
       </c>
       <c r="AE61" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
       <c r="AF61" t="inlineStr"/>
-      <c r="AG61" t="inlineStr"/>
+      <c r="AG61" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+        </is>
+      </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr"/>
       <c r="C62" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DIRIGENZIALE DI DIREZIONE DELLA U.O.C. AREA PTA DENOMINATO "U.O.C. AFFARI GENERALI"</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Area Psichiatrica Distretto 1 di Belluno"</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
-[...10 lines deleted...]
-          <t>DIRIGENTE AMMINISTRATIVO</t>
+          <t>&lt;p&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>02/04/2026 12:00</t>
+          <t>04/06/2026 12:00</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>20/04/2026 12:00</t>
+          <t>19/06/2026 23:59</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P62" t="inlineStr"/>
       <c r="Q62" t="inlineStr"/>
       <c r="R62" t="inlineStr"/>
       <c r="S62" t="inlineStr"/>
       <c r="T62" t="inlineStr"/>
       <c r="W62" t="n">
         <v>0</v>
       </c>
       <c r="X62" t="n">
         <v>0</v>
       </c>
       <c r="Y62" t="n">
         <v>0</v>
       </c>
       <c r="Z62" t="n">
         <v>0</v>
       </c>
       <c r="AA62" t="n">
         <v>0</v>
       </c>
       <c r="AC62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD62" t="n">
         <v>0</v>
       </c>
       <c r="AE62" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
-      <c r="AF62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AF62" t="inlineStr"/>
       <c r="AG62" t="inlineStr">
         <is>
           <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
         </is>
       </c>
     </row>
     <row r="63">
+      <c r="A63" t="inlineStr"/>
+      <c r="B63" t="inlineStr"/>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 165 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione denominato "Diagnostica Neurosonologica", afferente all'U.O.C. Neurologia di Belluno.</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per l’iscrizione all’avviso collegarsi al presente link &lt;a href="https://azeroveneto.concorsismart.it/"&gt;https://azeroveneto.concorsismart.it&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;
-[...10 lines deleted...]
-          <t>MEDICO</t>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>04/06/2026 12:00</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>23/04/2026 00:00</t>
+          <t>19/06/2026 23:59</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P63" t="inlineStr"/>
+      <c r="Q63" t="inlineStr"/>
+      <c r="R63" t="inlineStr"/>
+      <c r="S63" t="inlineStr"/>
+      <c r="T63" t="inlineStr"/>
+      <c r="W63" t="n">
+        <v>0</v>
+      </c>
+      <c r="X63" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y63" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z63" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA63" t="n">
+        <v>0</v>
+      </c>
       <c r="AC63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD63" t="n">
+        <v>0</v>
+      </c>
       <c r="AE63" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...4 lines deleted...]
-          <t>Tempo indeterminato</t>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="AF63" t="inlineStr"/>
+      <c r="AG63" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
         </is>
       </c>
     </row>
     <row r="64">
+      <c r="A64" t="inlineStr"/>
+      <c r="B64" t="inlineStr"/>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 64 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Anestesia e Rianimazione.</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Casa della Comunità Belluno"</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per l’iscrizione all’avviso collegarsi al presente link &lt;a href="https://azeroveneto.concorsismart.it/"&gt;https://azeroveneto.concorsismart.it&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;
-&lt;p style="text-align: center;"&gt;&lt;strong&gt;Tutta la pubblicazione completa della documentazione dell’avviso è disponibile al seguente link: http://aziendazero.concorsieavvisi.it/&lt;/strong&gt;&lt;/p&gt;</t>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>29/05/2026 12:00</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>23/04/2026 00:00</t>
+          <t>15/06/2026 23:59</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P64" t="inlineStr"/>
+      <c r="Q64" t="inlineStr"/>
+      <c r="R64" t="inlineStr"/>
+      <c r="S64" t="inlineStr"/>
+      <c r="T64" t="inlineStr"/>
+      <c r="W64" t="n">
+        <v>0</v>
+      </c>
+      <c r="X64" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y64" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z64" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA64" t="n">
+        <v>0</v>
+      </c>
       <c r="AC64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD64" t="n">
+        <v>0</v>
+      </c>
       <c r="AE64" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...4 lines deleted...]
-          <t>Tempo indeterminato</t>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF64" t="inlineStr"/>
+      <c r="AG64" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr"/>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 14 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Urologia.</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Casa della Comunità Agordo"</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per l’iscrizione all’avviso collegarsi al presente link https://azeroveneto.concorsismart.it&lt;/strong&gt;&lt;/p&gt;
-&lt;p style="text-align: center;"&gt;&lt;strong&gt;Tutta la pubblicazione completa della documentazione dell’avviso è disponibile al seguente link: http://aziendazero.concorsieavvisi.it/&lt;/strong&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>29/05/2026 12:00</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>23/04/2026 00:00</t>
+          <t>15/06/2026 23:59</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P65" t="inlineStr"/>
       <c r="Q65" t="inlineStr"/>
       <c r="R65" t="inlineStr"/>
       <c r="S65" t="inlineStr"/>
       <c r="T65" t="inlineStr"/>
       <c r="W65" t="n">
         <v>0</v>
       </c>
       <c r="X65" t="n">
         <v>0</v>
       </c>
       <c r="Y65" t="n">
         <v>0</v>
       </c>
       <c r="Z65" t="n">
         <v>0</v>
       </c>
       <c r="AA65" t="n">
         <v>0</v>
       </c>
       <c r="AC65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD65" t="n">
         <v>0</v>
       </c>
       <c r="AE65" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF65" t="inlineStr"/>
       <c r="AG65" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr"/>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Malattie dell'Apparato Respiratorio.</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione dell'U.O.S.D. "Ematologia", afferente al Dipartimento di Area Medica di Belluno</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per l’iscrizione all’avviso collegarsi al presente link https://azeroveneto.concorsismart.it&lt;/strong&gt;&lt;/p&gt;
-[...10 lines deleted...]
-          <t>MEDICO</t>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>29/05/2026 12:00</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>23/04/2026 00:00</t>
+          <t>15/06/2026 23:59</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P66" t="inlineStr"/>
       <c r="Q66" t="inlineStr"/>
       <c r="R66" t="inlineStr"/>
       <c r="S66" t="inlineStr"/>
       <c r="T66" t="inlineStr"/>
       <c r="W66" t="n">
         <v>0</v>
       </c>
       <c r="X66" t="n">
         <v>0</v>
       </c>
       <c r="Y66" t="n">
         <v>0</v>
       </c>
       <c r="Z66" t="n">
         <v>0</v>
       </c>
       <c r="AA66" t="n">
         <v>0</v>
       </c>
       <c r="AC66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD66" t="n">
         <v>0</v>
       </c>
       <c r="AE66" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="AF66" t="inlineStr"/>
       <c r="AG66" t="inlineStr">
         <is>
-          <t>https://azeroveneto.concorsismart.it</t>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr"/>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Cure Palliative Belluno" afferente all'U.O.C. Cure Palliative.</t>
+          <t>Avviso pubblico, per titoli e prova colloquio, per la formulazione di graduatorie da utilizzare per assunzioni a tempo determinato, nel profilo professionale di infermiere - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E67" t="inlineStr"/>
       <c r="F67" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>24/03/2026 12:00</t>
+          <t>29/05/2026 00:00</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>08/04/2026 23:59</t>
+          <t>30/11/2026 00:00</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P67" t="inlineStr"/>
-      <c r="Q67" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S67" t="inlineStr"/>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi- Sede di Feltre</t>
+        </is>
+      </c>
+      <c r="R67" t="inlineStr">
+        <is>
+          <t>0439 883746/3693</t>
+        </is>
+      </c>
+      <c r="S67" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
       <c r="T67" t="inlineStr"/>
       <c r="W67" t="n">
         <v>0</v>
       </c>
       <c r="X67" t="n">
         <v>0</v>
       </c>
       <c r="Y67" t="n">
         <v>0</v>
       </c>
       <c r="Z67" t="n">
         <v>0</v>
       </c>
       <c r="AA67" t="n">
         <v>0</v>
       </c>
       <c r="AC67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD67" t="n">
         <v>0</v>
       </c>
       <c r="AE67" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...3 lines deleted...]
-      <c r="AG67" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF67" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="AG67" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
+        </is>
+      </c>
     </row>
     <row r="68">
+      <c r="A68" t="inlineStr"/>
+      <c r="B68" t="inlineStr"/>
       <c r="C68" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO "COORDINAMENTO CURE PALLIATIVE BELLUNO" AFFERENTE ALL' U.O.C. CURE PALLIATIVE</t>
+          <t>Azienda Zero - Avviso pubblico per mobilità volontaria esterna per la copertura di n. 120 posti di INFERMIERE - Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitari a tempo pieno ed indeterminato.</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
-[...2 lines deleted...]
-&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+      <c r="E68" t="inlineStr"/>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>24/03/2026 00:00</t>
+          <t>28/05/2026 00:00</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>08/04/2026 00:00</t>
+          <t>26/06/2026 00:00</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P68" t="inlineStr"/>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>Azienda Zero</t>
+        </is>
+      </c>
+      <c r="R68" t="inlineStr"/>
+      <c r="S68" t="inlineStr"/>
+      <c r="T68" t="inlineStr"/>
+      <c r="W68" t="n">
+        <v>0</v>
+      </c>
+      <c r="X68" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y68" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z68" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA68" t="n">
+        <v>0</v>
+      </c>
       <c r="AC68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD68" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE68" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF68" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AG68" t="inlineStr">
+        <is>
+          <t>https://azeroveneto.concorsismart.it</t>
+        </is>
+      </c>
     </row>
     <row r="69">
+      <c r="A69" t="inlineStr"/>
+      <c r="B69" t="inlineStr"/>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Avviso straordinario per l'acquisizione di disponibilità al conferimento di incarichi di attività di assistenza primaria ad attività oraria diurna e notturna presso l'ULSS 1</t>
+          <t>Pubblicazione degli ambiti territoriali carenti di Pediatria di Libera Scelta - Anno 2026</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E69" t="inlineStr"/>
       <c r="H69" t="inlineStr">
         <is>
-          <t>23/03/2026 00:00</t>
+          <t>26/05/2026 09:45</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>31/03/2026 00:00</t>
+          <t>12/06/2026 00:00</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P69" t="inlineStr"/>
+      <c r="Q69" t="inlineStr"/>
+      <c r="R69" t="inlineStr"/>
+      <c r="S69" t="inlineStr"/>
+      <c r="T69" t="inlineStr"/>
+      <c r="U69" t="inlineStr">
+        <is>
+          <t>26/05/2026 00:00</t>
+        </is>
+      </c>
+      <c r="V69" t="inlineStr">
+        <is>
+          <t>11/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="W69" t="n">
+        <v>0</v>
+      </c>
+      <c r="X69" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y69" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z69" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA69" t="n">
+        <v>0</v>
+      </c>
       <c r="AC69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AE69" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="AD69" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE69" t="inlineStr"/>
+      <c r="AF69" t="inlineStr"/>
+      <c r="AG69" t="inlineStr"/>
     </row>
     <row r="70">
+      <c r="A70" t="inlineStr"/>
+      <c r="B70" t="inlineStr"/>
       <c r="C70" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER LA PREDISPOSIZIONE DI ELENCHI DI MEDICI IDONEI CUI CONFERIRE EVENUTALI INCARICHI PROFESSIONALI PER PRESTARE ATTIVTA' PRESSO LE STRUTTURE DI PRONTO SOCCORSO NONCHE' PRESSO GLI AMBULATORI CODICI MINORI DELL'AZIENDA ULSS 1 DOLOMITI.</t>
+          <t>Avviso di manifestazioni di interesse per la raccolta di disponibilità all'attribuzione dell'incarico temporaneo di Direttore f.f. di Struttura Complessa "Distretto di Feltre".</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...7 lines deleted...]
-      </c>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr"/>
       <c r="H70" t="inlineStr">
         <is>
-          <t>13/03/2026 00:00</t>
+          <t>22/05/2026 12:17</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>12/03/2027 00:00</t>
+          <t>28/05/2026 23:59</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P70" t="inlineStr"/>
+      <c r="Q70" t="inlineStr"/>
+      <c r="R70" t="inlineStr"/>
+      <c r="S70" t="inlineStr"/>
+      <c r="T70" t="inlineStr"/>
+      <c r="W70" t="n">
+        <v>0</v>
+      </c>
+      <c r="X70" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y70" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z70" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA70" t="n">
+        <v>0</v>
+      </c>
       <c r="AC70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AE70" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="AD70" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE70" t="inlineStr"/>
+      <c r="AF70" t="inlineStr"/>
+      <c r="AG70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr"/>
       <c r="C71" t="inlineStr">
         <is>
-          <t>CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER L‘ASSUNZIONE A TEMPO INDETERMINATO DI N. 1 OPERATORE TECNICO – AREA DEL PERSONALE DI SUPPORTO – RUOLO TECNICO.</t>
+          <t>Avviso straordinario per l'acquisizione di disponibilità al conferimento di un incarico a tempo determinato di medico del ruolo unico di assistenza primaria a ciclo di scelta</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E71" t="inlineStr"/>
-      <c r="F71" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>13/03/2026 00:00</t>
+          <t>22/05/2026 12:00</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>13/04/2026 00:00</t>
+          <t>28/05/2026 00:00</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P71" t="inlineStr"/>
-      <c r="Q71" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="Q71" t="inlineStr"/>
+      <c r="R71" t="inlineStr"/>
+      <c r="S71" t="inlineStr"/>
       <c r="T71" t="inlineStr"/>
       <c r="W71" t="n">
         <v>0</v>
       </c>
       <c r="X71" t="n">
         <v>0</v>
       </c>
       <c r="Y71" t="n">
         <v>0</v>
       </c>
       <c r="Z71" t="n">
         <v>0</v>
       </c>
       <c r="AA71" t="n">
         <v>0</v>
       </c>
       <c r="AC71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD71" t="n">
         <v>0</v>
       </c>
       <c r="AE71" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF71" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr"/>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'avvio a selezione nella Pubblica Amministrazione, ai sensi dell'art. 16 L.56/87, presso l'ente Azienda ULSS n. 1 Dolomiti con sede in Segreterie di reparto e distrettuali dell’Azienda Ulss n. 1 Dolomiti per la copertura di n. 3 posti.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DIRIGENZIALE DI DIREZIONE DELLA U.O.C. AREA PTA DENOMINATO "U.O.C. CONTROLLO DI GESTIONE"</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...10 lines deleted...]
-          <t>COADIUTORE AMMINISTRATIVO</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>13/03/2026 00:00</t>
+          <t>20/05/2026 16:13</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>27/03/2026 00:00</t>
+          <t>04/06/2026 23:59</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P72" t="inlineStr"/>
       <c r="Q72" t="inlineStr"/>
       <c r="R72" t="inlineStr"/>
       <c r="S72" t="inlineStr"/>
       <c r="T72" t="inlineStr"/>
       <c r="W72" t="n">
         <v>0</v>
       </c>
       <c r="X72" t="n">
         <v>0</v>
       </c>
       <c r="Y72" t="n">
         <v>0</v>
       </c>
       <c r="Z72" t="n">
         <v>0</v>
       </c>
       <c r="AA72" t="n">
         <v>0</v>
       </c>
       <c r="AC72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD72" t="n">
         <v>0</v>
       </c>
       <c r="AE72" t="inlineStr">
         <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="AF72" t="inlineStr"/>
+      <c r="AG72" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr"/>
+      <c r="B73" t="inlineStr"/>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Oncologia.</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr"/>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>20/05/2026 10:40</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>18/06/2026 18:00</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P73" t="inlineStr"/>
+      <c r="Q73" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R73" t="inlineStr">
+        <is>
+          <t>049.8778314 – 8191 – 8312 – 8170 – 8324 – 8439 – 8231</t>
+        </is>
+      </c>
+      <c r="S73" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
+      <c r="T73" t="inlineStr"/>
+      <c r="W73" t="n">
+        <v>0</v>
+      </c>
+      <c r="X73" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y73" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z73" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA73" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD73" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE73" t="inlineStr">
+        <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF72" t="inlineStr">
+      <c r="AF73" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
-      <c r="AG72" t="inlineStr"/>
-[...50 lines deleted...]
-          <t>Lavoro autonomo</t>
+      <c r="AG73" t="inlineStr">
+        <is>
+          <t>https://azeroveneto.concorsismart.it/</t>
         </is>
       </c>
     </row>
     <row r="74">
+      <c r="A74" t="inlineStr"/>
+      <c r="B74" t="inlineStr"/>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione denominato "Riabilitazione pelvi-perineale", afferente all'U.O.C. Recupero e Riabilitazione Funzionale di Lamon/ Feltre.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 38 posti, a tempo pieno e indeterminato, di Fisioterapista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E74" t="inlineStr"/>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>FISIOTERAPISTA</t>
+        </is>
+      </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>20/05/2026 10:40</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>27/03/2026 00:00</t>
+          <t>18/06/2026 18:00</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P74" t="inlineStr"/>
+      <c r="Q74" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R74" t="inlineStr">
+        <is>
+          <t>049.8778310 – 8029 - 8444 – 8312 – 8019 – 8407 – 8311 – 8186 - 8222 – 8442 – 8175</t>
+        </is>
+      </c>
+      <c r="S74" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
+      <c r="T74" t="inlineStr"/>
+      <c r="W74" t="n">
+        <v>0</v>
+      </c>
+      <c r="X74" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y74" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z74" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA74" t="n">
+        <v>0</v>
+      </c>
       <c r="AC74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD74" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE74" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF74" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AG74" t="inlineStr">
+        <is>
+          <t>https://azeroveneto.concorsismart.it/</t>
+        </is>
+      </c>
     </row>
     <row r="75">
+      <c r="A75" t="inlineStr"/>
+      <c r="B75" t="inlineStr"/>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione di Struttura Semplice denominato "U.O.S. Disabilità e Assistenza Protesica"  afferente all'U.O.C. Recupero e Riabilitazione Funzionale di Lamon.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 11 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Geriatria.</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E75" t="inlineStr"/>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>20/05/2026 10:30</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>27/03/2026 00:00</t>
+          <t>18/06/2026 18:00</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P75" t="inlineStr"/>
+      <c r="Q75" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R75" t="inlineStr">
+        <is>
+          <t>049.8778314 – 8191 – 8312 – 8170 – 8324 – 8439 – 8231</t>
+        </is>
+      </c>
+      <c r="S75" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
+      <c r="T75" t="inlineStr"/>
+      <c r="W75" t="n">
+        <v>0</v>
+      </c>
+      <c r="X75" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y75" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z75" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA75" t="n">
+        <v>0</v>
+      </c>
       <c r="AC75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD75" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE75" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF75" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AG75" t="inlineStr">
+        <is>
+          <t>https://azeroveneto.concorsismart.it/</t>
+        </is>
+      </c>
     </row>
     <row r="76">
+      <c r="A76" t="inlineStr"/>
+      <c r="B76" t="inlineStr"/>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione denominato "Procedure interventistiche per i trattamenti di radioterapia stereotassica ablativa e radiochirurgia", afferente all'U.O.C. Radioterapia</t>
+          <t>Avviso straordinario per l'acquisizione di disponibilità al conferimento di incarichi a tempo determinato di medico del ruolo unico di assistenza primaria a ciclo di scelta</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E76" t="inlineStr"/>
       <c r="H76" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>13/05/2026 12:15</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>27/03/2026 00:00</t>
+          <t>23/05/2026 00:00</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P76" t="inlineStr"/>
+      <c r="Q76" t="inlineStr"/>
+      <c r="R76" t="inlineStr"/>
+      <c r="S76" t="inlineStr"/>
+      <c r="T76" t="inlineStr"/>
+      <c r="W76" t="n">
+        <v>0</v>
+      </c>
+      <c r="X76" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y76" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z76" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA76" t="n">
+        <v>0</v>
+      </c>
       <c r="AC76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD76" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE76" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF76" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG76" t="inlineStr"/>
     </row>
     <row r="77">
+      <c r="A77" t="inlineStr"/>
+      <c r="B77" t="inlineStr"/>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione denominato "Controllo Alimenti", afferente all'U.O.C. Servizio Veterinario di Igiene degli alimenti di origine animale e loro derivati</t>
+          <t>Avviso di procedura comparativa per l'eventuale conferimento di incarichi libero professionali a medici per attività di assistenza primaria</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E77" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>12/05/2026 14:58</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>27/03/2026 00:00</t>
+          <t>28/05/2026 23:59</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P77" t="inlineStr"/>
+      <c r="Q77" t="inlineStr"/>
+      <c r="R77" t="inlineStr"/>
+      <c r="S77" t="inlineStr"/>
+      <c r="T77" t="inlineStr"/>
+      <c r="W77" t="n">
+        <v>0</v>
+      </c>
+      <c r="X77" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y77" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z77" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA77" t="n">
+        <v>0</v>
+      </c>
       <c r="AC77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD77" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE77" t="inlineStr">
+        <is>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF77" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG77" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+        </is>
+      </c>
     </row>
     <row r="78">
+      <c r="A78" t="inlineStr"/>
+      <c r="B78" t="inlineStr"/>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 24 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Psicologo – disciplina Psicoterapia.</t>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER L'EVENTUALE CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A MEDICI PER ATTIVITA' DI ASSISTENZA PRIMARIA</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per l’iscrizione all’avviso collegarsi al presente link &lt;a href="https://azeroveneto.concorsismart.it/"&gt;https://azeroveneto.concorsismart.it&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;
-&lt;p style="text-align: center;"&gt;&lt;strong&gt;Tutta la pubblicazione completa della documentazione dell’avviso è disponibile al seguente link: http://aziendazero.concorsieavvisi.it/&lt;/strong&gt;&lt;/p&gt;</t>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>PSICOLOGO</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>12/05/2026 09:00</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>09/04/2026 00:00</t>
+          <t>11/05/2027 23:59</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P78" t="inlineStr"/>
+      <c r="Q78" t="inlineStr"/>
+      <c r="R78" t="inlineStr"/>
+      <c r="S78" t="inlineStr"/>
+      <c r="T78" t="inlineStr"/>
+      <c r="W78" t="n">
+        <v>0</v>
+      </c>
+      <c r="X78" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y78" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z78" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA78" t="n">
+        <v>0</v>
+      </c>
       <c r="AC78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD78" t="n">
+        <v>0</v>
+      </c>
       <c r="AE78" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF78" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG78" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
         </is>
       </c>
     </row>
     <row r="79">
+      <c r="A79" t="inlineStr"/>
+      <c r="B79" t="inlineStr"/>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro ovvero Dirigente Medico – disciplina Medicina Legale per lo svolgimento delle funzioni di medico competente di cui al D.Lgs. n. 81 del 9/4/2008 e s.m.i..</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI TECNICI SANITARI DI LABORATORIO BIOMEDICO - AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI - RUOLO SANITARIO.</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...7 lines deleted...]
-      </c>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr"/>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>TECNICO SANITARIO DI LABORATORIO BIOMEDICO</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>11/05/2026 08:40</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>09/04/2026 00:00</t>
+          <t>09/11/2026 23:59</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P79" t="inlineStr"/>
+      <c r="Q79" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi Sede di Feltre</t>
+        </is>
+      </c>
+      <c r="R79" t="inlineStr">
+        <is>
+          <t>0439/883746 - 3693 - 3586</t>
+        </is>
+      </c>
+      <c r="S79" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
+      <c r="T79" t="inlineStr"/>
+      <c r="W79" t="n">
+        <v>0</v>
+      </c>
+      <c r="X79" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y79" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z79" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA79" t="n">
+        <v>0</v>
+      </c>
       <c r="AC79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD79" t="n">
+        <v>0</v>
+      </c>
       <c r="AE79" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...4 lines deleted...]
-          <t>Tempo indeterminato</t>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF79" t="inlineStr"/>
+      <c r="AG79" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr"/>
       <c r="C80" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 COLLABORATORE AMMINISTRATIVO PROFESSIONALE PER L’U.O.C. PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 4 posti, a tempo pieno e indeterminato, di Collaboratore Tecnico Professionale nella professionalità di Ingegnere Biomedico Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E80" t="inlineStr"/>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+          <t>COLLABORATORE TECNICO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>09/03/2026 00:00</t>
+          <t>09/05/2026 14:00</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>08/04/2026 00:00</t>
+          <t>08/06/2026 18:00</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P80" t="inlineStr"/>
-      <c r="Q80" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="S80" t="inlineStr"/>
+      <c r="Q80" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R80" t="inlineStr">
+        <is>
+          <t>Telefono: 049.8778311 – 8310 – 8444 – 8312 – 8186 – 8029 – 8019 – 8407 –8222 – 8442 – 8175</t>
+        </is>
+      </c>
+      <c r="S80" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
       <c r="T80" t="inlineStr"/>
       <c r="W80" t="n">
         <v>0</v>
       </c>
       <c r="X80" t="n">
         <v>0</v>
       </c>
       <c r="Y80" t="n">
         <v>0</v>
       </c>
       <c r="Z80" t="n">
         <v>0</v>
       </c>
       <c r="AA80" t="n">
         <v>0</v>
       </c>
       <c r="AC80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD80" t="n">
         <v>0</v>
       </c>
       <c r="AE80" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF80" t="inlineStr">
         <is>
-          <t>Mobilità</t>
-[...2 lines deleted...]
-      <c r="AG80" t="inlineStr"/>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AG80" t="inlineStr">
+        <is>
+          <t>https://azeroveneto.concorsismart.it/</t>
+        </is>
+      </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr"/>
       <c r="C81" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ, DA ALTRA AZIENDA O ENTE DEL S.S.N., DI INFERMIERI - AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI - RUOLO SANITARIO CON COMPROVATA ESPERIENZA DI SALA OPERATORIA/STRUMENTISTA.</t>
+          <t>RICHIESTA DISPONIBILITA' RISERVATA A SPECIALISTI AMBULATORIALI INTERNI DELL'AZIENDA ULSS 1 DOLOMITI PER IL COMPLETAMENTO ORARIO AI SENSI DELL'ART. 20 DELL'ACN 05.02.2026</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E81" t="inlineStr">
+      <c r="E81" t="inlineStr"/>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>MEDICO SPECIALISTA AMBULATORIALE INTERNO</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>08/05/2026 11:00</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>13/05/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P81" t="inlineStr"/>
+      <c r="Q81" t="inlineStr"/>
+      <c r="R81" t="inlineStr"/>
+      <c r="S81" t="inlineStr"/>
+      <c r="T81" t="inlineStr"/>
+      <c r="W81" t="n">
+        <v>0</v>
+      </c>
+      <c r="X81" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y81" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z81" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA81" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD81" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE81" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF81" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG81" t="inlineStr"/>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr"/>
+      <c r="B82" t="inlineStr"/>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Età Evolutiva Belluno" afferente all'U.O.C. I.A.F.C. Belluno - Distretto 1 di Belluno.</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F81" t="inlineStr">
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>06/05/2026 16:36</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>22/05/2026 23:59</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P82" t="inlineStr"/>
+      <c r="Q82" t="inlineStr"/>
+      <c r="R82" t="inlineStr"/>
+      <c r="S82" t="inlineStr"/>
+      <c r="T82" t="inlineStr"/>
+      <c r="W82" t="n">
+        <v>0</v>
+      </c>
+      <c r="X82" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y82" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z82" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA82" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD82" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE82" t="inlineStr">
+        <is>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF82" t="inlineStr"/>
+      <c r="AG82" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr"/>
+      <c r="B83" t="inlineStr"/>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Centri Diurni per Persone con Disabilità Belluno e Cadore" afferente all'U.O.S. Disabilità - Distretto di Belluno (Belluno e Cadore)</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
-      <c r="G81" t="inlineStr">
-[...74 lines deleted...]
-      <c r="AG81" t="inlineStr">
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>EDUCATORE PROFESSIONALE SOCIO-SANITARIO</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>06/05/2026 16:10</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>22/05/2026 23:59</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P83" t="inlineStr"/>
+      <c r="Q83" t="inlineStr"/>
+      <c r="R83" t="inlineStr"/>
+      <c r="S83" t="inlineStr"/>
+      <c r="T83" t="inlineStr"/>
+      <c r="W83" t="n">
+        <v>0</v>
+      </c>
+      <c r="X83" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y83" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z83" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA83" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC83" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD83" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE83" t="inlineStr">
+        <is>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF83" t="inlineStr"/>
+      <c r="AG83" t="inlineStr">
         <is>
           <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
-        </is>
-[...99 lines deleted...]
-          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr"/>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Area Pediatrica Feltre" afferente all'U.O.C. Pediatria Feltre.</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E84" t="inlineStr"/>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>04/03/2026 00:00</t>
+          <t>06/05/2026 15:47</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>02/04/2026 00:00</t>
+          <t>22/05/2026 23:59</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P84" t="inlineStr"/>
       <c r="Q84" t="inlineStr"/>
       <c r="R84" t="inlineStr"/>
       <c r="S84" t="inlineStr"/>
       <c r="T84" t="inlineStr"/>
       <c r="W84" t="n">
         <v>0</v>
       </c>
       <c r="X84" t="n">
         <v>0</v>
       </c>
       <c r="Y84" t="n">
         <v>0</v>
       </c>
       <c r="Z84" t="n">
         <v>0</v>
       </c>
       <c r="AA84" t="n">
         <v>0</v>
       </c>
       <c r="AC84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD84" t="n">
         <v>0</v>
       </c>
       <c r="AE84" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...7 lines deleted...]
-      <c r="AG84" t="inlineStr"/>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF84" t="inlineStr"/>
+      <c r="AG84" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+        </is>
+      </c>
     </row>
     <row r="85">
+      <c r="A85" t="inlineStr"/>
+      <c r="B85" t="inlineStr"/>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 40 posti, a tempo pieno e indeterminato, di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Ambulatori Medici di Belluno" afferente all'U.O.C. Direzione Medica Belluno - Ospedale di Belluno</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...7 lines deleted...]
-      </c>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr"/>
       <c r="F85" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>ASSISTENTE SANITARIO</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>04/03/2026 00:00</t>
+          <t>06/05/2026 15:32</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>02/04/2026 00:00</t>
+          <t>22/05/2026 23:59</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P85" t="inlineStr"/>
+      <c r="Q85" t="inlineStr"/>
+      <c r="R85" t="inlineStr"/>
+      <c r="S85" t="inlineStr"/>
+      <c r="T85" t="inlineStr"/>
+      <c r="W85" t="n">
+        <v>0</v>
+      </c>
+      <c r="X85" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y85" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z85" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA85" t="n">
+        <v>0</v>
+      </c>
       <c r="AC85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD85" t="n">
+        <v>0</v>
+      </c>
       <c r="AE85" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...4 lines deleted...]
-          <t>Tempo indeterminato</t>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF85" t="inlineStr"/>
+      <c r="AG85" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr"/>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cardiologia.</t>
+          <t>Avviso interno per il conferimento di n. 1 Incarico Dirigenziale di Direzione di Struttura Semplice denominato "U.O.S. OBI Agordo" afferente all'U.O.C. Pronto Soccorso di Agordo.</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
-[...10 lines deleted...]
-          <t>MEDICO</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>04/03/2026 00:00</t>
+          <t>06/05/2026 15:02</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>02/04/2026 00:00</t>
+          <t>22/05/2026 23:59</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P86" t="inlineStr"/>
       <c r="Q86" t="inlineStr"/>
       <c r="R86" t="inlineStr"/>
       <c r="S86" t="inlineStr"/>
       <c r="T86" t="inlineStr"/>
       <c r="W86" t="n">
         <v>0</v>
       </c>
       <c r="X86" t="n">
         <v>0</v>
       </c>
       <c r="Y86" t="n">
         <v>0</v>
       </c>
       <c r="Z86" t="n">
         <v>0</v>
       </c>
       <c r="AA86" t="n">
         <v>0</v>
       </c>
       <c r="AC86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD86" t="n">
         <v>0</v>
       </c>
       <c r="AE86" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...2 lines deleted...]
-      <c r="AF86" t="inlineStr">
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="AF86" t="inlineStr"/>
+      <c r="AG86" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr"/>
+      <c r="B87" t="inlineStr"/>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 8 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Oftalmologia.</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr"/>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>06/05/2026 10:10</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>04/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P87" t="inlineStr"/>
+      <c r="Q87" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R87" t="inlineStr">
+        <is>
+          <t>049.8778191 – 8312 – 8170 – 8324 – 8439 – 8231 – 8314</t>
+        </is>
+      </c>
+      <c r="S87" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
+      <c r="T87" t="inlineStr"/>
+      <c r="W87" t="n">
+        <v>0</v>
+      </c>
+      <c r="X87" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y87" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z87" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA87" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC87" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD87" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE87" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF87" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
-      <c r="AG86" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="D87" t="inlineStr">
+      <c r="AG87" t="inlineStr">
+        <is>
+          <t>https://azeroveneto.concorsismart.it/</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr"/>
+      <c r="B88" t="inlineStr"/>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Legale.</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E87" t="inlineStr"/>
-[...36 lines deleted...]
-      </c>
       <c r="E88" t="inlineStr"/>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>03/03/2026 00:00</t>
+          <t>06/05/2026 10:00</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>13/03/2026 00:00</t>
+          <t>04/06/2026 00:00</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P88" t="inlineStr"/>
+      <c r="Q88" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R88" t="inlineStr">
+        <is>
+          <t>049.8778324 – 8439 – 8231 – 8310 – 8314 – 8191 – 8312 – 8170</t>
+        </is>
+      </c>
+      <c r="S88" t="inlineStr">
+        <is>
+          <t>concorsi@azero.veneto.it</t>
+        </is>
+      </c>
+      <c r="T88" t="inlineStr"/>
+      <c r="W88" t="n">
+        <v>0</v>
+      </c>
+      <c r="X88" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y88" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z88" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA88" t="n">
+        <v>0</v>
+      </c>
       <c r="AC88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD88" t="n">
+        <v>0</v>
+      </c>
       <c r="AE88" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF88" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AG88" t="inlineStr">
+        <is>
+          <t>https://azeroveneto.concorsismart.it/</t>
         </is>
       </c>
     </row>
     <row r="89">
+      <c r="A89" t="inlineStr"/>
+      <c r="B89" t="inlineStr"/>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Avviso straordinario per l'acquisizione di disponibilità al conferimento di incarichi di attività di assistenza primaria ad attività oraria diurna e notturna presso l'ULSS 1</t>
+          <t>AVVISO PUBBLICO PER IL CONFERIMENTO DELL'INCARICO DI DIREZIONE DELLA STRUTTURA COMPLESSA U.O.C. ORTOPEDIA E TRAUMATOLOGIA DELL'OSPEDALE DI AGORDO.</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E89" t="inlineStr"/>
       <c r="H89" t="inlineStr">
         <is>
-          <t>03/03/2026 00:00</t>
+          <t>06/05/2026 08:41</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>13/03/2026 00:00</t>
+          <t>04/06/2026 23:59</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P89" t="inlineStr"/>
+      <c r="Q89" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi Sede di Feltre</t>
+        </is>
+      </c>
+      <c r="R89" t="inlineStr">
+        <is>
+          <t>0439/883746 - 3693 - 3586</t>
+        </is>
+      </c>
+      <c r="S89" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
+      <c r="T89" t="inlineStr"/>
+      <c r="W89" t="n">
+        <v>0</v>
+      </c>
+      <c r="X89" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y89" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z89" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA89" t="n">
+        <v>0</v>
+      </c>
       <c r="AC89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD89" t="n">
+        <v>0</v>
+      </c>
       <c r="AE89" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...4 lines deleted...]
-          <t>Lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF89" t="inlineStr"/>
+      <c r="AG89" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
         </is>
       </c>
     </row>
     <row r="90">
+      <c r="A90" t="inlineStr"/>
+      <c r="B90" t="inlineStr"/>
       <c r="C90" t="inlineStr">
         <is>
-          <t>PUBBLICAZIONE INCARICHI TRIMESTRALI VACANTI - ANNO 2026</t>
+          <t>AVVISO PUBBLICO PER IL CONFERIMENTO DELL'INCARICO DI DIREZIONE DELLA STRUTTURA COMPLESSA U.O.C. CHIRURGIA GENERALE DELL'OSPEDALE DI PIEVE DI CADORE.</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E90" t="inlineStr"/>
-      <c r="F90" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>02/03/2026 00:00</t>
+          <t>06/05/2026 08:40</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>15/03/2026 00:00</t>
+          <t>04/06/2026 23:59</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P90" t="inlineStr"/>
+      <c r="Q90" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi Sede di Feltre</t>
+        </is>
+      </c>
+      <c r="R90" t="inlineStr">
+        <is>
+          <t>0439/883746 - 3693 - 3586</t>
+        </is>
+      </c>
+      <c r="S90" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
+      <c r="T90" t="inlineStr"/>
+      <c r="W90" t="n">
+        <v>0</v>
+      </c>
+      <c r="X90" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y90" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z90" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA90" t="n">
+        <v>0</v>
+      </c>
       <c r="AC90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD90" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE90" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF90" t="inlineStr"/>
+      <c r="AG90" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+        </is>
+      </c>
     </row>
     <row r="91">
+      <c r="A91" t="inlineStr"/>
+      <c r="B91" t="inlineStr"/>
       <c r="C91" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER MANIFESTAZIONE DI INTERESSE FINALIZZATO AD INDIVIDUARE IL PERSONALE CON IL PROFILO PROFESSIONALE DI DIRIGENTE PSICOLOGO NELLA DISCIPLINA DI PSICOTERAPIA IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL'ART. 1, COMMA 268 LETTERA B, DELLA L. N. 234/2021 E S.M.I..</t>
+          <t>AVVISO PUBBLICO PER IL CONFERIMENTO DELL'INCARICO DI DIREZIONE DELLA STRUTTURA COMPLESSA U.O.C. SERVIZIO DI IGIENE E SANITÀ PUBBLICA DEL DIPARTIMENTO DI PREVENZIONE.</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E91" t="inlineStr"/>
       <c r="H91" t="inlineStr">
         <is>
-          <t>02/03/2026 00:00</t>
+          <t>06/05/2026 08:35</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>20/03/2026 00:00</t>
+          <t>04/06/2026 23:59</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P91" t="inlineStr"/>
+      <c r="Q91" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi Sede di Feltre</t>
+        </is>
+      </c>
+      <c r="R91" t="inlineStr">
+        <is>
+          <t>0439/883746 - 3693 - 3586</t>
+        </is>
+      </c>
+      <c r="S91" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
+      <c r="T91" t="inlineStr"/>
+      <c r="W91" t="n">
+        <v>0</v>
+      </c>
+      <c r="X91" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y91" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z91" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA91" t="n">
+        <v>0</v>
+      </c>
       <c r="AC91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD91" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE91" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF91" t="inlineStr"/>
+      <c r="AG91" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+        </is>
+      </c>
     </row>
     <row r="92">
+      <c r="A92" t="inlineStr"/>
+      <c r="B92" t="inlineStr"/>
       <c r="C92" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI OPERATORI SOCIOSANITARI.</t>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ, DA ALTRA AZIENDA O ENTE DEL S.S.N., DI N. 1 TECNICO DI NEUROFISIOPATOLOGIA AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI - RUOLO SANITARIO</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E92" t="inlineStr"/>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Area degli operatori-Sociosanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>OPERATORE SOCIO SANITARIO</t>
+          <t>TECNICO DI NEUROFISIOPATOLOGIA</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>27/02/2026 00:00</t>
+          <t>27/04/2026 12:09</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>14/03/2026 00:00</t>
+          <t>27/05/2026 23:59</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P92" t="inlineStr"/>
+      <c r="Q92" t="inlineStr"/>
+      <c r="R92" t="inlineStr"/>
+      <c r="S92" t="inlineStr"/>
+      <c r="T92" t="inlineStr"/>
+      <c r="W92" t="n">
+        <v>0</v>
+      </c>
+      <c r="X92" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y92" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z92" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA92" t="n">
+        <v>0</v>
+      </c>
       <c r="AC92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD92" t="n">
+        <v>0</v>
+      </c>
       <c r="AE92" t="inlineStr">
         <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF92" t="inlineStr"/>
+      <c r="AG92" t="inlineStr"/>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr"/>
+      <c r="B93" t="inlineStr"/>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>PUBBLICAZIONE DEGLI INCARICHI VACANTI DI EMERGENZA SANITARIA TERRITORIALE - 1° SEMESTRE 2026</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr"/>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>23/04/2026 12:00</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>23/04/2032 12:00</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P93" t="inlineStr"/>
+      <c r="Q93" t="inlineStr"/>
+      <c r="R93" t="inlineStr"/>
+      <c r="S93" t="inlineStr"/>
+      <c r="T93" t="inlineStr"/>
+      <c r="W93" t="n">
+        <v>0</v>
+      </c>
+      <c r="X93" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y93" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z93" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA93" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC93" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD93" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE93" t="inlineStr">
+        <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF92" t="inlineStr">
-[...11 lines deleted...]
-      <c r="D93" t="inlineStr">
+      <c r="AF93" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG93" t="inlineStr"/>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr"/>
+      <c r="B94" t="inlineStr"/>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DIRIGENZIALE DI U.O.C. AREA PTA DENOMINATO "U.O.C. CONTABILITA' E BILANCIO"</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E93" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;a href="https://aulss1veneto.iscrizioneconcorsi.it/"&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H93" t="inlineStr">
-[...31 lines deleted...]
-      <c r="D94" t="inlineStr">
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Dirigenza PTA-Amministrativo</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>DIRIGENTE AMMINISTRATIVO</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>17/04/2026 12:00</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>03/05/2026 23:59</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P94" t="inlineStr"/>
+      <c r="Q94" t="inlineStr"/>
+      <c r="R94" t="inlineStr"/>
+      <c r="S94" t="inlineStr"/>
+      <c r="T94" t="inlineStr"/>
+      <c r="W94" t="n">
+        <v>0</v>
+      </c>
+      <c r="X94" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y94" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z94" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA94" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC94" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD94" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE94" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="AF94" t="inlineStr"/>
+      <c r="AG94" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr"/>
+      <c r="B95" t="inlineStr"/>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DIRIGENZIALE DI ALTISSIMA PROFESSIONALITA' ARTICOLAZIONE INTERNA DI U.O.C. DENOMINATO "PATOLOGIE OSTEOMETABOLICHE, FRATTURE DA FRAGILITA' DI OSTEONCOLOGIA"</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E94" t="inlineStr"/>
-[...47 lines deleted...]
-      <c r="E95" t="inlineStr"/>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>17/04/2026 12:00</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>03/05/2026 23:59</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P95" t="inlineStr"/>
+      <c r="Q95" t="inlineStr"/>
+      <c r="R95" t="inlineStr"/>
+      <c r="S95" t="inlineStr"/>
+      <c r="T95" t="inlineStr"/>
+      <c r="W95" t="n">
+        <v>0</v>
+      </c>
+      <c r="X95" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y95" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z95" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA95" t="n">
+        <v>0</v>
+      </c>
       <c r="AC95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD95" t="n">
+        <v>0</v>
+      </c>
       <c r="AE95" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="AF95" t="inlineStr"/>
+      <c r="AG95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr"/>
       <c r="B96" t="inlineStr"/>
       <c r="C96" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER ASSUNZIONI A TEMPO DETERMINATO NEL PROFILO PROFESSIONALE DI OSTETRICA/O - AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI - RUOLO SANITARIO.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DIRIGENZIALE DI ALTA SPECIALIZZAZIONE DENOMINATO "CHIRURGIA ARTROSCOPICA"</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
-[...11 lines deleted...]
-          <t>OSTETRICA/O</t>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>20/02/2026 00:00</t>
+          <t>17/04/2026 12:00</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>20/08/2026 00:00</t>
+          <t>03/05/2026 23:59</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P96" t="inlineStr"/>
       <c r="Q96" t="inlineStr"/>
       <c r="R96" t="inlineStr"/>
       <c r="S96" t="inlineStr"/>
       <c r="T96" t="inlineStr"/>
       <c r="W96" t="n">
         <v>0</v>
       </c>
       <c r="X96" t="n">
         <v>0</v>
       </c>
       <c r="Y96" t="n">
         <v>0</v>
       </c>
       <c r="Z96" t="n">
         <v>0</v>
       </c>
       <c r="AA96" t="n">
         <v>0</v>
       </c>
       <c r="AC96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD96" t="n">
         <v>0</v>
       </c>
       <c r="AE96" t="inlineStr">
         <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="AF96" t="inlineStr"/>
+      <c r="AG96" t="inlineStr"/>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr"/>
+      <c r="B97" t="inlineStr"/>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>PUBBLICAZIONE DEGLI INCARICHI VACANTI DI MEDICO DEL RUOLO UNICO DI ASSISTENZA PRIMARIA - ANNO 2026</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr"/>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>17/04/2026 12:00</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>07/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P97" t="inlineStr"/>
+      <c r="Q97" t="inlineStr"/>
+      <c r="R97" t="inlineStr"/>
+      <c r="S97" t="inlineStr"/>
+      <c r="T97" t="inlineStr"/>
+      <c r="W97" t="n">
+        <v>0</v>
+      </c>
+      <c r="X97" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y97" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z97" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA97" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC97" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD97" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE97" t="inlineStr">
+        <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF96" t="inlineStr">
-[...12 lines deleted...]
-      <c r="D97" t="inlineStr">
+      <c r="AF97" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG97" t="inlineStr"/>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr"/>
+      <c r="B98" t="inlineStr"/>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DIRIGENZIALE DI ALTA SPECIALIZZAZIONE DENOMINATO "DISTURBI RESPIRATORI DEL SONNO: GESTIONE DIAGNOSTICA E TERAPEUTICA CHIRURGICA DELLA RONCOPATIA E DELLA SINDROME DELLE APNEE OSTRUTTIVE DEL SONNO (OSA)"</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E97" t="inlineStr"/>
-[...55 lines deleted...]
-          <t>MEDICO</t>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>17/04/2026 12:00</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>19/03/2026 00:00</t>
+          <t>03/05/2026 23:59</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P98" t="inlineStr"/>
+      <c r="Q98" t="inlineStr"/>
+      <c r="R98" t="inlineStr"/>
+      <c r="S98" t="inlineStr"/>
+      <c r="T98" t="inlineStr"/>
+      <c r="W98" t="n">
+        <v>0</v>
+      </c>
+      <c r="X98" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y98" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z98" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA98" t="n">
+        <v>0</v>
+      </c>
       <c r="AC98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD98" t="n">
+        <v>0</v>
+      </c>
       <c r="AE98" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="AF98" t="inlineStr"/>
+      <c r="AG98" t="inlineStr"/>
     </row>
     <row r="99">
+      <c r="A99" t="inlineStr"/>
+      <c r="B99" t="inlineStr"/>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione di Struttura Semplice denominato "UOS Professioni sanitarie ospedale" afferente al Direttore della funzione ospedaliera.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DIRIGENZIALE DI ALTISSIMA PROFESSIONALITA' ARTICOLAZIONE INTERNA DI U.O.C. DENOMINATO "EMATOLOGIA E CITOFLUORIMETRIA"</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E99" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>16/02/2026 00:00</t>
+          <t>17/04/2026 12:00</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>04/03/2026 00:00</t>
+          <t>03/05/2026 23:59</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P99" t="inlineStr"/>
+      <c r="Q99" t="inlineStr"/>
+      <c r="R99" t="inlineStr"/>
+      <c r="S99" t="inlineStr"/>
+      <c r="T99" t="inlineStr"/>
+      <c r="W99" t="n">
+        <v>0</v>
+      </c>
+      <c r="X99" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y99" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z99" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA99" t="n">
+        <v>0</v>
+      </c>
       <c r="AC99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD99" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE99" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="AF99" t="inlineStr"/>
+      <c r="AG99" t="inlineStr"/>
     </row>
     <row r="100">
+      <c r="A100" t="inlineStr"/>
+      <c r="B100" t="inlineStr"/>
       <c r="C100" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE DENOMINATO "P.O.C.T. Manager" - OSPEDALE DI BELLUNO</t>
+          <t>AVVISO PER L'AMMISSIONE AL RAPPORTO DI LAVORO A TEMPO PARZIALE RISERVATO AL PERSONALE CON ETA' ANAGRAFICA PARI O SUPERIORE AI 59 ANNI - ANNO 2026.</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E100" t="inlineStr"/>
       <c r="H100" t="inlineStr">
         <is>
-          <t>12/02/2026 00:00</t>
+          <t>07/04/2026 12:00</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>28/02/2026 00:00</t>
+          <t>23/04/2026 23:59</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P100" t="inlineStr"/>
+      <c r="Q100" t="inlineStr"/>
+      <c r="R100" t="inlineStr"/>
+      <c r="S100" t="inlineStr"/>
+      <c r="T100" t="inlineStr"/>
+      <c r="W100" t="n">
+        <v>0</v>
+      </c>
+      <c r="X100" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y100" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z100" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA100" t="n">
+        <v>0</v>
+      </c>
       <c r="AC100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD100" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE100" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF100" t="inlineStr"/>
+      <c r="AG100" t="inlineStr"/>
     </row>
     <row r="101">
+      <c r="A101" t="inlineStr"/>
+      <c r="B101" t="inlineStr"/>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di funzione professionale – professionista esperto “Dipartimento di Prevenzione – Data Management di Prevenzione Secondaria" - Dipartimento di Prevenzione – Servizio di Prevenzione delle Malattie Croniche Non Trasmissibili, Programmi di Screening e Promozione della Salute – Feltre (Borgo Ruga)  ” afferente all’U.O.C. S.P.I.S.A.L. – Dipartimento di Prevenzione c/o Ospedale di Belluno</t>
+          <t>AVVISO PER L'AMMISSIONE AL RAPPORTO DI LAVORO A TEMPO PARZIALE - ANNO 2026.</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E101" t="inlineStr"/>
       <c r="H101" t="inlineStr">
         <is>
-          <t>12/02/2026 00:00</t>
+          <t>07/04/2026 12:00</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>28/02/2026 00:00</t>
+          <t>23/04/2026 23:59</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P101" t="inlineStr"/>
+      <c r="Q101" t="inlineStr"/>
+      <c r="R101" t="inlineStr"/>
+      <c r="S101" t="inlineStr"/>
+      <c r="T101" t="inlineStr"/>
+      <c r="W101" t="n">
+        <v>0</v>
+      </c>
+      <c r="X101" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y101" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z101" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA101" t="n">
+        <v>0</v>
+      </c>
       <c r="AC101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD101" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE101" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF101" t="inlineStr"/>
+      <c r="AG101" t="inlineStr"/>
     </row>
     <row r="102">
+      <c r="A102" t="inlineStr"/>
+      <c r="B102" t="inlineStr"/>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di funzione professionale – professionista esperto “Dipartimento di Prevenzione – Controllo vigilanza sostanze chimiche REACh ” afferente all’U.O.C. S.P.I.S.A.L. – Dipartimento di Prevenzione c/o Ospedale di Belluno</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DIRIGENZIALE DI DIREZIONE DELLA U.O.C. AREA PTA DENOMINATO "U.O.C. AFFARI GENERALI"</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E102" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>Dirigenza PTA-Amministrativo</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>DIRIGENTE AMMINISTRATIVO</t>
+        </is>
+      </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>12/02/2026 00:00</t>
+          <t>02/04/2026 12:00</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>28/02/2026 00:00</t>
+          <t>20/04/2026 12:00</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P102" t="inlineStr"/>
+      <c r="Q102" t="inlineStr"/>
+      <c r="R102" t="inlineStr"/>
+      <c r="S102" t="inlineStr"/>
+      <c r="T102" t="inlineStr"/>
+      <c r="W102" t="n">
+        <v>0</v>
+      </c>
+      <c r="X102" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y102" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z102" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA102" t="n">
+        <v>0</v>
+      </c>
       <c r="AC102" t="inlineStr">
         <is>
           <t>No</t>
+        </is>
+      </c>
+      <c r="AD102" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE102" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="AF102" t="inlineStr">
+        <is>
+          <t>Seleziona...</t>
+        </is>
+      </c>
+      <c r="AG102" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="C103" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO "COORDINAMENTO DEGENZE POLISPECIALISTICHE (COMPRESA AREA ORTOPEDICA) FELTRE" AFFERENTE ALL' U.O.C. Ortopedia e Traumatologia, U.O.C. Neurologia di Feltre  – Ospedale di Feltre</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 165 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E103" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per l’iscrizione all’avviso collegarsi al presente link &lt;a href="https://azeroveneto.concorsismart.it/"&gt;https://azeroveneto.concorsismart.it&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;&lt;strong&gt;Tutta la pubblicazione completa della documentazione dell’avviso è disponibile al seguente link: http://aziendazero.concorsieavvisi.it/&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>12/02/2026 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>28/02/2026 00:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AE103" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF103" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="104">
+      <c r="A104" t="inlineStr"/>
+      <c r="B104" t="inlineStr"/>
       <c r="C104" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE DENOMINATO " Referente Riabilitazione ospedale-territorio per le nuove tecnologie e teleriabilitazione" - Ospedale di Lamon - Lamon</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 14 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Urologia.</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E104" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per l’iscrizione all’avviso collegarsi al presente link https://azeroveneto.concorsismart.it&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;&lt;strong&gt;Tutta la pubblicazione completa della documentazione dell’avviso è disponibile al seguente link: http://aziendazero.concorsieavvisi.it/&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>12/02/2026 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>28/02/2026 00:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P104" t="inlineStr"/>
+      <c r="Q104" t="inlineStr"/>
+      <c r="R104" t="inlineStr"/>
+      <c r="S104" t="inlineStr"/>
+      <c r="T104" t="inlineStr"/>
+      <c r="W104" t="n">
+        <v>0</v>
+      </c>
+      <c r="X104" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y104" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z104" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA104" t="n">
+        <v>0</v>
+      </c>
       <c r="AC104" t="inlineStr">
         <is>
           <t>No</t>
+        </is>
+      </c>
+      <c r="AD104" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE104" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF104" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AG104" t="inlineStr">
+        <is>
+          <t>https://azeroveneto.concorsismart.it</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="C105" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONE DI COORDINAMENTO "COORDINAMENTO  OSPEDALE DI COMUNITA' BELLUNO” AFFERENTE ALL'U.O.C. Cure Primarie di Belluno – Distretto di Belluno</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 64 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Anestesia e Rianimazione.</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E105" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per l’iscrizione all’avviso collegarsi al presente link &lt;a href="https://azeroveneto.concorsismart.it/"&gt;https://azeroveneto.concorsismart.it&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;&lt;strong&gt;Tutta la pubblicazione completa della documentazione dell’avviso è disponibile al seguente link: http://aziendazero.concorsieavvisi.it/&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>12/02/2026 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>28/02/2026 00:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AE105" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF105" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="106">
+      <c r="A106" t="inlineStr"/>
+      <c r="B106" t="inlineStr"/>
       <c r="C106" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "Coordinatore Corso di Laurea in Infermieristica" AFFERENTE ALL' U.O.C. Direzione delle Professioni Sanitarie - Feltre</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Malattie dell'Apparato Respiratorio.</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E106" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per l’iscrizione all’avviso collegarsi al presente link https://azeroveneto.concorsismart.it&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;&lt;strong&gt;Tutta la pubblicazione completa della documentazione dell’avviso è disponibile al seguente link: http://aziendazero.concorsieavvisi.it/&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>12/02/2026 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>28/02/2026 00:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P106" t="inlineStr"/>
+      <c r="Q106" t="inlineStr"/>
+      <c r="R106" t="inlineStr"/>
+      <c r="S106" t="inlineStr"/>
+      <c r="T106" t="inlineStr"/>
+      <c r="W106" t="n">
+        <v>0</v>
+      </c>
+      <c r="X106" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y106" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z106" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA106" t="n">
+        <v>0</v>
+      </c>
       <c r="AC106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD106" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE106" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF106" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AG106" t="inlineStr">
+        <is>
+          <t>https://azeroveneto.concorsismart.it</t>
+        </is>
+      </c>
     </row>
     <row r="107">
+      <c r="A107" t="inlineStr"/>
+      <c r="B107" t="inlineStr"/>
       <c r="C107" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “DISABILITY CASE MANAGER” AFFERENTE  ALL’U.O.C. RRF LAMON - OSPEDALE DI LAMON</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di coordinamento denominato "Coordinamento Cure Palliative Belluno" afferente all'U.O.C. Cure Palliative.</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E107" t="inlineStr"/>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>INFERMIERE</t>
+        </is>
+      </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>12/02/2026 00:00</t>
+          <t>24/03/2026 12:00</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>28/02/2026 00:00</t>
+          <t>08/04/2026 23:59</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P107" t="inlineStr"/>
+      <c r="Q107" t="inlineStr"/>
+      <c r="R107" t="inlineStr"/>
+      <c r="S107" t="inlineStr"/>
+      <c r="T107" t="inlineStr"/>
+      <c r="W107" t="n">
+        <v>0</v>
+      </c>
+      <c r="X107" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y107" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z107" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA107" t="n">
+        <v>0</v>
+      </c>
       <c r="AC107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD107" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE107" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF107" t="inlineStr"/>
+      <c r="AG107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="C108" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 17 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Pediatria.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO "COORDINAMENTO CURE PALLIATIVE BELLUNO" AFFERENTE ALL' U.O.C. CURE PALLIATIVE</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
-[...10 lines deleted...]
-          <t>MEDICO</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;a href="https://aulss1veneto.iscrizioneconcorsi.it/"&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>11/02/2026 00:00</t>
+          <t>24/03/2026 00:00</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>12/03/2026 00:00</t>
+          <t>08/04/2026 00:00</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC108" t="inlineStr">
         <is>
           <t>No</t>
-        </is>
-[...8 lines deleted...]
-          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="C109" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 DIRIGENTE MEDICO NELLA DISCIPLINA DI ORTOPEDIA E TRAUMATOLOGIA.</t>
+          <t>Avviso straordinario per l'acquisizione di disponibilità al conferimento di incarichi di attività di assistenza primaria ad attività oraria diurna e notturna presso l'ULSS 1</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E109" t="inlineStr"/>
-      <c r="F109" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>09/02/2026 00:00</t>
+          <t>23/03/2026 00:00</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>31/03/2026 00:00</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE109" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF109" t="inlineStr">
         <is>
-          <t>Mobilità</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="110">
+      <c r="A110" t="inlineStr"/>
+      <c r="B110" t="inlineStr"/>
       <c r="C110" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA COMPARATIVA PER LA RICERCA DI PSICOLOGI PSICOTERAPEUTI PER L'EVENTUALE CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI</t>
+          <t>AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER LA PREDISPOSIZIONE DI ELENCHI DI MEDICI IDONEI CUI CONFERIRE EVENUTALI INCARICHI PROFESSIONALI PER PRESTARE ATTIVTA' PRESSO LE STRUTTURE DI PRONTO SOCCORSO NONCHE' PRESSO GLI AMBULATORI CODICI MINORI DELL'AZIENDA ULSS 1 DOLOMITI.</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;a href="https://aulss1veneto.iscrizioneconcorsi.it/" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>13/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>12/03/2027 00:00</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P110" t="inlineStr"/>
+      <c r="Q110" t="inlineStr"/>
+      <c r="R110" t="inlineStr"/>
+      <c r="S110" t="inlineStr"/>
+      <c r="T110" t="inlineStr"/>
+      <c r="W110" t="n">
+        <v>0</v>
+      </c>
+      <c r="X110" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y110" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z110" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA110" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD110" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE110" t="inlineStr">
+        <is>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF110" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG110" t="inlineStr"/>
+    </row>
+    <row r="111">
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER LA RICERCA DI MEDICI SPECIALISTI IN VARIE DISCIPLINE AI QUALI CONFERIRE UN EVENTUALE INCARICO INDIVIDUALE, DI NATURA LIBERO PROFESSIONALE.</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;a href="https://aulss1veneto.iscrizioneconcorsi.it/"&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H110" t="inlineStr">
-[...46 lines deleted...]
-      </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>09/02/2026 00:00</t>
+          <t>13/03/2026 00:00</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>12/03/2027 00:00</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE111" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF111" t="inlineStr">
         <is>
-          <t>Mobilità</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr"/>
       <c r="C112" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER IL CONFERIMENTO DELL'INCARICO DI DIREZIONE DELLA STRUTTURA COMPLESSA U.O.C. DIREZIONE DELLE PROFESSIONI SANITARIE.</t>
+          <t>CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER L‘ASSUNZIONE A TEMPO INDETERMINATO DI N. 1 OPERATORE TECNICO – AREA DEL PERSONALE DI SUPPORTO – RUOLO TECNICO.</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E112" t="inlineStr"/>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area del personale di supporto-Tecnico</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>DIRIGENTE DELLE PROFESSIONI SANITARIE</t>
+          <t>OPERATORE TECNICO</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>09/02/2026 00:00</t>
+          <t>13/03/2026 00:00</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>09/03/2026 00:00</t>
+          <t>13/04/2026 00:00</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P112" t="inlineStr"/>
       <c r="Q112" t="inlineStr">
         <is>
           <t>Ufficio Concorsi</t>
         </is>
       </c>
       <c r="R112" t="inlineStr">
         <is>
-          <t>0439/883746-3693</t>
+          <t>0439/883746 - 3693</t>
         </is>
       </c>
       <c r="S112" t="inlineStr">
         <is>
           <t>risorseumane.concorsi@aulss1.veneto.it</t>
         </is>
       </c>
       <c r="T112" t="inlineStr"/>
       <c r="W112" t="n">
         <v>0</v>
       </c>
       <c r="X112" t="n">
         <v>0</v>
       </c>
       <c r="Y112" t="n">
         <v>0</v>
       </c>
       <c r="Z112" t="n">
         <v>0</v>
       </c>
       <c r="AA112" t="n">
         <v>0</v>
       </c>
       <c r="AC112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD112" t="n">
         <v>0</v>
       </c>
       <c r="AE112" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
-[...2 lines deleted...]
-      <c r="AF112" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF112" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
       <c r="AG112" t="inlineStr">
         <is>
           <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
         </is>
       </c>
     </row>
     <row r="113">
+      <c r="A113" t="inlineStr"/>
+      <c r="B113" t="inlineStr"/>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e prova colloquio, per l'assunzione a tempo determinato di n. 1  dirigente farmacista nella disciplina di farmacia ospedaliera.</t>
+          <t>Avviso pubblico per l'avvio a selezione nella Pubblica Amministrazione, ai sensi dell'art. 16 L.56/87, presso l'ente Azienda ULSS n. 1 Dolomiti con sede in Segreterie di reparto e distrettuali dell’Azienda Ulss n. 1 Dolomiti per la copertura di n. 3 posti.</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E113" t="inlineStr"/>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area del personale di supporto-Amministrativo</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>FARMACISTA</t>
+          <t>COADIUTORE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>06/02/2026 00:00</t>
+          <t>13/03/2026 00:00</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>21/02/2026 00:00</t>
+          <t>27/03/2026 00:00</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P113" t="inlineStr"/>
+      <c r="Q113" t="inlineStr"/>
+      <c r="R113" t="inlineStr"/>
+      <c r="S113" t="inlineStr"/>
+      <c r="T113" t="inlineStr"/>
+      <c r="W113" t="n">
+        <v>0</v>
+      </c>
+      <c r="X113" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y113" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z113" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA113" t="n">
+        <v>0</v>
+      </c>
       <c r="AC113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD113" t="n">
+        <v>0</v>
+      </c>
       <c r="AE113" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF113" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
-[...1 lines deleted...]
-      </c>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AG113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="C114" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "GESTIONE ECONOMICA DEI PROCEDIMENTI AMMINISTRATIVI DI COMPETENZA DEGLI UFFICI DELLE UOC DISABILITA' E NON AUTOSUFFICIENZA DEL DISTRETTO DI BELLUNO E DEL DISTRETTO DI FELTRE" - UU.OO.CC. DISABILITA' E NON AUTOSUFFICIENZA BELLUNO E FELTRE</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 24 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Psicologo – disciplina Psicoterapia.</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E114" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per l’iscrizione all’avviso collegarsi al presente link &lt;a href="https://azeroveneto.concorsismart.it/"&gt;https://azeroveneto.concorsismart.it&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;&lt;strong&gt;Tutta la pubblicazione completa della documentazione dell’avviso è disponibile al seguente link: http://aziendazero.concorsieavvisi.it/&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>PSICOLOGO</t>
+        </is>
+      </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>04/02/2026 00:00</t>
+          <t>11/03/2026 00:00</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>19/02/2026 00:00</t>
+          <t>09/04/2026 00:00</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC114" t="inlineStr">
         <is>
           <t>No</t>
+        </is>
+      </c>
+      <c r="AE114" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF114" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="C115" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "GESTIONE GIURIDICA DEI PROCEDIMENTI AMMINISTRATIVI DI COMPETENZA DEGLI UFFICI DISABILITA' E NON AUTOSUFFICIENZA DEI DISTRETTI DI BELLUNO E FELTRE. GESTIONE GIURIDICA ED ECONOMICA DEI PROGETTI FINANZIATI NELL'AREA DELLA DISABILITA' E NON AUTOSUFFICIENZA" AFFERENTE ALL'U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione di Struttura Semplice denominato "U.O.S. Disabilità e Assistenza Protesica"  afferente all'U.O.C. Recupero e Riabilitazione Funzionale di Lamon.</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E115" t="inlineStr"/>
       <c r="H115" t="inlineStr">
         <is>
-          <t>04/02/2026 00:00</t>
+          <t>11/03/2026 00:00</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>19/02/2026 00:00</t>
+          <t>27/03/2026 00:00</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="C116" t="inlineStr">
         <is>
-          <t>Avviso straordinario per l'acquisizione di disponibilità per il conferimento di incarichi a tempo determinato di medico del ruolo unico di assistenza primaria a ciclo di scelta presso l'Azienda ULSS 1</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione denominato "Riabilitazione pelvi-perineale", afferente all'U.O.C. Recupero e Riabilitazione Funzionale di Lamon/ Feltre.</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E116" t="inlineStr"/>
       <c r="H116" t="inlineStr">
         <is>
-          <t>04/02/2026 00:00</t>
+          <t>11/03/2026 00:00</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>13/02/2026 00:00</t>
+          <t>27/03/2026 00:00</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC116" t="inlineStr">
         <is>
           <t>No</t>
-        </is>
-[...8 lines deleted...]
-          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="C117" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER LA MANIFESTAZIONI DI INTERESSE PER LA NOMINA A COMPONENTE ESTERNO DEL COMITATO AZIENDALE VALUTAZIONE SINISTRI IN QUALITÀ DI FIGURA PROFESSIONALE CON COMPETENZE GIURIDICO LEGALI.</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione denominato "Procedure interventistiche per i trattamenti di radioterapia stereotassica ablativa e radiochirurgia", afferente all'U.O.C. Radioterapia</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E117" t="inlineStr"/>
       <c r="H117" t="inlineStr">
         <is>
-          <t>03/02/2026 00:00</t>
+          <t>11/03/2026 00:00</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>10/02/2026 00:00</t>
+          <t>27/03/2026 00:00</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="C118" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 DIRIGENTE MEDICO NELLA DISCIPLINA DI MEDIICNA D'EMERGENZA-URGENZA.</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione denominato "Controllo Alimenti", afferente all'U.O.C. Servizio Veterinario di Igiene degli alimenti di origine animale e loro derivati</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E118" t="inlineStr"/>
-      <c r="F118" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>29/01/2026 00:00</t>
+          <t>11/03/2026 00:00</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>26/02/2026 00:00</t>
+          <t>27/03/2026 00:00</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC118" t="inlineStr">
         <is>
           <t>No</t>
-        </is>
-[...8 lines deleted...]
-          <t>Mobilità</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="C119" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 COLLABORATORE AMMINISTRATIVO PROFESSIONALE.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro ovvero Dirigente Medico – disciplina Medicina Legale per lo svolgimento delle funzioni di medico competente di cui al D.Lgs. n. 81 del 9/4/2008 e s.m.i..</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E119" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per l’iscrizione all’avviso collegarsi al presente link &lt;a href="https://azeroveneto.concorsismart.it/"&gt;https://azeroveneto.concorsismart.it&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;&lt;strong&gt;Tutta la pubblicazione completa della documentazione dell’avviso è disponibile al seguente link: http://aziendazero.concorsieavvisi.it/&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>29/01/2026 00:00</t>
+          <t>11/03/2026 00:00</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>28/02/2026 00:00</t>
+          <t>09/04/2026 00:00</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE119" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF119" t="inlineStr">
         <is>
-          <t>Mobilità</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="C120" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 DIRIGENTE MEDICO NELLA DISCIPLINA DI EMATOLOGIA.</t>
+          <t>AVVISO PUBBLICO PER LA RICERCA DI INFERMIERI AI QUALI CONFERIRE UN EVENTUALE INCARICO INDIVIDUALE, DI NATURA LIBERO PROFESSIONALE.</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...10 lines deleted...]
-          <t>MEDICO</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;a href="https://aulss1veneto.iscrizioneconcorsi.it/"&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>29/01/2026 00:00</t>
+          <t>09/03/2026 00:00</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>26/02/2026 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AE120" t="inlineStr">
-[...8 lines deleted...]
-      </c>
     </row>
     <row r="121">
+      <c r="A121" t="inlineStr"/>
+      <c r="B121" t="inlineStr"/>
       <c r="C121" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 DIRIGENTE MEDICO NELLA DISCIPLINA DI PEDIATRIA.</t>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ, DA ALTRA AZIENDA O ENTE DEL S.S.N., DI INFERMIERI - AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI - RUOLO SANITARIO CON COMPROVATA ESPERIENZA DI SALA OPERATORIA/STRUMENTISTA.</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...752 lines deleted...]
-        <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E134" t="inlineStr"/>
-[...201 lines deleted...]
-      <c r="E138" t="inlineStr">
+      <c r="E121" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F138" t="inlineStr">
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>INFERMIERE</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>09/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>08/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P121" t="inlineStr"/>
+      <c r="Q121" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R121" t="inlineStr">
+        <is>
+          <t>0439 883746-3693</t>
+        </is>
+      </c>
+      <c r="S121" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
+      <c r="T121" t="inlineStr"/>
+      <c r="W121" t="n">
+        <v>0</v>
+      </c>
+      <c r="X121" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y121" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z121" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA121" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC121" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD121" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE121" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF121" t="inlineStr">
+        <is>
+          <t>Mobilità</t>
+        </is>
+      </c>
+      <c r="AG121" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/.</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr"/>
+      <c r="B122" t="inlineStr"/>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 COLLABORATORE AMMINISTRATIVO PROFESSIONALE PER L’U.O.C. PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA.</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr"/>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>09/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>08/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P122" t="inlineStr"/>
+      <c r="Q122" t="inlineStr"/>
+      <c r="R122" t="inlineStr"/>
+      <c r="S122" t="inlineStr"/>
+      <c r="T122" t="inlineStr"/>
+      <c r="W122" t="n">
+        <v>0</v>
+      </c>
+      <c r="X122" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y122" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z122" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA122" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC122" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD122" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE122" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF122" t="inlineStr">
+        <is>
+          <t>Mobilità</t>
+        </is>
+      </c>
+      <c r="AG122" t="inlineStr"/>
+    </row>
+    <row r="123">
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e prova colloquio, per la formulazione di graduatorie da utilizzare per l'assunzione a tempo determinato nel profilo professionale di logopedista - Area dei professionisti della salute - Ruolo sanitario.</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr"/>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>LOGOPEDISTA</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>06/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>07/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC123" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE123" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF123" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr"/>
+      <c r="B124" t="inlineStr"/>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr"/>
+      <c r="F124" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G138" t="inlineStr">
+      <c r="G124" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H138" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AE138" t="inlineStr">
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>04/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>02/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P124" t="inlineStr"/>
+      <c r="Q124" t="inlineStr"/>
+      <c r="R124" t="inlineStr"/>
+      <c r="S124" t="inlineStr"/>
+      <c r="T124" t="inlineStr"/>
+      <c r="W124" t="n">
+        <v>0</v>
+      </c>
+      <c r="X124" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y124" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z124" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA124" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC124" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD124" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE124" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF124" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AG124" t="inlineStr"/>
+    </row>
+    <row r="125">
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 40 posti, a tempo pieno e indeterminato, di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per l’iscrizione all’avviso collegarsi al presente link &lt;a href="https://azeroveneto.concorsismart.it/"&gt;https://azeroveneto.concorsismart.it&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;&lt;strong&gt;Tutta la pubblicazione completa della documentazione dell’avviso è disponibile al seguente link: http://aziendazero.concorsieavvisi.it/&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>ASSISTENTE SANITARIO</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>04/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>02/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC125" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE125" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF125" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr"/>
+      <c r="B126" t="inlineStr"/>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cardiologia.</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr"/>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>04/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>02/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P126" t="inlineStr"/>
+      <c r="Q126" t="inlineStr"/>
+      <c r="R126" t="inlineStr"/>
+      <c r="S126" t="inlineStr"/>
+      <c r="T126" t="inlineStr"/>
+      <c r="W126" t="n">
+        <v>0</v>
+      </c>
+      <c r="X126" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y126" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z126" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA126" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC126" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD126" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE126" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF126" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AG126" t="inlineStr"/>
+    </row>
+    <row r="127">
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>Avviso straordinario per l'acquisizione di disponibilità al conferimento di incarichi a tempo determinato di medico di ruolo unico di assistenza primaria a ciclo di scelta presso l'ULSS 1</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr"/>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>03/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>13/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC127" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE127" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF138" t="inlineStr">
+      <c r="AF127" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO INCARICHI LIBERO PROFESSIONALI A MEDICI CON FUNZIONI DI MEDICO AUTORIZZATO</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr"/>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>03/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>23/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC128" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>Avviso straordinario per l'acquisizione di disponibilità al conferimento di incarichi di attività di assistenza primaria ad attività oraria diurna e notturna presso l'ULSS 1</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr"/>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>03/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>13/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC129" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE129" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF129" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER MANIFESTAZIONE DI INTERESSE FINALIZZATO AD INDIVIDUARE IL PERSONALE CON IL PROFILO PROFESSIONALE DI DIRIGENTE PSICOLOGO NELLA DISCIPLINA DI PSICOTERAPIA IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL'ART. 1, COMMA 268 LETTERA B, DELLA L. N. 234/2021 E S.M.I..</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr"/>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>02/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>20/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC130" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER ASSUNZIONI A TEMPO DETERMINATO DI OPERATORI SOCIOSANITARI.</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr"/>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Sociosanitario</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>OPERATORE SOCIO SANITARIO</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>27/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>14/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE131" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF131" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="139">
-[...94 lines deleted...]
-      <c r="AE140" t="inlineStr">
+    <row r="132">
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO INCARICHI LIBERO PROFESSIONALI PER LA REALIZZAZIONE DEL PROGETTO “PIANO OPERATIVO REGIONALE PER IL CONTRASTO AL GIOCO D’AZZARDO PATOLOGICO – G.A.P.” - PER L'ANNUALITA' 2024 (DDR. 13116/2025 - BUR N. 172S DEL 30.12.2025)</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;a href="https://aulss1veneto.iscrizioneconcorsi.it/"&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>24/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>16/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC132" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per la formazione della graduatoria aziendale di medici disponibili all'eventuale conferimento di incarichi a tempo determinato o all'affidamento di sostituzioni nell'ambito della medicina generale (ruolo unico di assistenza primaria a ciclo di scelta e ad attività oraria, compresi incarichi provvisori presso gli istituti penitenziari), valida per l'anno 2026</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr"/>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>23/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>25/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC133" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE133" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF140" t="inlineStr">
+      <c r="AF133" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
-    <row r="141">
-[...205 lines deleted...]
-      <c r="D146" t="inlineStr">
+    <row r="134">
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per la formazione della graduatoria aziendale di medici pediatri disponibili all'eventuale conferimento di incarichi provvisori e di sostituzione presso l'Azienda Ulss 1 Dolomiti per l'anno 2026</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E146" t="inlineStr">
-[...39 lines deleted...]
-      <c r="AE146" t="inlineStr">
+      <c r="E134" t="inlineStr"/>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>23/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>25/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC134" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE134" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF146" t="inlineStr">
+      <c r="AF134" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
-    <row r="147">
-[...63 lines deleted...]
-      <c r="D148" t="inlineStr">
+    <row r="135">
+      <c r="A135" t="inlineStr"/>
+      <c r="B135" t="inlineStr"/>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER ASSUNZIONI A TEMPO DETERMINATO NEL PROFILO PROFESSIONALE DI OSTETRICA/O - AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI - RUOLO SANITARIO.</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E148" t="inlineStr">
+      <c r="E135" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>OSTETRICA/O</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>20/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>20/08/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P135" t="inlineStr"/>
+      <c r="Q135" t="inlineStr"/>
+      <c r="R135" t="inlineStr"/>
+      <c r="S135" t="inlineStr"/>
+      <c r="T135" t="inlineStr"/>
+      <c r="W135" t="n">
+        <v>0</v>
+      </c>
+      <c r="X135" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y135" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z135" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA135" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC135" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD135" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE135" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF135" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="AG135" t="inlineStr"/>
+    </row>
+    <row r="136">
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neuropsichiatria Infantile, per prevalente attività inerente ai disturbi dello spettro autistico dei minori adolescenti e degli adulti.</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr"/>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>18/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>19/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC136" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE136" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF136" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>RICHIESTA DISPONIBILITA' SAI INTERNI PER COMPLETAMENTO ORARIO - ANNO 2026</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr"/>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>MEDICO SPECIALISTA AMBULATORIALE INTERNO</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>18/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>23/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione di Struttura Semplice denominato "UOS Professioni sanitarie ospedale" afferente al Direttore della funzione ospedaliera.</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr"/>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>16/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>04/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC138" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione professionale – professionista esperto “Dipartimento di Prevenzione – Controllo vigilanza sostanze chimiche REACh ” afferente all’U.O.C. S.P.I.S.A.L. – Dipartimento di Prevenzione c/o Ospedale di Belluno</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr"/>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>12/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>28/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC139" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione professionale – professionista esperto “Dipartimento di Prevenzione – Data Management di Prevenzione Secondaria" - Dipartimento di Prevenzione – Servizio di Prevenzione delle Malattie Croniche Non Trasmissibili, Programmi di Screening e Promozione della Salute – Feltre (Borgo Ruga)  ” afferente all’U.O.C. S.P.I.S.A.L. – Dipartimento di Prevenzione c/o Ospedale di Belluno</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr"/>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>12/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>28/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC140" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "Coordinatore Corso di Laurea in Infermieristica" AFFERENTE ALL' U.O.C. Direzione delle Professioni Sanitarie - Feltre</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr"/>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>12/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>28/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC141" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “DISABILITY CASE MANAGER” AFFERENTE  ALL’U.O.C. RRF LAMON - OSPEDALE DI LAMON</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr"/>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>12/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>28/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC142" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO "COORDINAMENTO DEGENZE POLISPECIALISTICHE (COMPRESA AREA ORTOPEDICA) FELTRE" AFFERENTE ALL' U.O.C. Ortopedia e Traumatologia, U.O.C. Neurologia di Feltre  – Ospedale di Feltre</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr"/>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>12/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>28/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC143" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONE DI COORDINAMENTO "COORDINAMENTO  OSPEDALE DI COMUNITA' BELLUNO” AFFERENTE ALL'U.O.C. Cure Primarie di Belluno – Distretto di Belluno</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr"/>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>12/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>28/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC144" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE DENOMINATO "P.O.C.T. Manager" - OSPEDALE DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr"/>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>12/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>28/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC145" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE DENOMINATO " Referente Riabilitazione ospedale-territorio per le nuove tecnologie e teleriabilitazione" - Ospedale di Lamon - Lamon</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr"/>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>12/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>28/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC146" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 17 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Pediatria.</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr"/>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>11/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>12/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K147" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N147" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC147" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE147" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF147" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 DIRIGENTE MEDICO NELLA DISCIPLINA DI ORTOPEDIA E TRAUMATOLOGIA.</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr"/>
       <c r="F148" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>12/12/2025 00:00</t>
+          <t>09/02/2026 00:00</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>12/06/2026 00:00</t>
+          <t>11/03/2026 00:00</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE148" t="inlineStr">
         <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF148" t="inlineStr">
+        <is>
+          <t>Mobilità</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr"/>
+      <c r="B149" t="inlineStr"/>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER IL CONFERIMENTO DELL'INCARICO DI DIREZIONE DELLA STRUTTURA COMPLESSA U.O.C. DIREZIONE DELLE PROFESSIONI SANITARIE.</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr"/>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>DIRIGENTE DELLE PROFESSIONI SANITARIE</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>09/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t>09/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N149" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P149" t="inlineStr"/>
+      <c r="Q149" t="inlineStr">
+        <is>
+          <t>Ufficio Concorsi</t>
+        </is>
+      </c>
+      <c r="R149" t="inlineStr">
+        <is>
+          <t>0439/883746-3693</t>
+        </is>
+      </c>
+      <c r="S149" t="inlineStr">
+        <is>
+          <t>risorseumane.concorsi@aulss1.veneto.it</t>
+        </is>
+      </c>
+      <c r="T149" t="inlineStr"/>
+      <c r="W149" t="n">
+        <v>0</v>
+      </c>
+      <c r="X149" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y149" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z149" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA149" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC149" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD149" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE149" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF149" t="inlineStr"/>
+      <c r="AG149" t="inlineStr">
+        <is>
+          <t>https://aulss1veneto.iscrizioneconcorsi.it/</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 COADIUTORE AMMINISTRATIVO SENIOR - AREA DEGLI OPERATORI  - RUOLO AMMINISTRATIVO.</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr"/>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>Area del personale di supporto-Amministrativo</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>COADIUTORE AMMINISTRATIVO</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>09/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>11/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC150" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE150" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF150" t="inlineStr">
+        <is>
+          <t>Mobilità</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER LA RICERCA DI PSICOLOGI PSICOTERAPEUTI PER L'EVENTUALE CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;a href="https://aulss1veneto.iscrizioneconcorsi.it/"&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>09/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>02/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC151" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e prova colloquio, per l'assunzione a tempo determinato di n. 1  dirigente farmacista nella disciplina di farmacia ospedaliera.</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr"/>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>FARMACISTA</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>06/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>21/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC152" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE152" t="inlineStr">
+        <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF148" t="inlineStr">
+      <c r="AF152" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="149">
-[...5 lines deleted...]
-      <c r="D149" t="inlineStr">
+    <row r="153">
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Avviso straordinario per l'acquisizione di disponibilità per il conferimento di incarichi a tempo determinato di medico del ruolo unico di assistenza primaria a ciclo di scelta presso l'Azienda ULSS 1</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E149" t="inlineStr">
+      <c r="E153" t="inlineStr"/>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>04/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>13/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N153" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC153" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE153" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF153" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "GESTIONE GIURIDICA DEI PROCEDIMENTI AMMINISTRATIVI DI COMPETENZA DEGLI UFFICI DISABILITA' E NON AUTOSUFFICIENZA DEI DISTRETTI DI BELLUNO E FELTRE. GESTIONE GIURIDICA ED ECONOMICA DEI PROGETTI FINANZIATI NELL'AREA DELLA DISABILITA' E NON AUTOSUFFICIENZA" AFFERENTE ALL'U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr"/>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>04/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>19/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC154" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "GESTIONE ECONOMICA DEI PROCEDIMENTI AMMINISTRATIVI DI COMPETENZA DEGLI UFFICI DELLE UOC DISABILITA' E NON AUTOSUFFICIENZA DEL DISTRETTO DI BELLUNO E DEL DISTRETTO DI FELTRE" - UU.OO.CC. DISABILITA' E NON AUTOSUFFICIENZA BELLUNO E FELTRE</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr"/>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>04/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>19/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N155" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC155" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER LA MANIFESTAZIONI DI INTERESSE PER LA NOMINA A COMPONENTE ESTERNO DEL COMITATO AZIENDALE VALUTAZIONE SINISTRI IN QUALITÀ DI FIGURA PROFESSIONALE CON COMPETENZE GIURIDICO LEGALI.</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr"/>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>03/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>10/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N156" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC156" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 DIRIGENTE MEDICO NELLA DISCIPLINA DI EMATOLOGIA.</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr"/>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>29/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>26/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC157" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE157" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF157" t="inlineStr">
+        <is>
+          <t>Mobilità</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 DIRIGENTE MEDICO NELLA DISCIPLINA DI CARDIOLOGIA.</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr"/>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>29/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>26/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC158" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE158" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF158" t="inlineStr">
+        <is>
+          <t>Mobilità</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 DIRIGENTE MEDICO NELLA DISCIPLINA DI DERMATOLOGIA E VENEREOLOGIA.</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr"/>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>29/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>26/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC159" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE159" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF159" t="inlineStr">
+        <is>
+          <t>Mobilità</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 DIRIGENTE MEDICO NELLA DISCIPLINA DI GINECOLOGIA E OSTETRICIA.</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr"/>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>29/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>26/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N160" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC160" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE160" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF160" t="inlineStr">
+        <is>
+          <t>Mobilità</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 DIRIGENTE MEDICO NELLA DISCIPLINA DI  MALATTIE DELL'APPARATO RESPIRATORIO.</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr"/>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>29/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>26/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC161" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE161" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF161" t="inlineStr">
+        <is>
+          <t>Mobilità</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 DIRIGENTE MEDICO NELLA DISCIPLINA DI MEDIICNA D'EMERGENZA-URGENZA.</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr"/>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>29/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>26/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC162" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE162" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF162" t="inlineStr">
+        <is>
+          <t>Mobilità</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 DIRIGENTE MEDICO NELLA DISCIPLINA DI MEDICNA FISICA E RIABILITAZIONE.</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr"/>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>29/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>26/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC163" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE163" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF163" t="inlineStr">
+        <is>
+          <t>Mobilità</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 DIRIGENTE MEDICO NELLA DISCIPLINA DI OFTALMOLOGIA.</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr"/>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>29/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>26/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC164" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE164" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF164" t="inlineStr">
+        <is>
+          <t>Mobilità</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 DIRIGENTE MEDICO NELLA DISCIPLINA DI ONCOLOGIA.</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr"/>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>29/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>26/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC165" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE165" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF165" t="inlineStr">
+        <is>
+          <t>Mobilità</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 DIRIGENTE MEDICO NELLA DISCIPLINA DI PEDIATRIA.</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr"/>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>29/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>26/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC166" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE166" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF166" t="inlineStr">
+        <is>
+          <t>Mobilità</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 COLLABORATORE AMMINISTRATIVO PROFESSIONALE.</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr"/>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>29/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>28/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC167" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE167" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF167" t="inlineStr">
+        <is>
+          <t>Mobilità</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER IL CONFERIMENTO DELL'INCARICO DI DIREZIONE DELLA STRUTTURA COMPLESSA U.O.C. NEFROLOGIA E DIALISI DELL'OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr"/>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>27/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>26/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC168" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE168" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF168" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di direzione della struttura complessa U.O.C.  Servizio Igiene degli Alimenti e della Nutrizione del Dipartimento di Prevenzione.</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr"/>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>27/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>26/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC169" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE169" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF169" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 8 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Nucleare.</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr"/>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>14/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>12/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC170" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE170" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF170" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo pieno e indeterminato, di Ortottista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr"/>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>ORTOTTISTA</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>14/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>12/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC171" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE171" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF171" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Chirurgia Vascolare.</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr"/>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>14/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>12/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC172" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE172" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF172" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER LA MANIFESTAZIONE DI INTERESSE PER LA RICERCA DI INFERMIERI PER IL PROGETTO DI SERVIZIO SANITARIO TERRITORIALE INTEGRATIVO NELL'AREA ARABBA-FODOM PER IL PERIODO DEI GIOCHI OLIMPICI INVERNALI DI MILANO-CORTINA 2026.</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr"/>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>12/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>13/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC173" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>AVVISO STRAORDINARIO PER L'ACQUISIZIONE DI DISPONIBILITA' AL CONFERIMENTO DI INCARICHI A TEMPO DETERMINATO DI MEDICO DEL RUOLO UNICO DI ASSISTENZA PRIMARIA A CICLO DI SCELTA PRESSO L'ULSS 1</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr"/>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>08/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>14/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N174" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC174" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE174" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF174" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 26 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Economica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr"/>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>03/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>02/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC175" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE175" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF175" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Giuridica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr"/>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>03/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>02/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC176" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE176" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF176" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER LA FORMULAZIONE DI GRADUATORIE DA UTILIZZARE PER L'ASSUNZIONE A TEMPO DETERMINATO DI  DIRIGENTI MEDICI NELLA DISCIPLINA DI MEDICNA DI COMUNITÀ E DELLE CURE PRIMARIE.</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F149" t="inlineStr">
+      <c r="F177" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G149" t="inlineStr">
+      <c r="G177" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H149" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AE149" t="inlineStr">
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>02/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>02/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N177" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC177" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE177" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF149" t="inlineStr">
+      <c r="AF177" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="150">
-[...5 lines deleted...]
-      <c r="D150" t="inlineStr">
+    <row r="178">
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024-2025 - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr"/>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>01/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N178" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC178" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>GRADUATORIE PROVINCIALI DEFINITIVE MEDICI SPECIALISTI AMBULATORIALI INTERNI, MEDICI VETERINARI ED ALTRE PROFESSIONALITA’ SANITARIE AMBULATORIALI (BIOLOGI, CHIMICI, PSICOLOGI)-VALIDE PER L’ANNO 2026</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr"/>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>MEDICO SPECIALISTA AMBULATORIALE INTERNO</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>01/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N179" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC179" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>GRADUATORIE PROVINCIALI DI DISPONIBILITA' ART. 19 COMMA 12 ACN VIGENTE PER L'ANNO 2026 MEDICI SPECIALISTI AMBULATORIALI INTERNI, MEDICI VETERINARI ED ALTRE PROFESSIONALITA’ SANITARIE AMBULATORIALI (BIOLOGI, CHIMICI, PSICOLOGI)</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr"/>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>MEDICO SPECIALISTA AMBULATORIALE INTERNO</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>01/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N180" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC180" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024/2025 - CASA CIRCONDARIALE DI BELLUNO - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr"/>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>01/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N181" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC181" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024-2025 - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr"/>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>01/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N182" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC182" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>PUBBLICAZIONE TURNI SPECIALISTICI VACANTI 2° TRIMESTRE 2019</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr"/>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>MEDICO SPECIALISTA AMBULATORIALE INTERNO</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>01/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N183" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC183" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE183" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF183" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>Domanda di aggiornamento professionale e formazione permanente per i medici specialisti ambulatoriali</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr"/>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>01/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N184" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC184" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>AVVISO – AZIENDA ZERO: ATTIVAZIONE DELLA PROCEDURA INFORMATIZZATA AI FINI DELL’INSERIMENTO NELLE GRADUATORIE PROVINCIALI DEGLI SPECIALISTI AMBULATORIALI INTERNI, VETERINARI ED ALTRE PROFESSIONALITA' SANITARIE (BIOLOGI, CHIMICI, PSICOLOGI)</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E150" t="inlineStr">
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>Si comunica che &lt;strong&gt;dal 01.01.2026 al 31.01.2026&lt;/strong&gt; sarà attiva la procedura informatizzata ai fini dell'inserimento nelle graduatorie provinciali degli specialisti ambulatoriali interni, veterinari ed altre professionalità sanitarie (biologi, chimici, psicologi), &lt;strong&gt;valide per l'anno 2027&lt;/strong&gt;.</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>MEDICO SPECIALISTA AMBULATORIALE INTERNO</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>24/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>31/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC185" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE185" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF185" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE  IN QUALITA' DI ESPERTO DI RADIOPROTEZIONE.</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr"/>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>16/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>01/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N186" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC186" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE186" t="inlineStr">
+        <is>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF186" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI RADIOTERAPIA.</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F150" t="inlineStr">
+      <c r="F187" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G150" t="inlineStr">
+      <c r="G187" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H150" t="inlineStr">
+      <c r="H187" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I150" t="inlineStr">
+      <c r="I187" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K150" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE150" t="inlineStr">
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N187" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC187" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE187" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF150" t="inlineStr">
+      <c r="AF187" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="151">
-[...5 lines deleted...]
-      <c r="D151" t="inlineStr">
+    <row r="188">
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI RADIODIAGNOSTICA.</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E151" t="inlineStr">
+      <c r="E188" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F151" t="inlineStr">
+      <c r="F188" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G151" t="inlineStr">
+      <c r="G188" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H151" t="inlineStr">
+      <c r="H188" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I151" t="inlineStr">
+      <c r="I188" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K151" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE151" t="inlineStr">
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N188" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC188" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE188" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF151" t="inlineStr">
+      <c r="AF188" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="152">
-[...5 lines deleted...]
-      <c r="D152" t="inlineStr">
+    <row r="189">
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI PSICHIATRIA.</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E152" t="inlineStr">
+      <c r="E189" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F152" t="inlineStr">
+      <c r="F189" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G152" t="inlineStr">
+      <c r="G189" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H152" t="inlineStr">
+      <c r="H189" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I152" t="inlineStr">
+      <c r="I189" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K152" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE152" t="inlineStr">
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC189" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE189" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF152" t="inlineStr">
+      <c r="AF189" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="153">
-[...5 lines deleted...]
-      <c r="D153" t="inlineStr">
+    <row r="190">
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI PEDIATRIA.</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E153" t="inlineStr">
+      <c r="E190" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F153" t="inlineStr">
+      <c r="F190" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G153" t="inlineStr">
+      <c r="G190" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H153" t="inlineStr">
+      <c r="H190" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I153" t="inlineStr">
+      <c r="I190" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K153" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE153" t="inlineStr">
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N190" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC190" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE190" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF153" t="inlineStr">
+      <c r="AF190" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="154">
-[...5 lines deleted...]
-      <c r="D154" t="inlineStr">
+    <row r="191">
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI PATOLOGIA CLINICA.</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E154" t="inlineStr">
+      <c r="E191" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F154" t="inlineStr">
+      <c r="F191" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G154" t="inlineStr">
+      <c r="G191" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H154" t="inlineStr">
+      <c r="H191" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I154" t="inlineStr">
+      <c r="I191" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K154" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE154" t="inlineStr">
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N191" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC191" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE191" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF154" t="inlineStr">
+      <c r="AF191" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="155">
-[...5 lines deleted...]
-      <c r="D155" t="inlineStr">
+    <row r="192">
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI ORTOPEDIA E TRAUMATOLOGIA.</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E155" t="inlineStr">
+      <c r="E192" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F155" t="inlineStr">
+      <c r="F192" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G155" t="inlineStr">
+      <c r="G192" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H155" t="inlineStr">
+      <c r="H192" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I155" t="inlineStr">
+      <c r="I192" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K155" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE155" t="inlineStr">
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N192" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC192" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE192" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF155" t="inlineStr">
+      <c r="AF192" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="156">
-[...5 lines deleted...]
-      <c r="D156" t="inlineStr">
+    <row r="193">
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MEDICINA D'EMERGENZA-URGENZA.</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E156" t="inlineStr">
+      <c r="E193" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F156" t="inlineStr">
+      <c r="F193" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G156" t="inlineStr">
+      <c r="G193" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H156" t="inlineStr">
+      <c r="H193" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I156" t="inlineStr">
+      <c r="I193" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K156" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE156" t="inlineStr">
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N193" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC193" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE193" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF156" t="inlineStr">
+      <c r="AF193" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="157">
-[...5 lines deleted...]
-      <c r="D157" t="inlineStr">
+    <row r="194">
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI OFTALMOLOGIA.</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E157" t="inlineStr">
+      <c r="E194" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F157" t="inlineStr">
+      <c r="F194" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G157" t="inlineStr">
+      <c r="G194" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H157" t="inlineStr">
+      <c r="H194" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I157" t="inlineStr">
+      <c r="I194" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K157" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE157" t="inlineStr">
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC194" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE194" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF157" t="inlineStr">
+      <c r="AF194" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="158">
-[...5 lines deleted...]
-      <c r="D158" t="inlineStr">
+    <row r="195">
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI NEUROPSICHIATRIA INFANTILE.</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E158" t="inlineStr">
+      <c r="E195" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F158" t="inlineStr">
+      <c r="F195" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G158" t="inlineStr">
+      <c r="G195" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H158" t="inlineStr">
+      <c r="H195" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I158" t="inlineStr">
+      <c r="I195" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K158" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE158" t="inlineStr">
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N195" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC195" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE195" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF158" t="inlineStr">
+      <c r="AF195" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="159">
-[...5 lines deleted...]
-      <c r="D159" t="inlineStr">
+    <row r="196">
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI NEUROLOGIA.</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E159" t="inlineStr">
+      <c r="E196" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F159" t="inlineStr">
+      <c r="F196" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G159" t="inlineStr">
+      <c r="G196" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H159" t="inlineStr">
+      <c r="H196" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I159" t="inlineStr">
+      <c r="I196" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K159" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE159" t="inlineStr">
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N196" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC196" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE196" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF159" t="inlineStr">
+      <c r="AF196" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="160">
-[...5 lines deleted...]
-      <c r="D160" t="inlineStr">
+    <row r="197">
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI NEFROLOGIA.</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E160" t="inlineStr">
+      <c r="E197" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F160" t="inlineStr">
+      <c r="F197" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G160" t="inlineStr">
+      <c r="G197" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H160" t="inlineStr">
+      <c r="H197" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I160" t="inlineStr">
+      <c r="I197" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K160" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE160" t="inlineStr">
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N197" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC197" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE197" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF160" t="inlineStr">
+      <c r="AF197" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="161">
-[...5 lines deleted...]
-      <c r="D161" t="inlineStr">
+    <row r="198">
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MEDICINA TRASFUSIONALE.</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E161" t="inlineStr">
+      <c r="E198" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F161" t="inlineStr">
+      <c r="F198" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G161" t="inlineStr">
+      <c r="G198" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H161" t="inlineStr">
+      <c r="H198" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I161" t="inlineStr">
+      <c r="I198" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K161" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE161" t="inlineStr">
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N198" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC198" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE198" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF161" t="inlineStr">
+      <c r="AF198" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="162">
-[...5 lines deleted...]
-      <c r="D162" t="inlineStr">
+    <row r="199">
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MEDICINA NUCLEARE.</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E162" t="inlineStr">
+      <c r="E199" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F162" t="inlineStr">
+      <c r="F199" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G162" t="inlineStr">
+      <c r="G199" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H162" t="inlineStr">
+      <c r="H199" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I162" t="inlineStr">
+      <c r="I199" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K162" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE162" t="inlineStr">
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N199" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC199" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE199" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF162" t="inlineStr">
+      <c r="AF199" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="163">
-[...5 lines deleted...]
-      <c r="D163" t="inlineStr">
+    <row r="200">
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI ONCOLOGIA.</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E163" t="inlineStr">
+      <c r="E200" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F163" t="inlineStr">
+      <c r="F200" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G163" t="inlineStr">
+      <c r="G200" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H163" t="inlineStr">
+      <c r="H200" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I163" t="inlineStr">
+      <c r="I200" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K163" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE163" t="inlineStr">
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N200" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC200" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE200" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF163" t="inlineStr">
+      <c r="AF200" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="164">
-[...5 lines deleted...]
-      <c r="D164" t="inlineStr">
+    <row r="201">
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>libero professionale</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E164" t="inlineStr">
+      <c r="E201" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F164" t="inlineStr">
+      <c r="F201" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G164" t="inlineStr">
+      <c r="G201" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H164" t="inlineStr">
+      <c r="H201" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I164" t="inlineStr">
+      <c r="I201" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K164" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE164" t="inlineStr">
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N201" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC201" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE201" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF164" t="inlineStr">
+      <c r="AF201" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="165">
-[...5 lines deleted...]
-      <c r="D165" t="inlineStr">
+    <row r="202">
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MEDICINA INTERNA.</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E165" t="inlineStr">
+      <c r="E202" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F165" t="inlineStr">
+      <c r="F202" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G165" t="inlineStr">
+      <c r="G202" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H165" t="inlineStr">
+      <c r="H202" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I165" t="inlineStr">
+      <c r="I202" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K165" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE165" t="inlineStr">
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N202" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC202" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE202" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF165" t="inlineStr">
+      <c r="AF202" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="166">
-[...5 lines deleted...]
-      <c r="D166" t="inlineStr">
+    <row r="203">
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI GERIATRIA.</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E166" t="inlineStr">
+      <c r="E203" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F166" t="inlineStr">
+      <c r="F203" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G166" t="inlineStr">
+      <c r="G203" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H166" t="inlineStr">
+      <c r="H203" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I166" t="inlineStr">
+      <c r="I203" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K166" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE166" t="inlineStr">
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N203" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC203" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE203" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF166" t="inlineStr">
+      <c r="AF203" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="167">
-[...5 lines deleted...]
-      <c r="D167" t="inlineStr">
+    <row r="204">
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI GINECOLOGIA E OSTETRICIA.</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E167" t="inlineStr">
+      <c r="E204" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F167" t="inlineStr">
+      <c r="F204" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G167" t="inlineStr">
+      <c r="G204" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H167" t="inlineStr">
+      <c r="H204" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I167" t="inlineStr">
+      <c r="I204" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K167" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE167" t="inlineStr">
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N204" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC204" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE204" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF167" t="inlineStr">
+      <c r="AF204" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="168">
-[...5 lines deleted...]
-      <c r="D168" t="inlineStr">
+    <row r="205">
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI IGIENE DEGLI ALIMENTI E DELLA NUTRIZIONE.</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E168" t="inlineStr">
+      <c r="E205" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F168" t="inlineStr">
+      <c r="F205" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G168" t="inlineStr">
+      <c r="G205" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H168" t="inlineStr">
+      <c r="H205" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I168" t="inlineStr">
+      <c r="I205" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K168" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE168" t="inlineStr">
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N205" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC205" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE205" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF168" t="inlineStr">
+      <c r="AF205" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="169">
-[...5 lines deleted...]
-      <c r="D169" t="inlineStr">
+    <row r="206">
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA.</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E169" t="inlineStr">
+      <c r="E206" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F169" t="inlineStr">
+      <c r="F206" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G169" t="inlineStr">
+      <c r="G206" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H169" t="inlineStr">
+      <c r="H206" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I169" t="inlineStr">
+      <c r="I206" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K169" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE169" t="inlineStr">
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N206" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC206" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE206" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF169" t="inlineStr">
+      <c r="AF206" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="170">
-[...5 lines deleted...]
-      <c r="D170" t="inlineStr">
+    <row r="207">
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MALATTIE DELL'APPARATO RESPIRATORIO.</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E170" t="inlineStr">
+      <c r="E207" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F170" t="inlineStr">
+      <c r="F207" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G170" t="inlineStr">
+      <c r="G207" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H170" t="inlineStr">
+      <c r="H207" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I170" t="inlineStr">
+      <c r="I207" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K170" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE170" t="inlineStr">
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N207" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC207" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE207" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF170" t="inlineStr">
+      <c r="AF207" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="171">
-[...5 lines deleted...]
-      <c r="D171" t="inlineStr">
+    <row r="208">
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MALATTIE METABOLICHE E DIABETOLOGIA.</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E171" t="inlineStr">
+      <c r="E208" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F171" t="inlineStr">
+      <c r="F208" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G171" t="inlineStr">
+      <c r="G208" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H171" t="inlineStr">
+      <c r="H208" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I171" t="inlineStr">
+      <c r="I208" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K171" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE171" t="inlineStr">
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N208" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC208" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE208" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF171" t="inlineStr">
+      <c r="AF208" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="172">
-[...5 lines deleted...]
-      <c r="D172" t="inlineStr">
+    <row r="209">
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MEDICINA DEL LAVORO E SICUREZZA NEGLI AMBIENTI DI LAVORO.</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E172" t="inlineStr">
+      <c r="E209" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F172" t="inlineStr">
+      <c r="F209" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G172" t="inlineStr">
+      <c r="G209" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H172" t="inlineStr">
+      <c r="H209" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I172" t="inlineStr">
+      <c r="I209" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K172" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE172" t="inlineStr">
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N209" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC209" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE209" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF172" t="inlineStr">
+      <c r="AF209" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="173">
-[...5 lines deleted...]
-      <c r="D173" t="inlineStr">
+    <row r="210">
+      <c r="A210" t="inlineStr"/>
+      <c r="B210" t="inlineStr"/>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI MEDICINA FISICA E RIABILITAZIONE.</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr"/>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>12/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>12/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N210" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P210" t="inlineStr"/>
+      <c r="Q210" t="inlineStr"/>
+      <c r="R210" t="inlineStr"/>
+      <c r="S210" t="inlineStr"/>
+      <c r="T210" t="inlineStr"/>
+      <c r="W210" t="n">
+        <v>0</v>
+      </c>
+      <c r="X210" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y210" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z210" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA210" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC210" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD210" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE210" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF210" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="AG210" t="inlineStr"/>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr"/>
+      <c r="B211" t="inlineStr"/>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI REUMATOLOGIA.</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr"/>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>12/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>12/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N211" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P211" t="inlineStr"/>
+      <c r="Q211" t="inlineStr"/>
+      <c r="R211" t="inlineStr"/>
+      <c r="S211" t="inlineStr"/>
+      <c r="T211" t="inlineStr"/>
+      <c r="W211" t="n">
+        <v>0</v>
+      </c>
+      <c r="X211" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y211" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z211" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA211" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC211" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD211" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE211" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF211" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="AG211" t="inlineStr"/>
+    </row>
+    <row r="212">
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI ANESTESIA E RIANIMAZIONE.</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E173" t="inlineStr">
+      <c r="E212" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F173" t="inlineStr">
+      <c r="F212" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G173" t="inlineStr">
+      <c r="G212" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H173" t="inlineStr">
+      <c r="H212" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I173" t="inlineStr">
+      <c r="I212" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K173" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE173" t="inlineStr">
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N212" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC212" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE212" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF173" t="inlineStr">
+      <c r="AF212" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="174">
-[...5 lines deleted...]
-      <c r="D174" t="inlineStr">
+    <row r="213">
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI CARDIOLOGIA.</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E174" t="inlineStr">
+      <c r="E213" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F174" t="inlineStr">
+      <c r="F213" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G174" t="inlineStr">
+      <c r="G213" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H174" t="inlineStr">
+      <c r="H213" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I174" t="inlineStr">
+      <c r="I213" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K174" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE174" t="inlineStr">
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N213" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC213" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE213" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF174" t="inlineStr">
+      <c r="AF213" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="175">
-[...5 lines deleted...]
-      <c r="D175" t="inlineStr">
+    <row r="214">
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI CURE PALLIATIVE.</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E175" t="inlineStr">
+      <c r="E214" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F175" t="inlineStr">
+      <c r="F214" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G175" t="inlineStr">
+      <c r="G214" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H175" t="inlineStr">
+      <c r="H214" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I175" t="inlineStr">
+      <c r="I214" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K175" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE175" t="inlineStr">
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N214" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC214" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE214" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF175" t="inlineStr">
+      <c r="AF214" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="176">
-[...5 lines deleted...]
-      <c r="D176" t="inlineStr">
+    <row r="215">
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI DERMATOLOIGA E VENEROLOGIA.</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E176" t="inlineStr">
+      <c r="E215" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F176" t="inlineStr">
+      <c r="F215" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G176" t="inlineStr">
+      <c r="G215" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H176" t="inlineStr">
+      <c r="H215" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I176" t="inlineStr">
+      <c r="I215" t="inlineStr">
         <is>
           <t>12/06/2026 00:00</t>
         </is>
       </c>
-      <c r="K176" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE176" t="inlineStr">
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N215" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC215" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE215" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF176" t="inlineStr">
+      <c r="AF215" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="177">
-[...249 lines deleted...]
-      <c r="D181" t="inlineStr">
+    <row r="216">
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI EMATOLOGIA.</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E181" t="inlineStr">
-[...85 lines deleted...]
-      <c r="E183" t="inlineStr">
+      <c r="E216" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F183" t="inlineStr">
-[...34 lines deleted...]
-      <c r="AE183" t="inlineStr">
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>12/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I216" t="inlineStr">
+        <is>
+          <t>12/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N216" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC216" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE216" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF183" t="inlineStr">
+      <c r="AF216" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
-    <row r="184">
-[...91 lines deleted...]
-      <c r="D185" t="inlineStr">
+    <row r="217">
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI GASTROENTEROLOGIA.</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E185" t="inlineStr">
+      <c r="E217" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F185" t="inlineStr">
+      <c r="F217" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G185" t="inlineStr">
+      <c r="G217" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H185" t="inlineStr">
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>12/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
+        <is>
+          <t>12/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N217" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC217" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE217" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF217" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione denominato "Monitoraggio attività sala parto", afferente all'U.O.C. Ostetricia e ginecologia di Belluno.</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;a href="https://aulss1veneto.iscrizioneconcorsi.it/"&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>01/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I218" t="inlineStr">
+        <is>
+          <t>16/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K218" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N218" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC218" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione dell'U.O.S.  "U.O.S. Terapia Intensiva" afferente all'U.O.C. Anestesia e rianimazione di Belluno.</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr"/>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>01/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I219" t="inlineStr">
+        <is>
+          <t>16/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N219" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC219" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione denominato "Oncologia Ginecologica", afferente all'U.O.C. Ostetricia e ginecologia di Feltre.</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr"/>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>01/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>16/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N220" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC220" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>Azienda Zero – Concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Nefrologia.</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per l’iscrizione all’avviso collegarsi al presente link &lt;a href="https://azeroveneto.concorsismart.it/"&gt;https://azeroveneto.concorsismart.it&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;&lt;strong&gt;Tutta la pubblicazione completa della documentazione dell’avviso è disponibile al seguente link: http://aziendazero.concorsieavvisi.it/&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>29/11/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I221" t="inlineStr">
+        <is>
+          <t>29/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N221" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC221" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr"/>
+      <c r="B222" t="inlineStr"/>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e prova colloquio, per la formulazione di graduatorie da utilizzare per assunzioni a tempo determinato di tecnici sanitari di radiologia medica - Area dei professionisti della salute - Ruolo sanitario.</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr"/>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>TECNICO SANITARIO DI RADIOLOGIA MEDICA</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
         <is>
           <t>28/11/2025 00:00</t>
         </is>
       </c>
-      <c r="I185" t="inlineStr">
+      <c r="I222" t="inlineStr">
         <is>
           <t>28/05/2026 00:00</t>
         </is>
       </c>
-      <c r="K185" t="inlineStr">
-[...37 lines deleted...]
-      <c r="AE185" t="inlineStr">
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N222" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P222" t="inlineStr"/>
+      <c r="Q222" t="inlineStr"/>
+      <c r="R222" t="inlineStr"/>
+      <c r="S222" t="inlineStr"/>
+      <c r="T222" t="inlineStr"/>
+      <c r="W222" t="n">
+        <v>0</v>
+      </c>
+      <c r="X222" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y222" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z222" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA222" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC222" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD222" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE222" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF185" t="inlineStr">
+      <c r="AF222" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
-      <c r="AG185" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="D186" t="inlineStr">
+      <c r="AG222" t="inlineStr"/>
+    </row>
+    <row r="223">
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e prova colloquio, per la formulazione di graduatorie da utilizzare per assunzioni a tempo determinato, nel profilo professionale di infermiere - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario.</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E186" t="inlineStr">
+      <c r="E223" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="F186" t="inlineStr">
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>INFERMIERE</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>28/11/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>28/05/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC223" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE223" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF223" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr"/>
+      <c r="B224" t="inlineStr"/>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e prova colloquio, per la formulazione di graduatorie da utilizzare per l'assunzione a tempo determinato di dirigenti medici nelle discipline di: medicina legale - igiene, epidemiologia e sanità pubblica per l'U.O.S. Risk Management.</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr"/>
+      <c r="F224" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
-      <c r="G186" t="inlineStr">
+      <c r="G224" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
-      <c r="H186" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AE186" t="inlineStr">
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>28/11/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
+          <t>28/05/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N224" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P224" t="inlineStr"/>
+      <c r="Q224" t="inlineStr"/>
+      <c r="R224" t="inlineStr"/>
+      <c r="S224" t="inlineStr"/>
+      <c r="T224" t="inlineStr"/>
+      <c r="W224" t="n">
+        <v>0</v>
+      </c>
+      <c r="X224" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y224" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z224" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA224" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC224" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD224" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE224" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF186" t="inlineStr">
+      <c r="AF224" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
-    </row>
-[...330 lines deleted...]
-      <c r="D195" t="inlineStr">
+      <c r="AG224" t="inlineStr"/>
+    </row>
+    <row r="225">
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO, PER TITOLI E PROVA COLLOQUIO, PER LA FORMULAZIONE DI GRADUATORIE DA UTILIZZARE PER L'ASSUNZIONE A TEMPO DETERMINATO DI  DIRIGENTI MEDICI NELLA DISCIPLINA DI OTORINOLARINGOIATRIA.</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E195" t="inlineStr">
-[...42 lines deleted...]
-      <c r="E196" t="inlineStr">
+      <c r="E225" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H196" t="inlineStr">
-[...31 lines deleted...]
-      <c r="D197" t="inlineStr">
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>06/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr">
+        <is>
+          <t>03/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N225" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC225" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE225" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF225" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO  PER LA FORMULAZIONE DI UN ELENCO DI PSICOLOGI (DIPENDENTI E SPECIALISTI AMBULATORIALI INTERNI) IDONEI A SVOLGERE ATTIVITA’ PROFESSIONALE PER I GIOCHI OLIMPICI INVERNALI DI  MILANO-CORTINA 2026.</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr"/>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>02/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr">
+        <is>
+          <t>12/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N226" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC226" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>RIAPERTURA TERMINI - AVVISO PUBBLICO PER L'ASSUNZIONE A TEMPO DETERMINATO DI N. 1 COLLABORATORE  AMMINISTRATIVO PROFESSIONALE</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr"/>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>26/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I227" t="inlineStr">
+        <is>
+          <t>11/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K227" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N227" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC227" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE227" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF227" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIE AZIENDALI 2025 DEI MEDICI DISPONIBILI AL CONFERIMENTO DI INCARICHI A TEMPO DETERMINATO, PROVVISORI E DI SOSTITUZIONE NELLA MEDICINA GENERALE (COMPRESI GLI ISTITUTI PENITENZIARI) - 3° AGGIORNAMENTO</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr"/>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>15/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
+        <is>
+          <t>15/09/2031 00:00</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N228" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC228" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO  PER LA FORMULAZIONE DI UN ELENCO DI FISIOTERAPISTI IDONEI A SVOLGERE ATTIVITA’ PROFESSIONALE PER I GIOCHI OLIMPICI INVERNALI DI MILANO-CORTINA 2026</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr"/>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>08/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr">
+        <is>
+          <t>18/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N229" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC229" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO  PER LA FORMULAZIONE DI ELENCO DI TECNICI SANITARI DI RADIOLOGIA MEDICA IDONEI A SVOLGERE ATTIVITA’ PROFESSIONALE PER I GIOCHI OLIMPICI INVERNALI DI MILANO-CORTINA 2026</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr"/>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>08/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I230" t="inlineStr">
+        <is>
+          <t>18/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N230" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC230" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER LA FORMULAZIONE DI DUE ELENCHI DI INFERMIERI IDONEI A SVOLGERE ATTIVITÀ PROFESSIONALE PER I GIOCHI OLIMPICI INVERNALI DI MILANO-CORTINA 2026</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr"/>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>02/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I231" t="inlineStr">
+        <is>
+          <t>18/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N231" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC231" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER LA FORMULAZIONE DI UN ELENCO DI OPERATORI SOCIO SANITARI IDONEI A SVOLGERE ATTIVITÀ PROFESSIONALE PER I GIOCHI OLIMPICI INVERNALI DI MILANO-CORTINA 2026</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr"/>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>02/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I232" t="inlineStr">
+        <is>
+          <t>18/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K232" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N232" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC232" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIE AZIENDALI 2025 DEI MEDICI DISPONIBILI AL CONFERIMENTO DI INCARICHI A TEMPO DETERMINATO, PROVVISORI E DI SOSTITUZIONE NELLA MEDICINA GENERALE (COMPRESI GLI ISTITUTI PENITENZIARI) - 2° AGGIORNAMENTO</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr"/>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>18/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I233" t="inlineStr">
+        <is>
+          <t>18/08/2031 00:00</t>
+        </is>
+      </c>
+      <c r="K233" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N233" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC233" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO  PER L’ACQUISIZIONE IN MOBILITÀ DI N. 1 DIRIGENTE MEDICO  NELLA DISCIPLINA DI EMATOLOGIA</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E197" t="inlineStr">
-[...1064 lines deleted...]
-      <c r="E222" t="inlineStr">
+      <c r="E234" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H222" t="inlineStr">
-[...26 lines deleted...]
-      <c r="C223" t="inlineStr">
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>12/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I234" t="inlineStr">
+        <is>
+          <t>11/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K234" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N234" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC234" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER LA RICERCA DI PSICOLOGI PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI PER LA REALIZZAZIONE DEL PROGETTO FONDO PER L'ALZHEIMER E LE DEMENZE 2024-2026.</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;a href="https://aulss1veneto.iscrizioneconcorsi.it/"&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>12/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>29/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N235" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC235" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI N. 1 INCARICO DI LAVORO AUTONOMO AD UN EDUCATORE PROFESSIONALE PER LE ATTIVITA’ PREVISTE DAL PROGETTO FINANZIATO “C'È DA FARE – SAFE TEEN DOLOMITI” – ANNO 2025 - INTERVENTI AMBULATORIALI AD ALTA INTENSITÀ PER ADOLESCENTI E FAMIGLIE</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;a href="https://aulss1veneto.iscrizioneconcorsi.it/"&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>12/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I236" t="inlineStr">
+        <is>
+          <t>29/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K236" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N236" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC236" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione "Anestesia Ostetrica", afferente all'U.O.C. Anestesia e rianimazione di Belluno</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr"/>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>11/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I237" t="inlineStr">
+        <is>
+          <t>26/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K237" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N237" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC237" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione professionale "IFOC_ Infermiere di famiglia e di Comunità Distretto 2" - Case della Comunità Distretto 2</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr"/>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>11/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I238" t="inlineStr">
+        <is>
+          <t>26/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N238" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC238" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione professionale "IFOC_ Infermiere di famiglia e di Comunità Distretto 1 (Belluno, Agordo, Pieve di Cadore)" - Case della Comunità Distretto 1</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr"/>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>11/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I239" t="inlineStr">
+        <is>
+          <t>26/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K239" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N239" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC239" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "QUALITY IMPROVEMENT E PROFESSIONI SANITARIE DEL DIPARTIMENTO DI PREVENZIONE" AFFERENTE ALL'UOS PROFESSIONI SANITARIE DIPARTIMENTO DI PREVENZIONE - OSPEDALE DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr"/>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>11/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I240" t="inlineStr">
+        <is>
+          <t>26/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N240" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC240" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER ASSUNZIONI A TEMPO DETERMINATO NEL PROFILO PROFESSIONALE DI OPERATORE TECNICO SPECIALIZZATO - AUTISTA DI AMBULANZA - AREA DEGLI OPERATORI - RUOLO TECNICO.</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr"/>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Tecnico</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>OPERATORE TECNICO SPECIALIZZATO</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>08/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I241" t="inlineStr">
+        <is>
+          <t>09/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N241" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC241" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE241" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF241" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIE AZIENDALI 2025 DEI MEDICI DISPONIBILI AL CONFERIMENTO DI INCARICHI A TEMPO DETERMINATO, PROVVISORI E DI SOSTITUZIONE NELLA MEDICINA GENERALE (COMPRESI GLI ISTITUTI PENITENZIARI) - 1° AGGIORNAMENTO</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr"/>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>08/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I242" t="inlineStr">
+        <is>
+          <t>08/08/2031 00:00</t>
+        </is>
+      </c>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N242" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC242" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER LA FORMAZIONE DI GRADUATORIE DI SPECIALISTI AMBULATORIALI INTERNI, VETERINARI ED ALTRE  PROFESSIONALITA’ (BIOLOGI, CHIMICI, PSICOLOGI) AMBULATORIALI, DISPONIBILI AL CONFERIMENTO DI INCARICHI PROVVISORI, A TEMPO DETERMINATO O ALL’AFFIDAMENTO DI SOSTITUZIONE ANNO 2025</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr"/>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>MEDICO SPECIALISTA AMBULATORIALE INTERNO</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>18/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr">
+        <is>
+          <t>18/07/2031 00:00</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N243" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC243" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE243" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF243" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIE AZIENDALI 2025 DEI MEDICI DISPONIBILI AL CONFERIMENTO DI INCARICHI A TEMPO DETERMINATO, PROVVISORI E DI SOSTITUZIONE NELLA MEDICINA GENERALE (COMPRESI GLI ISTITUTI PENITENZIARI)</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr"/>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>18/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr">
+        <is>
+          <t>18/07/2031 00:00</t>
+        </is>
+      </c>
+      <c r="K244" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N244" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC244" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024-2025 - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr"/>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>10/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
+          <t>10/06/2031 00:00</t>
+        </is>
+      </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N245" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC245" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO DI MANIFESTAZIONE DI INTERESSE per DIRIGENTI MEDICI nella disciplina di Anestesia e Rianimazione per i servizi di Cure Palliative aziendali (U.O.C. Cure Palliative di Belluno e U.O.S. Cure Palliative di Feltre)</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr"/>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>22/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I246" t="inlineStr">
+        <is>
+          <t>06/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N246" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC246" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024-2025 - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr"/>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>12/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I247" t="inlineStr">
+        <is>
+          <t>12/05/2031 00:00</t>
+        </is>
+      </c>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N247" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC247" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO INCARICHI LIBERO PROFESSIONALI A MEDICI CON FUNZIONI DI MEDICO AUTORIZZATO.</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;a href="https://aulss1veneto.iscrizioneconcorsi.it/"&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>26/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I248" t="inlineStr">
+        <is>
+          <t>30/03/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K248" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N248" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC248" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER ASSUNZIONI A TEMPO DETERMINATO NEL PROFILO PROFESSIONALE DI PERITO MECCANICO - AREA DEGLI ASSISTENTI - RUOLO TECNICO.</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr"/>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Tecnico</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>ASSISTENTE TECNICO</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>21/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr">
+        <is>
+          <t>21/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N249" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC249" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE249" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF249" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N.1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO "COORDINAMENTO AREA PEDIATRICA BELLUNO".</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr"/>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>13/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I250" t="inlineStr">
+        <is>
+          <t>28/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N250" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC250" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER LA RICERCA DI PSICOLOGI PSICOTERAPEUTI PER L’EVENTUALE CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI PER  LA REALIZZAZIONE DI EVENTUALI PROGETTI RELATIVI ALLA PROSECUZIONE DELLE ATTIVITÀ DI RAFFORZAMENTO DEL DSM (DGRV N. 371/2022).</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all'avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;a href="https://aulss1veneto.iscrizioneconcorsi.it/"&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall'avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>13/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I251" t="inlineStr">
+        <is>
+          <t>28/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K251" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N251" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC251" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N.1 INCARICO DIRIGENZIALE DI DIREZIONE DI STRUTTURA SEMPLICE "COORDINAMENTO GRUPPI OPERATORI BELLUNO" AFFERENTE ALL'U.O.C. ANESTESIA E RIANIMAZIONE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr"/>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>13/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I252" t="inlineStr">
+        <is>
+          <t>28/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N252" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC252" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N.1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO "COORDINAMENTO GRUPPI OPERATORI DISTRETTO 1".</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr"/>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>13/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
+        <is>
+          <t>28/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N253" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC253" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N.1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO "COORDINAMENTO DMO E POLIAMBULATORI AGORDO".</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr"/>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>13/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I254" t="inlineStr">
+        <is>
+          <t>28/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K254" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N254" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC254" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N.1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO "COORDINAMENTO AREA PNEUMOLOGICA FELTRE".</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr"/>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>13/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I255" t="inlineStr">
+        <is>
+          <t>28/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K255" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N255" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC255" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024-2025 - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr"/>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>03/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I256" t="inlineStr">
+        <is>
+          <t>03/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N256" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC256" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024/2025 - CASA CIRCONDARIALE DI BELLUNO - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr"/>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>03/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I257" t="inlineStr">
+        <is>
+          <t>03/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="K257" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N257" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC257" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER ASSUNZIONI A TEMPO DETERMINATO NEL PROFILO PROFESSIONALE DI GEOMETRA - AREA DEGLI ASSISTENTI - RUOLO TECNICO.</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr"/>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Tecnico</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>ASSISTENTE TECNICO</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>24/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I258" t="inlineStr">
+        <is>
+          <t>24/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K258" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N258" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC258" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE258" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF258" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER ASSUNZIONI A TEMPO DETERMINATO NEL PROFILO PROFESSIONALE DI OPERATORE TECNICO SPECIALIZZATO - AUTISTA DI AMBULANZA - AREA DEGLI OPERATORI - RUOLO TECNICO.</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr"/>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Tecnico</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>OPERATORE TECNICO SPECIALIZZATO</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>24/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I259" t="inlineStr">
+        <is>
+          <t>24/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K259" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N259" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC259" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE259" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF259" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024-2025 - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr"/>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>02/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr">
+        <is>
+          <t>02/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="K260" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N260" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC260" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="C261" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di altissima professionalità a valenza dipartimentale "Trattamento dei tumori gastrointestinali" afferente al Dipartimento funzionale Centro Regionale di Chirurgia Oncologica Gastroenterologica.</t>
         </is>
       </c>
-      <c r="D223" t="inlineStr">
+      <c r="D261" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E223" t="inlineStr">
+      <c r="E261" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H223" t="inlineStr">
+      <c r="H261" t="inlineStr">
         <is>
           <t>03/12/2024 00:00</t>
         </is>
       </c>
-      <c r="I223" t="inlineStr">
+      <c r="I261" t="inlineStr">
         <is>
           <t>18/12/2024 00:00</t>
         </is>
       </c>
-      <c r="K223" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D224" t="inlineStr">
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N261" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC261" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione dell'U.O.S.  "Diagnostica Cardiovascolare" afferente alla U.O.C. Cardiologia-UCIC di Feltre.</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E224" t="inlineStr">
+      <c r="E262" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H224" t="inlineStr">
+      <c r="H262" t="inlineStr">
         <is>
           <t>03/12/2024 00:00</t>
         </is>
       </c>
-      <c r="I224" t="inlineStr">
+      <c r="I262" t="inlineStr">
         <is>
           <t>18/12/2024 00:00</t>
         </is>
       </c>
-      <c r="K224" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D225" t="inlineStr">
+      <c r="K262" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N262" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC262" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione "Emergenza territoriale e rapporti con la centrale operativa", afferente all'U.O.C. Pronto Soccorso dell'Ospedale di Belluno</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E225" t="inlineStr">
+      <c r="E263" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H225" t="inlineStr">
+      <c r="H263" t="inlineStr">
         <is>
           <t>03/12/2024 00:00</t>
         </is>
       </c>
-      <c r="I225" t="inlineStr">
+      <c r="I263" t="inlineStr">
         <is>
           <t>18/12/2024 00:00</t>
         </is>
       </c>
-      <c r="K225" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D226" t="inlineStr">
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N263" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC263" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione "Inquadramento e gestione delle multipatologie nel paziente sottoposto a chirurgia ortopedica. Prevenzione e terapia delle complicanze post-operatorie", afferente all'U.O.C. di Medicina generale di Belluno.</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E226" t="inlineStr">
+      <c r="E264" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H226" t="inlineStr">
+      <c r="H264" t="inlineStr">
         <is>
           <t>03/12/2024 00:00</t>
         </is>
       </c>
-      <c r="I226" t="inlineStr">
+      <c r="I264" t="inlineStr">
         <is>
           <t>18/12/2024 00:00</t>
         </is>
       </c>
-      <c r="K226" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D227" t="inlineStr">
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N264" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC264" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione "Referente per la qualità e l'accreditamento della U.O.C. secondo la L:R. Veneto n. 22/2002 e Referente per l'implementazione del Percorso Violenza di Genere nella U.O.C. di Pronto Soccorso", afferente all'U.O.C. Pronto Soccorso dell'Ospedale di Feltre.</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E227" t="inlineStr">
+      <c r="E265" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H227" t="inlineStr">
+      <c r="H265" t="inlineStr">
         <is>
           <t>03/12/2024 00:00</t>
         </is>
       </c>
-      <c r="I227" t="inlineStr">
+      <c r="I265" t="inlineStr">
         <is>
           <t>18/12/2024 00:00</t>
         </is>
       </c>
-      <c r="K227" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D228" t="inlineStr">
+      <c r="K265" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N265" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC265" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione "Referente per la gestione in team delle emergenze cardiovascolari", afferente all'U.O.C. Pronto Soccorso dell'Ospedale di Feltre</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E228" t="inlineStr">
+      <c r="E266" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H228" t="inlineStr">
+      <c r="H266" t="inlineStr">
         <is>
           <t>03/12/2024 00:00</t>
         </is>
       </c>
-      <c r="I228" t="inlineStr">
+      <c r="I266" t="inlineStr">
         <is>
           <t>18/12/2024 00:00</t>
         </is>
       </c>
-      <c r="K228" t="inlineStr">
-[...403 lines deleted...]
-      <c r="D238" t="inlineStr">
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N266" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC266" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione "Ecografia Bedside in Emergenza-Urgenza", afferente all'U.O.C. Pronto Soccorso dell'Ospedale di Belluno</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E238" t="inlineStr">
+      <c r="E267" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H238" t="inlineStr">
-[...31 lines deleted...]
-      <c r="D239" t="inlineStr">
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>03/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I267" t="inlineStr">
+        <is>
+          <t>18/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="K267" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N267" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC267" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024/2025 - CASA CIRCONDARIALE DI BELLUNO - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr"/>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>02/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I268" t="inlineStr">
+        <is>
+          <t>02/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="K268" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N268" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC268" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024-2025 - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr"/>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>02/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I269" t="inlineStr">
+        <is>
+          <t>02/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="K269" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N269" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC269" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e prova colloquio, per la formulazione di graduatorie da utilizzare per l'assunzione a tempo determinato di educatori professionali - Area dei professionisti della salute - Ruolo sanitario.</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr"/>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>EDUCATORE PROFESSIONALE SOCIO-SANITARIO</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>29/11/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I270" t="inlineStr">
+        <is>
+          <t>29/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K270" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N270" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC270" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE270" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF270" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024/2025 - CASA CIRCONDARIALE DI BELLUNO - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr"/>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>29/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I271" t="inlineStr">
+        <is>
+          <t>29/10/2030 00:00</t>
+        </is>
+      </c>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N271" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC271" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024/2025 - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr"/>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>29/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I272" t="inlineStr">
+        <is>
+          <t>29/10/2030 00:00</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N272" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC272" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>Pubblicazione degli incarichi vacanti di EMERGENZA SANITARIA TERRITORIALE 2° semestre 2024. ACN per la disciplina dei rapporti con i medici di medicina generale (MMG) del 28/04/2022, art. 63.</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr"/>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>25/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I273" t="inlineStr">
+        <is>
+          <t>25/10/2030 00:00</t>
+        </is>
+      </c>
+      <c r="K273" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N273" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC273" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE273" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF273" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>Pubblicazione degli ambiti territoriali carenti "straordinari" di PEDIATRIA DI LIBERA SCELTA ANNO 2024. ACN per la disciplina dei rapporti con i medici pediatri di libera scelta del 28/04/2022, art. 32 comma 19 e Accordo regionale per la pediatria di libera scelta, recepito con DGR n. 2667 del 7/08/2006.</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr"/>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>25/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I274" t="inlineStr">
+        <is>
+          <t>25/10/2030 00:00</t>
+        </is>
+      </c>
+      <c r="K274" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N274" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC274" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE274" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF274" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024/2025 - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr"/>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>30/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I275" t="inlineStr">
+        <is>
+          <t>30/09/2030 00:00</t>
+        </is>
+      </c>
+      <c r="K275" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N275" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC275" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2024/2025 - CASA CIRCONDARIALE DI BELLUNO - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr"/>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t>30/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I276" t="inlineStr">
+        <is>
+          <t>30/09/2030 00:00</t>
+        </is>
+      </c>
+      <c r="K276" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N276" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC276" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1  INCARICO DIRIGENZIALE DI DIREZIONE DI STRUTTURA SEMPLICE  - U.O.S. CHIRURGIA DELLA SPALLA  AFFERENTE ALLA U.O.C. ORTOPEDIA E TRAUMATOLOGIA DI FELTRE</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E239" t="inlineStr">
+      <c r="E277" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H239" t="inlineStr">
+      <c r="H277" t="inlineStr">
         <is>
           <t>20/09/2024 00:00</t>
         </is>
       </c>
-      <c r="I239" t="inlineStr">
+      <c r="I277" t="inlineStr">
         <is>
           <t>05/10/2024 00:00</t>
         </is>
       </c>
-      <c r="K239" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D240" t="inlineStr">
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N277" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC277" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1  INCARICO DIRIGENZIALE DI DIREZIONE DI STRUTTURA SEMPLICE DIPARTIMENTALE - U.O.S.D ANGIOLOGIA DEL DIPARTIMENTO DIAGNOSTICO E DI INTERVENTISTICA DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E240" t="inlineStr">
+      <c r="E278" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H240" t="inlineStr">
+      <c r="H278" t="inlineStr">
         <is>
           <t>20/09/2024 00:00</t>
         </is>
       </c>
-      <c r="I240" t="inlineStr">
+      <c r="I278" t="inlineStr">
         <is>
           <t>05/10/2024 00:00</t>
         </is>
       </c>
-      <c r="K240" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D241" t="inlineStr">
+      <c r="K278" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N278" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC278" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1  INCARICO DIRIGENZIALE DI DIREZIONE DI STRUTTURA SEMPLICE  - U.O.S. CHIRURGIA DEL GINOCCHIO AFFERENTE ALLA U.O.C. ORTOPEDIA E TRAUMATOLOGIA DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E241" t="inlineStr">
+      <c r="E279" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H241" t="inlineStr">
+      <c r="H279" t="inlineStr">
         <is>
           <t>20/09/2024 00:00</t>
         </is>
       </c>
-      <c r="I241" t="inlineStr">
+      <c r="I279" t="inlineStr">
         <is>
           <t>05/10/2024 00:00</t>
         </is>
       </c>
-      <c r="K241" t="inlineStr">
-[...155 lines deleted...]
-      <c r="D245" t="inlineStr">
+      <c r="K279" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N279" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC279" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1  INCARICO DIRIGENZIALE DI ALTISSIMA PROFESSIONALITà ARTICOLAZIONE INTERNA DI UOC "DEGENZE DI GASTROENTEROLOGIA" AFFERENTE ALLA U.O.C. GASTROENTEROLOGIA DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E245" t="inlineStr">
+      <c r="E280" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H245" t="inlineStr">
-[...26 lines deleted...]
-      <c r="C246" t="inlineStr">
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>20/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I280" t="inlineStr">
+        <is>
+          <t>05/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="K280" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N280" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC280" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e prova colloquio, per la formulazione di graduatorie da utilizzare per assunzioni, con rapporto di lavoro a tempo determinato, nel profilo professionale di assistente sociale -  Area dei Professionisti della Salute e dei Funzionari - Ruolo Socio Sanitario.</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr"/>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sociosanitario</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>ASSISTENTE SOCIALE</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>23/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I281" t="inlineStr">
+        <is>
+          <t>24/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="K281" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N281" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC281" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE281" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF281" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024/2025 - CASA CIRCONDARIALE DI BELLUNO - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr"/>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t>19/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I282" t="inlineStr">
+        <is>
+          <t>19/08/2030 00:00</t>
+        </is>
+      </c>
+      <c r="K282" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N282" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC282" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024/2025 - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr"/>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>19/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I283" t="inlineStr">
+        <is>
+          <t>19/08/2030 00:00</t>
+        </is>
+      </c>
+      <c r="K283" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N283" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC283" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="C284" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di n. 1 incarico di funzione professionale “Infermiere addetto al controllo infezioni – Ospedali Distretto 2” afferente all’U.O.C. Direzione Medica Ospedaliera di Feltre.</t>
         </is>
       </c>
-      <c r="D246" t="inlineStr">
+      <c r="D284" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E246" t="inlineStr">
+      <c r="E284" t="inlineStr">
         <is>
           <t>&lt;p class="western" align="center"&gt;&lt;strong&gt;PER MERO ERRORE MATERIALE SI PROVVEDERÀ A CORREGGERE IL BANDO E A RIAPRIRE CONSEGUENTEMENTE I TERMINI DI SCADENZA.&lt;/strong&gt;&lt;/p&gt;
                                                                                °°°°
 &lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H246" t="inlineStr">
+      <c r="H284" t="inlineStr">
         <is>
           <t>16/08/2024 00:00</t>
         </is>
       </c>
-      <c r="I246" t="inlineStr">
+      <c r="I284" t="inlineStr">
         <is>
           <t>12/09/2024 00:00</t>
         </is>
       </c>
-      <c r="K246" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C247" t="inlineStr">
+      <c r="K284" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N284" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC284" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione professionale “Infermiere di processo: Malattie infiammatorie intestinali Feltre” afferente all’U.O.S./D. Malattie infiammatorie gastrointestinali di Feltre.</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr">
+        <is>
+          <t>16/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I285" t="inlineStr">
+        <is>
+          <t>05/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="K285" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N285" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC285" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="C286" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di n. 1 incarico di funzione professionale “Addetto al controllo infezioni – Ospedali Distretto 1” afferente all’U.O.C. Direzione Medica Ospedaliera di Belluno.</t>
         </is>
       </c>
-      <c r="D247" t="inlineStr">
+      <c r="D286" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E247" t="inlineStr">
+      <c r="E286" t="inlineStr">
         <is>
           <t xml:space="preserve"> 
 &lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;
  </t>
         </is>
       </c>
-      <c r="H247" t="inlineStr">
+      <c r="H286" t="inlineStr">
         <is>
           <t>16/08/2024 00:00</t>
         </is>
       </c>
-      <c r="I247" t="inlineStr">
+      <c r="I286" t="inlineStr">
         <is>
           <t>12/09/2024 00:00</t>
         </is>
       </c>
-      <c r="K247" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D248" t="inlineStr">
+      <c r="K286" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N286" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC286" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione professionale – professionista esperto “Controllo malattie trasmesse da vettori” afferente all’U.O.C. Servizio Igiene e Sanità Pubblica del Dipartimento di Prevenzione.</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E248" t="inlineStr">
+      <c r="E287" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H248" t="inlineStr">
+      <c r="H287" t="inlineStr">
         <is>
           <t>16/08/2024 00:00</t>
         </is>
       </c>
-      <c r="I248" t="inlineStr">
+      <c r="I287" t="inlineStr">
         <is>
           <t>05/09/2024 00:00</t>
         </is>
       </c>
-      <c r="K248" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D249" t="inlineStr">
+      <c r="K287" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N287" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC287" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione professionale – professionista esperto “Gestione SIRMI ed azioni correlate” afferente all’U.O.C. Servizio Igiene e Sanità Pubblica del Dipartimento di Prevenzione.</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E249" t="inlineStr">
+      <c r="E288" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H249" t="inlineStr">
+      <c r="H288" t="inlineStr">
         <is>
           <t>16/08/2024 00:00</t>
         </is>
       </c>
-      <c r="I249" t="inlineStr">
+      <c r="I288" t="inlineStr">
         <is>
           <t>05/09/2024 00:00</t>
         </is>
       </c>
-      <c r="K249" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D250" t="inlineStr">
+      <c r="K288" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N288" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC288" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione professionale “Referente Procreazione Medicalmente Assistita” afferente all’U.O.C. Direzione Medica Ospedaliera di Belluno.</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E250" t="inlineStr">
+      <c r="E289" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H250" t="inlineStr">
+      <c r="H289" t="inlineStr">
         <is>
           <t>16/08/2024 00:00</t>
         </is>
       </c>
-      <c r="I250" t="inlineStr">
+      <c r="I289" t="inlineStr">
         <is>
           <t>05/09/2024 00:00</t>
         </is>
       </c>
-      <c r="K250" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C251" t="inlineStr">
+      <c r="K289" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N289" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC289" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="C290" t="inlineStr">
         <is>
           <t>INDIZIONE AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI UN INCARICO LIBERO PROFESSIONALE AD ESPERTO IN RADIOPROTEZIONE.</t>
         </is>
       </c>
-      <c r="D251" t="inlineStr">
+      <c r="D290" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E251" t="inlineStr">
+      <c r="E290" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;a href="https://aulss1veneto.iscrizioneconcorsi.it/"&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H251" t="inlineStr">
+      <c r="H290" t="inlineStr">
         <is>
           <t>16/07/2024 00:00</t>
         </is>
       </c>
-      <c r="I251" t="inlineStr">
+      <c r="I290" t="inlineStr">
         <is>
           <t>06/08/2024 00:00</t>
         </is>
       </c>
-      <c r="K251" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C252" t="inlineStr">
+      <c r="K290" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N290" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC290" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="C291" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER IL CONFERIMENTO DI UNA BORSA DI STUDIO NELL’AMBITO DEL “PROGETTO RICERCA INDIPENDENTE”.</t>
         </is>
       </c>
-      <c r="D252" t="inlineStr">
+      <c r="D291" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E252" t="inlineStr">
+      <c r="E291" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H252" t="inlineStr">
+      <c r="H291" t="inlineStr">
         <is>
           <t>04/07/2024 00:00</t>
         </is>
       </c>
-      <c r="I252" t="inlineStr">
+      <c r="I291" t="inlineStr">
         <is>
           <t>24/07/2024 00:00</t>
         </is>
       </c>
-      <c r="K252" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C253" t="inlineStr">
+      <c r="K291" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N291" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC291" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="C292" t="inlineStr">
         <is>
           <t>AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO INCARICHI LIBERO PROFESSIONALI A PSICOLOGI PSICOTERAPEUTI PER LA REALIZZAZIONE DEL PROGETTO “LA CURA DEI SOGGETTI CON SPETTRO AUTISTICO: DEFINIZIONE DI UNA RETE TERRITORIALE CHE POSSA ATTUARE UN INTERVENTO PRECOCE CON UNA PRESA IN CARICO VOLTA A GARANTIRE LA CONTINUITÀ DI CURA, L’INTEGRAZIONE E L’INCLUSIONE SOCIALE E LAVORATIVA DEI SOGGETTI CON DISTURBO DELLO SPETTRO AUTISTICO – FONDO AUTISMO ANNUALITÀ 2021 – D.G.R. 333/2023” - DGRV N. 1557/2023.</t>
         </is>
       </c>
-      <c r="D253" t="inlineStr">
+      <c r="D292" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E253" t="inlineStr">
+      <c r="E292" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H253" t="inlineStr">
+      <c r="H292" t="inlineStr">
         <is>
           <t>18/06/2024 00:00</t>
         </is>
       </c>
-      <c r="I253" t="inlineStr">
+      <c r="I292" t="inlineStr">
         <is>
           <t>03/07/2024 00:00</t>
         </is>
       </c>
-      <c r="K253" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C254" t="inlineStr">
+      <c r="K292" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N292" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC292" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="C293" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024/2025 - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
         </is>
       </c>
-      <c r="D254" t="inlineStr">
+      <c r="D293" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E254" t="inlineStr"/>
-      <c r="H254" t="inlineStr">
+      <c r="E293" t="inlineStr"/>
+      <c r="H293" t="inlineStr">
         <is>
           <t>17/06/2024 00:00</t>
         </is>
       </c>
-      <c r="I254" t="inlineStr">
+      <c r="I293" t="inlineStr">
         <is>
           <t>17/06/2030 00:00</t>
         </is>
       </c>
-      <c r="K254" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C255" t="inlineStr">
+      <c r="K293" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N293" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC293" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="C294" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024/2025 - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
         </is>
       </c>
-      <c r="D255" t="inlineStr">
+      <c r="D294" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E255" t="inlineStr"/>
-      <c r="H255" t="inlineStr">
+      <c r="E294" t="inlineStr"/>
+      <c r="H294" t="inlineStr">
         <is>
           <t>11/06/2024 00:00</t>
         </is>
       </c>
-      <c r="I255" t="inlineStr">
+      <c r="I294" t="inlineStr">
         <is>
           <t>11/06/2030 00:00</t>
         </is>
       </c>
-      <c r="K255" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C256" t="inlineStr">
+      <c r="K294" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N294" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC294" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="C295" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER IL CONFERIMENTO DI INCARICO LIBERO-PROFESSIONALE AD UNO PSICOLOGO PER PRESTAZIONI DA RENDERE A FAVORE DEI DETENUTI DELLA CASA CIRCONDARIALE DI BELLUNO.</t>
         </is>
       </c>
-      <c r="D256" t="inlineStr">
+      <c r="D295" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E256" t="inlineStr">
+      <c r="E295" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H256" t="inlineStr">
+      <c r="H295" t="inlineStr">
         <is>
           <t>04/06/2024 00:00</t>
         </is>
       </c>
-      <c r="I256" t="inlineStr">
+      <c r="I295" t="inlineStr">
         <is>
           <t>19/06/2024 00:00</t>
         </is>
       </c>
-      <c r="K256" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C257" t="inlineStr">
+      <c r="K295" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N295" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC295" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="C296" t="inlineStr">
         <is>
           <t>AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO INCARICHI LIBERO PROFESSIONALI PER LA REALIZZAZIONE DEL PROGETTO “PIANO OPERATIVO REGIONALE PER IL CONTRASTO AL GIOCO D’AZZARDO PATOLOGICO – G.A.P.” A VALERE SUL FONDO 2022 (DECRETO REGIONALE N. 242/2024).</t>
         </is>
       </c>
-      <c r="D257" t="inlineStr">
+      <c r="D296" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E257" t="inlineStr">
+      <c r="E296" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H257" t="inlineStr">
+      <c r="H296" t="inlineStr">
         <is>
           <t>04/06/2024 00:00</t>
         </is>
       </c>
-      <c r="I257" t="inlineStr">
+      <c r="I296" t="inlineStr">
         <is>
           <t>19/06/2024 00:00</t>
         </is>
       </c>
-      <c r="K257" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D258" t="inlineStr">
+      <c r="K296" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N296" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC296" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “ INFERMIERE ACCESSI VASCOLARI BELLUNO” AFFERENTE ALL’U.O.C. ONCOLOGIA, UOSD EMATOLOGIA BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="E258" t="inlineStr">
+      <c r="E297" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H258" t="inlineStr">
+      <c r="H297" t="inlineStr">
         <is>
           <t>24/05/2024 00:00</t>
         </is>
       </c>
-      <c r="I258" t="inlineStr">
+      <c r="I297" t="inlineStr">
         <is>
           <t>24/05/2034 00:00</t>
         </is>
       </c>
-      <c r="K258" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C259" t="inlineStr">
+      <c r="K297" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N297" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC297" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="C298" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “INFERMIERE STOMATERAPISTA BELLUNO” AFFERENTE ALL’U.O.C. DIREZIONE MEDICA BELLUNO.</t>
         </is>
       </c>
-      <c r="D259" t="inlineStr">
+      <c r="D298" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="E259" t="inlineStr">
+      <c r="E298" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H259" t="inlineStr">
+      <c r="H298" t="inlineStr">
         <is>
           <t>24/05/2024 00:00</t>
         </is>
       </c>
-      <c r="I259" t="inlineStr">
+      <c r="I298" t="inlineStr">
         <is>
           <t>24/05/2034 00:00</t>
         </is>
       </c>
-      <c r="K259" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D260" t="inlineStr">
+      <c r="K298" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N298" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC298" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "COORDINAMENTO RISORSE UMANE – PROFESSIONI SANITARIE” AFFERENTE ALL'U.O.C. DIREZIONE PROFESSIONI SANITARIE - BELLUNO</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="E260" t="inlineStr">
+      <c r="E299" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H260" t="inlineStr">
+      <c r="H299" t="inlineStr">
         <is>
           <t>24/05/2024 00:00</t>
         </is>
       </c>
-      <c r="I260" t="inlineStr">
+      <c r="I299" t="inlineStr">
         <is>
           <t>24/05/2034 00:00</t>
         </is>
       </c>
-      <c r="K260" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D261" t="inlineStr">
+      <c r="K299" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N299" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC299" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “INFERMIERE STOMATERAPISTA FELTRE” AFFERENTE U.O.C. CHIRURGIA GENERALE, UOC UROLOGIA, UOC ORL, UOC OCULISTICA FELTRE (OCULISTICA DEGENZE).</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="E261" t="inlineStr">
+      <c r="E300" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H261" t="inlineStr">
+      <c r="H300" t="inlineStr">
         <is>
           <t>24/05/2024 00:00</t>
         </is>
       </c>
-      <c r="I261" t="inlineStr">
+      <c r="I300" t="inlineStr">
         <is>
           <t>24/05/2034 00:00</t>
         </is>
       </c>
-      <c r="K261" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C262" t="inlineStr">
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N300" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC300" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="C301" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “INFERMIERE WOUND CARE” AFFERENTE  ALL’U.O.C. DIREZIONE MEDICA BELLUNO.</t>
         </is>
       </c>
-      <c r="D262" t="inlineStr">
+      <c r="D301" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="E262" t="inlineStr">
+      <c r="E301" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H262" t="inlineStr">
+      <c r="H301" t="inlineStr">
         <is>
           <t>24/05/2024 00:00</t>
         </is>
       </c>
-      <c r="I262" t="inlineStr">
+      <c r="I301" t="inlineStr">
         <is>
           <t>24/05/2034 00:00</t>
         </is>
       </c>
-      <c r="K262" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D263" t="inlineStr">
+      <c r="K301" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N301" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC301" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “ INFERMIERE ACCESSI VASCOLARI FELTRE” AFFERENTE ALL’U.O.C. ONCOLOGIA FELTRE.</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="E263" t="inlineStr">
+      <c r="E302" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H263" t="inlineStr">
+      <c r="H302" t="inlineStr">
         <is>
           <t>24/05/2024 00:00</t>
         </is>
       </c>
-      <c r="I263" t="inlineStr">
+      <c r="I302" t="inlineStr">
         <is>
           <t>24/05/2034 00:00</t>
         </is>
       </c>
-      <c r="K263" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C264" t="inlineStr">
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N302" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC302" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="C303" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2024/2025 - CASA CIRCONDARIALE DI BELLUNO</t>
         </is>
       </c>
-      <c r="D264" t="inlineStr">
+      <c r="D303" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E264" t="inlineStr"/>
-      <c r="H264" t="inlineStr">
+      <c r="E303" t="inlineStr"/>
+      <c r="H303" t="inlineStr">
         <is>
           <t>20/05/2024 00:00</t>
         </is>
       </c>
-      <c r="I264" t="inlineStr">
+      <c r="I303" t="inlineStr">
         <is>
           <t>20/05/2030 00:00</t>
         </is>
       </c>
-      <c r="K264" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C265" t="inlineStr">
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N303" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC303" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024/2025 - DOMANDE PERVENUTE DOPO IL 24/04/2024 (FUORI TERMINE)</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr"/>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>20/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>20/05/2030 00:00</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N304" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC304" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="C305" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2024/2025</t>
         </is>
       </c>
-      <c r="D265" t="inlineStr">
+      <c r="D305" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E265" t="inlineStr"/>
-      <c r="H265" t="inlineStr">
+      <c r="E305" t="inlineStr"/>
+      <c r="H305" t="inlineStr">
         <is>
           <t>20/05/2024 00:00</t>
         </is>
       </c>
-      <c r="I265" t="inlineStr">
+      <c r="I305" t="inlineStr">
         <is>
           <t>20/05/2030 00:00</t>
         </is>
       </c>
-      <c r="K265" t="inlineStr">
-[...54 lines deleted...]
-      <c r="C267" t="inlineStr">
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N305" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC305" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="C306" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER IL CONFERIMENTO DI UNA BORSA DI STUDIO FINALIZZATA ALLO SVILUPPO DELLE TECNICHE DI CITOFLUORIMETRIA EMATOLOGICA.</t>
         </is>
       </c>
-      <c r="D267" t="inlineStr">
+      <c r="D306" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E267" t="inlineStr">
+      <c r="E306" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H267" t="inlineStr">
+      <c r="H306" t="inlineStr">
         <is>
           <t>06/05/2024 00:00</t>
         </is>
       </c>
-      <c r="I267" t="inlineStr">
+      <c r="I306" t="inlineStr">
         <is>
           <t>21/05/2024 00:00</t>
         </is>
       </c>
-      <c r="K267" t="inlineStr">
-[...18 lines deleted...]
-      <c r="C268" t="inlineStr">
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N306" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC306" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr"/>
+      <c r="B307" t="inlineStr"/>
+      <c r="C307" t="inlineStr">
         <is>
           <t>Avviso pubblico per la ricerca di medici ai quali conferire un eventuale incarico individuale, di natura libero professionale, per lo svolgimento delle attività di selezione donatori e di raccolta sangue ed emocomponenti ed altre attività ambulatoriali di competenza delle UU.OO. di Medicina Trasfusionale</t>
         </is>
       </c>
-      <c r="D268" t="inlineStr">
+      <c r="D307" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="E268" t="inlineStr"/>
-      <c r="H268" t="inlineStr">
+      <c r="E307" t="inlineStr"/>
+      <c r="H307" t="inlineStr">
         <is>
           <t>15/04/2024 12:00</t>
         </is>
       </c>
-      <c r="I268" t="inlineStr">
+      <c r="I307" t="inlineStr">
         <is>
           <t>15/04/2034 23:59</t>
         </is>
       </c>
-      <c r="K268" t="inlineStr">
-[...37 lines deleted...]
-      <c r="AE268" t="inlineStr">
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N307" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P307" t="inlineStr"/>
+      <c r="Q307" t="inlineStr"/>
+      <c r="R307" t="inlineStr"/>
+      <c r="S307" t="inlineStr"/>
+      <c r="T307" t="inlineStr"/>
+      <c r="W307" t="n">
+        <v>0</v>
+      </c>
+      <c r="X307" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y307" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z307" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA307" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC307" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD307" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE307" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
-      <c r="AF268" t="inlineStr">
+      <c r="AF307" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
-      <c r="AG268" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="C269" t="inlineStr">
+      <c r="AG307" t="inlineStr"/>
+    </row>
+    <row r="308">
+      <c r="C308" t="inlineStr">
         <is>
           <t>AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A MEDICI CON FUNZIONI DI MEDICO AUTORIZZATO.</t>
         </is>
       </c>
-      <c r="D269" t="inlineStr">
+      <c r="D308" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E269" t="inlineStr">
+      <c r="E308" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H269" t="inlineStr">
+      <c r="H308" t="inlineStr">
         <is>
           <t>09/04/2024 00:00</t>
         </is>
       </c>
-      <c r="I269" t="inlineStr">
+      <c r="I308" t="inlineStr">
         <is>
           <t>22/04/2024 00:00</t>
         </is>
       </c>
-      <c r="K269" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C270" t="inlineStr">
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N308" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC308" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="C309" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 29/03/2024</t>
         </is>
       </c>
-      <c r="D270" t="inlineStr">
+      <c r="D309" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E270" t="inlineStr"/>
-      <c r="H270" t="inlineStr">
+      <c r="E309" t="inlineStr"/>
+      <c r="H309" t="inlineStr">
         <is>
           <t>08/04/2024 00:00</t>
         </is>
       </c>
-      <c r="I270" t="inlineStr">
+      <c r="I309" t="inlineStr">
         <is>
           <t>08/04/2030 00:00</t>
         </is>
       </c>
-      <c r="K270" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C271" t="inlineStr">
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N309" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC309" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TRMINE AGGIORNAMENTO AL 04/03/2024 - CASA CIRCONDARIALE DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr"/>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>11/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I310" t="inlineStr">
+        <is>
+          <t>11/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="K310" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N310" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC310" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="C311" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 04/03/2024</t>
         </is>
       </c>
-      <c r="D271" t="inlineStr">
+      <c r="D311" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E271" t="inlineStr"/>
-      <c r="H271" t="inlineStr">
+      <c r="E311" t="inlineStr"/>
+      <c r="H311" t="inlineStr">
         <is>
           <t>11/03/2024 00:00</t>
         </is>
       </c>
-      <c r="I271" t="inlineStr">
+      <c r="I311" t="inlineStr">
         <is>
           <t>11/03/2030 00:00</t>
         </is>
       </c>
-      <c r="K271" t="inlineStr">
-[...54 lines deleted...]
-      <c r="C273" t="inlineStr">
+      <c r="K311" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N311" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC311" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="C312" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER IL CONFERIMENTO DI UNA BORSA DI STUDIO NELL’AMBITO DEL “PROGETTO RICERCA INDIPENDENTE”.</t>
         </is>
       </c>
-      <c r="D273" t="inlineStr">
+      <c r="D312" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E273" t="inlineStr">
+      <c r="E312" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H273" t="inlineStr">
+      <c r="H312" t="inlineStr">
         <is>
           <t>05/03/2024 00:00</t>
         </is>
       </c>
-      <c r="I273" t="inlineStr">
+      <c r="I312" t="inlineStr">
         <is>
           <t>20/03/2024 00:00</t>
         </is>
       </c>
-      <c r="K273" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C274" t="inlineStr">
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N312" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC312" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="C313" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 05/02/2024</t>
         </is>
       </c>
-      <c r="D274" t="inlineStr">
+      <c r="D313" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E274" t="inlineStr"/>
-      <c r="H274" t="inlineStr">
+      <c r="E313" t="inlineStr"/>
+      <c r="H313" t="inlineStr">
         <is>
           <t>16/02/2024 00:00</t>
         </is>
       </c>
-      <c r="I274" t="inlineStr">
+      <c r="I313" t="inlineStr">
         <is>
           <t>16/02/2030 00:00</t>
         </is>
       </c>
-      <c r="K274" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C275" t="inlineStr">
+      <c r="K313" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N313" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC313" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="C314" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DIRIGENZIALE DI ALTA SPECIALIZZAZIONE "ANESTESIA PEDIATRICA", AFFERENTE ALL'U.O.C. DI ANESTESIA E RIANIMAZIONE DELL'OSPEDALE DI BELLUNO</t>
         </is>
       </c>
-      <c r="D275" t="inlineStr">
+      <c r="D314" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E275" t="inlineStr">
+      <c r="E314" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H275" t="inlineStr">
+      <c r="H314" t="inlineStr">
         <is>
           <t>06/02/2024 00:00</t>
         </is>
       </c>
-      <c r="I275" t="inlineStr">
+      <c r="I314" t="inlineStr">
         <is>
           <t>21/02/2024 00:00</t>
         </is>
       </c>
-      <c r="K275" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C276" t="inlineStr">
+      <c r="K314" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N314" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC314" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="C315" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 16/01/2024</t>
         </is>
       </c>
-      <c r="D276" t="inlineStr">
+      <c r="D315" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E276" t="inlineStr"/>
-      <c r="H276" t="inlineStr">
+      <c r="E315" t="inlineStr"/>
+      <c r="H315" t="inlineStr">
         <is>
           <t>05/02/2024 00:00</t>
         </is>
       </c>
-      <c r="I276" t="inlineStr">
+      <c r="I315" t="inlineStr">
         <is>
           <t>05/02/2030 00:00</t>
         </is>
       </c>
-      <c r="K276" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C277" t="inlineStr">
+      <c r="K315" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N315" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC315" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="C316" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 16/01/2024 - CASA CIRCONDARIALE DI BELLUNO</t>
         </is>
       </c>
-      <c r="D277" t="inlineStr">
+      <c r="D316" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E277" t="inlineStr"/>
-      <c r="H277" t="inlineStr">
+      <c r="E316" t="inlineStr"/>
+      <c r="H316" t="inlineStr">
         <is>
           <t>05/02/2024 00:00</t>
         </is>
       </c>
-      <c r="I277" t="inlineStr">
+      <c r="I316" t="inlineStr">
         <is>
           <t>05/02/2030 00:00</t>
         </is>
       </c>
-      <c r="K277" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C278" t="inlineStr">
+      <c r="K316" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N316" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC316" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="C317" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DIRIGENZIALE DI DIREZIONE DELL'U.O.S. "GESTIONE ASSISTENZA PROTESICA E AUSILI", AFFERENTE ALL'U.O.C. RECUPERO E RIABILITAZIONE FUNZIONALE DI LAMON.</t>
         </is>
       </c>
-      <c r="D278" t="inlineStr">
+      <c r="D317" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E278" t="inlineStr"/>
-      <c r="H278" t="inlineStr">
+      <c r="E317" t="inlineStr"/>
+      <c r="H317" t="inlineStr">
         <is>
           <t>01/02/2024 00:00</t>
         </is>
       </c>
-      <c r="I278" t="inlineStr">
+      <c r="I317" t="inlineStr">
         <is>
           <t>18/02/2024 00:00</t>
         </is>
       </c>
-      <c r="K278" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D279" t="inlineStr">
+      <c r="K317" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N317" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC317" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DIRIGENZIALE DI ALTA SPECIALIZZAZIONE "CHIRURGIA RICOSTRUTTIVA DI PARETE ADDOMINALE", AFFERENTE ALL'U.O.C. DI CHIRURGIA DELL'OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E279" t="inlineStr">
+      <c r="E318" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H279" t="inlineStr">
+      <c r="H318" t="inlineStr">
         <is>
           <t>25/01/2024 00:00</t>
         </is>
       </c>
-      <c r="I279" t="inlineStr">
+      <c r="I318" t="inlineStr">
         <is>
           <t>14/02/2024 00:00</t>
         </is>
       </c>
-      <c r="K279" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D280" t="inlineStr">
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N318" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC318" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DIRIGENZIALE DI DIREZIONE DELL'U.O.S. "RADIOLOGIA PIEVE DI CADORE", AFFERENTE ALL'U.O.C. RADIOLOGIA DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E280" t="inlineStr">
+      <c r="E319" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H280" t="inlineStr">
+      <c r="H319" t="inlineStr">
         <is>
           <t>25/01/2024 00:00</t>
         </is>
       </c>
-      <c r="I280" t="inlineStr">
+      <c r="I319" t="inlineStr">
         <is>
           <t>14/02/2024 00:00</t>
         </is>
       </c>
-      <c r="K280" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C281" t="inlineStr">
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N319" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC319" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="C320" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 06/12/2023</t>
         </is>
       </c>
-      <c r="D281" t="inlineStr">
+      <c r="D320" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E281" t="inlineStr"/>
-      <c r="H281" t="inlineStr">
+      <c r="E320" t="inlineStr"/>
+      <c r="H320" t="inlineStr">
         <is>
           <t>03/01/2024 00:00</t>
         </is>
       </c>
-      <c r="I281" t="inlineStr">
+      <c r="I320" t="inlineStr">
         <is>
           <t>03/01/2030 00:00</t>
         </is>
       </c>
-      <c r="K281" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C282" t="inlineStr">
+      <c r="K320" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N320" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC320" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="C321" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE GRADUATORIE DI RESIDENZIALITÀ, SEMIRESIDENZIALITÀ E DOMICILIARIETÀ ANZIANI E DISABILI AZIENDALE” AFFERENTE ALLE UU.OO.SS. NON AUTOSUFFICIENZA BELLUNO E FELTRE - BELLUNO.</t>
         </is>
       </c>
-      <c r="D282" t="inlineStr">
+      <c r="D321" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E282" t="inlineStr">
+      <c r="E321" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H282" t="inlineStr">
+      <c r="H321" t="inlineStr">
         <is>
           <t>11/12/2023 00:00</t>
         </is>
       </c>
-      <c r="I282" t="inlineStr">
+      <c r="I321" t="inlineStr">
         <is>
           <t>20/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K282" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D283" t="inlineStr">
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N321" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC321" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “PROCEDIMENTI AMMINISTRATIVI AREA SOCIO SANITARIA DISTRETTO 1” AFFERENTE ALL'AREA SOCIO SANITARIA - BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E283" t="inlineStr">
+      <c r="E322" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H283" t="inlineStr">
+      <c r="H322" t="inlineStr">
         <is>
           <t>04/12/2023 00:00</t>
         </is>
       </c>
-      <c r="I283" t="inlineStr">
+      <c r="I322" t="inlineStr">
         <is>
           <t>13/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K283" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D284" t="inlineStr">
+      <c r="K322" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N322" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC322" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE DEI DOCUMENTI E DEI PROVVEDIMENTI” AFFERENTE ALLA U.O.C. AFFARI GENERALI.</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E284" t="inlineStr">
+      <c r="E323" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H284" t="inlineStr">
+      <c r="H323" t="inlineStr">
         <is>
           <t>04/12/2023 00:00</t>
         </is>
       </c>
-      <c r="I284" t="inlineStr">
+      <c r="I323" t="inlineStr">
         <is>
           <t>13/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K284" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D285" t="inlineStr">
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N323" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC323" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “UFFICIO AFFARI GENERALI” AFFERENTE ALLA U.O.C. AFFARI GENERALI.</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E285" t="inlineStr">
+      <c r="E324" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H285" t="inlineStr">
+      <c r="H324" t="inlineStr">
         <is>
           <t>04/12/2023 00:00</t>
         </is>
       </c>
-      <c r="I285" t="inlineStr">
+      <c r="I324" t="inlineStr">
         <is>
           <t>13/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K285" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C286" t="inlineStr">
+      <c r="K324" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N324" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC324" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="C325" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “SEGRETERIA DELL'ATTIVITÀ DELIBERATIVA” AFFERENTE ALLA U.O.C. AFFARI GENERALI.</t>
         </is>
       </c>
-      <c r="D286" t="inlineStr">
+      <c r="D325" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E286" t="inlineStr">
+      <c r="E325" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H286" t="inlineStr">
+      <c r="H325" t="inlineStr">
         <is>
           <t>04/12/2023 00:00</t>
         </is>
       </c>
-      <c r="I286" t="inlineStr">
+      <c r="I325" t="inlineStr">
         <is>
           <t>13/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K286" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D287" t="inlineStr">
+      <c r="K325" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N325" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC325" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “PROCEDIMENTI AMMINISTRATIVI AREA SOCIO SANITARIA DISTRETTO 2” AFFERENTE ALL'AREA SOCIO SANITARIA - FELTRE.</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E287" t="inlineStr">
+      <c r="E326" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H287" t="inlineStr">
+      <c r="H326" t="inlineStr">
         <is>
           <t>04/12/2023 00:00</t>
         </is>
       </c>
-      <c r="I287" t="inlineStr">
+      <c r="I326" t="inlineStr">
         <is>
           <t>13/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K287" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D288" t="inlineStr">
+      <c r="K326" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N326" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC326" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N° 1 INCARICO DI FUNZIONE PROFESSIONALE "COORDINATORE AMMINISTRATIVO" AFFERENTE ALLA U.O.S. INGEGNERIA CLINICA.</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E288" t="inlineStr">
+      <c r="E327" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H288" t="inlineStr">
+      <c r="H327" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I288" t="inlineStr">
+      <c r="I327" t="inlineStr">
         <is>
           <t>08/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K288" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D289" t="inlineStr">
+      <c r="K327" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N327" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC327" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N° 1 INCARICO DI FUNZIONE PROFESSIONALE "CONTROLLO INTERNO" AFFERENTE ALLA U.O.S. INTERNAL AUDIT.</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E289" t="inlineStr">
+      <c r="E328" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H289" t="inlineStr">
+      <c r="H328" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I289" t="inlineStr">
+      <c r="I328" t="inlineStr">
         <is>
           <t>08/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K289" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D290" t="inlineStr">
+      <c r="K328" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N328" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC328" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N° 1 INCARICO DI FUNZIONE ORGANIZZATIVA "GESTIONE SICUREZZA INFORMATICA" AFFERENTE ALLA U.O.C. SISTEMI INFORMATICI.</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E290" t="inlineStr">
+      <c r="E329" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H290" t="inlineStr">
+      <c r="H329" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I290" t="inlineStr">
+      <c r="I329" t="inlineStr">
         <is>
           <t>08/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K290" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D291" t="inlineStr">
+      <c r="K329" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N329" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC329" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N° 1 INCARICO DI FUNZIONE ORGANIZZATIVA "GESTIONE ED EVOLUZIONE APPLICATIVI AMMINISTRATIVI E TERRITORIALI" AFFERENTE ALLA U.O.C. SISTEMI INFORMATICI.</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E291" t="inlineStr">
+      <c r="E330" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H291" t="inlineStr">
+      <c r="H330" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I291" t="inlineStr">
+      <c r="I330" t="inlineStr">
         <is>
           <t>08/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K291" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D292" t="inlineStr">
+      <c r="K330" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N330" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC330" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N° 1 INCARICO DI FUNZIONE ORGANIZZATIVA "GESTIONE ED EVOLUZIONE APPLICATIVI SANITARI" AFFERENTE ALLA U.O.C. SISTEMI INFORMATICI.</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E292" t="inlineStr">
+      <c r="E331" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H292" t="inlineStr">
+      <c r="H331" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I292" t="inlineStr">
+      <c r="I331" t="inlineStr">
         <is>
           <t>08/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K292" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D293" t="inlineStr">
+      <c r="K331" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N331" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC331" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N° 1 INCARICO DI FUNZIONE ORGANIZZATIVA "GESTIONE SISTEMI, RETI E TELEFONIA" AFFERENTE ALLA U.O.C. SISTEMI INFORMATICI.</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E293" t="inlineStr">
+      <c r="E332" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H293" t="inlineStr">
+      <c r="H332" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I293" t="inlineStr">
+      <c r="I332" t="inlineStr">
         <is>
           <t>08/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K293" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D294" t="inlineStr">
+      <c r="K332" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N332" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC332" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N° 1 INCARICO DI FUNZIONE ORGANIZZATIVA "GESTIONE E COORDINAMENTO PERSONALE TECNICO E DEI PROCESSI DEL SERVIZIO DI INGEGNERIA CLINICA" AFFERENTE ALLA U.O.S. INGEGNERIA CLINICA.</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E294" t="inlineStr">
+      <c r="E333" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H294" t="inlineStr">
+      <c r="H333" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I294" t="inlineStr">
+      <c r="I333" t="inlineStr">
         <is>
           <t>08/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K294" t="inlineStr">
-[...91 lines deleted...]
-      <c r="D296" t="inlineStr">
+      <c r="K333" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N333" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC333" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE E COORDINAMENTO MANUTENZIONE AREE ESTERNE, BENI MOBILI, APPARECCHIATURE"" AFFERENTE ALLA U.O.C. SERVIZI TECNICI E PATRIMONIALI.</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E296" t="inlineStr">
+      <c r="E334" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H296" t="inlineStr">
+      <c r="H334" t="inlineStr">
         <is>
           <t>28/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I296" t="inlineStr">
+      <c r="I334" t="inlineStr">
         <is>
           <t>07/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K296" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D297" t="inlineStr">
+      <c r="K334" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N334" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC334" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “SUPERVISIONE E GESTIONE INTERVENTI SU IMPIANTI ELETTRICI" AFFERENTE ALLA U.O.C. SERVIZI TECNICI E PATRIMONIALI.</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E297" t="inlineStr">
+      <c r="E335" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H297" t="inlineStr">
+      <c r="H335" t="inlineStr">
         <is>
           <t>28/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I297" t="inlineStr">
+      <c r="I335" t="inlineStr">
         <is>
           <t>07/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K297" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D298" t="inlineStr">
+      <c r="K335" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N335" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC335" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE E COORDINAMENTO MANUTENZIONE IMMOBILI" AFFERENTE ALLA U.O.C. SERVIZI TECNICI E PATRIMONIALI.</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E298" t="inlineStr">
+      <c r="E336" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H298" t="inlineStr">
+      <c r="H336" t="inlineStr">
         <is>
           <t>28/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I298" t="inlineStr">
+      <c r="I336" t="inlineStr">
         <is>
           <t>07/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K298" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D299" t="inlineStr">
+      <c r="K336" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N336" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC336" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE E COORDINAMENTO E GESTIONE NUOVE OPERE E PNNR" AFFERENTE ALLA U.O.C. SERVIZI TECNICI E PATRIMONIALI.</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E299" t="inlineStr">
+      <c r="E337" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H299" t="inlineStr">
+      <c r="H337" t="inlineStr">
         <is>
           <t>28/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I299" t="inlineStr">
+      <c r="I337" t="inlineStr">
         <is>
           <t>07/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K299" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D300" t="inlineStr">
+      <c r="K337" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N337" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC337" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr"/>
+      <c r="B338" t="inlineStr"/>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER LA RICERCA DI FISICI SPECIALISTI IN FISICA SANITARIA AI QUALI CONFERIRE UN EVENTUALE INCARICO INDIVIDUALI, DI NATURA LIBERO PROFESSIONALE.</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr"/>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>28/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I338" t="inlineStr">
+        <is>
+          <t>29/04/2033 12:00</t>
+        </is>
+      </c>
+      <c r="K338" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N338" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P338" t="inlineStr"/>
+      <c r="Q338" t="inlineStr"/>
+      <c r="R338" t="inlineStr"/>
+      <c r="S338" t="inlineStr"/>
+      <c r="T338" t="inlineStr"/>
+      <c r="W338" t="n">
+        <v>0</v>
+      </c>
+      <c r="X338" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y338" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z338" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA338" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC338" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD338" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE338" t="inlineStr">
+        <is>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF338" t="inlineStr"/>
+      <c r="AG338" t="inlineStr"/>
+    </row>
+    <row r="339">
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE E COORDINAMENTO AREA APPALTI LAVORI, SERVIZI E FORNITURE" AFFERENTE ALLA U.O.C. SERVIZI TECNICI E PATRIMONIALI.</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E300" t="inlineStr">
+      <c r="E339" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H300" t="inlineStr">
+      <c r="H339" t="inlineStr">
         <is>
           <t>28/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I300" t="inlineStr">
+      <c r="I339" t="inlineStr">
         <is>
           <t>07/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K300" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C301" t="inlineStr">
+      <c r="K339" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N339" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC339" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>ULSS n.1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 16/11/2023</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr"/>
+      <c r="H340" t="inlineStr">
+        <is>
+          <t>27/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I340" t="inlineStr">
+        <is>
+          <t>27/11/2029 00:00</t>
+        </is>
+      </c>
+      <c r="K340" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N340" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC340" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="C341" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “UFFICIO DI PIANO BELLUNO” AFFERENTE ALL'U.O.C. SOCIALE - BELLUNO.</t>
         </is>
       </c>
-      <c r="D301" t="inlineStr">
+      <c r="D341" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E301" t="inlineStr">
+      <c r="E341" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H301" t="inlineStr">
+      <c r="H341" t="inlineStr">
         <is>
           <t>27/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I301" t="inlineStr">
+      <c r="I341" t="inlineStr">
         <is>
           <t>06/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K301" t="inlineStr">
-[...130 lines deleted...]
-      <c r="C305" t="inlineStr">
+      <c r="K341" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N341" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC341" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="C342" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “UFFICIO DI PIANO FELTRE” AFFERENTE ALL'U.O.C. SOCIALE - FELTRE.</t>
         </is>
       </c>
-      <c r="D305" t="inlineStr">
+      <c r="D342" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E305" t="inlineStr">
+      <c r="E342" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H305" t="inlineStr">
+      <c r="H342" t="inlineStr">
         <is>
           <t>27/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I305" t="inlineStr">
+      <c r="I342" t="inlineStr">
         <is>
           <t>06/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K305" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C306" t="inlineStr">
+      <c r="K342" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N342" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC342" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="C343" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “BILANCIO E PROGRAMMAZIONE SOCIALE” AFFERENTE ALL'U.O.C. SOCIALE - BELLUNO.</t>
         </is>
       </c>
-      <c r="D306" t="inlineStr">
+      <c r="D343" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E306" t="inlineStr">
+      <c r="E343" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H306" t="inlineStr">
+      <c r="H343" t="inlineStr">
         <is>
           <t>27/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I306" t="inlineStr">
+      <c r="I343" t="inlineStr">
         <is>
           <t>06/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K306" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C307" t="inlineStr">
+      <c r="K343" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N343" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC343" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="C344" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “SEGRETERIA COMITATI, CONFERENZA DEI SINDACI E U.O.C. SOCIALE” AFFERENTE ALLA DIREZIONE U.O.C. SOCIALE FELTRE.</t>
         </is>
       </c>
-      <c r="D307" t="inlineStr">
+      <c r="D344" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E307" t="inlineStr">
+      <c r="E344" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H307" t="inlineStr">
+      <c r="H344" t="inlineStr">
         <is>
           <t>27/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I307" t="inlineStr">
+      <c r="I344" t="inlineStr">
         <is>
           <t>06/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K307" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C308" t="inlineStr">
+      <c r="K344" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N344" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC344" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="C345" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “APPROVVIGIONAMENTO SERVIZI” AFFERENTE ALL'U.O.C. PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA - BELLUNO.</t>
         </is>
       </c>
-      <c r="D308" t="inlineStr">
+      <c r="D345" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E308" t="inlineStr">
+      <c r="E345" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H308" t="inlineStr">
+      <c r="H345" t="inlineStr">
         <is>
           <t>27/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I308" t="inlineStr">
+      <c r="I345" t="inlineStr">
         <is>
           <t>06/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K308" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D309" t="inlineStr">
+      <c r="K345" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N345" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC345" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “SEGRETERIA COMITATI, CONFERENZA DEI SINDACI E U.O.C. SOCIALE” AFFERENTE ALLA DIREZIONE U.O.C. SOCIALE FELTRE.</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E309" t="inlineStr">
+      <c r="E346" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H309" t="inlineStr">
+      <c r="H346" t="inlineStr">
         <is>
           <t>27/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I309" t="inlineStr">
+      <c r="I346" t="inlineStr">
         <is>
           <t>06/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K309" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D310" t="inlineStr">
+      <c r="K346" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N346" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC346" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “BILANCIO E PROGRAMMAZIONE SOCIALE” AFFERENTE ALL'U.O.C. SOCIALE - BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E310" t="inlineStr">
+      <c r="E347" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H310" t="inlineStr">
+      <c r="H347" t="inlineStr">
         <is>
           <t>27/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I310" t="inlineStr">
+      <c r="I347" t="inlineStr">
         <is>
           <t>06/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K310" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D311" t="inlineStr">
+      <c r="K347" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N347" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC347" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “UFFICIO DI PIANO FELTRE” AFFERENTE ALL'U.O.C. SOCIALE - FELTRE.</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E311" t="inlineStr">
+      <c r="E348" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H311" t="inlineStr">
+      <c r="H348" t="inlineStr">
         <is>
           <t>27/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I311" t="inlineStr">
+      <c r="I348" t="inlineStr">
         <is>
           <t>06/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K311" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D312" t="inlineStr">
+      <c r="K348" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N348" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC348" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “UFFICIO DI PIANO BELLUNO” AFFERENTE ALL'U.O.C. SOCIALE - BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E312" t="inlineStr">
+      <c r="E349" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H312" t="inlineStr">
+      <c r="H349" t="inlineStr">
         <is>
           <t>27/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I312" t="inlineStr">
+      <c r="I349" t="inlineStr">
         <is>
           <t>06/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K312" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D313" t="inlineStr">
+      <c r="K349" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N349" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC349" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 16/11/2023 - CASA CIRCONDARIALE DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr"/>
+      <c r="H350" t="inlineStr">
+        <is>
+          <t>27/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I350" t="inlineStr">
+        <is>
+          <t>27/11/2029 00:00</t>
+        </is>
+      </c>
+      <c r="K350" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N350" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC350" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>ULSS n.1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 31/10/2023</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E351" t="inlineStr"/>
+      <c r="H351" t="inlineStr">
+        <is>
+          <t>27/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I351" t="inlineStr">
+        <is>
+          <t>27/11/2029 00:00</t>
+        </is>
+      </c>
+      <c r="K351" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N351" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC351" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE  - AREA DEGLI ASSISTENTI – “REFERENTE CUCINA DI BELLUNO” AFFERENTE ALL'U.O.C. PROVVEDITORATO ECONOMATO E GESTIONE LOGISTICA.</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E313" t="inlineStr">
+      <c r="E352" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H313" t="inlineStr">
+      <c r="H352" t="inlineStr">
         <is>
           <t>24/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I313" t="inlineStr">
+      <c r="I352" t="inlineStr">
         <is>
           <t>03/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K313" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C314" t="inlineStr">
+      <c r="K352" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N352" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC352" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="C353" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “APPROVVIGIONAMENTO BENI DI INVESTIMENTO” AFFERENTE ALL'U.O.C. PROVVEDITORATO ECONOMATO E GESTIONE LOGISTICA.</t>
         </is>
       </c>
-      <c r="D314" t="inlineStr">
+      <c r="D353" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E314" t="inlineStr">
+      <c r="E353" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H314" t="inlineStr">
+      <c r="H353" t="inlineStr">
         <is>
           <t>24/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I314" t="inlineStr">
+      <c r="I353" t="inlineStr">
         <is>
           <t>03/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K314" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D315" t="inlineStr">
+      <c r="K353" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N353" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC353" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE  - AREA DEGLI ASSISTENTI – “VALUTAZIONE FORNITORI” AFFERENTE ALL'U.O.C. PROVVEDITORATO ECONOMATO E GESTIONE LOGISTICA.</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E315" t="inlineStr">
+      <c r="E354" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H315" t="inlineStr">
+      <c r="H354" t="inlineStr">
         <is>
           <t>24/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I315" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D316" t="inlineStr">
+      <c r="I354" t="inlineStr">
+        <is>
+          <t>03/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K354" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N354" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC354" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE SERVIZI ECONOMALI” AFFERENTE ALL'U.O.C. PROVVEDITORATO ECONOMATO E GESTIONE LOGISTICA.</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E316" t="inlineStr">
+      <c r="E355" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H316" t="inlineStr">
+      <c r="H355" t="inlineStr">
         <is>
           <t>24/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I316" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D317" t="inlineStr">
+      <c r="I355" t="inlineStr">
+        <is>
+          <t>08/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K355" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N355" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC355" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “COORDINAMENTO PROCESSI LEGATI ALLA LEGGE 22/2002” AFFERENTE ALLA DIREZIONE SANITARIA.</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E317" t="inlineStr">
+      <c r="E356" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H317" t="inlineStr">
+      <c r="H356" t="inlineStr">
         <is>
           <t>24/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I317" t="inlineStr">
+      <c r="I356" t="inlineStr">
         <is>
           <t>03/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K317" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D318" t="inlineStr">
+      <c r="K356" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N356" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC356" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “APPROVVIGIONAMENTO DISPOSITIVI MEDICI” AFFERENTE ALL'U.O.C. PROVVEDITORATO ECONOMATO E GESTIONE LOGISTICA.</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E318" t="inlineStr">
+      <c r="E357" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H318" t="inlineStr">
+      <c r="H357" t="inlineStr">
         <is>
           <t>24/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I318" t="inlineStr">
+      <c r="I357" t="inlineStr">
         <is>
           <t>03/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K318" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C319" t="inlineStr">
+      <c r="K357" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N357" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC357" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="C358" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE SERVIZI IN OUTSOURCING” AFFERENTE ALL'U.O.C. PROVVEDITORATO ECONOMATO E GESTIONE LOGISTICA.</t>
         </is>
       </c>
-      <c r="D319" t="inlineStr">
+      <c r="D358" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E319" t="inlineStr">
+      <c r="E358" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H319" t="inlineStr">
+      <c r="H358" t="inlineStr">
         <is>
           <t>24/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I319" t="inlineStr">
+      <c r="I358" t="inlineStr">
         <is>
           <t>03/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K319" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D320" t="inlineStr">
+      <c r="K358" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N358" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC358" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “MAGAZZINO E LOGISTICA” AFFERENTE ALL'U.O.C. PROVVEDITORATO ECONOMATO E GESTIONE LOGISTICA.</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E320" t="inlineStr">
+      <c r="E359" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H320" t="inlineStr">
+      <c r="H359" t="inlineStr">
         <is>
           <t>24/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I320" t="inlineStr">
+      <c r="I359" t="inlineStr">
         <is>
           <t>03/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K320" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D321" t="inlineStr">
+      <c r="K359" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N359" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC359" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “APPROVVIGIONAMENTO FARMACI” AFFERENTE ALL'U.O.C. PROVVEDITORATO ECONOMATO E GESTIONE LOGISTICA.</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E321" t="inlineStr">
+      <c r="E360" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H321" t="inlineStr">
+      <c r="H360" t="inlineStr">
         <is>
           <t>24/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I321" t="inlineStr">
+      <c r="I360" t="inlineStr">
         <is>
           <t>03/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K321" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D322" t="inlineStr">
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N360" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC360" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE E COORDINAMENTO AREA CONTABILITÀ E BILANCIO (CICLO ATTIVO) E GESTIONE FISCALE” AFFERENTE ALL'U.O.C. CONTABILITÀ E BILANCIO.</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E322" t="inlineStr">
+      <c r="E361" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H322" t="inlineStr">
+      <c r="H361" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I322" t="inlineStr">
+      <c r="I361" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K322" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D323" t="inlineStr">
+      <c r="K361" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N361" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC361" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE - AREA DEGLI ASSISTENTI - “AREA CICLO ATTIVO” AFFERENTE ALL'U.O.C. CONTABILITÀ E BILANCIO.</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E323" t="inlineStr">
+      <c r="E362" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H323" t="inlineStr">
+      <c r="H362" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I323" t="inlineStr">
+      <c r="I362" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K323" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D324" t="inlineStr">
+      <c r="K362" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N362" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC362" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE GIURIDICO-ECONOMICA DEI RAPPORTI CON I MEDICI CONVENZIONATI (MEDICI DI ASSISTENZA PRIMARIA A CICLO DI SCELTA, MEDICI DI ASSISTENZA PRIMARIA AD ATTIVITÀ ORARIA, MEDICI PEDIATRI DI LIBERA SCELTA, SPECIALISTI AMBULATORIALI INTERNI E MEDICI DELL’EMERGENZA SANITARIA TERRITORIALE)” AFFERENTE ALL'U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE.</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E324" t="inlineStr">
+      <c r="E363" t="inlineStr"/>
+      <c r="H363" t="inlineStr">
+        <is>
+          <t>23/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I363" t="inlineStr">
+        <is>
+          <t>02/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K363" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N363" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC363" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE GIURIDICO – ECONOMICA DEI PRIVATI ACCREDITATI, PARTENARIATO PUBBLICO PRIVATO E PRIVATO CONVENZIONATO – SUPPORTO GIURIDICO  AMMINISTRATIVO ALLE UU.OO. TERRITORIALI” AFFERENTE ALL'U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE.</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H324" t="inlineStr">
+      <c r="H364" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I324" t="inlineStr">
+      <c r="I364" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K324" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D325" t="inlineStr">
+      <c r="K364" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N364" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC364" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE  - AREA DEGLI ASSISTENTI - “TRATTAMENTO ECONOMICO DEI MEDICI DI ASSISTENZA PRIMARIA A CICLO DI SCELTA E DEI PEDIATRI DI LIBERA SCELTA” AFFERENTE ALL'U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE.</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E325" t="inlineStr">
+      <c r="E365" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H325" t="inlineStr">
+      <c r="H365" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I325" t="inlineStr">
+      <c r="I365" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K325" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D326" t="inlineStr">
+      <c r="K365" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N365" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC365" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE  - AREA DEGLI ASSISTENTI - “TRATTAMENTO GIURIDICO DEI MEDICI DI ASSISTENZA PRIMARIA A CICLO DI SCELTA E DEI PEDIATRI DI LIBERA SCELTA E CONNESSI ADEMPIMENTI ANAGRAFICI” AFFERENTE ALL'U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE.</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E326" t="inlineStr">
+      <c r="E366" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H326" t="inlineStr">
+      <c r="H366" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I326" t="inlineStr">
+      <c r="I366" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K326" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D327" t="inlineStr">
+      <c r="K366" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N366" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC366" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE E COORDINAMENTO FUNZIONI AMMINISTRATIVE RECUPERO CREDITI E GESTIONE ACCESSI E RIFIUTI OSPEDALIERI DISTRETTO 1” AFFERENTE ALL'U.O.C. DIREZIONE AMMINISTRATIVA DI OSPEDALE.</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E327" t="inlineStr">
+      <c r="E367" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H327" t="inlineStr">
+      <c r="H367" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I327" t="inlineStr">
+      <c r="I367" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K327" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D328" t="inlineStr">
+      <c r="K367" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N367" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC367" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE E COORDINAMENTO FUNZIONI AMMINISTRATIVE RECUPERO CREDITI E GESTIONE ACCESSI  DISTRETTO 2” AFFERENTE ALL'U.O.C. DIREZIONE AMMINISTRATIVA DI OSPEDALE.</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E328" t="inlineStr">
+      <c r="E368" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H328" t="inlineStr">
+      <c r="H368" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I328" t="inlineStr">
+      <c r="I368" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K328" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D329" t="inlineStr">
+      <c r="K368" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N368" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC368" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "COORDINAMENTO SSEAA DISTRETTO 2” AFFERENTE ALL'U.O.S. NON AUTOSUFFICIENZA - DISTRETTO FELTRE.</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E329" t="inlineStr">
+      <c r="E369" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H329" t="inlineStr">
+      <c r="H369" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I329" t="inlineStr">
+      <c r="I369" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K329" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D330" t="inlineStr">
+      <c r="K369" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N369" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC369" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “LIBERA PROFESSIONE” AFFERENTE ALL'U.O.C. DIREZIONE AMMINISTRATIVA OSPEDALE.</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E330" t="inlineStr">
+      <c r="E370" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H330" t="inlineStr">
+      <c r="H370" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I330" t="inlineStr">
+      <c r="I370" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K330" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D331" t="inlineStr">
+      <c r="K370" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N370" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC370" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE  - AREA DEGLI ASSISTENTI - “REFERENTE PIEVE DI CADORE” AFFERENTE ALL'U.O.C. DIREZIONE AMMINISTRATIVA OSPEDALE.</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E331" t="inlineStr">
+      <c r="E371" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H331" t="inlineStr">
+      <c r="H371" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I331" t="inlineStr">
+      <c r="I371" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K331" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D332" t="inlineStr">
+      <c r="K371" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N371" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC371" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “ACQUISIZIONE RISORSE UMANE” AFFERENTE ALL'U.O.C. GESTIONE RISORSE UMANE.</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E332" t="inlineStr">
+      <c r="E372" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H332" t="inlineStr">
+      <c r="H372" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I332" t="inlineStr">
+      <c r="I372" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K332" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D333" t="inlineStr">
+      <c r="K372" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N372" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC372" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “RELAZIONI SINDACALI, SUPPORTO GIURIDICO ALL’ATTIVITÀ, VALUTAZIONE PERFORMANCE E CONTENZIOSO” AFFERENTE ALL'U.O.C. GESTIONE RISORSE UMANE.</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E333" t="inlineStr">
+      <c r="E373" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H333" t="inlineStr">
+      <c r="H373" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I333" t="inlineStr">
+      <c r="I373" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K333" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D334" t="inlineStr">
+      <c r="K373" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N373" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC373" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “TRATTAMENTO PREVIDENZIALE” AFFERENTE ALL'U.O.C. GESTIONE RISORSE UMANE.</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E334" t="inlineStr"/>
-[...37 lines deleted...]
-      <c r="E335" t="inlineStr">
+      <c r="E374" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H335" t="inlineStr">
+      <c r="H374" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I335" t="inlineStr">
+      <c r="I374" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K335" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D336" t="inlineStr">
+      <c r="K374" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N374" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC374" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE E MONITORAGGIO COSTO DEL PERSONALE, FONDI CONTRATTUALI E RELATIVI FLUSSI INFORMATIVI E GESTIONE DELLE RETRIBUZIONI.” AFFERENTE ALL'U.O.C. GESTIONE RISORSE UMANE.</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E336" t="inlineStr">
+      <c r="E375" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H336" t="inlineStr">
+      <c r="H375" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I336" t="inlineStr">
+      <c r="I375" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K336" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D337" t="inlineStr">
+      <c r="K375" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N375" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC375" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE  - AREA DEGLI ASSISTENTI – “REFERENTE ORARI DI LAVORO” AFFERENTE ALL'U.O.C.GESTIONE RISORSE UMANE.</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E337" t="inlineStr">
+      <c r="E376" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H337" t="inlineStr">
+      <c r="H376" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I337" t="inlineStr">
+      <c r="I376" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K337" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D338" t="inlineStr">
+      <c r="K376" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N376" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC376" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE E COORDINAMENTO AREA CONTABILITÀ E BILANCIO (CICLO PASSIVO), GESTIONE DEL PATRIMONIO E ADEMPIMENTI REGIONALI CONSEGUENTI” AFFERENTE ALL'U.O.C. CONTABILITÀ E BILANCIO.</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E338" t="inlineStr">
+      <c r="E377" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H338" t="inlineStr">
+      <c r="H377" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I338" t="inlineStr">
+      <c r="I377" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K338" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D339" t="inlineStr">
+      <c r="K377" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N377" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC377" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE FLUSSI INFORMATIVI TERRITORIALI E OSPEDALIERI” AFFERENTE ALL'U.O.C. CONTROLLO DI GESTIONE.</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E339" t="inlineStr">
+      <c r="E378" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H339" t="inlineStr">
+      <c r="H378" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I339" t="inlineStr">
+      <c r="I378" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K339" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D340" t="inlineStr">
+      <c r="K378" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N378" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC378" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “GESTIONE CONTABILITÀ ANALITICA E ANALISI DEI COSTI” AFFERENTE ALL'U.O.C. CONTROLLO DI GESTIONE.</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E340" t="inlineStr">
+      <c r="E379" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H340" t="inlineStr">
+      <c r="H379" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I340" t="inlineStr">
+      <c r="I379" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K340" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D341" t="inlineStr">
+      <c r="K379" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N379" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC379" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE PROFESSIONALE “PRESENZE ASSENZE” AFFERENTE ALL'U.O.C. GESTIONE RISORSE UMANE.</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E341" t="inlineStr">
+      <c r="E380" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H341" t="inlineStr">
+      <c r="H380" t="inlineStr">
         <is>
           <t>23/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I341" t="inlineStr">
+      <c r="I380" t="inlineStr">
         <is>
           <t>02/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K341" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D342" t="inlineStr">
+      <c r="K380" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N380" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC380" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "COORDINAMENTO TUTELA MINORI FELTRE” AFFERENTE ALL'U.O.C. IAFC FELTRE - DISTRETTO FELTRE.</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E342" t="inlineStr">
+      <c r="E381" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H342" t="inlineStr">
+      <c r="H381" t="inlineStr">
         <is>
           <t>22/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I342" t="inlineStr">
+      <c r="I381" t="inlineStr">
         <is>
           <t>01/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K342" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D343" t="inlineStr">
+      <c r="K381" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N381" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC381" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "COORDINAMENTO SERVIZIO D'INTEGRAZIONE SOCIALE E SCOLASTICA” AFFERENTE ALL'U.O.C. DISABILITÀ E NON AUTOSUFFICIENZA - DISTRETTO DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E343" t="inlineStr">
+      <c r="E382" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H343" t="inlineStr">
+      <c r="H382" t="inlineStr">
         <is>
           <t>22/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I343" t="inlineStr">
+      <c r="I382" t="inlineStr">
         <is>
           <t>01/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K343" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D344" t="inlineStr">
+      <c r="K382" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N382" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC382" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "COORDINAMENTO SERVIZIO INTEGRAZIONE LAVORATIVA AZIENDALE” AFFERENTE ALL'U.O.C. DISABILITÀ E NON AUTOSUFFICIENZA - DISTRETTO 1 E DISTRETTO 2 - BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E344" t="inlineStr">
+      <c r="E383" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H344" t="inlineStr">
+      <c r="H383" t="inlineStr">
         <is>
           <t>22/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I344" t="inlineStr">
+      <c r="I383" t="inlineStr">
         <is>
           <t>01/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K344" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D345" t="inlineStr">
+      <c r="K383" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N383" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC383" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA  “PROFESSIONI SANITARIE TERRITORIALI AZIENDALE" AFFERENTE ALL' U.O.S. PROFESSIONI SANITARIE TERRITORIALI - DISTRETTO 1 E DISTRETTO 2 - BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E345" t="inlineStr">
+      <c r="E384" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H345" t="inlineStr">
+      <c r="H384" t="inlineStr">
         <is>
           <t>22/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I345" t="inlineStr">
+      <c r="I384" t="inlineStr">
         <is>
           <t>01/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K345" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D346" t="inlineStr">
+      <c r="K384" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N384" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC384" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA  “COORDINAMENTO SOCIALE DISABILITÀ DISTRETTO 1 E DISTRETTO 2" AFFERENTE ALL' U.O.C. DISABILITÀ E NON AUTOSUFFICIENZA - DISTRETTO 1 E DISTRETTO 2 - BELLUNO</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E346" t="inlineStr">
+      <c r="E385" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H346" t="inlineStr">
+      <c r="H385" t="inlineStr">
         <is>
           <t>22/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I346" t="inlineStr">
+      <c r="I385" t="inlineStr">
         <is>
           <t>01/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K346" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D347" t="inlineStr">
+      <c r="K385" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N385" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC385" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO AREA SANITARIA CONSULTORI FAMILIARI" AFFERENTE ALL' U.O.C. IAFEC - DISTRETTO 1 E DISTRETTO 2 - BELLUNO</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E347" t="inlineStr">
+      <c r="E386" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H347" t="inlineStr">
+      <c r="H386" t="inlineStr">
         <is>
           <t>22/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I347" t="inlineStr">
+      <c r="I386" t="inlineStr">
         <is>
           <t>01/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K347" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D348" t="inlineStr">
+      <c r="K386" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N386" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC386" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA “COORDINAMENTO TUTELA MINORI BELLUNO" AFFERENTE ALL' U.O.C. IAFEC - DISTRETTO DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E348" t="inlineStr">
+      <c r="E387" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H348" t="inlineStr">
+      <c r="H387" t="inlineStr">
         <is>
           <t>22/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I348" t="inlineStr">
+      <c r="I387" t="inlineStr">
         <is>
           <t>01/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K348" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D349" t="inlineStr">
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N387" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC387" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO CENTRO DIURNO PER PERSONE CON DISABILITÀ FELTRE" AFFERENTE ALL' U.O.S. DISABILITÀ - DISTRETTO DI FELTRE</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E349" t="inlineStr">
+      <c r="E388" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H349" t="inlineStr">
+      <c r="H388" t="inlineStr">
         <is>
           <t>22/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I349" t="inlineStr">
+      <c r="I388" t="inlineStr">
         <is>
           <t>01/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K349" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D350" t="inlineStr">
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N388" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC388" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO CURE PRIMARIE DISTRETTO 1” AFFERENTE ALL' U.O.C. CURE PRIMARIE DI BELLUNO - DISTRETTO DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E350" t="inlineStr">
+      <c r="E389" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H350" t="inlineStr">
+      <c r="H389" t="inlineStr">
         <is>
           <t>21/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I350" t="inlineStr">
+      <c r="I389" t="inlineStr">
         <is>
           <t>30/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K350" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D351" t="inlineStr">
+      <c r="K389" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N389" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC389" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO CURE PALLIATIVE FELTRE” AFFERENTE ALL' U.O.C. CURE PALLIATIVE - DISTRETTO DI FELTRE..</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E351" t="inlineStr">
+      <c r="E390" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H351" t="inlineStr">
+      <c r="H390" t="inlineStr">
         <is>
           <t>21/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I351" t="inlineStr">
+      <c r="I390" t="inlineStr">
         <is>
           <t>30/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K351" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D352" t="inlineStr">
+      <c r="K390" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N390" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC390" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO CURE PRIMARIE DISTRETTO 2” AFFERENTE ALL' U.O.C. CURE PRIMARIE DI FELTRE - DISTRETTO DI FELTRE.</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E352" t="inlineStr">
+      <c r="E391" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H352" t="inlineStr">
+      <c r="H391" t="inlineStr">
         <is>
           <t>21/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I352" t="inlineStr">
+      <c r="I391" t="inlineStr">
         <is>
           <t>30/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K352" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C353" t="inlineStr">
+      <c r="K391" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N391" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC391" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="C392" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO CENTRO DIURNO PER PERSONE CON DISABILITÀ CADORE” AFFERENTE ALL' U.O.S. DISABILITÀ - DISTRETTO DI BELLUNO - CADORE.</t>
         </is>
       </c>
-      <c r="D353" t="inlineStr">
+      <c r="D392" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E353" t="inlineStr">
+      <c r="E392" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H353" t="inlineStr">
+      <c r="H392" t="inlineStr">
         <is>
           <t>21/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I353" t="inlineStr">
+      <c r="I392" t="inlineStr">
         <is>
           <t>30/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K353" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C354" t="inlineStr">
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N392" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC392" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="C393" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO AUSILI E PRESIDI AZIENDALI - U.I.C.A.A.” AFFERENTE ALL' U.O. C. CURE PRIMARIE BELLUNO - DISTRETTO 1 E DISTRETTO 2 -  BELLUNO.</t>
         </is>
       </c>
-      <c r="D354" t="inlineStr">
+      <c r="D393" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E354" t="inlineStr">
+      <c r="E393" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H354" t="inlineStr">
+      <c r="H393" t="inlineStr">
         <is>
           <t>21/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I354" t="inlineStr">
+      <c r="I393" t="inlineStr">
         <is>
           <t>30/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K354" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C355" t="inlineStr">
+      <c r="K393" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N393" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC393" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="C394" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO CENTRALE OPERATIVA TERRITORIALE” AFFERENTE ALL' U.O. CENTRALE OPERATIVA TERRITORIALE IN CAPO ALLA DIREZIONE SANITARIA - DISTRETTO 1 E DISTRETTO 2 - BELLUNO.</t>
         </is>
       </c>
-      <c r="D355" t="inlineStr">
+      <c r="D394" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E355" t="inlineStr">
+      <c r="E394" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H355" t="inlineStr">
+      <c r="H394" t="inlineStr">
         <is>
           <t>21/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I355" t="inlineStr">
+      <c r="I394" t="inlineStr">
         <is>
           <t>08/12/2023 00:00</t>
         </is>
       </c>
-      <c r="K355" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C356" t="inlineStr">
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N394" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC394" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="C395" t="inlineStr">
         <is>
           <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO CENTRO DIURNO PER PERSONE CON DISABILITA' BELLUNO” AFFERENTE ALL' U.O.S.  DISABILITA' - DISTRETTO DI BELLUNO.</t>
         </is>
       </c>
-      <c r="D356" t="inlineStr">
+      <c r="D395" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E356" t="inlineStr">
+      <c r="E395" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H356" t="inlineStr">
+      <c r="H395" t="inlineStr">
         <is>
           <t>21/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I356" t="inlineStr">
+      <c r="I395" t="inlineStr">
         <is>
           <t>30/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K356" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D357" t="inlineStr">
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N395" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC395" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Area Degenze polispecialistiche Pieve di Cadore” afferente all' U.O.C. Chirurgia Generale e Medicina Generale dell'Ospedale di Pieve di Cadore.</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E357" t="inlineStr">
+      <c r="E396" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H357" t="inlineStr">
+      <c r="H396" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I357" t="inlineStr">
+      <c r="I396" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K357" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D358" t="inlineStr">
+      <c r="K396" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N396" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC396" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Area Cardiologica Feltre” afferente all' U.O.C. Cardiologia dell’Ospedale di Feltre.</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E358" t="inlineStr">
+      <c r="E397" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H358" t="inlineStr">
+      <c r="H397" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I358" t="inlineStr">
+      <c r="I397" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K358" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D359" t="inlineStr">
+      <c r="K397" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N397" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC397" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Area Pediatrica Feltre” afferente all' U.O.C. Pediatria dell’Ospedale di Feltre.</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E359" t="inlineStr">
+      <c r="E398" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H359" t="inlineStr">
+      <c r="H398" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I359" t="inlineStr">
+      <c r="I398" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K359" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D360" t="inlineStr">
+      <c r="K398" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N398" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC398" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Area Pneumologica Feltre” afferente all' U.O.C. Pneumologia dell’Ospedale di Feltre.</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E360" t="inlineStr">
+      <c r="E399" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H360" t="inlineStr">
+      <c r="H399" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I360" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D361" t="inlineStr">
+      <c r="I399" t="inlineStr">
+        <is>
+          <t>29/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N399" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC399" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Recupero Riabilitazione Funzionale Lamon” afferente all' U.O.C. U.O.C. Recupero Riabilitazione Funzionale Area Riabilitativa dell’Ospedale di Lamon.</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E361" t="inlineStr">
+      <c r="E400" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H361" t="inlineStr">
+      <c r="H400" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I361" t="inlineStr">
+      <c r="I400" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K361" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D362" t="inlineStr">
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N400" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC400" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Day Surgery, Week Surgery e Ambulatori 2 livello Feltre” afferente all' U.O.C. Chirurgia generale, all' U.O.C. Urologia, all' U.O.C. ORL, all' U.O.C. Oculistica  dell’Ospedale di Feltre.</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E362" t="inlineStr">
+      <c r="E401" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H362" t="inlineStr">
+      <c r="H401" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I362" t="inlineStr">
+      <c r="I401" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K362" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D363" t="inlineStr">
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N401" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC401" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Degenze Chirurgiche ordinarie Feltre” afferente all' U.O.C. U.O.C. Chirurgia generale, U.O.C Urologia, U.O.C ORL dell’Ospedale di  Feltre.</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E363" t="inlineStr">
+      <c r="E402" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H363" t="inlineStr">
+      <c r="H402" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I363" t="inlineStr">
+      <c r="I402" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K363" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D364" t="inlineStr">
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N402" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC402" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Degenze polispecialistiche (compresa area ortopedica) Feltre” afferente all' U.O.C. Ortopedia e all' U.O.C. Neurologia  dell’Ospedale di Feltre.</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E364" t="inlineStr">
+      <c r="E403" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H364" t="inlineStr">
+      <c r="H403" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I364" t="inlineStr">
+      <c r="I403" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K364" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D365" t="inlineStr">
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N403" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC403" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento di Anatomia Patologica Aziendale” afferente all' U.O.C. Anatomia e istologia Patologica dell’Ospedale di Feltre.</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E365" t="inlineStr">
+      <c r="E404" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H365" t="inlineStr">
+      <c r="H404" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I365" t="inlineStr">
+      <c r="I404" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K365" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D366" t="inlineStr">
+      <c r="K404" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N404" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC404" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Dialisi Feltre” afferente all' U.O.C. Nefrologia e Dialisi dell’Ospedale di Feltre.</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E366" t="inlineStr">
+      <c r="E405" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H366" t="inlineStr">
+      <c r="H405" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I366" t="inlineStr">
+      <c r="I405" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K366" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D367" t="inlineStr">
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N405" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC405" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento DMO Distretto 2” afferente all'U.O.C DMO Feltre dell’Ospedale di Feltre.</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E367" t="inlineStr">
+      <c r="E406" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H367" t="inlineStr">
+      <c r="H406" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I367" t="inlineStr">
+      <c r="I406" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K367" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D368" t="inlineStr">
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N406" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC406" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Endoscopia digestiva Feltre” afferente all' U.O.C. Gastroenterologia  dell’Ospedale di Feltre.</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E368" t="inlineStr">
+      <c r="E407" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H368" t="inlineStr">
+      <c r="H407" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I368" t="inlineStr">
+      <c r="I407" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K368" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D369" t="inlineStr">
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N407" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC407" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Geriatria Feltre” afferente all' U.O.C. Geriatria e all' U.O.C. Medicina Generale dell’Ospedale di Feltre.</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E369" t="inlineStr">
+      <c r="E408" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H369" t="inlineStr">
+      <c r="H408" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I369" t="inlineStr">
+      <c r="I408" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K369" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D370" t="inlineStr">
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N408" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC408" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Gruppo operatorio Feltre” afferente all' U.O.C. Anestesia e Rianimazione dell’Ospedale di Feltre</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E370" t="inlineStr">
+      <c r="E409" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H370" t="inlineStr">
+      <c r="H409" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I370" t="inlineStr">
+      <c r="I409" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K370" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D371" t="inlineStr">
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N409" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC409" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Laboratorio analisi Feltre” afferente all' U.O.S.D. Laboratorio Analisi dell’Ospedale di Feltre</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E371" t="inlineStr">
+      <c r="E410" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H371" t="inlineStr">
+      <c r="H410" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I371" t="inlineStr">
+      <c r="I410" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K371" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D372" t="inlineStr">
+      <c r="K410" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N410" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC410" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Oncologia Feltre” afferente all' U.O.C. Oncologia dell’Ospedale di Feltre</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E372" t="inlineStr">
+      <c r="E411" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H372" t="inlineStr">
+      <c r="H411" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I372" t="inlineStr">
+      <c r="I411" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K372" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D373" t="inlineStr">
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N411" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC411" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Ostetricia e ginecologia Feltre” afferente all' U.O.C. Ostetricia e ginecologia dell’Ospedale di Feltre</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E373" t="inlineStr">
+      <c r="E412" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H373" t="inlineStr">
+      <c r="H412" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I373" t="inlineStr">
+      <c r="I412" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K373" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D374" t="inlineStr">
+      <c r="K412" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N412" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC412" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Poliambulatori Feltre” afferente all' U.O.C. Direzione Medica dell’Ospedale di Feltre</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E374" t="inlineStr">
+      <c r="E413" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H374" t="inlineStr">
+      <c r="H413" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I374" t="inlineStr">
+      <c r="I413" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K374" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D375" t="inlineStr">
+      <c r="K413" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N413" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC413" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Pronto Soccorso Feltre” afferente all' U.O.C. Pronto Soccorso dell’Ospedale di Feltre</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E375" t="inlineStr">
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: left;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
+&lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>20/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I414" t="inlineStr">
+        <is>
+          <t>29/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K414" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N414" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC414" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Radiologia di Feltre” afferente all' U.O.C. Radiologia dell’Ospedale di Feltre</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H375" t="inlineStr">
+      <c r="H415" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I375" t="inlineStr">
+      <c r="I415" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K375" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D376" t="inlineStr">
+      <c r="K415" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N415" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC415" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Rianimazione, ambulatori anestesia e Recovery Room Feltre” afferente all' U.O.C. Anestesia e Rianimazione dell’Ospedale di Feltre</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E376" t="inlineStr">
+      <c r="E416" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H376" t="inlineStr">
+      <c r="H416" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I376" t="inlineStr">
+      <c r="I416" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K376" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D377" t="inlineStr">
+      <c r="K416" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N416" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC416" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento RRF Distretto 2 Degenze” afferente all' U.O.C.  RRF Lamon dell’Ospedale di Lamon.</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E377" t="inlineStr">
+      <c r="E417" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H377" t="inlineStr">
+      <c r="H417" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I377" t="inlineStr">
+      <c r="I417" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K377" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D378" t="inlineStr">
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N417" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC417" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Recupero Riabilitazione Funzionale Feltre – Servizio” afferente all' U.O.C.Recupero Riabilitazione Funzionale Area Riabilitativa dell’Ospedale di Feltre.</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E378" t="inlineStr">
+      <c r="E418" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H378" t="inlineStr">
+      <c r="H418" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I378" t="inlineStr">
+      <c r="I418" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K378" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D379" t="inlineStr">
+      <c r="K418" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N418" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC418" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Area Psichiatrica Feltre” afferente all' U.O.C. Psichiatria Feltre del Dipartimento di Saluite Mentale.</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E379" t="inlineStr">
+      <c r="E419" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H379" t="inlineStr">
+      <c r="H419" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I379" t="inlineStr">
+      <c r="I419" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K379" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D380" t="inlineStr">
+      <c r="K419" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N419" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC419" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO DEGENZE INTERNISTICHE FELTRE” AFFERENTE ALLE U.O.C. MEDICINA GENERALE, UOC GASTROENTEROLOGIA DELL’OSPEDALE FELTRE.</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E380" t="inlineStr">
+      <c r="E420" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H380" t="inlineStr">
+      <c r="H420" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I380" t="inlineStr">
+      <c r="I420" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K380" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D381" t="inlineStr">
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N420" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC420" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO AREA PSICHIATRICA CADORE” AFFERENTE ALL'U.O.S.D. SALUTE MENTALE CADORE.</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E381" t="inlineStr">
+      <c r="E421" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H381" t="inlineStr">
+      <c r="H421" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I381" t="inlineStr">
+      <c r="I421" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K381" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D382" t="inlineStr">
+      <c r="K421" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N421" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC421" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO AREA PSICHIATRICA BELLUNO E AGORDO” AFFERENTE ALL'U.O.C. PSICHIATRIA DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E382" t="inlineStr">
+      <c r="E422" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H382" t="inlineStr">
+      <c r="H422" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I382" t="inlineStr">
+      <c r="I422" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K382" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D383" t="inlineStr">
+      <c r="K422" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N422" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC422" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO RADIOTERAPIA, MEDICINA NUCLEARE, FISICA SANITARIA” AFFERENTE ALLE U.O.C. RADIOTERAPIA, U.O.C. MEDICINA NUCLEARE, U.O.S.D. FISICA SANITARIA DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E383" t="inlineStr">
+      <c r="E423" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H383" t="inlineStr">
+      <c r="H423" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I383" t="inlineStr">
+      <c r="I423" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K383" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D384" t="inlineStr">
+      <c r="K423" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N423" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC423" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO SER.D. AZIENDALE” AFFERENTE ALL'U.O.C. SER.D. DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E384" t="inlineStr">
+      <c r="E424" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H384" t="inlineStr">
+      <c r="H424" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I384" t="inlineStr">
+      <c r="I424" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K384" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D385" t="inlineStr">
+      <c r="K424" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N424" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC424" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO GERIATRIA BELLUNO” AFFERENTE ALLE U.O.C. GERIATRIA, UOC ONCOLOGIA DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E385" t="inlineStr">
+      <c r="E425" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H385" t="inlineStr">
+      <c r="H425" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I385" t="inlineStr">
+      <c r="I425" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K385" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D386" t="inlineStr">
+      <c r="K425" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N425" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC425" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO DEGENZE SPECIALISTICHE BELLUNO” AFFERENTE ALLE U.O.C. NEUROLOGIA, UOC NEFROLOGIA DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E386" t="inlineStr">
+      <c r="E426" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H386" t="inlineStr">
+      <c r="H426" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I386" t="inlineStr">
+      <c r="I426" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K386" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D387" t="inlineStr">
+      <c r="K426" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N426" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC426" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO FARMACIA AZIENDALE” AFFERENTE ALL'U.O.C. FARMACIA OSPEDALIERA DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E387" t="inlineStr">
+      <c r="E427" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H387" t="inlineStr">
+      <c r="H427" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I387" t="inlineStr">
+      <c r="I427" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K387" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D388" t="inlineStr">
+      <c r="K427" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N427" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC427" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO ENDOSCOPIA DIGESTIVA BELLUNO” AFFERENTE ALL'U.O.C. GASTROENTEROLOGIA DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E388" t="inlineStr">
+      <c r="E428" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H388" t="inlineStr">
+      <c r="H428" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I388" t="inlineStr">
+      <c r="I428" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K388" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D389" t="inlineStr">
+      <c r="K428" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N428" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC428" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO DEGENZE CHIRURGICHE BELLUNO ” AFFERENTE ALLE U.O.C. CHIRURGIA GENERALE, U.O.C. UROLOGIA, U.O.C. CHIRURGIA VASCOLARE DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E389" t="inlineStr">
+      <c r="E429" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H389" t="inlineStr">
+      <c r="H429" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I389" t="inlineStr">
+      <c r="I429" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K389" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D390" t="inlineStr">
+      <c r="K429" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N429" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC429" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO OSTETRICIA E GINECOLOGIA DISTRETTO 1” AFFERENTE ALL'U.O.C. OSTETRICIA E GINECOLOGIA DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E390" t="inlineStr">
+      <c r="E430" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H390" t="inlineStr">
+      <c r="H430" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I390" t="inlineStr">
+      <c r="I430" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K390" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D391" t="inlineStr">
+      <c r="K430" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N430" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC430" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO RECUPERO RIABILITAZIONE FUNZIONALE (BELLUNO-AGORDO-CADORE)” AFFERENTE ALL'U.O.C. RECUPERO RIABILITAZIONE FUNZIONALE (BELLUNO-AGORDO-CADORE) DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E391" t="inlineStr">
+      <c r="E431" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H391" t="inlineStr">
+      <c r="H431" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I391" t="inlineStr">
+      <c r="I431" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K391" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D392" t="inlineStr">
+      <c r="K431" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N431" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC431" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO DMO BELLUNO” AFFERENTE ALL'U.O.C. DMO DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E392" t="inlineStr">
+      <c r="E432" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H392" t="inlineStr">
+      <c r="H432" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I392" t="inlineStr">
+      <c r="I432" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K392" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D393" t="inlineStr">
+      <c r="K432" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N432" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC432" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO DI RADIOLOGIA -  BELLUNO AGORDO CADORE” AFFERENTE ALL'U.O.C. RADIOLOGIA BELLUNO, AGORDO E CADORE DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E393" t="inlineStr">
+      <c r="E433" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H393" t="inlineStr">
+      <c r="H433" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I393" t="inlineStr">
+      <c r="I433" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K393" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D394" t="inlineStr">
+      <c r="K433" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N433" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC433" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO DIALISI DISTRETTO 1” AFFERENTE ALL'U.O.C. NEFROLOGIA E DIALISI DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E394" t="inlineStr">
+      <c r="E434" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H394" t="inlineStr">
+      <c r="H434" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I394" t="inlineStr">
+      <c r="I434" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K394" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D395" t="inlineStr">
+      <c r="K434" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N434" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC434" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "DIREZIONE DELLA FUNZIONE TERRITORIALE - GESTIONE RISORSE AMMINISTRATIVE E DEI PROCEDIMENTI AMMINISTRATIVI” AFFERENTE ALLA DIREZIONE DELLA FUNZIONE TERRITORIALE.</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E395" t="inlineStr">
+      <c r="E435" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H395" t="inlineStr">
+      <c r="H435" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I395" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D396" t="inlineStr">
+      <c r="I435" t="inlineStr">
+        <is>
+          <t>08/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K435" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N435" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC435" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico di funzione organizzativa con funzioni di “Coordinamento Dipartimento di Prevenzione - Profilassi Malattie Infettive” afferente all' U.O.C. S.I.S.P. del Dipartimento di Prevenzione.</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E396" t="inlineStr">
+      <c r="E436" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H396" t="inlineStr">
+      <c r="H436" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I396" t="inlineStr">
+      <c r="I436" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K396" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D397" t="inlineStr">
+      <c r="K436" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N436" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC436" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO GRUPPI OPERATORI DISTRETTO 1” AFFERENTE ALLA U.O.C. ANESTESIA E RIANIMAZIONE DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E397" t="inlineStr">
+      <c r="E437" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H397" t="inlineStr">
+      <c r="H437" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I397" t="inlineStr">
+      <c r="I437" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K397" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D398" t="inlineStr">
+      <c r="K437" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N437" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC437" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO ANESTESIA, RIANIMAZIONE E TERAPIA ANTALGICA BELLUNO” AFFERENTE ALL' U.O.C. ANESTESIA E RIANIMAZIONE DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E398" t="inlineStr">
+      <c r="E438" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H398" t="inlineStr">
+      <c r="H438" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I398" t="inlineStr">
+      <c r="I438" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K398" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D399" t="inlineStr">
+      <c r="K438" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N438" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC438" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO AREA CARDIOLOGICA  BELLUNO” AFFERENTE ALL' U.O.C. DI CARDIOLOGIA DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E399" t="inlineStr">
+      <c r="E439" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H399" t="inlineStr">
+      <c r="H439" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I399" t="inlineStr">
+      <c r="I439" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K399" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D400" t="inlineStr">
+      <c r="K439" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N439" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC439" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO AREA INFERMIERISTICA E DI SUPPORTO SERVIZI CLINICI” AFFERENTE ALL'U.O.C. DI RADIOLOGIA DISTRETTO 1, ALL’ U.O.C. LABORATORIO ANALISI DISTRETTO 1, ALL’U.O.C. DI MEDICINA TRASFUSIONALE (BELLUNO E FELTRE) DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E400" t="inlineStr">
+      <c r="E440" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H400" t="inlineStr">
+      <c r="H440" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I400" t="inlineStr">
+      <c r="I440" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K400" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D401" t="inlineStr">
+      <c r="K440" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N440" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC440" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO AREA ONCOEMATOLOGICA  BELLUNO” AFFERENTE ALLE U.O.C. ONCOLOGIA E ALL’U.O.S.D. DI EMATOLOGIA DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E401" t="inlineStr">
+      <c r="E441" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H401" t="inlineStr">
+      <c r="H441" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I401" t="inlineStr">
+      <c r="I441" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K401" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D402" t="inlineStr">
+      <c r="K441" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N441" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC441" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO AREA ORTOPEDICA BELLUNO” AFFERENTE ALL’U.O.C. ORTOPEDIA DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E402" t="inlineStr">
+      <c r="E442" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H402" t="inlineStr">
+      <c r="H442" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I402" t="inlineStr">
+      <c r="I442" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K402" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D403" t="inlineStr">
+      <c r="K442" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N442" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC442" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO DIREZIONE DI DISTRETTO 1” AFFERENTE ALL'U.O.C. DIREZIONE DI DISTRETTO 1.</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E403" t="inlineStr">
+      <c r="E443" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H403" t="inlineStr">
+      <c r="H443" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I403" t="inlineStr">
+      <c r="I443" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K403" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D404" t="inlineStr">
+      <c r="K443" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N443" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC443" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO AREA PEDIATRICA BELLUNO” AFFERENTE ALLE U.O.C. PEDIATRIA, UOC NEUROPSICHIATRIA INFANTILE DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E404" t="inlineStr">
+      <c r="E444" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H404" t="inlineStr">
+      <c r="H444" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I404" t="inlineStr">
+      <c r="I444" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K404" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D405" t="inlineStr">
+      <c r="K444" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N444" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC444" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO OSPEDALE DI COMUNITÀ – BELLUNO” AFFERENTE ALL' U.O.C. CURE PRIMARIE DEL DISTRETTO DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E405" t="inlineStr">
+      <c r="E445" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H405" t="inlineStr">
+      <c r="H445" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I405" t="inlineStr">
+      <c r="I445" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K405" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D406" t="inlineStr">
+      <c r="K445" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N445" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC445" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO CENTRALI DI STERILIZZAZIONE AZIENDALI” AFFERENTE ALLA DIREZIONE FUNZIONE OSPEDALIERA DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E406" t="inlineStr">
+      <c r="E446" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H406" t="inlineStr">
+      <c r="H446" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I406" t="inlineStr">
+      <c r="I446" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K406" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D407" t="inlineStr">
+      <c r="K446" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N446" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC446" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO OSPEDALE DI COMUNITÀ DI AURONZO” AFFERENTE ALL'U.O.C. CURE PRIMARIE DEL DISTRETTO DI BELLUNO-AURONZO DI CADORE.</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E407" t="inlineStr">
+      <c r="E447" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H407" t="inlineStr">
+      <c r="H447" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I407" t="inlineStr">
+      <c r="I447" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K407" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D408" t="inlineStr">
+      <c r="K447" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N447" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC447" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO CHIRURGIA SPECIALISTICA DEGENZE BELLUNO” AFFERENTE ALLE U.O.C. ORL, UOC GASTROENTEROLOGIA, UOC OCULISTICA DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E408" t="inlineStr">
+      <c r="E448" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H408" t="inlineStr">
+      <c r="H448" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I408" t="inlineStr">
+      <c r="I448" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K408" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D409" t="inlineStr">
+      <c r="K448" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N448" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC448" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO CURE PALLIATIVE BELLUNO” AFFERENTE ALL'U.O.C. CURE PALLIATIVE DEL DISTRETTO DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E409" t="inlineStr">
+      <c r="E449" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H409" t="inlineStr">
+      <c r="H449" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I409" t="inlineStr">
+      <c r="I449" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K409" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D410" t="inlineStr">
+      <c r="K449" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N449" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC449" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO DIREZIONE DI DISTRETTO 2” AFFERENTE ALL'U.O.C. DIREZIONE DI DISTRETTO 2 DI FELTRE.</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E410" t="inlineStr">
+      <c r="E450" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H410" t="inlineStr">
+      <c r="H450" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I410" t="inlineStr">
+      <c r="I450" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K410" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D411" t="inlineStr">
+      <c r="K450" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N450" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC450" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO DEGENZE INTERNISTICHE BELLUNO” AFFERENTE ALL'U.O.C. MEDICINA GENERALE DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E411" t="inlineStr">
+      <c r="E451" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H411" t="inlineStr">
+      <c r="H451" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I411" t="inlineStr">
+      <c r="I451" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K411" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D412" t="inlineStr">
+      <c r="K451" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N451" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC451" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO OSPEDALE DI COMUNITÀ – FELTRE” AFFERENTE ALL' U.O.C. CURE PRIMARIE DEL DISTRETTO DI FELTRE.</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E412" t="inlineStr">
+      <c r="E452" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H412" t="inlineStr">
+      <c r="H452" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I412" t="inlineStr">
+      <c r="I452" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K412" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D413" t="inlineStr">
+      <c r="K452" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N452" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC452" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO AREA MEDICA ED OSPEDALE DI COMUNITÀ AGORDO” AFFERENTE ALLE U.O.C. MEDICINA INTERNA E  U.O.C. CURE PRIMARIE DISTRETTO 1 DELL’OSPEDALE DI AGORDO.</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E413" t="inlineStr">
+      <c r="E453" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H413" t="inlineStr">
+      <c r="H453" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I413" t="inlineStr">
+      <c r="I453" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K413" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D414" t="inlineStr">
+      <c r="K453" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N453" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC453" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO PRONTO SOCCORSO BELLUNO” AFFERENTE ALL'U.O.C. PRONTO SOCCORSO DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E414" t="inlineStr">
+      <c r="E454" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H414" t="inlineStr">
+      <c r="H454" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I414" t="inlineStr">
+      <c r="I454" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K414" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D415" t="inlineStr">
+      <c r="K454" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N454" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC454" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO DEGENZE CHIRURGICHE AGORDO ” AFFERENTE ALLE U.O.C. ORTOPEDIA, U.O.S.D. CHIRURGIA  DELL’OSPEDALE DI AGORDO.</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E415" t="inlineStr">
+      <c r="E455" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H415" t="inlineStr">
+      <c r="H455" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I415" t="inlineStr">
+      <c r="I455" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K415" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D416" t="inlineStr">
+      <c r="K455" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N455" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC455" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO PNEUMOLOGIA E MALATTIE INFETTIVE BELLUNO” AFFERENTE ALLE U.O.C. PNEUMOLOGIA, UOC MALATTIE INFETTIVE DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E416" t="inlineStr">
+      <c r="E456" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H416" t="inlineStr">
+      <c r="H456" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I416" t="inlineStr">
+      <c r="I456" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K416" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D417" t="inlineStr">
+      <c r="K456" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N456" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC456" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO DMO E POLIAMBULATORI AGORDO” AFFERENTE ALL'U.O.C. DMO BELLUNO DELL’OSPEDALE DI AGORDO.</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E417" t="inlineStr">
+      <c r="E457" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H417" t="inlineStr">
+      <c r="H457" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I417" t="inlineStr">
+      <c r="I457" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K417" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D418" t="inlineStr">
+      <c r="K457" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N457" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC457" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO LABORATORIO ANALISI DISTRETTO 1” AFFERENTE ALL' U.O.C. LABORATORIO ANALISI (BELLUNO-AGORDO-CADORE) DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E418" t="inlineStr">
+      <c r="E458" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H418" t="inlineStr">
+      <c r="H458" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I418" t="inlineStr">
+      <c r="I458" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K418" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D419" t="inlineStr">
+      <c r="K458" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N458" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC458" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO IMMUNOTRASFUSIONALE AZIENDALE” AFFERENTE AL SERVIZIO IMMUNOTRASFUSIONALE AZIENDALE DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E419" t="inlineStr">
-[...43 lines deleted...]
-      <c r="E420" t="inlineStr">
+      <c r="E459" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H420" t="inlineStr">
+      <c r="H459" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I420" t="inlineStr">
+      <c r="I459" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K420" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D421" t="inlineStr">
+      <c r="K459" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N459" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC459" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO AMBULATORI CHIRURGICI E PRERICOVERO BELLUNO” AFFERENTE ALL' U.O.C. DIREZIONE MEDICA DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E421" t="inlineStr">
+      <c r="E460" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H421" t="inlineStr">
+      <c r="H460" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I421" t="inlineStr">
+      <c r="I460" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K421" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D422" t="inlineStr">
+      <c r="K460" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N460" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC460" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI “COORDINAMENTO AMBULATORI MEDICI BELLUNO” AFFERENTE ALL' U.O.C. DIREZIONE MEDICA DELL’OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E422" t="inlineStr">
+      <c r="E461" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H422" t="inlineStr">
+      <c r="H461" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I422" t="inlineStr">
+      <c r="I461" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K422" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D423" t="inlineStr">
+      <c r="K461" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N461" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC461" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI "COORDINAMENTO DMO E POLIAMBULATORI DI PIEVE DI CADORE" AFFERENTE ALL'UOC DMO BELLUNO - OSPEDALE DI PIEVE DI CADORE.</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E423" t="inlineStr">
+      <c r="E462" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H423" t="inlineStr">
+      <c r="H462" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I423" t="inlineStr">
+      <c r="I462" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K423" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D424" t="inlineStr">
+      <c r="K462" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N462" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC462" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI"COORDINAMENTO SUEM E PRONTO SOCCORSO PIEVE DI CADORE" AFFERENTE ALLE UOC SUEM E PRONTO SOCCORSO DELL'OSPEDALE DI PIEVE DI CADORE.</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E424" t="inlineStr">
+      <c r="E463" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H424" t="inlineStr">
+      <c r="H463" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I424" t="inlineStr">
+      <c r="I463" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K424" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D425" t="inlineStr">
+      <c r="K463" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N463" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC463" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI "COORDINAMENTO PROMOZIONE DELLA SALUTE, PROGRAMMI DI SCREENING, ATTIVITA' MOTORIA E PREVENZIONE MALATTIE CRONICHE NON TRASMISSIBILI" AFFERENTE AL DIPARTIMENTO DI PREVENZIONE - SERVIZIO DI PREVENZIONE DELLE MALATTIE CRONICHE NON TRASMISSIBILI, PROGRAMMI DI SCREENING E PROMOZIONE DELLA SALUTE.</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E425" t="inlineStr">
+      <c r="E464" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H425" t="inlineStr">
+      <c r="H464" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I425" t="inlineStr">
+      <c r="I464" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K425" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D426" t="inlineStr">
+      <c r="K464" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N464" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC464" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "DIPARTIMENTO DI PREVENZIONE - SICUREZZA ALIMENTARE” AFFERENTE ALLE UOC SERVIZIO DI IGIENE DEGLI ALIMENTI E DELLA NUTRIZIONE E SERVIZI VETERINARI DEL DIPARTIMENTO DI PREVENZIONE.</t>
+        </is>
+      </c>
+      <c r="D465" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E426" t="inlineStr">
+      <c r="E465" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H426" t="inlineStr">
+      <c r="H465" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I426" t="inlineStr">
+      <c r="I465" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K426" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D427" t="inlineStr">
+      <c r="K465" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N465" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC465" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "DIPARTIMENTO DI PREVENZIONE - SICUREZZA SUL LAVORO E IGIENE PUBBLICA” AFFERENTE ALLE UOC SERVIZIO PREVENZIONE, IGIENE E SICUREZZA NEGLI AMBIENTI DI ALVORO E SERVIZIO DI IGIENE E SANITA' PUBBLICA DEL DIPARTIMENTO DI PREVENZIONE.</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E427" t="inlineStr">
+      <c r="E466" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H427" t="inlineStr">
+      <c r="H466" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I427" t="inlineStr">
+      <c r="I466" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K427" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D428" t="inlineStr">
+      <c r="K466" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N466" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC466" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "PROFESSIONI SANITARIE OSPEDALI DISTRETTO 2” AFFERENTE ALL'UOS PROFESSIONI SANITARIE OSPEDALIERE DELL'OSPEDALE DI FELTRE.</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E428" t="inlineStr">
+      <c r="E467" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H428" t="inlineStr">
+      <c r="H467" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I428" t="inlineStr">
+      <c r="I467" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K428" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D429" t="inlineStr">
+      <c r="K467" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N467" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC467" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "INNOVAZIONE E SVILUPPO - PROFESSIONI SANITARIE” AFFERENTE ALL'UOC DIREZIONE PROFESSIONI SANITARIE DELL'OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E429" t="inlineStr">
+      <c r="E468" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H429" t="inlineStr">
+      <c r="H468" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I429" t="inlineStr">
+      <c r="I468" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K429" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D430" t="inlineStr">
+      <c r="K468" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N468" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC468" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "COORDINATORE CORSO DI LAUREA INFERMIERISTICA” AFFERENTE ALLA DIREZIONE SANITARIA.</t>
+        </is>
+      </c>
+      <c r="D469" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E430" t="inlineStr">
+      <c r="E469" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H430" t="inlineStr">
+      <c r="H469" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I430" t="inlineStr">
+      <c r="I469" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K430" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D431" t="inlineStr">
+      <c r="K469" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N469" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC469" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "REFERENTE RISCHIO CLINICO AZIENDALE” AFFERENTE ALLA DIREZIONE SANITARIA.</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E431" t="inlineStr">
+      <c r="E470" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H431" t="inlineStr">
+      <c r="H470" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I431" t="inlineStr">
+      <c r="I470" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K431" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D432" t="inlineStr">
+      <c r="K470" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N470" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC470" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "CUP MANAGER” AFFERENTE ALLA DIREZIONE SANITARIA.</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E432" t="inlineStr">
+      <c r="E471" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H432" t="inlineStr">
+      <c r="H471" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I432" t="inlineStr">
+      <c r="I471" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K432" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D433" t="inlineStr">
+      <c r="K471" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N471" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC471" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "SERVIZIO PREVENZIONE E PROTEZIONE” AFFERENTE ALLA DIREZIONE GENERALE.</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E433" t="inlineStr">
+      <c r="E472" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H433" t="inlineStr">
+      <c r="H472" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I433" t="inlineStr">
+      <c r="I472" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K433" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D434" t="inlineStr">
+      <c r="K472" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N472" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC472" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "PROFESSIONI SANITARIE OSPEDALI DISTRETTO 1” AFFERENTE ALL'UOS PROFESSIONI SANITARIE OSPEDALIERE DELL'OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E434" t="inlineStr">
+      <c r="E473" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H434" t="inlineStr">
+      <c r="H473" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I434" t="inlineStr">
+      <c r="I473" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K434" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D435" t="inlineStr">
+      <c r="K473" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N473" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC473" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI N. 1 INCARICO DI FUNZIONE ORGANIZZATIVA "DIPARTIMENTO DI PREVENZIONE - GESTIONE RISORSE AMMINISTRATIVE DEL DIPARTIMENTO DI PREVENZIONE” AFFERENTE AL DIPARTIMENTO DI PREVENZIONE.</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E435" t="inlineStr">
+      <c r="E474" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H435" t="inlineStr">
+      <c r="H474" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I435" t="inlineStr">
+      <c r="I474" t="inlineStr">
         <is>
           <t>29/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K435" t="inlineStr">
-[...18 lines deleted...]
-      <c r="C436" t="inlineStr">
+      <c r="K474" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N474" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC474" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr"/>
+      <c r="B475" t="inlineStr"/>
+      <c r="C475" t="inlineStr">
         <is>
           <t>Avviso pubblico per la ricerca di medici specialisti in Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro ai quali conferire un eventuale incarico individuale, di natura libero professionale.</t>
         </is>
       </c>
-      <c r="D436" t="inlineStr">
+      <c r="D475" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="E436" t="inlineStr">
+      <c r="E475" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;&lt;strong&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito &lt;/strong&gt;&lt;strong&gt;https://aulss1veneto.iscrizioneconcorsi.it/&lt;/strong&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione all’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H436" t="inlineStr">
+      <c r="H475" t="inlineStr">
         <is>
           <t>17/11/2023 12:00</t>
         </is>
       </c>
-      <c r="I436" t="inlineStr">
+      <c r="I475" t="inlineStr">
         <is>
           <t>17/11/2033 23:59</t>
         </is>
       </c>
-      <c r="K436" t="inlineStr">
-[...37 lines deleted...]
-      <c r="AE436" t="inlineStr">
+      <c r="K475" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N475" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P475" t="inlineStr"/>
+      <c r="Q475" t="inlineStr"/>
+      <c r="R475" t="inlineStr"/>
+      <c r="S475" t="inlineStr"/>
+      <c r="T475" t="inlineStr"/>
+      <c r="W475" t="n">
+        <v>0</v>
+      </c>
+      <c r="X475" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y475" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z475" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA475" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC475" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD475" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE475" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
-      <c r="AF436" t="inlineStr">
+      <c r="AF475" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
-      <c r="AG436" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="C437" t="inlineStr">
+      <c r="AG475" t="inlineStr"/>
+    </row>
+    <row r="476">
+      <c r="C476" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 17/10/2023</t>
         </is>
       </c>
-      <c r="D437" t="inlineStr">
+      <c r="D476" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E437" t="inlineStr"/>
-      <c r="H437" t="inlineStr">
+      <c r="E476" t="inlineStr"/>
+      <c r="H476" t="inlineStr">
         <is>
           <t>27/10/2023 00:00</t>
         </is>
       </c>
-      <c r="I437" t="inlineStr">
+      <c r="I476" t="inlineStr">
         <is>
           <t>27/10/2029 00:00</t>
         </is>
       </c>
-      <c r="K437" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C438" t="inlineStr">
+      <c r="K476" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N476" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC476" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="C477" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione dell'U.O.S. "OBI Pieve di Cadore", afferente all'U.O.C. Pronto Soccorso di Pieve di Cadore.</t>
         </is>
       </c>
-      <c r="D438" t="inlineStr">
+      <c r="D477" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E438" t="inlineStr">
+      <c r="E477" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H438" t="inlineStr">
+      <c r="H477" t="inlineStr">
         <is>
           <t>19/10/2023 00:00</t>
         </is>
       </c>
-      <c r="I438" t="inlineStr">
+      <c r="I477" t="inlineStr">
         <is>
           <t>08/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K438" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D439" t="inlineStr">
+      <c r="K477" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N477" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC477" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Altissima Professionalità a valenza dipartimentale "Coordinamento RSA e Cure Primarie Distretto 1" del Distretto di Belluno.C. Pronto Soccorso di Pieve di Cadore.</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E439" t="inlineStr">
+      <c r="E478" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H439" t="inlineStr">
+      <c r="H478" t="inlineStr">
         <is>
           <t>19/10/2023 00:00</t>
         </is>
       </c>
-      <c r="I439" t="inlineStr">
+      <c r="I478" t="inlineStr">
         <is>
           <t>08/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K439" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D440" t="inlineStr">
+      <c r="K478" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N478" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC478" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Alta Specializzazione "Coordinamento centri residenziali e semiresidenziali Feltre" dell'UOC Psichiatria di Feltre. di Cadore.</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E440" t="inlineStr">
+      <c r="E479" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H440" t="inlineStr">
+      <c r="H479" t="inlineStr">
         <is>
           <t>19/10/2023 00:00</t>
         </is>
       </c>
-      <c r="I440" t="inlineStr">
+      <c r="I479" t="inlineStr">
         <is>
           <t>08/11/2023 00:00</t>
         </is>
       </c>
-      <c r="K440" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C441" t="inlineStr">
+      <c r="K479" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N479" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC479" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="C480" t="inlineStr">
         <is>
           <t>AVVISO STRAORDINARIO PER L'ACQUISIZIONE DI DISPONIBILITA' AL CONFERIMENTO DI INCARICHI PROVVISORI DI MEDICO DEL RUOLO UNICO DI ASSISTENZA PRIMARIA AD ATTIVITA' ORARIA DIURNA PRESSO L'AZIENDA ULSS1 DOLOMITI</t>
         </is>
       </c>
-      <c r="D441" t="inlineStr">
+      <c r="D480" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E441" t="inlineStr"/>
-      <c r="H441" t="inlineStr">
+      <c r="E480" t="inlineStr"/>
+      <c r="H480" t="inlineStr">
         <is>
           <t>13/10/2023 00:00</t>
         </is>
       </c>
-      <c r="I441" t="inlineStr">
+      <c r="I480" t="inlineStr">
         <is>
           <t>13/10/2029 00:00</t>
         </is>
       </c>
-      <c r="K441" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE441" t="inlineStr">
+      <c r="K480" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N480" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC480" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE480" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF441" t="inlineStr">
+      <c r="AF480" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
-    <row r="442">
-      <c r="C442" t="inlineStr">
+    <row r="481">
+      <c r="C481" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 11/10/2023 - CASA CIRCONDARIALE DI BELLUNO</t>
         </is>
       </c>
-      <c r="D442" t="inlineStr">
+      <c r="D481" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E442" t="inlineStr"/>
-      <c r="H442" t="inlineStr">
+      <c r="E481" t="inlineStr"/>
+      <c r="H481" t="inlineStr">
         <is>
           <t>13/10/2023 00:00</t>
         </is>
       </c>
-      <c r="I442" t="inlineStr">
+      <c r="I481" t="inlineStr">
         <is>
           <t>13/10/2029 00:00</t>
         </is>
       </c>
-      <c r="K442" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C443" t="inlineStr">
+      <c r="K481" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N481" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC481" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="C482" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 11/10/2023</t>
         </is>
       </c>
-      <c r="D443" t="inlineStr">
+      <c r="D482" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E443" t="inlineStr"/>
-      <c r="H443" t="inlineStr">
+      <c r="E482" t="inlineStr"/>
+      <c r="H482" t="inlineStr">
         <is>
           <t>13/10/2023 00:00</t>
         </is>
       </c>
-      <c r="I443" t="inlineStr">
+      <c r="I482" t="inlineStr">
         <is>
           <t>13/10/2029 00:00</t>
         </is>
       </c>
-      <c r="K443" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C444" t="inlineStr">
+      <c r="K482" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N482" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC482" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="C483" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 05/09/2023</t>
         </is>
       </c>
-      <c r="D444" t="inlineStr">
+      <c r="D483" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E444" t="inlineStr"/>
-      <c r="H444" t="inlineStr">
+      <c r="E483" t="inlineStr"/>
+      <c r="H483" t="inlineStr">
         <is>
           <t>08/09/2023 00:00</t>
         </is>
       </c>
-      <c r="I444" t="inlineStr">
+      <c r="I483" t="inlineStr">
         <is>
           <t>08/09/2029 00:00</t>
         </is>
       </c>
-      <c r="K444" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C445" t="inlineStr">
+      <c r="K483" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N483" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC483" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="C484" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 09/08/2023 - CASA CIRCONDARIALE DI BELLUNO</t>
         </is>
       </c>
-      <c r="D445" t="inlineStr">
+      <c r="D484" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E445" t="inlineStr"/>
-      <c r="H445" t="inlineStr">
+      <c r="E484" t="inlineStr"/>
+      <c r="H484" t="inlineStr">
         <is>
           <t>17/08/2023 00:00</t>
         </is>
       </c>
-      <c r="I445" t="inlineStr">
+      <c r="I484" t="inlineStr">
         <is>
           <t>17/08/2029 00:00</t>
         </is>
       </c>
-      <c r="K445" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C446" t="inlineStr">
+      <c r="K484" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N484" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC484" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="C485" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 09/08/2023</t>
         </is>
       </c>
-      <c r="D446" t="inlineStr">
+      <c r="D485" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E446" t="inlineStr"/>
-      <c r="H446" t="inlineStr">
+      <c r="E485" t="inlineStr"/>
+      <c r="H485" t="inlineStr">
         <is>
           <t>17/08/2023 00:00</t>
         </is>
       </c>
-      <c r="I446" t="inlineStr">
+      <c r="I485" t="inlineStr">
         <is>
           <t>17/08/2029 00:00</t>
         </is>
       </c>
-      <c r="K446" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C447" t="inlineStr">
+      <c r="K485" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N485" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC485" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="C486" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 17/07/2023</t>
         </is>
       </c>
-      <c r="D447" t="inlineStr">
+      <c r="D486" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E447" t="inlineStr"/>
-      <c r="H447" t="inlineStr">
+      <c r="E486" t="inlineStr"/>
+      <c r="H486" t="inlineStr">
         <is>
           <t>31/07/2023 00:00</t>
         </is>
       </c>
-      <c r="I447" t="inlineStr">
+      <c r="I486" t="inlineStr">
         <is>
           <t>31/07/2029 00:00</t>
         </is>
       </c>
-      <c r="K447" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C448" t="inlineStr">
+      <c r="K486" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N486" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC486" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 03/07/2023</t>
+        </is>
+      </c>
+      <c r="D487" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E487" t="inlineStr"/>
+      <c r="H487" t="inlineStr">
+        <is>
+          <t>31/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I487" t="inlineStr">
+        <is>
+          <t>31/07/2029 00:00</t>
+        </is>
+      </c>
+      <c r="K487" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N487" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC487" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="C488" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 17/07/2023 - CASA CIRCONDARIALE DI BELLUNO</t>
         </is>
       </c>
-      <c r="D448" t="inlineStr">
+      <c r="D488" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E448" t="inlineStr"/>
-      <c r="H448" t="inlineStr">
+      <c r="E488" t="inlineStr"/>
+      <c r="H488" t="inlineStr">
         <is>
           <t>31/07/2023 00:00</t>
         </is>
       </c>
-      <c r="I448" t="inlineStr">
+      <c r="I488" t="inlineStr">
         <is>
           <t>31/07/2029 00:00</t>
         </is>
       </c>
-      <c r="K448" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C449" t="inlineStr">
+      <c r="K488" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N488" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC488" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="C489" t="inlineStr">
         <is>
           <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 03/07/2023 - CASA CIRCONDARIALE DI BELLUNO</t>
         </is>
       </c>
-      <c r="D449" t="inlineStr">
+      <c r="D489" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E449" t="inlineStr"/>
-      <c r="H449" t="inlineStr">
+      <c r="E489" t="inlineStr"/>
+      <c r="H489" t="inlineStr">
         <is>
           <t>31/07/2023 00:00</t>
         </is>
       </c>
-      <c r="I449" t="inlineStr">
+      <c r="I489" t="inlineStr">
         <is>
           <t>31/07/2029 00:00</t>
         </is>
       </c>
-      <c r="K449" t="inlineStr">
-[...54 lines deleted...]
-      <c r="C451" t="inlineStr">
+      <c r="K489" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N489" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC489" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="C490" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione dell'U.O.S. "Laboratori in Rete", afferente all'U.O.C. Laboratorio Analisi di di Belluno.</t>
         </is>
       </c>
-      <c r="D451" t="inlineStr">
+      <c r="D490" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E451" t="inlineStr">
+      <c r="E490" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H451" t="inlineStr">
+      <c r="H490" t="inlineStr">
         <is>
           <t>26/07/2023 00:00</t>
         </is>
       </c>
-      <c r="I451" t="inlineStr">
+      <c r="I490" t="inlineStr">
         <is>
           <t>15/08/2023 00:00</t>
         </is>
       </c>
-      <c r="K451" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D452" t="inlineStr">
+      <c r="K490" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N490" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC490" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione dell'U.O.S. "Elisoccorso", afferente all'U.O.C. Centrale Operativa SUEM</t>
+        </is>
+      </c>
+      <c r="D491" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E452" t="inlineStr">
+      <c r="E491" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H452" t="inlineStr">
+      <c r="H491" t="inlineStr">
         <is>
           <t>26/07/2023 00:00</t>
         </is>
       </c>
-      <c r="I452" t="inlineStr">
+      <c r="I491" t="inlineStr">
         <is>
           <t>15/08/2023 00:00</t>
         </is>
       </c>
-      <c r="K452" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D453" t="inlineStr">
+      <c r="K491" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N491" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC491" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di altissima professionalità quale articolazione interna di Struttura Complessa "Diagnostica non invasiva e Imaging cardiovascolare" dell'U.O.C. di Cardiologia - UCIC dell'Ospedale di Belluno.</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E453" t="inlineStr">
+      <c r="E492" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H453" t="inlineStr">
+      <c r="H492" t="inlineStr">
         <is>
           <t>26/07/2023 00:00</t>
         </is>
       </c>
-      <c r="I453" t="inlineStr">
+      <c r="I492" t="inlineStr">
         <is>
           <t>15/08/2023 00:00</t>
         </is>
       </c>
-      <c r="K453" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D454" t="inlineStr">
+      <c r="K492" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N492" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC492" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione dell'U.O.S. "UCIC Belluno", afferente all'U.O.C. di Cardiologia - UCIC dell'Ospedale di Belluno.</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E454" t="inlineStr">
+      <c r="E493" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H454" t="inlineStr">
+      <c r="H493" t="inlineStr">
         <is>
           <t>26/07/2023 00:00</t>
         </is>
       </c>
-      <c r="I454" t="inlineStr">
+      <c r="I493" t="inlineStr">
         <is>
           <t>15/08/2023 00:00</t>
         </is>
       </c>
-      <c r="K454" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C455" t="inlineStr">
+      <c r="K493" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N493" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC493" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="C494" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione dell'U.O.S. "OBI Agordo", afferente all'U.O.C. di Pronto Soccorso dell'Ospedale di Agordo.</t>
         </is>
       </c>
-      <c r="D455" t="inlineStr">
+      <c r="D494" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E455" t="inlineStr">
+      <c r="E494" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H455" t="inlineStr">
+      <c r="H494" t="inlineStr">
         <is>
           <t>24/07/2023 00:00</t>
         </is>
       </c>
-      <c r="I455" t="inlineStr">
+      <c r="I494" t="inlineStr">
         <is>
           <t>14/08/2023 00:00</t>
         </is>
       </c>
-      <c r="K455" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C456" t="inlineStr">
+      <c r="K494" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N494" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC494" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="C495" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di n. 1 incarico dirigenziale di Direzione dell'U.O.S. "OBI Feltre", afferente all'U.O.C. di Pronto Soccorso dell'Ospedale di Feltre.</t>
         </is>
       </c>
-      <c r="D456" t="inlineStr">
+      <c r="D495" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E456" t="inlineStr">
+      <c r="E495" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;Per partecipare all’avviso è necessario effettuare obbligatoriamente l’iscrizione online sul sito&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;https://aulss1veneto.iscrizioneconcorsi.it/.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;L’utilizzo di modalità diverse comporta l’esclusione dall’avviso.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H456" t="inlineStr">
+      <c r="H495" t="inlineStr">
         <is>
           <t>24/07/2023 00:00</t>
         </is>
       </c>
-      <c r="I456" t="inlineStr">
+      <c r="I495" t="inlineStr">
         <is>
           <t>14/08/2023 00:00</t>
-        </is>
-[...1535 lines deleted...]
-          <t>25/05/2028 00:00</t>
         </is>
       </c>
       <c r="K495" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N495" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC495" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="C496" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021/2022 - DISTRETTO DI BELLUNO - DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 12/04/2022</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2023/2024 - DOMANDE PERVENUTE FUORI TERMINE AGGIORNAMENTO AL 21/06/2023</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E496" t="inlineStr"/>
       <c r="H496" t="inlineStr">
         <is>
-          <t>19/04/2022 00:00</t>
+          <t>04/07/2023 00:00</t>
         </is>
       </c>
       <c r="I496" t="inlineStr">
         <is>
-          <t>19/04/2028 00:00</t>
+          <t>04/07/2029 00:00</t>
         </is>
       </c>
       <c r="K496" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N496" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC496" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="C497" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021/2022 - CASA CIRCONDARIALE DI BELLUNO - DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 21/02/2022</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2023/2024 - CASA CIRCONDARIALE DI BELLUNO</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E497" t="inlineStr"/>
       <c r="H497" t="inlineStr">
         <is>
-          <t>19/04/2022 00:00</t>
+          <t>29/05/2023 00:00</t>
         </is>
       </c>
       <c r="I497" t="inlineStr">
         <is>
-          <t>19/04/2028 00:00</t>
+          <t>29/05/2029 00:00</t>
         </is>
       </c>
       <c r="K497" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N497" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC497" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="C498" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021/2022 - CASA CIRCONDARIALE DI BELLUNO - DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 04/04/2022</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2023/2024 - DOMANDE PERVENUTE DOPO IL 27/04/2023 (FUORI TERMINE)</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E498" t="inlineStr"/>
       <c r="H498" t="inlineStr">
         <is>
-          <t>12/04/2022 00:00</t>
+          <t>29/05/2023 00:00</t>
         </is>
       </c>
       <c r="I498" t="inlineStr">
         <is>
-          <t>12/04/2028 00:00</t>
+          <t>29/05/2029 00:00</t>
         </is>
       </c>
       <c r="K498" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N498" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC498" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="C499" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021/2022 - DISTRETTO DI FELTRE - DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 11/02/2022</t>
+          <t>ULSS n.1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2023/2024</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E499" t="inlineStr"/>
       <c r="H499" t="inlineStr">
         <is>
-          <t>03/03/2022 00:00</t>
+          <t>29/05/2023 00:00</t>
         </is>
       </c>
       <c r="I499" t="inlineStr">
         <is>
-          <t>03/03/2028 00:00</t>
+          <t>29/05/2029 00:00</t>
         </is>
       </c>
       <c r="K499" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N499" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC499" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="C500" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021/2022 - DISTRETTO DI BELLUNO- DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 11/02/2022</t>
+          <t>ULSS n.1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 05/04/2023</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E500" t="inlineStr"/>
       <c r="H500" t="inlineStr">
         <is>
-          <t>03/03/2022 00:00</t>
+          <t>08/05/2023 00:00</t>
         </is>
       </c>
       <c r="I500" t="inlineStr">
         <is>
-          <t>03/03/2028 00:00</t>
+          <t>08/05/2029 00:00</t>
         </is>
       </c>
       <c r="K500" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N500" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC500" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="501">
-      <c r="A501" t="inlineStr"/>
-      <c r="B501" t="inlineStr"/>
       <c r="C501" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la ricerca di medici ai quali conferire un eventuale incarico individuale, di natura libero professionale, per prestazioni specialistiche da rendere nell'ambito della Commissione Medica Locale (patenti)</t>
+          <t>Pubblicazione degli incarichi vacanti di Emergenza Sanitaria Territoriale I semestre 2023.</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E501" t="inlineStr"/>
-      <c r="F501" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G501" t="inlineStr">
+      <c r="H501" t="inlineStr">
+        <is>
+          <t>19/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I501" t="inlineStr">
+        <is>
+          <t>19/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="K501" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N501" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC501" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE501" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF501" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
-      <c r="H501" t="inlineStr">
-[...57 lines deleted...]
-      <c r="AG501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="C502" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021-2022 - CASA CIRCONDARIALE - DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 01/02/2022</t>
+          <t>DDR n. 36 del 12 aprile 2023  Pubblicazione degli incarichi vacanti di medico del ruolo unico di ASSISTENZA PRIMARIA a ciclo di scelta (ex ASSISTENZA PRIMARIA) ANNO 2023. ACN per la disciplina dei rapporti con i medici di medicina generale (MMG) del 28/04/2022, art. 34 e Accordo regionale della medicina generale, recepito con DGR n. 4395 del 30/12/2005.</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E502" t="inlineStr"/>
       <c r="H502" t="inlineStr">
         <is>
-          <t>03/02/2022 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="I502" t="inlineStr">
         <is>
-          <t>03/02/2028 00:00</t>
+          <t>17/04/2029 00:00</t>
         </is>
       </c>
       <c r="K502" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N502" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC502" t="inlineStr">
         <is>
           <t>No</t>
+        </is>
+      </c>
+      <c r="AE502" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF502" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="C503" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 20/01/2022</t>
+          <t>DDR n. 37 del 12 aprile 2023  Pubblicazione degli ambiti territoriali carenti di PEDIATRIA DI LIBERA SCELTA ANNO 2023. ACN per la disciplina dei rapporti con i medici pediatri di libera scelta (PLS) del 28/04/2022, art. 32 e Accordo regionale per la pediatria di libera scelta, recepito con DGR n. 2667 del 7/08/2006.</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E503" t="inlineStr"/>
       <c r="H503" t="inlineStr">
         <is>
+          <t>17/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I503" t="inlineStr">
+        <is>
+          <t>17/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="K503" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N503" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC503" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE503" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF503" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="504">
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>BUR n. 52 del 14/04/2023 DECRETO DEL DIRETTORE DELLA DIREZIONE PROGRAMMAZIONE SANITARIA n. 38 del 12 aprile 2023 Pubblicazione degli incarichi vacanti di medico del ruolo unico di ASSISTENZA PRIMARIA ad attività oraria (ex CONTINUITA' ASSISTENZIALE) ANNO 2023, ACN per la disciplina dei rapporti con i medici di medicina generale (MMG) del 28/04/2022, art. 34 e Accordo regionale della medicina generale, recepito con DGR n. 4395 del 30/12/2005.</t>
+        </is>
+      </c>
+      <c r="D504" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E504" t="inlineStr"/>
+      <c r="H504" t="inlineStr">
+        <is>
+          <t>17/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I504" t="inlineStr">
+        <is>
+          <t>17/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="K504" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N504" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC504" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF504" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="505">
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 09/03/2023</t>
+        </is>
+      </c>
+      <c r="D505" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E505" t="inlineStr"/>
+      <c r="H505" t="inlineStr">
+        <is>
+          <t>21/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I505" t="inlineStr">
+        <is>
+          <t>21/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="K505" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N505" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC505" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="506">
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 22/02/2023</t>
+        </is>
+      </c>
+      <c r="D506" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E506" t="inlineStr"/>
+      <c r="H506" t="inlineStr">
+        <is>
+          <t>03/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I506" t="inlineStr">
+        <is>
+          <t>03/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="K506" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N506" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC506" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="507">
+      <c r="C507" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 15/02/2023</t>
+        </is>
+      </c>
+      <c r="D507" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E507" t="inlineStr"/>
+      <c r="H507" t="inlineStr">
+        <is>
+          <t>27/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I507" t="inlineStr">
+        <is>
+          <t>27/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="K507" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N507" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC507" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="508">
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - CASA CIRCONDARIALE DI BELLUNO - DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 15/02/2023</t>
+        </is>
+      </c>
+      <c r="D508" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E508" t="inlineStr"/>
+      <c r="H508" t="inlineStr">
+        <is>
+          <t>27/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I508" t="inlineStr">
+        <is>
+          <t>27/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="K508" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N508" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC508" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="509">
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023. DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 30/01/2023</t>
+        </is>
+      </c>
+      <c r="D509" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E509" t="inlineStr"/>
+      <c r="H509" t="inlineStr">
+        <is>
+          <t>15/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I509" t="inlineStr">
+        <is>
+          <t>15/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="K509" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N509" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC509" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="510">
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>AVVISO STRAORDINARIO PER L'ACQUISIZIONE DI DISPONIBILITA' AL CONFERIMENTO DI INCARICHI PROVVISORI DI MEDICO DEL RUOLO UNICO DI ASSISTENZA PRIMARIA AD ATTIVITA' ORARIA PRESSO LE SEDI DEI DISTRETTI DI BELLUNO DI FELTRE E PRESSO LA CASA CIRCONDARIALE DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="D510" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E510" t="inlineStr"/>
+      <c r="H510" t="inlineStr">
+        <is>
+          <t>15/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I510" t="inlineStr">
+        <is>
+          <t>15/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="K510" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N510" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC510" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE510" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF510" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="511">
+      <c r="C511" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - CASA CIRCONDARIALE DI BELLUNO - DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 02/01/2023</t>
+        </is>
+      </c>
+      <c r="D511" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E511" t="inlineStr"/>
+      <c r="H511" t="inlineStr">
+        <is>
+          <t>17/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I511" t="inlineStr">
+        <is>
+          <t>17/01/2029 00:00</t>
+        </is>
+      </c>
+      <c r="K511" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N511" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC511" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="512">
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 -  DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 02/01/2023</t>
+        </is>
+      </c>
+      <c r="D512" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E512" t="inlineStr"/>
+      <c r="H512" t="inlineStr">
+        <is>
+          <t>17/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I512" t="inlineStr">
+        <is>
+          <t>17/01/2029 00:00</t>
+        </is>
+      </c>
+      <c r="K512" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N512" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC512" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="513">
+      <c r="C513" t="inlineStr">
+        <is>
+          <t>DOMANDE DI INSERIMENTO NELLE GRADUATORIE REGIONALI DI MEDICINA GENERALE E DI PEDIATRIA DI LIBERA SCELTA - ANNO 2024</t>
+        </is>
+      </c>
+      <c r="D513" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E513" t="inlineStr"/>
+      <c r="H513" t="inlineStr">
+        <is>
+          <t>27/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I513" t="inlineStr">
+        <is>
+          <t>27/12/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K513" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N513" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC513" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE513" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF513" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="514">
+      <c r="C514" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 05/12/2022</t>
+        </is>
+      </c>
+      <c r="D514" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E514" t="inlineStr"/>
+      <c r="H514" t="inlineStr">
+        <is>
+          <t>20/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I514" t="inlineStr">
+        <is>
+          <t>20/12/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K514" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N514" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC514" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="515">
+      <c r="C515" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 14/11/2022</t>
+        </is>
+      </c>
+      <c r="D515" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E515" t="inlineStr"/>
+      <c r="H515" t="inlineStr">
+        <is>
+          <t>28/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I515" t="inlineStr">
+        <is>
+          <t>28/11/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K515" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N515" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC515" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="516">
+      <c r="C516" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - CASA CIRCONDARIALE DI BELLUNO - DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 14/11/2022</t>
+        </is>
+      </c>
+      <c r="D516" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E516" t="inlineStr"/>
+      <c r="H516" t="inlineStr">
+        <is>
+          <t>28/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I516" t="inlineStr">
+        <is>
+          <t>28/11/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K516" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N516" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC516" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="517">
+      <c r="C517" t="inlineStr">
+        <is>
+          <t>DECRETO DEL DIRETTORE DELLA DIREZIONE PROGRAMMAZIONE SANITARIA n. 110 del 09 novembre 2022 Pubblicazione degli incarichi vacanti di EMERGENZA SANITARIA TERRITORIALE 2° semestre 2022. ACN per la disciplina dei rapporti con i medici di medicina generale (MMG) del 28/04/2022 art. 63. (sanità e igiene pubblica)</t>
+        </is>
+      </c>
+      <c r="D517" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E517" t="inlineStr"/>
+      <c r="H517" t="inlineStr">
+        <is>
+          <t>22/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I517" t="inlineStr">
+        <is>
+          <t>22/11/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K517" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N517" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC517" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="518">
+      <c r="C518" t="inlineStr">
+        <is>
+          <t>DECRETO REGIONALE n. 103 DEL 19/10/2022 ad oggetto: Pubblicazione degli incarichi vacanti di Continuità Assistenziale anno 2022 ACN per la disciplina dei rapporti con i medici di medicina generale (MMG) del 23/03/2005 e s.m.i. art. 63 e Accordo regionale della medicina generale, recepito con DGR n. 4395 del 30/12/2005. Decreto regionale n. 104 del 19/10/2022 ad oggetto: Pubblicazione degli ambiti territoriali rimasti disponibili di assistenza primaria anno 2022. ACN per la disciplina dei rapporti con i medici di medicina generale (MMG) del 23/03/2005 e s.m.i. art. 34 e accordo Regionale della medicina generale recepito con DGR n. 4395 del 30/12/2005. Notifica</t>
+        </is>
+      </c>
+      <c r="D518" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E518" t="inlineStr"/>
+      <c r="H518" t="inlineStr">
+        <is>
+          <t>14/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I518" t="inlineStr">
+        <is>
+          <t>14/11/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K518" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N518" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC518" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="519">
+      <c r="C519" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti : GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2022/2023 DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 26/10/2022</t>
+        </is>
+      </c>
+      <c r="D519" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E519" t="inlineStr"/>
+      <c r="H519" t="inlineStr">
+        <is>
+          <t>07/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I519" t="inlineStr">
+        <is>
+          <t>07/11/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K519" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N519" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC519" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="520">
+      <c r="C520" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE CASA CIRCONDARIALE DI BELLUNO ANNO 2022/2023 DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 26/10/2022</t>
+        </is>
+      </c>
+      <c r="D520" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E520" t="inlineStr"/>
+      <c r="H520" t="inlineStr">
+        <is>
+          <t>07/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I520" t="inlineStr">
+        <is>
+          <t>07/11/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K520" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N520" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC520" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="521">
+      <c r="C521" t="inlineStr">
+        <is>
+          <t>GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2022-2023 DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 19/10/2022</t>
+        </is>
+      </c>
+      <c r="D521" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E521" t="inlineStr"/>
+      <c r="H521" t="inlineStr">
+        <is>
+          <t>02/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I521" t="inlineStr">
+        <is>
+          <t>02/11/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K521" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N521" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC521" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="522">
+      <c r="C522" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE CASA CIRCONDARIALE DI BELLUNO ANNO 2022-2023 DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 19/10/2022</t>
+        </is>
+      </c>
+      <c r="D522" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E522" t="inlineStr"/>
+      <c r="H522" t="inlineStr">
+        <is>
+          <t>02/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I522" t="inlineStr">
+        <is>
+          <t>02/11/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K522" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N522" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC522" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="523">
+      <c r="C523" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 29/09/2022</t>
+        </is>
+      </c>
+      <c r="D523" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E523" t="inlineStr"/>
+      <c r="H523" t="inlineStr">
+        <is>
+          <t>04/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I523" t="inlineStr">
+        <is>
+          <t>04/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K523" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N523" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC523" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="524">
+      <c r="C524" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - CASA CIRCONDARIALE DI BELLUNO - DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 29/09/2022</t>
+        </is>
+      </c>
+      <c r="D524" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E524" t="inlineStr"/>
+      <c r="H524" t="inlineStr">
+        <is>
+          <t>04/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I524" t="inlineStr">
+        <is>
+          <t>04/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K524" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N524" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC524" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="525">
+      <c r="C525" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 20/09/2022</t>
+        </is>
+      </c>
+      <c r="D525" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E525" t="inlineStr"/>
+      <c r="H525" t="inlineStr">
+        <is>
+          <t>27/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I525" t="inlineStr">
+        <is>
+          <t>27/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K525" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N525" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC525" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="526">
+      <c r="C526" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti : GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - CASA CIRCONDARIALE DI BELLUNO - DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 20/09/2022</t>
+        </is>
+      </c>
+      <c r="D526" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E526" t="inlineStr"/>
+      <c r="H526" t="inlineStr">
+        <is>
+          <t>27/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I526" t="inlineStr">
+        <is>
+          <t>27/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K526" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N526" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC526" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="527">
+      <c r="C527" t="inlineStr">
+        <is>
+          <t>ULSS n.1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 22/08/2022</t>
+        </is>
+      </c>
+      <c r="D527" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E527" t="inlineStr"/>
+      <c r="H527" t="inlineStr">
+        <is>
+          <t>30/08/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I527" t="inlineStr">
+        <is>
+          <t>30/08/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K527" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N527" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC527" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="528">
+      <c r="C528" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023. DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 11/08/2022</t>
+        </is>
+      </c>
+      <c r="D528" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E528" t="inlineStr"/>
+      <c r="H528" t="inlineStr">
+        <is>
+          <t>22/08/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I528" t="inlineStr">
+        <is>
+          <t>22/08/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K528" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N528" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC528" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="529">
+      <c r="C529" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 08/07/2022</t>
+        </is>
+      </c>
+      <c r="D529" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E529" t="inlineStr"/>
+      <c r="H529" t="inlineStr">
+        <is>
+          <t>25/07/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I529" t="inlineStr">
+        <is>
+          <t>25/07/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K529" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N529" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC529" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="530">
+      <c r="C530" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI PROVVISORI NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2022/2023 - CASA CIRCONDARIALE DI BELLUNO - DOMANDE PERVENUTE FUORI TERMINE - AGGIORNAMENTO AL 08/07/2022</t>
+        </is>
+      </c>
+      <c r="D530" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E530" t="inlineStr"/>
+      <c r="H530" t="inlineStr">
+        <is>
+          <t>25/07/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I530" t="inlineStr">
+        <is>
+          <t>25/07/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K530" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N530" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC530" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="531">
+      <c r="C531" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE ENTRO IL TERMINE DEL 7/05/2022</t>
+        </is>
+      </c>
+      <c r="D531" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E531" t="inlineStr"/>
+      <c r="H531" t="inlineStr">
+        <is>
+          <t>25/05/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I531" t="inlineStr">
+        <is>
+          <t>25/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K531" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N531" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC531" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="532">
+      <c r="C532" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE ENTRO IL TERMINE DEL 7/05/2022</t>
+        </is>
+      </c>
+      <c r="D532" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E532" t="inlineStr"/>
+      <c r="H532" t="inlineStr">
+        <is>
+          <t>25/05/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I532" t="inlineStr">
+        <is>
+          <t>25/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K532" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N532" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC532" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="533">
+      <c r="C533" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023  DOMANDE PERVENUTE FUORI TERMINE</t>
+        </is>
+      </c>
+      <c r="D533" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E533" t="inlineStr"/>
+      <c r="H533" t="inlineStr">
+        <is>
+          <t>25/05/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I533" t="inlineStr">
+        <is>
+          <t>25/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K533" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N533" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC533" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="534">
+      <c r="C534" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2022/2023 - CASA CIRCONDARIALE DI BELLUNO. DOMANDE PERVENUTE ENTRO IL TERMINE DEL 7/05/2022</t>
+        </is>
+      </c>
+      <c r="D534" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E534" t="inlineStr"/>
+      <c r="H534" t="inlineStr">
+        <is>
+          <t>25/05/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I534" t="inlineStr">
+        <is>
+          <t>25/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K534" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N534" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC534" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="535">
+      <c r="C535" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021/2022 - DISTRETTO DI BELLUNO - DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 12/04/2022</t>
+        </is>
+      </c>
+      <c r="D535" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E535" t="inlineStr"/>
+      <c r="H535" t="inlineStr">
+        <is>
+          <t>19/04/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I535" t="inlineStr">
+        <is>
+          <t>19/04/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K535" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N535" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC535" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="536">
+      <c r="C536" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021/2022 - CASA CIRCONDARIALE DI BELLUNO - DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 21/02/2022</t>
+        </is>
+      </c>
+      <c r="D536" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E536" t="inlineStr"/>
+      <c r="H536" t="inlineStr">
+        <is>
+          <t>19/04/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I536" t="inlineStr">
+        <is>
+          <t>19/04/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K536" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N536" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC536" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="537">
+      <c r="C537" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021/2022 - CASA CIRCONDARIALE DI BELLUNO - DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 04/04/2022</t>
+        </is>
+      </c>
+      <c r="D537" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E537" t="inlineStr"/>
+      <c r="H537" t="inlineStr">
+        <is>
+          <t>12/04/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I537" t="inlineStr">
+        <is>
+          <t>12/04/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K537" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N537" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC537" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="538">
+      <c r="C538" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021/2022 - DISTRETTO DI FELTRE - DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 11/02/2022</t>
+        </is>
+      </c>
+      <c r="D538" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E538" t="inlineStr"/>
+      <c r="H538" t="inlineStr">
+        <is>
+          <t>03/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I538" t="inlineStr">
+        <is>
+          <t>03/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K538" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N538" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC538" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="539">
+      <c r="C539" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021/2022 - DISTRETTO DI BELLUNO- DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 11/02/2022</t>
+        </is>
+      </c>
+      <c r="D539" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E539" t="inlineStr"/>
+      <c r="H539" t="inlineStr">
+        <is>
+          <t>03/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I539" t="inlineStr">
+        <is>
+          <t>03/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K539" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N539" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC539" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr"/>
+      <c r="B540" t="inlineStr"/>
+      <c r="C540" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per la ricerca di medici ai quali conferire un eventuale incarico individuale, di natura libero professionale, per prestazioni specialistiche da rendere nell'ambito della Commissione Medica Locale (patenti)</t>
+        </is>
+      </c>
+      <c r="D540" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E540" t="inlineStr"/>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="G540" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="H540" t="inlineStr">
+        <is>
+          <t>25/02/2022 12:00</t>
+        </is>
+      </c>
+      <c r="I540" t="inlineStr">
+        <is>
+          <t>25/02/2032 23:59</t>
+        </is>
+      </c>
+      <c r="K540" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N540" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P540" t="inlineStr"/>
+      <c r="Q540" t="inlineStr"/>
+      <c r="R540" t="inlineStr"/>
+      <c r="S540" t="inlineStr"/>
+      <c r="T540" t="inlineStr"/>
+      <c r="W540" t="n">
+        <v>0</v>
+      </c>
+      <c r="X540" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y540" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z540" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA540" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC540" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD540" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE540" t="inlineStr">
+        <is>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF540" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG540" t="inlineStr"/>
+    </row>
+    <row r="541">
+      <c r="C541" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021-2022 - CASA CIRCONDARIALE - DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 01/02/2022</t>
+        </is>
+      </c>
+      <c r="D541" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E541" t="inlineStr"/>
+      <c r="H541" t="inlineStr">
+        <is>
+          <t>03/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I541" t="inlineStr">
+        <is>
+          <t>03/02/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K541" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N541" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC541" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="542">
+      <c r="C542" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 20/01/2022</t>
+        </is>
+      </c>
+      <c r="D542" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E542" t="inlineStr"/>
+      <c r="H542" t="inlineStr">
+        <is>
           <t>01/02/2022 00:00</t>
         </is>
       </c>
-      <c r="I503" t="inlineStr">
+      <c r="I542" t="inlineStr">
         <is>
           <t>01/02/2028 00:00</t>
         </is>
       </c>
-      <c r="K503" t="inlineStr">
-[...18 lines deleted...]
-      <c r="C504" t="inlineStr">
+      <c r="K542" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N542" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC542" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr"/>
+      <c r="B543" t="inlineStr"/>
+      <c r="C543" t="inlineStr">
         <is>
           <t>CONVOCAZIONE COLLOQUIO: Formulazione elenco idonei al conferimento incarico per funzione di coordinamento COORDINATORE PRONTO SOCCORSO DI AGORDO</t>
         </is>
       </c>
-      <c r="D504" t="inlineStr">
+      <c r="D543" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E504" t="inlineStr">
+      <c r="E543" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: center;"&gt;CONVOCAZIONE A COLLOQUIO (cliccare per &lt;strong&gt;aprire&lt;/strong&gt; documento)&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;&lt;strong&gt;Elenco dipendenti ammessi alla procedura (clic per aprire doc)&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H504" t="inlineStr">
+      <c r="H543" t="inlineStr">
         <is>
           <t>13/01/2022 00:00</t>
         </is>
       </c>
-      <c r="I504" t="inlineStr">
+      <c r="I543" t="inlineStr">
         <is>
           <t>27/01/2022 00:00</t>
         </is>
       </c>
-      <c r="K504" t="inlineStr">
-[...1526 lines deleted...]
-      </c>
       <c r="K543" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N543" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="P543" t="inlineStr"/>
+      <c r="Q543" t="inlineStr"/>
+      <c r="R543" t="inlineStr"/>
+      <c r="S543" t="inlineStr"/>
+      <c r="T543" t="inlineStr"/>
+      <c r="W543" t="n">
+        <v>0</v>
+      </c>
+      <c r="X543" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y543" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z543" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA543" t="n">
+        <v>0</v>
+      </c>
       <c r="AC543" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD543" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE543" t="inlineStr"/>
+      <c r="AF543" t="inlineStr"/>
+      <c r="AG543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="C544" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 16/10/2020</t>
+          <t>Pubblicazione degli incarichi vacanti di Emergenza Sanitaria Territoriale 2° semestre anno 2021 Accordo Collettivo Nazionale della medicina generale 23/03/2005 e smi, art. 92 e Accordo Regionale della medicina generale, recepito con DGR n. 4395 del 30/12/2005. NOTIFICA.</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E544" t="inlineStr"/>
       <c r="H544" t="inlineStr">
         <is>
-          <t>26/10/2020 00:00</t>
+          <t>04/01/2022 00:00</t>
         </is>
       </c>
       <c r="I544" t="inlineStr">
         <is>
-          <t>26/10/2026 00:00</t>
+          <t>04/01/2028 00:00</t>
         </is>
       </c>
       <c r="K544" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N544" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC544" t="inlineStr">
         <is>
           <t>No</t>
+        </is>
+      </c>
+      <c r="AE544" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF544" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="C545" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - CASA CIRCONDARIALE DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 16/10/2020</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021 -DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 21/12/2021</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E545" t="inlineStr"/>
       <c r="H545" t="inlineStr">
         <is>
-          <t>26/10/2020 00:00</t>
+          <t>03/01/2022 00:00</t>
         </is>
       </c>
       <c r="I545" t="inlineStr">
         <is>
-          <t>26/10/2026 00:00</t>
+          <t>03/01/2028 00:00</t>
         </is>
       </c>
       <c r="K545" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N545" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC545" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="C546" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 16/10/2020</t>
+          <t>ULSS n. 1 Dolomiti GRADUATORIA AZINDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 06/12/2021</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E546" t="inlineStr"/>
       <c r="H546" t="inlineStr">
         <is>
-          <t>26/10/2020 00:00</t>
+          <t>22/12/2021 00:00</t>
         </is>
       </c>
       <c r="I546" t="inlineStr">
         <is>
-          <t>26/10/2026 00:00</t>
+          <t>22/12/2027 00:00</t>
         </is>
       </c>
       <c r="K546" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N546" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC546" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="547">
-      <c r="A547" t="inlineStr"/>
-      <c r="B547" t="inlineStr"/>
       <c r="C547" t="inlineStr">
         <is>
-          <t>Conferimento incarichi libero professionali a medici per attività da rendere nell'ambito della Commissione Invalidi Civili</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 06/12/2021</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E547" t="inlineStr"/>
-      <c r="F547" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H547" t="inlineStr">
         <is>
-          <t>16/10/2020 12:00</t>
+          <t>22/12/2021 00:00</t>
         </is>
       </c>
       <c r="I547" t="inlineStr">
         <is>
-          <t>16/10/2030 23:59</t>
+          <t>22/12/2027 00:00</t>
         </is>
       </c>
       <c r="K547" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N547" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="P547" t="inlineStr"/>
-[...18 lines deleted...]
-      </c>
       <c r="AC547" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD547" t="n">
-[...12 lines deleted...]
-      <c r="AG547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="C548" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 07/10/2020</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021 - CASA CIRCONDARIALE DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 9/11/2021</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E548" t="inlineStr"/>
       <c r="H548" t="inlineStr">
         <is>
-          <t>09/10/2020 00:00</t>
+          <t>10/11/2021 00:00</t>
         </is>
       </c>
       <c r="I548" t="inlineStr">
         <is>
-          <t>09/10/2026 00:00</t>
+          <t>10/11/2027 00:00</t>
         </is>
       </c>
       <c r="K548" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N548" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC548" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="C549" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - CASA CIRCONDARIALE DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 07/10/2020</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 20/09/2021</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E549" t="inlineStr"/>
       <c r="H549" t="inlineStr">
         <is>
-          <t>09/10/2020 00:00</t>
+          <t>01/10/2021 00:00</t>
         </is>
       </c>
       <c r="I549" t="inlineStr">
         <is>
-          <t>09/10/2026 00:00</t>
+          <t>01/10/2027 00:00</t>
         </is>
       </c>
       <c r="K549" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N549" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC549" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="C550" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 07/10/2020</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE ANNO 2021 - CASA CIRCONDARIALE DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 10/08/2021</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E550" t="inlineStr"/>
       <c r="H550" t="inlineStr">
         <is>
-          <t>09/10/2020 00:00</t>
+          <t>31/08/2021 00:00</t>
         </is>
       </c>
       <c r="I550" t="inlineStr">
         <is>
-          <t>09/10/2026 00:00</t>
+          <t>31/08/2027 00:00</t>
         </is>
       </c>
       <c r="K550" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N550" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC550" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="C551" t="inlineStr">
         <is>
-          <t>ULSS n.1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 22/09/2020</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 10/05/2021</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E551" t="inlineStr"/>
       <c r="H551" t="inlineStr">
         <is>
-          <t>02/10/2020 00:00</t>
+          <t>31/08/2021 00:00</t>
         </is>
       </c>
       <c r="I551" t="inlineStr">
         <is>
-          <t>02/10/2026 00:00</t>
+          <t>31/08/2027 00:00</t>
         </is>
       </c>
       <c r="K551" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N551" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC551" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="C552" t="inlineStr">
         <is>
-          <t>ULSS n 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 22/09/2020</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 10/08/2021</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E552" t="inlineStr"/>
       <c r="H552" t="inlineStr">
         <is>
-          <t>02/10/2020 00:00</t>
+          <t>31/08/2021 00:00</t>
         </is>
       </c>
       <c r="I552" t="inlineStr">
         <is>
-          <t>02/10/2026 00:00</t>
+          <t>31/08/2027 00:00</t>
         </is>
       </c>
       <c r="K552" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N552" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC552" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="C553" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL’INCARICO DIRIGENZIALE DI RESPONSABILE DELL’UNITA’ OPERATIVA SEMPLICE DIPARTIMENTALE “FISICA SANITARIA” AFFERENTE AL DIRETTORE DELLA FUNZIONE OSPEDALIERA.</t>
+          <t>AVVISO PUBBLICO PER LA RICERCA DI PSICOLOGI, AI QUALI CONFERIRE UN EVENTUALE INCARICO INDIVIDUALE, DI NATURA LIBERO PROFESSIONALE, PER I SERVIZI TERRITORIALI E OSPEDALIERI DI NEUROPSICHIATRIA INFANTILE E DELL’ADOLESCENZA,ai sensi del dell’art. 33 del D.L. n. 73 del 25.5.2021, convertito con modificazione dalla L. n. 106 del 23.7.2021</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E553" t="inlineStr"/>
       <c r="H553" t="inlineStr">
         <is>
-          <t>02/10/2020 00:00</t>
+          <t>18/08/2021 00:00</t>
         </is>
       </c>
       <c r="I553" t="inlineStr">
         <is>
-          <t>15/10/2020 00:00</t>
+          <t>23/02/2023 00:00</t>
         </is>
       </c>
       <c r="K553" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N553" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC553" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="C554" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL’INCARICO DIRIGENZIALE DI RESPONSABILE DELL’UNITA’ OPERATIVA SEMPLICE DIPARTIMENTALE “CHIRURGIA GENERALE DELL’OSPEDALE DI AGORDO”, AFFERENTE AL DIPARTIMENTO DI AREA CHIRURGICA DI BELLUNO.</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021 - CASA CIRCONDARIALE DI BELLUNO - ANNO 2021 - DOMANDE PERVENUTE ENTRO 01.07.2021</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E554" t="inlineStr"/>
       <c r="H554" t="inlineStr">
         <is>
-          <t>02/10/2020 00:00</t>
+          <t>26/07/2021 00:00</t>
         </is>
       </c>
       <c r="I554" t="inlineStr">
         <is>
-          <t>15/10/2020 00:00</t>
+          <t>26/07/2027 00:00</t>
         </is>
       </c>
       <c r="K554" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N554" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC554" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="C555" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL’INCARICO DIRIGENZIALE DI RESPONSABILE DELL’UNITA’ OPERATIVA SEMPLICE DIPARTIMENTALE “ANESTESIA E RIANIMAZIONE DI PIEVE DI CADORE”, AFFERENTE AL DIPARTIMENTO AREA CRITICA DI BELLUNO.</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE FUORI TERMINE. AGGIORNAMENTO AL 10/05/2021</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E555" t="inlineStr"/>
       <c r="H555" t="inlineStr">
         <is>
-          <t>02/10/2020 00:00</t>
+          <t>27/05/2021 00:00</t>
         </is>
       </c>
       <c r="I555" t="inlineStr">
         <is>
-          <t>15/10/2020 00:00</t>
+          <t>27/05/2027 00:00</t>
         </is>
       </c>
       <c r="K555" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N555" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC555" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="C556" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - CASA CIRCONDARIALE DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 22/09/2020</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE ENTRO IL TERMINE DEL 6/04/2021</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E556" t="inlineStr"/>
       <c r="H556" t="inlineStr">
         <is>
-          <t>02/10/2020 00:00</t>
+          <t>13/05/2021 00:00</t>
         </is>
       </c>
       <c r="I556" t="inlineStr">
         <is>
-          <t>02/10/2026 00:00</t>
+          <t>13/05/2027 00:00</t>
         </is>
       </c>
       <c r="K556" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N556" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC556" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="C557" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER LA RICERCA DI MEDICI AI QUALI CONFERIRE INCARICHI INDIVIDUALI, DI NATURA LIBERO PROFESSIONALE, PER LO SVOLGIMENTO DELLE ATTIVITA' DI SELEZIONE DEI DONATORI DI RACCOLTA SANGUE ED EMOCOMPONENTI DI COMPETENZA DELLE UU.OO. DI MEDICINA TRASFUSIONALE.</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021 - CASA CIRCONDARIALE DI BELLUNO. ANNO 2021 - DOMANDE PERVENUTE ENTRO IL TERMINE DEL 6/04/2021</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E557" t="inlineStr"/>
       <c r="H557" t="inlineStr">
         <is>
-          <t>29/09/2020 00:00</t>
+          <t>13/05/2021 00:00</t>
         </is>
       </c>
       <c r="I557" t="inlineStr">
         <is>
-          <t>04/03/2024 00:00</t>
+          <t>13/05/2027 00:00</t>
         </is>
       </c>
       <c r="K557" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N557" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC557" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="C558" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 03/09/2020</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021 - DOMANDE PERVENUTE FUORI TERMINE</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E558" t="inlineStr"/>
       <c r="H558" t="inlineStr">
         <is>
-          <t>10/09/2020 00:00</t>
+          <t>13/05/2021 00:00</t>
         </is>
       </c>
       <c r="I558" t="inlineStr">
         <is>
-          <t>10/09/2026 00:00</t>
+          <t>13/05/2027 00:00</t>
         </is>
       </c>
       <c r="K558" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N558" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC558" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="C559" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - CASA CIRCONDARIALE DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 03/09/2020</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2021 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE ENTRO IL TERMINE DEL 6/04/2021</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E559" t="inlineStr"/>
       <c r="H559" t="inlineStr">
         <is>
-          <t>10/09/2020 00:00</t>
+          <t>13/05/2021 00:00</t>
         </is>
       </c>
       <c r="I559" t="inlineStr">
         <is>
-          <t>10/09/2026 00:00</t>
+          <t>13/05/2027 00:00</t>
         </is>
       </c>
       <c r="K559" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N559" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC559" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="C560" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DI STRETTO DI FELTRE. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 03/09/2020</t>
+          <t>REGIONE DEL VENETO GIUNTA REGIONALE - PUBBLICAZIONE DEGLI AMBITI TERRITORIALI CARENTI ANNO 2021 DI ASSISTENZA PRIMARIA E DI PEDIATRIA DI LIBERA SCELTA E DEGLI INCARICHI VACANTI DI CONTINUITA' ASSISTENZIALE ANNO 2021 E DI EMERGENZA SANITARIA TERRITORIALE 2° SEMESTRE 2020. ACCORDI COLLETTIVI NAZIONALI DELLA MEDICINA GENERALE 23/03/2005 E s.m.i. E DELLA PEDIATRIA DI LIBERA SCELTA 15/12/2005 E s.m.i. E ACCORDO REGIONALE PER LA PEDIATRIA RECEPITO CON DGR N 2667 DEL 7/08/2006. NOTIFICA</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E560" t="inlineStr"/>
       <c r="H560" t="inlineStr">
         <is>
-          <t>10/09/2020 00:00</t>
+          <t>30/03/2021 00:00</t>
         </is>
       </c>
       <c r="I560" t="inlineStr">
         <is>
-          <t>10/09/2026 00:00</t>
+          <t>30/03/2027 00:00</t>
         </is>
       </c>
       <c r="K560" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N560" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC560" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="C561" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - CASA CIRCONDARIALE DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 10/08/2020</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - CASA CIRCONDARIALE DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 01/03/2021</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E561" t="inlineStr"/>
       <c r="H561" t="inlineStr">
         <is>
-          <t>17/08/2020 00:00</t>
+          <t>15/03/2021 00:00</t>
         </is>
       </c>
       <c r="I561" t="inlineStr">
         <is>
-          <t>17/08/2026 00:00</t>
+          <t>15/03/2027 00:00</t>
         </is>
       </c>
       <c r="K561" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N561" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC561" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="C562" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 10/08/2020</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA'ASSISTENZIALE - ANNO 2020 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 01/03/2021</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E562" t="inlineStr"/>
       <c r="H562" t="inlineStr">
         <is>
-          <t>17/08/2020 00:00</t>
+          <t>15/03/2021 00:00</t>
         </is>
       </c>
       <c r="I562" t="inlineStr">
         <is>
-          <t>17/08/2026 00:00</t>
+          <t>15/03/2027 00:00</t>
         </is>
       </c>
       <c r="K562" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N562" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC562" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="C563" t="inlineStr">
         <is>
-          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI BELLUNO - DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 10/08/2020</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - CASA CIRCONDARIALE DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 22/02/2021</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E563" t="inlineStr"/>
       <c r="H563" t="inlineStr">
         <is>
-          <t>17/08/2020 00:00</t>
+          <t>01/03/2021 00:00</t>
         </is>
       </c>
       <c r="I563" t="inlineStr">
         <is>
-          <t>17/08/2026 00:00</t>
+          <t>01/03/2027 00:00</t>
         </is>
       </c>
       <c r="K563" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N563" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC563" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="C564" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER LA RICERCA DI MEDICI AI QUALI CONFERIRE UN EVENTUALE INCARICO INDIVIDUALE, DI NATURA LIBERO PROFESSIONALE, PER PRESTAZIONI SPECIALISTICHE NELLA DISCIPLINA DI RADIODIAGNOSTICA</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 22/02/2021</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E564" t="inlineStr"/>
       <c r="H564" t="inlineStr">
         <is>
-          <t>16/12/2019 00:00</t>
+          <t>01/03/2021 00:00</t>
         </is>
       </c>
       <c r="I564" t="inlineStr">
         <is>
-          <t>16/12/2019 00:00</t>
+          <t>01/03/2027 00:00</t>
         </is>
       </c>
       <c r="K564" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N564" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC564" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="C565" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER LA RICERCA DI MEDICI AI QUALI CONFERIRE UN EVENTUALE INCARICO INDIVIDUALE, DI NATURA LIBERO PROFESSIONALE, PER PRESTAZIONI SPECIALISTICHE NELLA DISCIPLINA DI MEDICINA E CHIRURGIA D’ACCETTAZIONE E D’URGENZA</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 22/02/2021</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E565" t="inlineStr"/>
       <c r="H565" t="inlineStr">
         <is>
-          <t>16/12/2019 00:00</t>
+          <t>01/03/2021 00:00</t>
         </is>
       </c>
       <c r="I565" t="inlineStr">
         <is>
-          <t>17/12/2019 00:00</t>
+          <t>01/03/2027 00:00</t>
         </is>
       </c>
       <c r="K565" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N565" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC565" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="C566" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER IL CONFERIMENTO DI UN INCARICO LIBERO PROFESSIONALE A PSICOLOGO PER PRESTAZIONI DA RENDERE A FAVORE DEI DETENUTI DELLA CASA CIRCONDARIALE DI BELLUNO</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL’INCARICO DIRIGENZIALE DI RESPONSABILE DELL’UNITA’ OPERATIVA SEMPLICE “CENTRO DI SENOLOGIA MULTIDISCIPLINARE” AFFERENTE AL DIRETTORE DELLA FUNZIONE OSPEDALIERA.</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E566" t="inlineStr"/>
       <c r="H566" t="inlineStr">
         <is>
-          <t>30/10/2019 00:00</t>
+          <t>12/02/2021 00:00</t>
         </is>
       </c>
       <c r="I566" t="inlineStr">
         <is>
-          <t>17/09/2019 00:00</t>
+          <t>22/02/2021 00:00</t>
         </is>
       </c>
       <c r="K566" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N566" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC566" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="C567" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di una borsa di studio nell'ambito del progetto "Ricerca clinica e gruppi oncologici multidisciplinari" dell'UOC di oncologia dell'Ospedale di Belluno.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL’INCARICO DIRIGENZIALE DI NATURA PROFESSIONALE DI ALTA SPECIALIZZAZIONE “GESTIONE DELLO SCOMPENSO CARDIACO AVANZATO” AFFERENTE ALL’U.O.C. DI CARDIOLOGIA DELL’OSPEDALE DI FELTRE.</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E567" t="inlineStr"/>
       <c r="H567" t="inlineStr">
         <is>
-          <t>10/02/2017 00:00</t>
+          <t>12/02/2021 00:00</t>
         </is>
       </c>
       <c r="I567" t="inlineStr">
         <is>
-          <t>27/02/2017 00:00</t>
+          <t>22/02/2021 00:00</t>
         </is>
       </c>
       <c r="K567" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N567" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC567" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="C568" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico di posizione organizzativa coordinamento attività per la disabilità nell'ambito del Distretto di Belluno.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL’INCARICO DIRIGENZIALE DI NATURA PROFESSIONALE DI ALTA SPECIALIZZAZIONE “MICROBIOLOGIA E VIROLOGIA CLINICA” AFFERENTE ALL’U.O.S.D. DI LABORATORIO ANALISI DI FELTRE.</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E568" t="inlineStr"/>
       <c r="H568" t="inlineStr">
         <is>
-          <t>09/02/2017 00:00</t>
+          <t>12/02/2021 00:00</t>
         </is>
       </c>
       <c r="I568" t="inlineStr">
         <is>
-          <t>20/02/2017 00:00</t>
+          <t>22/02/2021 00:00</t>
         </is>
       </c>
       <c r="K568" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N568" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC568" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="C569" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico di posizione organizzativa professioni sanitarie - funzione ospedaliera nell'ambito dell'UOC professioni sanitarie di Belluno.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL’INCARICO DIRIGENZIALE DI RESPONSABILE DELL’UNITA’ OPERATIVA SEMPLICE DIPARTIMENTALE “Elettrofisiologia”, AFFERENTE AL DIPARTIMENTO AREA MEDICA DI FELTRE.</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E569" t="inlineStr"/>
       <c r="H569" t="inlineStr">
         <is>
-          <t>09/02/2017 00:00</t>
+          <t>12/02/2021 00:00</t>
         </is>
       </c>
       <c r="I569" t="inlineStr">
         <is>
-          <t>20/02/2017 00:00</t>
+          <t>22/02/2021 00:00</t>
         </is>
       </c>
       <c r="K569" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N569" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AC569" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="C570" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico di posizione organizzativa professioni sanitarie - funzione territoriale nell'ambito dell'UOC professioni sanitarie di Belluno.</t>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - CASA CIRCONDARIALE DI BELLUNO DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 03/11/2020</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E570" t="inlineStr"/>
       <c r="H570" t="inlineStr">
         <is>
+          <t>05/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I570" t="inlineStr">
+        <is>
+          <t>05/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="K570" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N570" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC570" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="571">
+      <c r="C571" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 03/11/2020</t>
+        </is>
+      </c>
+      <c r="D571" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E571" t="inlineStr"/>
+      <c r="H571" t="inlineStr">
+        <is>
+          <t>05/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I571" t="inlineStr">
+        <is>
+          <t>05/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="K571" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N571" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC571" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="572">
+      <c r="C572" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHIDI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 03/11/2020</t>
+        </is>
+      </c>
+      <c r="D572" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E572" t="inlineStr"/>
+      <c r="H572" t="inlineStr">
+        <is>
+          <t>05/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I572" t="inlineStr">
+        <is>
+          <t>05/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="K572" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N572" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC572" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="573">
+      <c r="C573" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE FUORI TERMINE A GGIORNATA AL 24/12/2020</t>
+        </is>
+      </c>
+      <c r="D573" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E573" t="inlineStr"/>
+      <c r="H573" t="inlineStr">
+        <is>
+          <t>04/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I573" t="inlineStr">
+        <is>
+          <t>04/01/2027 00:00</t>
+        </is>
+      </c>
+      <c r="K573" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N573" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC573" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="574">
+      <c r="C574" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 24/12/2020</t>
+        </is>
+      </c>
+      <c r="D574" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E574" t="inlineStr"/>
+      <c r="H574" t="inlineStr">
+        <is>
+          <t>04/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I574" t="inlineStr">
+        <is>
+          <t>04/01/2027 00:00</t>
+        </is>
+      </c>
+      <c r="K574" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N574" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC574" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="575">
+      <c r="C575" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - CASA CIRCONDARIALE DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 24/12/2020</t>
+        </is>
+      </c>
+      <c r="D575" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E575" t="inlineStr"/>
+      <c r="H575" t="inlineStr">
+        <is>
+          <t>04/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I575" t="inlineStr">
+        <is>
+          <t>04/01/2027 00:00</t>
+        </is>
+      </c>
+      <c r="K575" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N575" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC575" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="576">
+      <c r="C576" t="inlineStr">
+        <is>
+          <t>MODULO E REGOLAMENTO DI RICHIESTA AGGIORNAMENTO PROFESSIONALE PER I MEDICI SPECIALISTI AMBULATORIALI, VETERINARI E ALTRE PROFESSIONALITA'</t>
+        </is>
+      </c>
+      <c r="D576" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E576" t="inlineStr"/>
+      <c r="F576" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
+      <c r="G576" t="inlineStr">
+        <is>
+          <t>MEDICO SPECIALISTA AMBULATORIALE INTERNO</t>
+        </is>
+      </c>
+      <c r="H576" t="inlineStr">
+        <is>
+          <t>16/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I576" t="inlineStr">
+        <is>
+          <t>16/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K576" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N576" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC576" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="577">
+      <c r="C577" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - CASA CIRCONDARIALE DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 07/12/2020</t>
+        </is>
+      </c>
+      <c r="D577" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E577" t="inlineStr"/>
+      <c r="H577" t="inlineStr">
+        <is>
+          <t>11/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I577" t="inlineStr">
+        <is>
+          <t>11/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K577" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N577" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC577" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="578">
+      <c r="C578" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 04/12/2020</t>
+        </is>
+      </c>
+      <c r="D578" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E578" t="inlineStr"/>
+      <c r="H578" t="inlineStr">
+        <is>
+          <t>11/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I578" t="inlineStr">
+        <is>
+          <t>11/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K578" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N578" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC578" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="579">
+      <c r="C579" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 07/12/2020</t>
+        </is>
+      </c>
+      <c r="D579" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E579" t="inlineStr"/>
+      <c r="H579" t="inlineStr">
+        <is>
+          <t>11/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I579" t="inlineStr">
+        <is>
+          <t>11/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K579" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N579" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC579" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="580">
+      <c r="C580" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 03/11/2020</t>
+        </is>
+      </c>
+      <c r="D580" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E580" t="inlineStr"/>
+      <c r="H580" t="inlineStr">
+        <is>
+          <t>09/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I580" t="inlineStr">
+        <is>
+          <t>09/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K580" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N580" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC580" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="581">
+      <c r="C581" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - CASA CIRCONDARIALE DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 03/11/2020</t>
+        </is>
+      </c>
+      <c r="D581" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E581" t="inlineStr"/>
+      <c r="H581" t="inlineStr">
+        <is>
+          <t>09/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I581" t="inlineStr">
+        <is>
+          <t>09/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K581" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N581" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC581" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="582">
+      <c r="C582" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 03/11/2020</t>
+        </is>
+      </c>
+      <c r="D582" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E582" t="inlineStr"/>
+      <c r="H582" t="inlineStr">
+        <is>
+          <t>09/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I582" t="inlineStr">
+        <is>
+          <t>09/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K582" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N582" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC582" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="583">
+      <c r="C583" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 16/10/2020</t>
+        </is>
+      </c>
+      <c r="D583" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E583" t="inlineStr"/>
+      <c r="H583" t="inlineStr">
+        <is>
+          <t>26/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I583" t="inlineStr">
+        <is>
+          <t>26/10/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K583" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N583" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC583" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="584">
+      <c r="C584" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 16/10/2020</t>
+        </is>
+      </c>
+      <c r="D584" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E584" t="inlineStr"/>
+      <c r="H584" t="inlineStr">
+        <is>
+          <t>26/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I584" t="inlineStr">
+        <is>
+          <t>26/10/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K584" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N584" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC584" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="585">
+      <c r="C585" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - CASA CIRCONDARIALE DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 16/10/2020</t>
+        </is>
+      </c>
+      <c r="D585" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E585" t="inlineStr"/>
+      <c r="H585" t="inlineStr">
+        <is>
+          <t>26/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I585" t="inlineStr">
+        <is>
+          <t>26/10/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K585" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N585" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC585" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" t="inlineStr"/>
+      <c r="B586" t="inlineStr"/>
+      <c r="C586" t="inlineStr">
+        <is>
+          <t>Conferimento incarichi libero professionali a medici per attività da rendere nell'ambito della Commissione Invalidi Civili</t>
+        </is>
+      </c>
+      <c r="D586" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E586" t="inlineStr"/>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="G586" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="H586" t="inlineStr">
+        <is>
+          <t>16/10/2020 12:00</t>
+        </is>
+      </c>
+      <c r="I586" t="inlineStr">
+        <is>
+          <t>16/10/2030 23:59</t>
+        </is>
+      </c>
+      <c r="K586" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N586" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P586" t="inlineStr"/>
+      <c r="Q586" t="inlineStr"/>
+      <c r="R586" t="inlineStr"/>
+      <c r="S586" t="inlineStr"/>
+      <c r="T586" t="inlineStr"/>
+      <c r="W586" t="n">
+        <v>0</v>
+      </c>
+      <c r="X586" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y586" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z586" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA586" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC586" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD586" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE586" t="inlineStr">
+        <is>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF586" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG586" t="inlineStr"/>
+    </row>
+    <row r="587">
+      <c r="C587" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 07/10/2020</t>
+        </is>
+      </c>
+      <c r="D587" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E587" t="inlineStr"/>
+      <c r="H587" t="inlineStr">
+        <is>
+          <t>09/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I587" t="inlineStr">
+        <is>
+          <t>09/10/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K587" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N587" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC587" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="588">
+      <c r="C588" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 07/10/2020</t>
+        </is>
+      </c>
+      <c r="D588" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E588" t="inlineStr"/>
+      <c r="H588" t="inlineStr">
+        <is>
+          <t>09/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I588" t="inlineStr">
+        <is>
+          <t>09/10/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K588" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N588" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC588" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="589">
+      <c r="C589" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - CASA CIRCONDARIALE DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 07/10/2020</t>
+        </is>
+      </c>
+      <c r="D589" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E589" t="inlineStr"/>
+      <c r="H589" t="inlineStr">
+        <is>
+          <t>09/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I589" t="inlineStr">
+        <is>
+          <t>09/10/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K589" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N589" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC589" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="590">
+      <c r="C590" t="inlineStr">
+        <is>
+          <t>ULSS n 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 22/09/2020</t>
+        </is>
+      </c>
+      <c r="D590" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E590" t="inlineStr"/>
+      <c r="H590" t="inlineStr">
+        <is>
+          <t>02/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I590" t="inlineStr">
+        <is>
+          <t>02/10/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K590" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N590" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC590" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="591">
+      <c r="C591" t="inlineStr">
+        <is>
+          <t>ULSS n. 1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - CASA CIRCONDARIALE DI BELLUNO. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 22/09/2020</t>
+        </is>
+      </c>
+      <c r="D591" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E591" t="inlineStr"/>
+      <c r="H591" t="inlineStr">
+        <is>
+          <t>02/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I591" t="inlineStr">
+        <is>
+          <t>02/10/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K591" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N591" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC591" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="592">
+      <c r="C592" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL’INCARICO DIRIGENZIALE DI RESPONSABILE DELL’UNITA’ OPERATIVA SEMPLICE DIPARTIMENTALE “CHIRURGIA GENERALE DELL’OSPEDALE DI AGORDO”, AFFERENTE AL DIPARTIMENTO DI AREA CHIRURGICA DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D592" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E592" t="inlineStr"/>
+      <c r="H592" t="inlineStr">
+        <is>
+          <t>02/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I592" t="inlineStr">
+        <is>
+          <t>15/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="K592" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N592" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC592" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="593">
+      <c r="C593" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL’INCARICO DIRIGENZIALE DI RESPONSABILE DELL’UNITA’ OPERATIVA SEMPLICE DIPARTIMENTALE “ANESTESIA E RIANIMAZIONE DI PIEVE DI CADORE”, AFFERENTE AL DIPARTIMENTO AREA CRITICA DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D593" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E593" t="inlineStr"/>
+      <c r="H593" t="inlineStr">
+        <is>
+          <t>02/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I593" t="inlineStr">
+        <is>
+          <t>15/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="K593" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N593" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC593" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="594">
+      <c r="C594" t="inlineStr">
+        <is>
+          <t>ULSS n.1 Dolomiti: GRADUATORIA AZIENDALE DI DISPONIBILITA' PER L'ASSEGNAZIONE DI INCARICHI DI SOSTITUZIONE NEL SERVIZIO DI CONTINUITA' ASSISTENZIALE - ANNO 2020 - DISTRETTO DI FELTRE. DOMANDE PERVENUTE FUORI TERMINE AGGIORNATA AL 22/09/2020</t>
+        </is>
+      </c>
+      <c r="D594" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E594" t="inlineStr"/>
+      <c r="H594" t="inlineStr">
+        <is>
+          <t>02/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I594" t="inlineStr">
+        <is>
+          <t>02/10/2026 00:00</t>
+        </is>
+      </c>
+      <c r="K594" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N594" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC594" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="595">
+      <c r="C595" t="inlineStr">
+        <is>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL’INCARICO DIRIGENZIALE DI RESPONSABILE DELL’UNITA’ OPERATIVA SEMPLICE DIPARTIMENTALE “FISICA SANITARIA” AFFERENTE AL DIRETTORE DELLA FUNZIONE OSPEDALIERA.</t>
+        </is>
+      </c>
+      <c r="D595" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E595" t="inlineStr"/>
+      <c r="H595" t="inlineStr">
+        <is>
+          <t>02/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I595" t="inlineStr">
+        <is>
+          <t>15/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="K595" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N595" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC595" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="596">
+      <c r="C596" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER LA RICERCA DI MEDICI AI QUALI CONFERIRE INCARICHI INDIVIDUALI, DI NATURA LIBERO PROFESSIONALE, PER LO SVOLGIMENTO DELLE ATTIVITA' DI SELEZIONE DEI DONATORI DI RACCOLTA SANGUE ED EMOCOMPONENTI DI COMPETENZA DELLE UU.OO. DI MEDICINA TRASFUSIONALE.</t>
+        </is>
+      </c>
+      <c r="D596" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E596" t="inlineStr"/>
+      <c r="H596" t="inlineStr">
+        <is>
+          <t>29/09/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I596" t="inlineStr">
+        <is>
+          <t>04/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="K596" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N596" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC596" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="597">
+      <c r="C597" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER LA RICERCA DI MEDICI AI QUALI CONFERIRE UN EVENTUALE INCARICO INDIVIDUALE, DI NATURA LIBERO PROFESSIONALE, PER PRESTAZIONI SPECIALISTICHE NELLA DISCIPLINA DI RADIODIAGNOSTICA</t>
+        </is>
+      </c>
+      <c r="D597" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E597" t="inlineStr"/>
+      <c r="H597" t="inlineStr">
+        <is>
+          <t>16/12/2019 00:00</t>
+        </is>
+      </c>
+      <c r="I597" t="inlineStr">
+        <is>
+          <t>16/12/2019 00:00</t>
+        </is>
+      </c>
+      <c r="K597" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N597" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC597" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="598">
+      <c r="C598" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER LA RICERCA DI MEDICI AI QUALI CONFERIRE UN EVENTUALE INCARICO INDIVIDUALE, DI NATURA LIBERO PROFESSIONALE, PER PRESTAZIONI SPECIALISTICHE NELLA DISCIPLINA DI MEDICINA E CHIRURGIA D’ACCETTAZIONE E D’URGENZA</t>
+        </is>
+      </c>
+      <c r="D598" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E598" t="inlineStr"/>
+      <c r="H598" t="inlineStr">
+        <is>
+          <t>16/12/2019 00:00</t>
+        </is>
+      </c>
+      <c r="I598" t="inlineStr">
+        <is>
+          <t>17/12/2019 00:00</t>
+        </is>
+      </c>
+      <c r="K598" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N598" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC598" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="599">
+      <c r="C599" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER IL CONFERIMENTO DI UN INCARICO LIBERO PROFESSIONALE A PSICOLOGO PER PRESTAZIONI DA RENDERE A FAVORE DEI DETENUTI DELLA CASA CIRCONDARIALE DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="D599" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E599" t="inlineStr"/>
+      <c r="H599" t="inlineStr">
+        <is>
+          <t>30/10/2019 00:00</t>
+        </is>
+      </c>
+      <c r="I599" t="inlineStr">
+        <is>
+          <t>17/09/2019 00:00</t>
+        </is>
+      </c>
+      <c r="K599" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N599" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC599" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="600">
+      <c r="C600" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento di una borsa di studio nell'ambito del progetto "Ricerca clinica e gruppi oncologici multidisciplinari" dell'UOC di oncologia dell'Ospedale di Belluno.</t>
+        </is>
+      </c>
+      <c r="D600" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E600" t="inlineStr"/>
+      <c r="H600" t="inlineStr">
+        <is>
+          <t>10/02/2017 00:00</t>
+        </is>
+      </c>
+      <c r="I600" t="inlineStr">
+        <is>
+          <t>27/02/2017 00:00</t>
+        </is>
+      </c>
+      <c r="K600" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N600" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC600" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="601">
+      <c r="C601" t="inlineStr">
+        <is>
+          <t>Avviso interno per conferimento incarico di posizione organizzativa coordinamento attività per la disabilità nell'ambito del Distretto di Belluno.</t>
+        </is>
+      </c>
+      <c r="D601" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E601" t="inlineStr"/>
+      <c r="H601" t="inlineStr">
+        <is>
           <t>09/02/2017 00:00</t>
         </is>
       </c>
-      <c r="I570" t="inlineStr">
+      <c r="I601" t="inlineStr">
         <is>
           <t>20/02/2017 00:00</t>
         </is>
       </c>
-      <c r="K570" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AC570" t="inlineStr">
+      <c r="K601" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N601" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC601" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="602">
+      <c r="C602" t="inlineStr">
+        <is>
+          <t>Avviso interno per conferimento incarico di posizione organizzativa professioni sanitarie - funzione ospedaliera nell'ambito dell'UOC professioni sanitarie di Belluno.</t>
+        </is>
+      </c>
+      <c r="D602" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E602" t="inlineStr"/>
+      <c r="H602" t="inlineStr">
+        <is>
+          <t>09/02/2017 00:00</t>
+        </is>
+      </c>
+      <c r="I602" t="inlineStr">
+        <is>
+          <t>20/02/2017 00:00</t>
+        </is>
+      </c>
+      <c r="K602" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N602" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC602" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="603">
+      <c r="C603" t="inlineStr">
+        <is>
+          <t>Avviso interno per conferimento incarico di posizione organizzativa professioni sanitarie - funzione territoriale nell'ambito dell'UOC professioni sanitarie di Belluno.</t>
+        </is>
+      </c>
+      <c r="D603" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E603" t="inlineStr"/>
+      <c r="H603" t="inlineStr">
+        <is>
+          <t>09/02/2017 00:00</t>
+        </is>
+      </c>
+      <c r="I603" t="inlineStr">
+        <is>
+          <t>20/02/2017 00:00</t>
+        </is>
+      </c>
+      <c r="K603" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N603" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AC603" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>