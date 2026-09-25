--- v1 (2026-06-26)
+++ v2 (2026-09-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G34"/>
+  <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Farmacia</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Comune</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -473,61 +473,61 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>FARMACIA AZIENDA SPECIALE MULTISERVIZI</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>P.ZZA IV NOVEMBRE, 1</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>TAIBON AGORDINO</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>OTTOBRE</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>31/10/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>31/10/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>FARMACIA AZIENDA SPECIALE MULTISERVIZI</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>P.ZZA IV NOVEMBRE, 1</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>TAIBON AGORDINO</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>DICEMBRE</t>
         </is>
       </c>
@@ -605,1003 +605,335 @@
       <c r="F5" t="inlineStr">
         <is>
           <t>02/11/2026</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>FARMACIA AZIENDA SPECIALE MULTISERVIZI</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>P.ZZA IV NOVEMBRE, 1</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>TAIBON AGORDINO</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>DICEMBRE</t>
+          <t>OTTOBRE</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>31/10/2026</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>31/10/2026</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>FINO FABIOLA</t>
+          <t>FINO FABIOLA-chiuso al mattino-riapertura h.16.00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>VIA IV NOVEMBRE, 9</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>SELVA DI CADORE (BL)</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>GIUGNO</t>
+          <t>settembre</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>22/09/2026</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>20/06/2026</t>
-[...2 lines deleted...]
-      <c r="G7" t="inlineStr"/>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>chiuso al mattino-riapertura h.16.00</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>FARMACIA SAN GIACOMO SNC</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>VIA FELTRE, 179</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>SEDICO (loc. BRIBANO)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>07/12/2026</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>07/12/2026</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>FAE' LUIGI</t>
+          <t>DR. ARRIGONI DOMINGO &amp; C. S.A.S.</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>VIA CADUTI DEL LAVORO, 5</t>
+          <t>Via A. De Gasperi, 10</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>SAN GREGORIO NELLE ALPI</t>
+          <t>SEDICO</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>GIUGNO</t>
+          <t>OTTOBRE</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>18/06/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>27/06/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>FARMACIA TREVISAN SNC</t>
+          <t>FARMACIA SAN VALENTINO SNC</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>VIA MARCONI, 53</t>
+          <t>VIA LA CAL, 63</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>PONTE NELLE ALPI (loc. CADOLA)</t>
+          <t>LIMANA</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>GIUGNO</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>22/06/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>28/06/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>SOMACAL ALESSANDRO</t>
+          <t>MADONNA DELLE NEVI DEL DR. GALATONE DONATELLO</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>PIAZZETTA BIVIO,10</t>
+          <t>PIAZZA SAN GIACOMO, 9</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>PONTE NELLE ALPI (BL)</t>
+          <t>GOSALDO (BL)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>LUGLIO</t>
+          <t>Settembre</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>13/07/2026</t>
+          <t>26/09/2026</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>19/07/2026</t>
+          <t>26/09/2026</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>FARMACIA TIZIANO SNC</t>
+          <t>FARMACIA PEZ SNC</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>P.ZZA TIZIANO, 38</t>
+          <t>VIA BELLUNO, 57</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>PIEVE DI CADORE</t>
+          <t>FELTRE</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>GIUGNO</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>06/06/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>13/06/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>FARMACIA G. GIRARDI DR.SSA ESTER</t>
+          <t>INTERNAZIONALE SRL</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>VIA ROMA, 12</t>
+          <t>CORSO ITALIA, 151</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>LONGARONE (loc. CASTELLAVAZZO)</t>
+          <t>CORTINA D'AMPEZZO (BL)</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>GIUGNO</t>
+          <t>Ottobre</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>13/06/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>21/06/2026</t>
-[...2 lines deleted...]
-      <c r="G13" t="inlineStr"/>
+          <t>03/10/2026</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>chiuso il pomeriggio</t>
+        </is>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>FARMACIA G. GIRARDI DR.SSA ESTER</t>
+          <t>FARMACIA DI ARSIE' - Dr. Cunial orario apertura per "fiera delle anime"</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>VIA ROMA, 12</t>
+          <t>VIA CROCIERA, 24</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>LONGARONE (loc. CASTELLAVAZZO)</t>
+          <t>ARSIE' (BL)</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>AGOSTO</t>
+          <t>Ottobre 2026</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>22/08/2026</t>
+          <t>18/10/2026</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
-[...680 lines deleted...]
-          <t>CHIUSO DALLE 12.30 alle 13.30</t>
+          <t>18/10/2026</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>apertura dalle 08:30 alle 12:30 e dalle 15:00 alle 19:00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>