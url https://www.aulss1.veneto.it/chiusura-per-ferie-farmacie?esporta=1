--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G27"/>
+  <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Farmacia</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Comune</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -473,358 +473,358 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>FARMACIA AZIENDA SPECIALE MULTISERVIZI</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>P.ZZA IV NOVEMBRE, 1</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>TAIBON AGORDINO</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>GIUGNO</t>
+          <t>OTTOBRE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>31/10/2026</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>31/10/2026</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>FARMACIA AZIENDA SPECIALE MULTISERVIZI</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>P.ZZA IV NOVEMBRE, 1</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>TAIBON AGORDINO</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>NOVEMBRE</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>02/11/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>02/11/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>FARMACIA AZIENDA SPECIALE MULTISERVIZI</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>P.ZZA IV NOVEMBRE, 1</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>TAIBON AGORDINO</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>OTTOBRE</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>31/10/2026</t>
+          <t>05/12/2026</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>31/10/2026</t>
+          <t>05/12/2026</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>FARMACIA AZIENDA SPECIALE MULTISERVIZI</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>P.ZZA IV NOVEMBRE, 1</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>TAIBON AGORDINO</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>MAGGIO</t>
+          <t>NOVEMBRE</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>30/05/2026</t>
+          <t>02/11/2026</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>30/05/2026</t>
+          <t>02/11/2026</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>FARMACIA AZIENDA SPECIALE MULTISERVIZI</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>P.ZZA IV NOVEMBRE, 1</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>TAIBON AGORDINO</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>FARMACIA AZIENDA SPECIALE MULTISERVIZI</t>
+          <t>FINO FABIOLA</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>P.ZZA IV NOVEMBRE, 1</t>
+          <t>VIA IV NOVEMBRE, 9</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>TAIBON AGORDINO</t>
+          <t>SELVA DI CADORE (BL)</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>DICEMBRE</t>
+          <t>GIUGNO</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>07/12/2026</t>
+          <t>15/06/2026</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>07/12/2026</t>
+          <t>20/06/2026</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>FARMACIA AZIENDA SPECIALE MULTISERVIZI</t>
+          <t>FARMACIA SAN GIACOMO SNC</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>P.ZZA IV NOVEMBRE, 1</t>
+          <t>VIA FELTRE, 179</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>TAIBON AGORDINO</t>
+          <t>SEDICO (loc. BRIBANO)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>05/12/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>05/12/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>FARMACIA SAN GIACOMO SNC</t>
+          <t>FAE' LUIGI</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>VIA FELTRE, 179</t>
+          <t>VIA CADUTI DEL LAVORO, 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>SEDICO (loc. BRIBANO)</t>
+          <t>SAN GREGORIO NELLE ALPI</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>DICEMBRE</t>
+          <t>GIUGNO</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>07/12/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>07/12/2026</t>
+          <t>27/06/2026</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>FARMACIA SAN GIACOMO SNC</t>
+          <t>FARMACIA TREVISAN SNC</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>VIA FELTRE, 179</t>
+          <t>VIA MARCONI, 53</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>SEDICO (loc. BRIBANO)</t>
+          <t>PONTE NELLE ALPI (loc. CADOLA)</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>GIUGNO</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>22/06/2026</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>28/06/2026</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>FARMACIA MEANO SNC</t>
+          <t>SOMACAL ALESSANDRO</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>VIA VITTORIO VENETO, 5/A</t>
+          <t>PIAZZETTA BIVIO,10</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>SANTA GIUSTINA (loc. MEANO)</t>
+          <t>PONTE NELLE ALPI (BL)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>GIUGNO</t>
+          <t>LUGLIO</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>13/07/2026</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>19/07/2026</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>FARMACIA TIZIANO SNC</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>P.ZZA TIZIANO, 38</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>PIEVE DI CADORE</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>GIUGNO</t>
         </is>
       </c>
@@ -953,408 +953,655 @@
       <c r="C16" t="inlineStr">
         <is>
           <t>LONGARONE</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>AGOSTO</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>08/08/2026</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>14/08/2026</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>FARMACIA SAN VALENTINO SNC</t>
+          <t>FARMACIA DI ARABBA E LIVINALLONGO s.n.c.</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>VIA LA CAL, 63</t>
+          <t>VIA PIEVE, 78</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>LIMANA</t>
+          <t>LIVINALLONGO (BL)</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>AGOSTO</t>
+          <t>GIUGNO</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>14/08/2026</t>
+          <t>20/06/2026</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>14/08/2026</t>
+          <t>20/06/2026</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>FARMACIA SMERIERI SNC</t>
+          <t>FARMACIA DI ARABBA E LIVINALLONGO s.n.c.</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>VIA ROMA, 23</t>
+          <t>VIA PIEVE, 78</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>LIMANA</t>
+          <t>LIVINALLONGO (BL)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>GIUGNO</t>
+          <t>GIUGNO/LUGLIO</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>25/06/2026</t>
+          <t>29/06/2026</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>27/06/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>FARMACIA SAN VALENTINO SNC</t>
+          <t>FARMACIA SMERIERI SNC</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>VIA LA CAL, 63</t>
+          <t>VIA ROMA, 23</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>LIMANA</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>DICEMBRE</t>
+          <t>GIUGNO</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>07/12/2026</t>
+          <t>25/06/2026</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>07/12/2026</t>
+          <t>27/06/2026</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>FARMACIA PEZ SNC</t>
+          <t>FARMACIA SAN VALENTINO SNC</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>VIA BELLUNO, 57</t>
+          <t>VIA LA CAL, 63</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>FELTRE</t>
+          <t>LIMANA</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>07/12/2026</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>07/12/2026</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>FARMACIA DR. RICCI FEDERICO</t>
+          <t>FARMACIA SAN VALENTINO SNC</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>VIA TREVIGIANA, 4</t>
+          <t>VIA LA CAL, 63</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>FELTRE</t>
+          <t>LIMANA</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>MAGGIO</t>
+          <t>AGOSTO</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>23/05/2026</t>
+          <t>14/08/2026</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>23/05/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>14/08/2026</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>FARMACIA PEZ SNC</t>
+          <t>FRANCESCHINELLI LAURA</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>VIA BELLUNO, 57</t>
+          <t>VIALE DELLA VITTORIA, 23</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>FELTRE</t>
+          <t>FRASSENE' (BL)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>GIUGNO</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>16/06/2026</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
-[...2 lines deleted...]
-      <c r="G22" t="inlineStr"/>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>inizio turno ore 19.30 del 26/06/26</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>FARMACIA DESERTI DR.SSA ADORNA</t>
+          <t>FARMACIA MINCIOTTI SAS</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>VIA STRADA VECIA, 27</t>
+          <t>VIA XXXI OTTOBRE, 17/19</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>CESIOMAGGIORE</t>
+          <t>FELTRE</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>GIUGNO</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>11/06/2026</t>
+          <t>13/06/2026</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>22/06/2026</t>
-[...2 lines deleted...]
-      <c r="G23" t="inlineStr"/>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>CHIUSO SOLO IL POMERIGGIO</t>
+        </is>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>FARMACIA AL CASTELLO SAS</t>
+          <t>FARMACIA PEZ SNC</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>VIA A. FABRIS, 1</t>
+          <t>VIA BELLUNO, 57</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>BORGO VALBELLUNA (loc. VILLA DI VILLA)</t>
+          <t>FELTRE</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>GIUGNO</t>
+          <t>DICEMBRE</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>13/06/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>20/06/2026</t>
+          <t>07/12/2026</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>FARMACIA DOLOMITI SRL</t>
+          <t>FARMACIA DESERTI DR.SSA ADORNA</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>VIA FRONTIN 2/A</t>
+          <t>VIA STRADA VECIA, 27</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>BORGO VALBELLUNA (loc. TRICHIANA)</t>
+          <t>CESIOMAGGIORE</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>MAGGIO</t>
+          <t>GIUGNO</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>13/05/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>16/05/2026</t>
+          <t>22/06/2026</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>FARMACIA ZAMPOL D'ORTIA ADRIANO &amp;amp; C SAS</t>
+          <t>GIARDINA PAPA FRANCESCA</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>VIA PIAVE, 48</t>
+          <t>PIAZZA PAPA LUCIANI , 5</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>BORGO VALBELLUNA (loc. LENTIAI)</t>
+          <t>CANALE D'AGORDO (BL)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>AGOSTO/SETTEMBRE</t>
+          <t>GIUGNO</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>31/08/2026</t>
+          <t>22/06/2026</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>28/06/2026</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
+          <t>ENTE COOPERATIVO CONSUMO</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>VIA A. FRESCURA 27</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>CALALZO DI CADORE (BL)</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>GIUGNO/LUGLIO</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>27/06/2026</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>FARMACIA AL CASTELLO SAS</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>VIA A. FABRIS, 1</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>BORGO VALBELLUNA (loc. VILLA DI VILLA)</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>GIUGNO</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>20/06/2026</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
           <t>FARMACIA ZAMPOL D'ORTIA ADRIANO &amp;amp; C SAS</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
+      <c r="B29" t="inlineStr">
         <is>
           <t>VIA PIAVE, 48</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
+      <c r="C29" t="inlineStr">
         <is>
           <t>BORGO VALBELLUNA (loc. LENTIAI)</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>LUGLIO</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>06/07/2026</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>11/07/2026</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr"/>
+      <c r="G29" t="inlineStr"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>FARMACIA ZAMPOL D'ORTIA ADRIANO &amp;amp; C SAS</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>VIA PIAVE, 48</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>BORGO VALBELLUNA (loc. LENTIAI)</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>AGOSTO/SETTEMBRE</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>31/08/2026</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>FARMACIA BOCO srl</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>VIA RIALTO, 10</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>BELLUNO</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>GIUGNO</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>19/06/2026</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>19/06/2026</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>CHIUSURA ORE 17.30</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>FARMACIA RIGONI SAS</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>VIA ROMA, 54 - PUOS</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>ALPAGO (BL)</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>GIUGNO</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>23/06/2026</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>23/06/2026</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>Chiuso il pomeriggio</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>FARMACIA RIGONI SAS</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>VIA ROMA, 54 - PUOS</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>ALPAGO (BL)</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>GIUGNO</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>24/06/2026</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>25/06/2026</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>AZIENDA SPECIALE AGORDO SERVIZI</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>VIA INSURREZIONE, 18/c</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>AGORDO (BL)</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>GIUGNO</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>CHIUSO DALLE 12.30 alle 13.30</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>