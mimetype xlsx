--- v0 (2026-07-24)
+++ v1 (2026-10-21)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:P107"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>a_manifestazione_interesse</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>a_documento_obbligatorio</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -496,3016 +496,5339 @@
           <t>CIG</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Data proroga</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Data aggiudicazione</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
-          <t>Soglia art. 35</t>
+          <t>Soglia art. 14</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>PERFORMANCE QUALIFICATION (PQ) SU N. 33 LAVAPADELLE</t>
+          <t>FORNITURA DI UN TOPOGRAFO E TOMOGRAFO CORNEALE DA DESTINARE ALLA UOS DI OCULISTICA DEL PRESIDIO OSPEDALIERO DI FELTRE A FAVORE DELLA SOCIETÀ CHE VISTA SRL.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
-          <t>BC489A6482</t>
+          <t>BD190C1BD2</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>24/07/2026 12:00</t>
-[...3 lines deleted...]
-        <v>8019</v>
+          <t>08/10/2026 12:00</t>
+        </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>0</v>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Servizi tecnici connessi ai lavori di realizzazione di una nuova fonte per la produzione di ossigeno medicale presso l’Ospedale San Martino di Belluno – Chiusura anello gas tecnici</t>
+          <t>SERVIZIO DI CREAZIONE E SVILUPPO DI UNA CAMPAGNA DI COMUNICAZIONE PER LA PREVENZIONE DEL MELANOMA DELLA PELLE ALLA DITTA ARSENALIA ITALIA SRL</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I3" t="inlineStr"/>
-      <c r="J3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
-          <t>BC3E71E480</t>
+          <t>BD18F8BC00</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>16/07/2026 12:00</t>
+          <t>08/10/2026 12:00</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>0</v>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Lavori di realizzazione di una nuova fonte per la produzione di ossigeno medicale presso l’Ospedale “San Martino” di Belluno – Chiusura anello gas tecnici</t>
+          <t>FORNITURA DI DISPOSITIVI MEDICI PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI IN FAVORE DI DITTE DIVERSE.</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I4" t="inlineStr"/>
-      <c r="J4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr">
         <is>
-          <t>BC3EE6343F</t>
+          <t>BCD4F91861;BCD4EF57A5</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>16/07/2026 12:00</t>
+          <t>08/10/2026 12:00</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>0</v>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>FORNITURA DI POSIZIONATORI IN GEL, TAPPETI DECONTAMINANTI E ALTRI MATERIALI MONOUSO PER I GRUPPI OPERATORI DELL’AZIENDA ULSS N.1 DOLOMITI.</t>
+          <t>FORNITURA DI UN SISTEMA PER LA GESTIONE DI EMOCOMOPONENTI PER L’UOS IMMUNOEMATOLOGIA TRASFUSIONALE DELL’OSPEDALE DI FELTRE A FAVORE DELLA SOCIETA’ HAEMONETICS ITALIA SRL.</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr">
         <is>
-          <t>BC559A0532</t>
+          <t>BD287AF1AD</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>11/07/2026 12:00</t>
+          <t>08/10/2026 12:00</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>0</v>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>FORNITURE DI PRINCIPI ATTIVI IN CONCORRENZA A PIU’ SOCIETA’ FARMACEUTICHE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO PREVIA 4A INDAGINE DI MERCATO.</t>
+          <t>FORNITURA DI MONITOR/DEFIBRILLATORI PER L’UOC CENTRALE OPERATIVA SUEM – ELISOCCORSO A FAVORE DELLA SOCIETÀ SAGO MEDICA SRL.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr">
         <is>
-          <t>BB2FC2B157,BB2FEB6A8D,BB2FF95296,BB300966AA,BB31A2B313, BB319FAAA1,BB31B1DAC5,BBC859F18F</t>
+          <t>BCFE8DEE68</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>11/07/2026 12:00</t>
+          <t>08/10/2026 12:00</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>0</v>
       </c>
       <c r="B7" t="n">
         <v>0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>FORNITURA DI ARREDI PER ESTERNI E PER LE STANZE DI RIPOSO E CAMBIO DELL’ASILO AZIENDALE “NIDO MARTINO” DI BELLUNO.</t>
+          <t>SERVIZIO DI SUPPORTO ALLE CAMPAGNE INFORMATIVE PER LA PREVENZIONE DEL MELANOMA DELLA PELLE ALLA DITTA DBFMEDIA SRLS</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr">
         <is>
-          <t>BC49FE4F55,BC4A2F4652</t>
+          <t>BD19477BC9</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>09/07/2026 12:00</t>
-        </is>
+          <t>08/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="O7" t="n">
+        <v>-0.09</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>0</v>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DELL’ASSEGNAZIONE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO DI SERVIZI NON SANITARI A SOCIETÀ DIVERSE. 1A TRANCHE 2026 – VALIDITÀ VARIE</t>
+          <t>FORNITURA DI DUE SISTEMI DI BIOIMPEDENZIOMETRIA E RELATIVI MATERIALI DI CONSUMO, DA DESTINARE ALL'UOC DI NEFROLOGIA E DIALISI E ALLE ATTIVITÀ SPECIALISTICHE DI DIETOLOGIA DEL P.O. DI FELTRE DELL’AZIENDA ULSS N. 1 DOLOMITI ALL’IMPRESA COSMED SRL</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr">
         <is>
-          <t>BA43859C7D,BAD3565EC7</t>
+          <t>BCF9013833</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>09/07/2026 12:00</t>
+          <t>06/10/2026 12:00</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>0</v>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>CONTRATTO QUADRIENNALE DI MANUTENZIONE ED ASSISTENZA AL SOFTWARE APPLICATIVO METACLINIC-SMART DIGITAL CLINIC A FAVORE DELLA SOCIETA' METEDA SRL.</t>
+          <t>PERCORSO FORMATIVO RIVOLTO AI PROFESSIONISTI DEL DIPARTIMENTO DELLE DIPENDENZE DELL’ULSS N.1 DOLOMITI A FAVORE DELLA DOTT.SSA NUHARA VARGIU</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr">
         <is>
-          <t>BC438B3758</t>
+          <t>BCBF67E4BC</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>09/07/2026 12:00</t>
+          <t>01/10/2026 12:00</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>0</v>
       </c>
       <c r="B10" t="n">
         <v>0</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>FORNITURA DEI PRINCIPI ATTIVI ANASTROZOLO 1 MG E LETROZOLO 2,5MG A FAVORE DELLA SOCIETÀ SUN PHARMA ITALIA SRL. VALIDITÀ 12 MESI</t>
+          <t>MATERIALI DI CONSUMO DEDICATI ALLE STERILIZZATRICI MARCA STEELCO, DI PROPRIETÀ DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLA DITTA STEELCO BELIMED ITALIA S.R.L..</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr">
         <is>
-          <t>BBB59C2D10</t>
+          <t>BCCAAF2EDE</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>09/07/2026 12:00</t>
+          <t>01/10/2026 12:00</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>0</v>
       </c>
       <c r="B11" t="n">
         <v>0</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>SOCIETÀ GILEAD SCIENCES SRL, FORNITURA DEL FARMACO LYVDELZI © PER GARANTIRE LA CONTINUITÀ TERAPEUTICA A PAZIENTI INDIVIDUATI. VALIDITÀ 6 MESI.</t>
+          <t>FORNITURA DEL FARMACO CARBOSEN ADRENALINA FL 10MG/ML 10 ML ALLA SOCIETÀ INDUSTRIA FARMACEUTICA GALENICA SENESE SRL.</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr">
         <is>
-          <t>BC3AFF4EA5</t>
+          <t>BCEB7A7F5D</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>08/07/2026 12:00</t>
+          <t>01/10/2026 12:00</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>0</v>
       </c>
       <c r="B12" t="n">
         <v>0</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>ASSEGNAZIONE A SEGUITO DI AFFIDAMENTO DIRETTO DELLA FORNITURA DI PRINCIPI ATTIVI VARI A SOCIETÀ DIVERSE. VALIDITÀ 24 MESI.</t>
+          <t>FORNITURA DEL FARMACO ESCLUSIVO HEVASCOL 480MG/ML ALLA SOCIETÀ GUERBET SPA.</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr">
         <is>
-          <t>BC03C01969,BC04873E93,BC04873E93,BC03B99398</t>
+          <t>BCE21838FB</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>02/07/2026 12:00</t>
+          <t>01/10/2026 12:00</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>0</v>
       </c>
       <c r="B13" t="n">
         <v>0</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Incarico di supporto al RUP per la valutazione di una proposta di formalizzazione di partenariato pubblico privato</t>
+          <t>DISPOSITIVI MEDICI PER LITOTRISSIA INTRAVASCOLARE CORONARICA PER L’UOC DI CARDIOLOGIA DELL’OSPEDALE DI BELLUNO, IN FAVORE DELLA DITTA SHOCKWAVE MEDICAL ITALY S.R.L.</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr">
         <is>
-          <t>BB7C17AC65</t>
+          <t>BCE72A6DBF</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>30/06/2026 12:00</t>
-[...8 lines deleted...]
-        <v>2185000</v>
+          <t>01/10/2026 12:00</t>
+        </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>0</v>
       </c>
       <c r="B14" t="n">
         <v>0</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>SERVIZIO DI SUPPORTO AL RUP DI NATURA CONTABILE NEL CONTESTO DI UNA IPOTESI DI FORMALIZZAZIONE PARTENARIATO PUBBLICO PRIVATO</t>
+          <t>FORNITURA DEL FARMACO ESCLUSIVO PYLERA CPS 140+125+125 MG ALLA SOCIETÀ AVAS PHARMACEUTICALS SRL.</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr">
         <is>
-          <t>BC1BEA6B1D</t>
+          <t>BCE4BA3C37</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>30/06/2026 12:00</t>
-[...4 lines deleted...]
-          <t>26/06/2026</t>
+          <t>01/10/2026 12:00</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>0</v>
       </c>
       <c r="B15" t="n">
         <v>0</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>AGGIUDICAZIONE, ALLA DITTA MICRO SOFTAWARE, DEL CONTRATTO TRIENNALE PER GLI ANNI 2026-2027-2028 RELATIVO ALL’INTEGRAZIONE ED ALLA MANUTENZIONE DEL SOFTWARE NUCLEOPRO IN USO PRESSO LA MEDICINA NUCLEARE.</t>
+          <t>FORNITURE DI PRINCIPI ATTIVI IN CONCORRENZA A PIÙ SOCIETÀ FARMACEUTICHE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO PREVIA 7A INDAGINE DI MERCATO E PREVIA 8A INDAGINE DI MERCATO -VALIDITA’ VARIE</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr">
         <is>
-          <t>BC15194927</t>
+          <t>BC31499A95;BC315D5F59;BC3164B0BE;BC316AD19D;BC31787582;BC316FE474;BC31FBA9A7;BC31DAE93C;BC6AEA3E99;BC31D13953;BC31CB7D66;BC31B418C5;BC31D4EA03;BC31D4EA03;BCA001D13C;BC9FFAC3FB</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>29/06/2026 12:00</t>
-        </is>
+          <t>01/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="O15" t="n">
+        <v>-0.05</v>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>0</v>
       </c>
       <c r="B16" t="n">
         <v>0</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>FORNITURA DI ELETTROBISTURI PER ATTIVITÀ DI CHIRURGIA VASCOLARE, EMODINAMICA E CHIRURGIA GENERALE A FAVORE DELLA SOCIETÀ CS MED SRL.</t>
+          <t>INCARICO DI COLLAUDATORE STATICO CON RIFERIMENTO AI LAVORI DI MIGLIORAMENTO SISMICO ED EFFICIENTAMENTO ENERGETICO DEL PADIGLIONE DALLA PALMA DELL’OSPEDALE DI FELTRE (BL).</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
-[...2 lines deleted...]
-      <c r="G16" t="inlineStr"/>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;CIG (Link BDNCP): BCF59D11D1&lt;/em&gt;&lt;/strong&gt; CUP: B95F22000680001&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="I16" t="inlineStr"/>
-      <c r="J16" t="inlineStr"/>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>224121706</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>B95F22000680001</t>
+        </is>
+      </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>BC0767CBDE</t>
+          <t>BCF59D11D1</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>26/06/2026 12:00</t>
-        </is>
+          <t>29/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>25/09/2026</t>
+        </is>
+      </c>
+      <c r="O16" t="n">
+        <v>107254.07</v>
       </c>
       <c r="P16" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>0</v>
       </c>
       <c r="B17" t="n">
         <v>0</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DI SPESE SOSTENUTE DURANTE I GIOCHI OLIMPICI E PARALIMPICI MILANO – CORTINA 2026.</t>
+          <t>FORNITURA E POSA IN OPERA DI N.3 NUOVI SERRAMENTI CON REGISTRAZIONE ASSIALE, PULIZIA E LUBRIFICAZIONE SU ULTERIORI 102 SERRAMENTI DELLA SEDE DI CUSIGHE (BL)</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr">
         <is>
-          <t>B77EEE12DA,BBB40D4A79</t>
+          <t>BD06256BA4</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>26/06/2026 12:00</t>
-        </is>
+          <t>28/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="O17" t="n">
+        <v>16661</v>
       </c>
       <c r="P17" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>0</v>
       </c>
       <c r="B18" t="n">
         <v>0</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>FORNITURA BIENNALE DI CARTA, A RIDOTTO IMPATTO AMBIENTALE PER FOTOCOPIATRICI, STAMPANTI</t>
+          <t>FORNITURA E POSA IN OPERA DI N. 2 BARRIERE AUTOMATICHE DI ACCESSO VEICOLARE PRESSO IL PARCHEGGIO INTERRATO DELL'OSPEDALE DI FELTRE</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr">
         <is>
-          <t>BC1C0F1F84</t>
+          <t>BCEE0DBFD9</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>26/06/2026 12:00</t>
-        </is>
+          <t>28/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="O18" t="n">
+        <v>7200</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>0</v>
       </c>
       <c r="B19" t="n">
         <v>0</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>CONTRATTO DI CONCESSIONE DELLA GESTIONE DELL'OSPEDALE DI CORTINA D'AMPEZZO (CODIVILLA PUTTI) CON LAVORI DI RISTRUTTURAZIONE E COMPLETAMENTO DELL'IMMOBILE. NOMINA DEL GRUPPO DI LAVORO CON AFFIDAMENTO DI SUPPORTO LEGALE ED ECONOMICO FINANZIARIO AL RESPONSABILE UNICO DEL PROCEDIMENTO</t>
+          <t>FORNITURA DI CARRELLI ELEVATORI PER MOVIMENTAZIONE DEI CONTAINER PER L’U.O. CENTRALI DI STERILIZZAZIONE AZIENDALI SEDI DI FELTRE E BELLUNO DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DELL’IMPRESA CROMA GIO.BATTA SRL DI PADOVA.</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr">
         <is>
-          <t>B832DF56CC,B833C1814C</t>
+          <t>BCCA7B6398</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>26/06/2026 12:00</t>
+          <t>25/09/2026 12:00</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>0</v>
       </c>
       <c r="B20" t="n">
         <v>0</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>FORNITURA DEL PRINCIPIO ATTIVO METOTREXATO SODICO SIRINGHE PRERIEMPITE - DOSAGGI VARI - ALLA SOCIETÀ ALFASIGMA S.P.A.. VALIDITÀ 24 MESI.</t>
+          <t>SERVIZIO DI SUPPORTO METODOLOGICO PER LA COPROGETTAZIONE DI NUOVE RISPOSTE AI PROBLEMI DI MARGINALITÀ SOCIALE A FAVORE DI ECLECTICA+ IMPRESA SOCIALE S.R.L.</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr">
         <is>
-          <t>BC269E7DD9</t>
+          <t>BC84E07926</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>26/06/2026 12:00</t>
+          <t>25/09/2026 12:00</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>0</v>
       </c>
       <c r="B21" t="n">
         <v>0</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DELL’ASSEGNAZIONE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO DI FORNITURE DI BENI NON SANITARI A SOCIETÀ DIVERSE. 1A TRANCHE 2026 – VALIDITÀ VARIE.</t>
+          <t>SERVIZIO DI EDUCAZIONE FINANZIARIA E AFFIANCAMENTO PER LA PREVENZIONE E IL TRATTAMENTO DEL GIOCO D’AZZARDO PATOLOGICO A FAVORE DI MAG MUTUA PER L'AUTOGESTIONE COOPERATIVA SOCIALE</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr">
         <is>
-          <t>BA0D1434BA,BA0D0A2FDA,BA4361E54B,BB10BBC5D3</t>
+          <t>BCBB990CD9</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>26/06/2026 12:00</t>
+          <t>25/09/2026 12:00</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>0</v>
       </c>
       <c r="B22" t="n">
         <v>0</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>FORNITURA DI UNA UNITÀ MOBILE PER IL SERVIZIO DIPENDENZE DELL’AZIENDA ULSS 1 DOLOMITI ALL’IMPRESA LUCCHETTA CAMPER SNC</t>
+          <t>FORNITURA DI DUE ISOLE NEONATALI PER TERAPIA SUB INTENSIVA/SALA PARTO DA DESTINARE ALL’U.O.C. DI PEDIATRIA E PATOLOGIA NEONATALE DEL P.O. DI FELTRE DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DELLA SOCIETÀ UNIMED SRL</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr">
         <is>
-          <t>BBFD64A959</t>
+          <t>BCF92587A8</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>26/06/2026 12:00</t>
+          <t>23/09/2026 12:00</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>0</v>
       </c>
       <c r="B23" t="n">
         <v>0</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>CONTRATTO BIENNALE 2026-2027 RELATIVO ALLA GESTIONE E MANUTENZIONE DEGLI ACCESSI ED ATTIVAZIONE DEL SISTEMA "TEKA"</t>
+          <t>Servizio di taratura annuale delle sonde di temperatura del sistema OCEA in dotazione all’UOC di Medicina Trasfusionale degli ospedali dell’Ulss 1 Dolomiti per il triennio 2026-2028</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+          <t>UOS Ingegneria Clinica</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr"/>
       <c r="K23" t="inlineStr">
         <is>
-          <t>BBF6AAB98B</t>
+          <t>BD0436A728</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>26/06/2026 12:00</t>
+          <t>17/07/2026 12:00</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>0</v>
       </c>
       <c r="B24" t="n">
         <v>0</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>FORNITURA DI MATERIALI DI CONSUMO DEDICATI ALLE APPARECCHIATURE FACOVITRECTOMO E FACOEMULSIFICATORE, PER LE UU.OO. DI OCULISTICA DELL’AZIENDA ULSS N.1 DOLOMITI, A FAVORE DI DITTE DIVERSE. VALIDITÀ FINO AL 31/12/2026.</t>
+          <t>FORNITURE DI PRINCIPI ATTIVI IN CONCORRENZA A PIÙ SOCIETÀ FARMACEUTICHE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO PREVIA 5A INDAGINE DI MERCATO CON VALIDITÀ FINO AL 22/04/28 E PREVIA 6A INDAGINE DI MERCATO</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr"/>
       <c r="K24" t="inlineStr">
         <is>
-          <t>BC26CC6C64,BC27F4B4CC</t>
+          <t>BB8ADA940D;BB8ADE5590;BBF8605BC6;BBF86396B1</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>26/06/2026 12:00</t>
+          <t>17/09/2026 12:00</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>0</v>
       </c>
       <c r="B25" t="n">
         <v>0</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>ATTIVITA’ DI INTEGRAZIONE DEGLI APPLICATIVI AZIENDALI CON LA PIATTAFORMA REGIONALE DI TELEMEDICINA NELL’AMBITO DEL PROGETTO PNRR M6.C1.INV 1.2.3.2 “SERVIZIO DI TELEMEDICINA” CUP: H11J25000200001</t>
+          <t>FORNITURA DEL COLLIRIO ACIDO IALURONICO SALE SODICO ALLA DITTA SIFI SPA.</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="I25" t="inlineStr"/>
-      <c r="J25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J25" t="inlineStr"/>
       <c r="K25" t="inlineStr">
         <is>
-          <t>BC237F240B,BC2789AF2C,BC298D474C</t>
+          <t>BCA0E5B202</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>26/06/2026 00:00</t>
+          <t>17/09/2026 12:00</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>0</v>
       </c>
       <c r="B26" t="n">
         <v>0</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>FORNITURA BIENNALE DI MATERIALI E DISPOSITIVI VARI AD USO INFORMATICO PER L’ULSS N.1 DOLOMITI A FAVORE DELLA DITTA L2 SOLUTIONS SRL.</t>
+          <t>FORNITURA DI UN VIDEODERMATOSCOPIO PER IL POLIAMBULATORIO DELL’OSPEDALE DI FELTRE A FAVORE DELLA SOCIETÀ CANFIELD SCIENTIFIC SRL.</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr"/>
       <c r="K26" t="inlineStr">
         <is>
-          <t>BBF155A1CA</t>
+          <t>BCCF499684</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>17/09/2026 12:00</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>0</v>
       </c>
       <c r="B27" t="n">
         <v>0</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>FORNITURA DI UN SISTEMA PER L’ASPIRAZIONE DI FLUIDI CHIRURGICI, COMPLETO DI APPARECCHIATURA E RELATIVI MATERIALI DI CONSUMO, PER IL GRUPPO OPERATORIO DELL’OSPEDALE DI FELTRE, IN FAVORE DELLA DITTA STRYKER ITALIA S.R.L.</t>
+          <t>SERVIZIO DI FACCHINAGGIO PRESSO LE SEDI DELL’AZIENDA ULSS N. 1 DOLOMITI ALLA DITTA COOPERATIVA SOCIETÀ NUOVA DI BELLUNO.</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr"/>
       <c r="K27" t="inlineStr">
         <is>
-          <t>BBAC1B74CC</t>
+          <t>BCC230C942</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>17/09/2026 12:00</t>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>0</v>
       </c>
       <c r="B28" t="n">
         <v>0</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ACCOGLIENZA DEI TIROCINANTI DEI SIL (SERVIZI DI INTEGRAZIONE LAVORATIVA) NELL’AMBITO DEL PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” PRESSO LA STRUTTURA “LA GREGORIANA” DI AURONZO DI CADORE A FAVORE DELL’OPERA DIOCESANA PER L’ASSISTENZA RELIGIOSA</t>
+          <t>FORNITURA E POSA IN OPERA DI TENDE DI VARIA TIPOLOGIA PER L’AZIENDA ULSS N.1 DOLOMITI A FAVORE DELLA DITTA PORTEND SRL.</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr"/>
       <c r="K28" t="inlineStr">
         <is>
-          <t>BBE0802CC9</t>
+          <t>BCACC1B82F</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>17/09/2026 12:00</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>0</v>
       </c>
       <c r="B29" t="n">
         <v>0</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>DITTA TIM SPA, SINTEL, PROSECUZIONE DEL CONTRATTO RELATIVO AL SERVIZIO DI CONNETTIVITÀ IN FIBRA OTTICA</t>
+          <t>SERVIZIO DI DISINFESTAZIONE CHIMICA DEGLI INSETTI XILOFAGI PRESSO IL LOCALE DELL’ANTICA SACRESTIA DELLA CHIESA DI OGNISSANTI (LOCALITÀ BORGO RUGA - FELTRE) DI PROPRIETÀ DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DELL'OPERATORE ECONOMICO VITA RESTAURI SRL, PER IL PERIODO SETTEMBRE - OTTOBRE 2026.</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr"/>
       <c r="K29" t="inlineStr">
         <is>
-          <t>BB8FD2E32E</t>
+          <t>BCB6594E7C</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>27/08/2026 12:00</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>0</v>
       </c>
       <c r="B30" t="n">
         <v>0</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ORGANIZZAZIONE ED ESECUZIONE DI PRELIEVI DOMICILIARI NEL DISTRETTO DI FELTRE ALLA COOPERATIVA CROCEBLU S.C.S., FINO AL MESE DI SETTEMBRE 2026.</t>
+          <t>FORNITURA DI ATTREZZATURE PER LA MOVIMENTAZIONE SALME PER L’AZIENDA ULSS 1 DOLOMITI A FAVORE DELL’IMPRESA LUX ITALIA SRL DI SPRESIANO (TV).</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr"/>
       <c r="K30" t="inlineStr">
         <is>
-          <t>BBDAFA7302</t>
+          <t>BCB07B35D6</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>27/08/2026 12:00</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>0</v>
       </c>
       <c r="B31" t="n">
         <v>0</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>FORNITURA DI RETI CHIRURGICHE PER PROMONTOSACROPESSIA PER LE UU.OO. DI GINECOLOGIA E OSTETRICIA DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DELLA DITTA COLOPLAST S.P.A.</t>
+          <t>SERVIZIO DI SELEZIONE DI AUSILI PER ATTIVITÀ SPORTIVE INCLUSIVE E GESTIONE DIGITALE DELLA DISPONIBILITÀ E PRENOTAZIONE DEGLI STESSI PER LA PRATICA DI SPORT INCLUSIVI, AZIONE DEL PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” - A FAVORE DELL’ASSOCIAZIONE ASD SPORT ASSI – CUP H19I24001040001</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr"/>
       <c r="K31" t="inlineStr">
         <is>
-          <t>BBE1867445</t>
+          <t>BCB05108CE</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>27/08/2026 12:00</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>0</v>
       </c>
       <c r="B32" t="n">
         <v>0</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>FORNITURA DI SISTEMI DI CONTENZIONE E DI SICUREZZA PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLA DITTA CROMA GIO.BATTA S.R.L..</t>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO ACICLOVIR FIALE ALLA DITTA HIKMA ITALIA SPA. VALIDITÀ 24 MESI.</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr"/>
       <c r="K32" t="inlineStr">
         <is>
-          <t>BBE2FF6535</t>
+          <t>BCB1DF4327</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>18/06/2026 12:00</t>
+          <t>27/08/2026 12:00</t>
         </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>0</v>
       </c>
       <c r="B33" t="n">
         <v>0</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>FORNITURA DI RASOI PER TRICOTOMIA E RELATIVE LAME MONOUSO PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DELLA DITTA SOLVENTUM ITALY S.R.L.</t>
+          <t>FORNITURA DI FRIGORIFERI E CONGELATORI DA DESTINARE AL DIPARTIMENTO DI PREVENZIONE UOC MEDICINA LEGALE A FAVORE DELLA SOCIETÀ KW APPARECCHI SCIENTIFICI SRL.</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr"/>
       <c r="K33" t="inlineStr">
         <is>
-          <t>BBE188B1FB</t>
+          <t>BC70B18AE1</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>18/06/2026 12:00</t>
+          <t>27/08/2026 12:00</t>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>0</v>
       </c>
       <c r="B34" t="n">
         <v>0</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>FORNITURA DI UN SISTEMA TELEMETRICO DI MONITORAGGIO AD INTEGRAZIONE DELLE DOTAZIONI PRESENTI PRESSO L’UOC MEDICINA DELL’OSPEDALE DI AGORDO A FAVORE DELLA SOCIETA’ MEDICA SRL.</t>
+          <t>ASSEGNAZIONE A SEGUITO DI AFFIDAMENTO DIRETTO DELLA FORNITURA DEI SENSORI BIS PER I VENTILATORI “MINDRAY” DI PROPRIETÀ DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLA DITTA WALDNER TECNOLOGIE MEDICALI S.R.L.. VALIDITÀ FINO AL 31/08/2028.</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr"/>
       <c r="K34" t="inlineStr">
         <is>
-          <t>BBFEC59D65</t>
+          <t>BCAB8A69BB</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>18/06/2026 12:00</t>
+          <t>25/08/2026 12:00</t>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>0</v>
       </c>
       <c r="B35" t="n">
         <v>0</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>FORNITURE DI PRINCIPI ATTIVI IN CONCORRENZA A PIU’ SOCIETA’ FARMACEUTICHE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO PREVIA 3A INDAGINE DI MERCATO.</t>
+          <t>FORNITURA DI SISTEMI DI SOSTITUZIONE LEGAMENTOSA ARTIFICIALE PER GINOCCHIO, SPALLA E CAVIGLIA PER LE UU.OO. DI ORTOPEDIA DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLA DITTA ARTROMED S.R.L.. VALIDITÀ FINO AL 31/07/2029.</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr"/>
       <c r="K35" t="inlineStr">
         <is>
-          <t>BAE272A283,BAE279E23D,BAE4267CCD,BB4051B379, BAE282D83D,BAE287105D,BAE28A5B43,BAE282D83D</t>
+          <t>BC75C30694</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>18/06/2026 12:00</t>
+          <t>20/08/2026 12:00</t>
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>0</v>
       </c>
       <c r="B36" t="n">
         <v>0</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>FORNITURA DI SISTEMI AUTOMATICI DI PREPARAZIONE ED ETICHETTATURA DELLE PROVETTE ED ALTRI CONTENITORI DI MATERIALI BIOLOGICI, PER I PUNTI DI PRELIEVO DEI LABORATORI ANALISI DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DELLA DITTA INPECO ITALY S.R.L..</t>
+          <t>FORNITURA DI BUSTE INTESTATE PER CORRISPONDENZA E BUSTE A SACCO PER L’AZIENDA ULSS N.1 DOLOMITI A FAVORE DELLA DITTA ARTI GRAFICHE CARDAMONE SRL. VALIDITÀ FINO AL 31/12/2028</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr"/>
       <c r="K36" t="inlineStr">
         <is>
-          <t>BB418DBFCD</t>
+          <t>BC9EC0A066</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>12/06/2026 12:00</t>
+          <t>20/08/2026 12:00</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>0</v>
       </c>
       <c r="B37" t="n">
         <v>0</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>SERVIZIO DI EROGAZIONE DEL CORSO DI FORMAZIONE ATLS (ADVANCED TRAUMA LIFE SUPPORT) DA DESTINARE AL PERSONALE MEDICO DELL’AZIENDA ULSS 1 DOLOMITI A FAVORE DI TREAT SRL</t>
+          <t>FORNITURA IN NOLEGGIO TEMPORANEO DI UNA RISONANZA MAGNETICA SU UNITA’ MOBILE ALL’IMPRESA INTERNATIONAL MEDICAL FOR LIFE S.R.L. VALIDITA’ FINO AL 15/11/2026</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr"/>
       <c r="K37" t="inlineStr">
         <is>
-          <t>BBE7CA4C63</t>
+          <t>BC9A5621B5</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>12/06/2026 12:00</t>
+          <t>20/08/2026 12:00</t>
         </is>
       </c>
       <c r="P37" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>0</v>
       </c>
       <c r="B38" t="n">
         <v>0</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>PRESA D'ATTO DELLE SPESE MINUTE DAL 01/01/2026 AL 30/04/2026 DELL'UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA DELL'AZIENDA ULSS 1 DOLOMITI</t>
+          <t>FORNITURA DEL FARMACO ESCLUSIVO MISOONE CPR 400 MCG - ALLA SOCIETÀ NORDIC PHARMA SRL. VALIDITÀ 36 MESI</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr"/>
       <c r="K38" t="inlineStr">
         <is>
-          <t>B9E72003E7,BA8F643D67,BA1390EBCD,BACBE93111,BA956FCED3,BAFCE293C5,B9F54252B8,B5414BE91C,BA95684BCD,BA11FE47B3,BA09EAA393,B9F2F05FC1,BA6CA69962,BA5A7EE31A,BA975F7FB1,BA99A84957,B9EE320E70,BA39539F0B,BA4E73159E,BAACF8ACF9,B9DFDEDA4D,BA4F95E565,BA410BBB0C,B9E9D0EB89,B81EB80D33,BA487E83E1,BA484EABBF,BA7E08AE4D,BA109DC96C,BAA35EE9C9,BA3EC61B7E,B9FEC6BBAC,B9DE0EDBD2,BA813C11DB,B8944A3A2A,BA4F8FA2E0,B9FDAA2E6A,B87D068D8A,BA7BDAD92A,BA1FC62C68,B8FBAA585B,BB606700EA,B67A35C078,B7883A351C,BA3DF61127,BA6CA69962,BB2FA19BF5,BA2AD8384A,BB46A7137D,BB10EF811E,B9EEA9DC66,BA57D8DA37,BADC57839B,B9FD9DCB06,BA347C761F,BAA5C4F5A3,BAA61A8F5C,B9885669DC,B9885669DC,BB033D06A0,BAB19CA2E2,BA69A7EE54,B510DEC238,BADFA5750A,B9F8C728B2,BA26048CBD,B9F8ACBB9F,BA81A3DBB8,BA2B6D26CE,BABB7C83FA,BA64CDBCF6,BADC218A9A,B548B15158,BA2B7B4150,B368DF64FD,BA13729B91,BA0CF724FF,BA96EBD908,BA2D38127,BA06A5A824,B96A4AC497,BB59CCC37F,B7E31663BC,BAE3E944EA,BA771175C9,BB216B01C8,BA4E66A167,B874815DF9,BA13DEC00C,BB04E94D11,B8D6BD5A8E,BA14011517,B9C08E31DC,B56071FF93,BA08F7FF35,BB1CD62396,BA4003AC77,BB60C8127D,B8D1BF2DDA,B9FA722EA2,BB67C82033,B613035D81,B7A8C4DF7C,BA1F3084D3,B5EC7A1C84,BAB20B4787,BA5FC9B387,BA25ECB257,BB05160BEE,B0D6C01C8C,BA3C6C3094,BA47EC3805,B9F5ADEEEB,B511238DF4,B5B248B149,BB5F1B87E8,BA38E56030,BB70BE9711,BA62A2BCF4,BADD3A34B3,BA1F6639B0,BB05063B26,B8496EF9F0,BA8A951E19,B770FD2FF3,BAE3DDEEB6,BAF3740ACD,BA76FF45A5,B6ECC91FE3,BAC334AFF6,B81F4FAF32,B9ED0F93A0,BA4A38C32E,BB577BAC17,BA2979B46D,BB41EBC9C6,BA43C67515,BB2937BD44,B4FE273043,B4D6774C51,BB0A6FF412,B87D09EA1B,B91CB60AD5,B9DFD74674,BA96F99E93,B271A93E5A,B53076534D,B316AC1D20,B5FAE9D9CA,B7A94E462B,B7ED5AD49E,B9F170A5B4,BA8BC00929,B6CDF93B68,BA346DA28C,BA109A4B35,BA43A6199C,B82C8F2B45,ZE53DDE0F7,BA57D8DA37,B74AFA09E7,BA96F3B105,B6F53ACDFC,BB3E88D312,BAC2027531,B9EF9CE5B6,BAD9CD284C,BA553682DC,BA0A060D03,BAB81F15E2,B7A0228F5D,BACB13F165,B2BF0C69B4,BA5FACF7EB,B9FA6F9CCD,B609868866,BA3F6F9982,B9E91E55DF,BA52104D6E,B0525E3F97,B1C4CEC481,BA4BD419FC,BADC0F27FD,B28BDA84BF,B858E65006,B8A5CE1D88,B691A091AE,BAF31ED606,B86124A7C6,B0504FEA5E,B5A00BF4E4,B513A7A6BE,B5558A4337,B1C584B6BC,BB39CDAB01,B4FE1A0223,B829B0CADD,BA878EBD8C,BB516F726D,BA3A3EAEB8,BA3F3B7945,BA469F7E82,BA388BE276,BB3987D13D,B18BC03908,BA5533DF5C,B1EEF127AC,B5558A4337,B5AF215D00,B8818F0858,B9EE418B19,BA5DD08539,B8C905DE0C,BB2940F768,BA46ABE2BE,BA1E596C63,B1C5662334,BB1B6FB6E9,B9DEC927D3,BB5D84ABAE,B06FEA516C,B6659F5B9D,BB3951A5C3,BA4A696534,B2265E6D19,BAABB1B03B,BA4118F9FF,B60BFAADEA,BA0A3FA5E1,BADFF0F9E8,B9F5ADEEEB,B6AF37C58E,B6176394DE,B7142325F8,BB41218B57,B5B25A59FD,BB4AB65D56,BB64833597,B6F9A92FD6,BB54F5459C,B285A19C33,B823A98264,BA0D2F3938,B7AC4AE5FC,BB1E60EFB3,B1BFD7F92D,B7EB65FF3E,BA71A8444D,B0BB24DB48,BB63A9ACF8,BA6F8C4A57,B9F1730510,B9DE0C9E1C,B21ECA5D41,B1275D4218,B470B98234,B35C3F0DEF,B66812FA89,BABA8DB2CA,BB48BA4914,B67305DAA0,B9F66A13B0,B7A1B1C6EB,BA2E6B5B3F,BAC1AAD03B,B831852BDD,B61FEA15C3,B9F16CF504,B570FE0AEE,BB74D5866E,BADF9AD8BF,B9FEA849CA,BB5BD287AA,B8BC5E3749,BB25D8124E,BB2048105B,BB111F0449,B5713A4674,B583C3A692,BB5BDDFEAC,BAB8EDDFB8,B583C951AC,BA3FF4631F,B612D05C1F,B5C84D7AC4,ZB03DDCDC7,BB25E0B42F,BA6291036D,B5BA5294AD,BB1CD48E1E,BB25D331F0,B9F2F2AE4A,BAA9FF9C32,B2375FD63B,BB46ADED6D,B83E7EDE27,B35ADD2D81,B8B952F65E,BAFD8990C7,B43C53FEA3,BA3F50C2AE,B6A790AA03,BA12185FCF,BB6E8B8C99,ZE33D0DDC6,B62C521474,BAC204E560,B7C736778A,Z263DF4075,BA91A2F232,Z3130F451B,B787DE79AC,B11D6520D0,B484363EE9,BAFB0140B5,B30FC169A6,B7EB5FDE5F,BA26AF8E8E,BB2CBD3C54,B5E8621F1F,B1C4A4EB98,BA3458BE15,B0BE70B17F,BB59CCC37F,B3BA6D22D2,B75BFB7309,B9F5ADEEEB,Z523DDF236,Z9C3CB8583,B166ED21B6,B8913B0543,ZC43DDD521,B3BA6D22D2,ZBB3B1B2B9,Z303DD63B4</t>
+          <t>BCB2B7257B</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>12/06/2026 12:00</t>
+          <t>20/08/2026 12:00</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>0</v>
       </c>
       <c r="B39" t="n">
         <v>0</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>FORNITURA DI SISTEMI PER LA RICERCA DEI PARASSITI FECALI, PER L’UOSD DI MICROBIOLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DELLA DITTA MERIDIAN BIOSCIENCE EUROPE S.R.L. VALIDITÀ FINO AL 30/06/2028.</t>
+          <t>FORNITURA DEL RADIOFARMACO ESCLUSIVO PYLCLARI ALLA SOCIETÀ CURIUM ITALY SRL. VALIDITÀ 12 MESI.</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr"/>
-      <c r="K39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K39" t="inlineStr"/>
       <c r="L39" t="inlineStr">
         <is>
-          <t>09/06/2026 12:00</t>
+          <t>13/08/2026 12:00</t>
         </is>
       </c>
       <c r="P39" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>0</v>
       </c>
       <c r="B40" t="n">
         <v>0</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>GESTIONE E MONITORAGGIO DEL DATA CENTER, PIATTAFORMA SUEM, RETE LAN E FIREWALL, A FAVORE DELLE DITTA TIM SPA.</t>
+          <t>FORNITURA DI UN SISTEMA DI MONITORAGGIO E REGISTRAZIONE IN CONTINUO DELLA TEMPERATURA E REMOTIZZAZIONE ALLARMI DI FIRGORIFERI, CONGELATORI ED ALTRE APPARECCHIATURE DA DESTINARE A DIVERSE UU.OO. DELL’ULSS 1 DOLOMITI A FAVORE DELLA SOCIETA’ ANALYTICAL CONTROL DE MORI SRL. VALIDITA’ FINO AL 30/09/2029.</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr"/>
       <c r="K40" t="inlineStr">
         <is>
-          <t>BBC84912BF</t>
+          <t>BC519D1D1E</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>05/06/2026 12:00</t>
+          <t>13/08/2026 12:00</t>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>0</v>
       </c>
       <c r="B41" t="n">
         <v>0</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>FORNITURE DI PRINCIPI ATTIVI IN CONCORRENZA A PIU’ SOCIETA’ FARMACEUTICHE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO PREVIA 2A INDAGINE DI MERCATO.</t>
+          <t>SERVIZIO DI EROGAZIONE DEL CORSO DI FORMAZIONE “IL TRAUMA PERINEALE OSTETRICO: DALLA PREVENZIONE ALLA CURA” A FAVORE DELL’OPERATORE ECONOMICO SMM S.R.L.</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr"/>
       <c r="K41" t="inlineStr">
         <is>
-          <t>BA98EE30A7,BA9D53F0A0,BA994F0EE9,BA98F6E35B,BA99438714,BA992EF794,BA990ADA98,BA99182A5E,BA9D73D57C,BA9D6620C4,BA9D65E48C7,BAB81C0D70,BA9D5E48C7</t>
+          <t>BC90DFB0C5</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>05/06/2026 12:00</t>
+          <t>06/08/2026 12:00</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>0</v>
       </c>
       <c r="B42" t="n">
         <v>0</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>FORNITURA DEL PRINCIPIO ATTIVO EXEMESTANE ALLA SOCIETÀ PFIZER SRL.</t>
+          <t>WUERTH IT ITALY SRL CONTRATTO TRIENNALE RELATIVO AL SERVIZIO DI MANUTENZIONE, ASSISTENZA ED AGGIORNAMENTO AL SISTEMA NETEYE.</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr"/>
       <c r="K42" t="inlineStr">
         <is>
-          <t>BBB898AB3B</t>
+          <t>BC777A1BC9</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>05/06/2026 12:00</t>
+          <t>05/08/2026 12:00</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>0</v>
       </c>
       <c r="B43" t="n">
         <v>0</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>FORNITURA DI UN SISTEMA DI REGISTRAZIONE ED ANALISI DEI SEGNALI ELETTRICI CARDIACI INTRACAVITARI (POLIGRAFO) DA DESTINARE ALLA UOC DI CARDIOLOGIA DEL P.O. DI FELTRE DELLA ULSS 1 DOLOMITI A FAVORE DELLA SOCIETA’ MEDTRONIC ITALIA SPA.</t>
+          <t>FORNITURA DI MATERIALI DI CONSUMO DEDICATI ALL’APPARECCHIATURA “VIDEOENTEROSCOPIO A DOPPIO PALLONE MODELLO EN-580T” DI PROPRIETÀ DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DELLA DITTA FUJIFILM HEALTHCARE ITALIA S.P.A.. VALIDITÀ FINO AL 31/08/2029.</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr"/>
       <c r="K43" t="inlineStr">
         <is>
-          <t>BBE043ADF7</t>
+          <t>BC4CFC5225</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>05/06/2026 12:00</t>
+          <t>30/07/2026 12:00</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>0</v>
       </c>
       <c r="B44" t="n">
         <v>0</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>SERVIZIO DI MANUTENZIONE STRAORDINARIA DI POTATURA GRANDI ALBERI PRESSO LA SEDE DELLA AZIENDA ULSS N. 1 DOLOMITI DI VIA SALA 35, CUSIGHE (BL)</t>
+          <t>PERFORMANCE QUALIFICATION (PQ) SU N. 33 LAVAPADELLE</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I44" t="inlineStr"/>
       <c r="J44" t="inlineStr"/>
-      <c r="K44" t="inlineStr"/>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>BC489A6482</t>
+        </is>
+      </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>31/10/2026 12:00</t>
-[...4 lines deleted...]
-          <t>18/05/2026</t>
+          <t>24/07/2026 12:00</t>
         </is>
       </c>
       <c r="O44" t="n">
-        <v>11550</v>
+        <v>8019</v>
       </c>
       <c r="P44" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>0</v>
       </c>
       <c r="B45" t="n">
         <v>0</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>FORNITURA DI DISPOSITIVI DI ALLERTA RAPIDA CONTRO I RISCHI DI AGGRESSIONE NEI CONFRONTI DEL PERSONALE SANITARIO</t>
+          <t>FORNITURA DI DISPOSITIVI MEDICI DEDICATI ALL’APPARECCHIATURA AIRVO 2, PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLA DITTA FISHER&amp;PAYKEL HEALTHCARE SAS. VALIDITÀ FINO AL 30/06/2029.</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr"/>
       <c r="K45" t="inlineStr">
         <is>
-          <t>B942A4B30C</t>
+          <t>BBF81E110C</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>18/05/2026 12:00</t>
+          <t>23/07/2026 12:00</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>0</v>
       </c>
       <c r="B46" t="n">
         <v>0</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>FORNITURA DEL PRINCIPIO ATTIVO LENALIDOMIDE A FAVORE DELLA SOCIETÀ TEVA ITALIA SRL.</t>
+          <t>SERVIZIO DI PROGETTAZIONE E GESTIONE ATTIVITÀ LUDICO-RICREATIVE E SPORTIVE INCLUSIVE, SENSIBILIZZAZIONE NELLE SCUOLE ED ASSISTENZA E ACCOMPAGNAMENTO NELL'AMBITO DEL PROGETTO TURISMO SOCIALE INCLUSIVO (CUP H19I24001040001) A FAVORE DELLA SOC. COOP. PORTAPERTA</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I46" t="inlineStr"/>
       <c r="J46" t="inlineStr"/>
       <c r="K46" t="inlineStr">
         <is>
-          <t>BB83DC80C1</t>
+          <t>BC5B477BD2</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>14/05/2026 12:00</t>
+          <t>23/07/2026 12:00</t>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>0</v>
       </c>
       <c r="B47" t="n">
         <v>0</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>FORNITURA DI DISPOSITIVI PER L’ALLESTIMENTO DI POSTAZIONI PER TELEMEDICINA PEDIATRICA PRESSO LE UU.OO. PEDIATRIA E PATOLOGIA NEONATALE DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DI SOCIETA’ DIVERSE.</t>
+          <t>SERVIZIO PER LO SVOLGIMENTO DEGLI ADEMPIMENTI PREVISTI DAL D.LGS. N. 35 DEL 27.01.2010 IN MATERIA DI TRASPORTO INTERNO MERCI PERICOLOSE PER L’U.O.C. DAO A FAVORE DELLA DITTA EVOLUZIONE AMBIENTE CONSULENZA E FORMAZIONE S.RL.</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I47" t="inlineStr"/>
       <c r="J47" t="inlineStr"/>
       <c r="K47" t="inlineStr">
         <is>
-          <t>BB828B0886,BB783FF02D</t>
+          <t>BC95A379DF</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>14/05/2026 12:00</t>
+          <t>22/07/2026 12:00</t>
         </is>
       </c>
       <c r="P47" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>0</v>
       </c>
       <c r="B48" t="n">
         <v>0</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Telefonia fissa TF5 anno 2026 adesione Consip decreto milleproroghe</t>
+          <t>Servizi tecnici connessi ai lavori di realizzazione di una nuova fonte per la produzione di ossigeno medicale presso l’Ospedale San Martino di Belluno – Chiusura anello gas tecnici</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I48" t="inlineStr"/>
-      <c r="J48" t="inlineStr"/>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>B31B24000490001</t>
+        </is>
+      </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>B62172E84E</t>
+          <t>BC3E71E480</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>26/01/2026 12:00</t>
+          <t>16/07/2026 12:00</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>0</v>
       </c>
       <c r="B49" t="n">
         <v>0</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
+          <t>Lavori di realizzazione di una nuova fonte per la produzione di ossigeno medicale presso l’Ospedale “San Martino” di Belluno – Chiusura anello gas tecnici</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr"/>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr"/>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>B31B24000490001</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>BC3EE6343F</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>16/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P49" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="n">
+        <v>0</v>
+      </c>
+      <c r="B50" t="n">
+        <v>0</v>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>FORNITURA DI POSIZIONATORI IN GEL, TAPPETI DECONTAMINANTI E ALTRI MATERIALI MONOUSO PER I GRUPPI OPERATORI DELL’AZIENDA ULSS N.1 DOLOMITI.</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr"/>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr"/>
+      <c r="J50" t="inlineStr"/>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>BC559A0532</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>11/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="n">
+        <v>0</v>
+      </c>
+      <c r="B51" t="n">
+        <v>0</v>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>FORNITURE DI PRINCIPI ATTIVI IN CONCORRENZA A PIU’ SOCIETA’ FARMACEUTICHE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO PREVIA 4A INDAGINE DI MERCATO.</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr"/>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr"/>
+      <c r="J51" t="inlineStr"/>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>BB2FC2B157,BB2FEB6A8D,BB2FF95296,BB300966AA,BB31A2B313, BB319FAAA1,BB31B1DAC5,BBC859F18F</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>11/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P51" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="n">
+        <v>0</v>
+      </c>
+      <c r="B52" t="n">
+        <v>0</v>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>CONTRATTO QUADRIENNALE DI MANUTENZIONE ED ASSISTENZA AL SOFTWARE APPLICATIVO METACLINIC-SMART DIGITAL CLINIC A FAVORE DELLA SOCIETA' METEDA SRL.</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr"/>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr"/>
+      <c r="J52" t="inlineStr"/>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>BC438B3758</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>09/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P52" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="n">
+        <v>0</v>
+      </c>
+      <c r="B53" t="n">
+        <v>0</v>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>FORNITURA DEI PRINCIPI ATTIVI ANASTROZOLO 1 MG E LETROZOLO 2,5MG A FAVORE DELLA SOCIETÀ SUN PHARMA ITALIA SRL. VALIDITÀ 12 MESI</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr"/>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr"/>
+      <c r="J53" t="inlineStr"/>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>BBB59C2D10</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>09/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P53" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="n">
+        <v>0</v>
+      </c>
+      <c r="B54" t="n">
+        <v>0</v>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DELL’ASSEGNAZIONE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO DI SERVIZI NON SANITARI A SOCIETÀ DIVERSE. 1A TRANCHE 2026 – VALIDITÀ VARIE</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr"/>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr"/>
+      <c r="J54" t="inlineStr"/>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>BA43859C7D,BAD3565EC7</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>09/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P54" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="n">
+        <v>0</v>
+      </c>
+      <c r="B55" t="n">
+        <v>0</v>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>FORNITURA DI ARREDI PER ESTERNI E PER LE STANZE DI RIPOSO E CAMBIO DELL’ASILO AZIENDALE “NIDO MARTINO” DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr"/>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr"/>
+      <c r="J55" t="inlineStr"/>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>BC49FE4F55,BC4A2F4652</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>09/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P55" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="n">
+        <v>0</v>
+      </c>
+      <c r="B56" t="n">
+        <v>0</v>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>SOCIETÀ GILEAD SCIENCES SRL, FORNITURA DEL FARMACO LYVDELZI © PER GARANTIRE LA CONTINUITÀ TERAPEUTICA A PAZIENTI INDIVIDUATI. VALIDITÀ 6 MESI.</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr"/>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr"/>
+      <c r="J56" t="inlineStr"/>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>BC3AFF4EA5</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>08/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P56" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="n">
+        <v>0</v>
+      </c>
+      <c r="B57" t="n">
+        <v>0</v>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>FORNITURA DI PRINCIPI ATTIVI VARI A SOCIETÀ DIVERSE. VALIDITÀ 24 MESI.</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr"/>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr"/>
+      <c r="J57" t="inlineStr"/>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>BC03C01969,BC04873E93,BC04873E93,BC03B99398</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>02/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P57" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="n">
+        <v>0</v>
+      </c>
+      <c r="B58" t="n">
+        <v>0</v>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI SUPPORTO AL RUP DI NATURA CONTABILE NEL CONTESTO DI UNA IPOTESI DI FORMALIZZAZIONE PARTENARIATO PUBBLICO PRIVATO</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr"/>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr"/>
+      <c r="J58" t="inlineStr"/>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>BC1BEA6B1D</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>30/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="n">
+        <v>0</v>
+      </c>
+      <c r="B59" t="n">
+        <v>0</v>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Incarico di supporto al RUP per la valutazione di una proposta di formalizzazione di partenariato pubblico privato</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr"/>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr"/>
+      <c r="J59" t="inlineStr"/>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>BB7C17AC65</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>30/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="O59" t="n">
+        <v>2185000</v>
+      </c>
+      <c r="P59" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="n">
+        <v>0</v>
+      </c>
+      <c r="B60" t="n">
+        <v>0</v>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE, ALLA DITTA MICRO SOFTAWARE, DEL CONTRATTO TRIENNALE PER GLI ANNI 2026-2027-2028 RELATIVO ALL’INTEGRAZIONE ED ALLA MANUTENZIONE DEL SOFTWARE NUCLEOPRO IN USO PRESSO LA MEDICINA NUCLEARE.</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr"/>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr"/>
+      <c r="J60" t="inlineStr"/>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>BC15194927</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>29/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>0</v>
+      </c>
+      <c r="B61" t="n">
+        <v>0</v>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DI SPESE SOSTENUTE DURANTE I GIOCHI OLIMPICI E PARALIMPICI MILANO – CORTINA 2026.</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr"/>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr"/>
+      <c r="J61" t="inlineStr"/>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>B77EEE12DA,BBB40D4A79,BB5162A93F,BB4AAE3212,BAE8B9F8D8,8794154D72,BC12E6505A,BA43047395,BC29DB2B86,BB69707248,B4ED4F58E6</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P61" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>0</v>
+      </c>
+      <c r="B62" t="n">
+        <v>0</v>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>FORNITURA BIENNALE DI CARTA, A RIDOTTO IMPATTO AMBIENTALE PER FOTOCOPIATRICI, STAMPANTI</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr"/>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr"/>
+      <c r="J62" t="inlineStr"/>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>BC1C0F1F84</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P62" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>0</v>
+      </c>
+      <c r="B63" t="n">
+        <v>0</v>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DELL’ASSEGNAZIONE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO DI FORNITURE DI BENI NON SANITARI A SOCIETÀ DIVERSE. 1A TRANCHE 2026 – VALIDITÀ VARIE.</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr"/>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr"/>
+      <c r="J63" t="inlineStr"/>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>BA0D1434BA,BA0D0A2FDA,BA4361E54B,BB10BBC5D3</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P63" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>0</v>
+      </c>
+      <c r="B64" t="n">
+        <v>0</v>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>FORNITURA DI ELETTROBISTURI PER ATTIVITÀ DI CHIRURGIA VASCOLARE, EMODINAMICA E CHIRURGIA GENERALE A FAVORE DELLA SOCIETÀ CS MED SRL.</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr"/>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr"/>
+      <c r="J64" t="inlineStr"/>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>BC0767CBDE</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P64" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>0</v>
+      </c>
+      <c r="B65" t="n">
+        <v>0</v>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>FORNITURA DI MATERIALI DI CONSUMO DEDICATI ALLE APPARECCHIATURE FACOVITRECTOMO E FACOEMULSIFICATORE, PER LE UU.OO. DI OCULISTICA DELL’AZIENDA ULSS N.1 DOLOMITI, A FAVORE DI DITTE DIVERSE. VALIDITÀ FINO AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr"/>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr"/>
+      <c r="J65" t="inlineStr"/>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>BC26CC6C64,BC27F4B4CC</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P65" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>0</v>
+      </c>
+      <c r="B66" t="n">
+        <v>0</v>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>CONTRATTO BIENNALE 2026-2027 RELATIVO ALLA GESTIONE E MANUTENZIONE DEGLI ACCESSI ED ATTIVAZIONE DEL SISTEMA "TEKA"</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr"/>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr"/>
+      <c r="J66" t="inlineStr"/>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>BBF6AAB98B</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="n">
+        <v>0</v>
+      </c>
+      <c r="B67" t="n">
+        <v>0</v>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>FORNITURA DI UNA UNITÀ MOBILE PER IL SERVIZIO DIPENDENZE DELL’AZIENDA ULSS 1 DOLOMITI ALL’IMPRESA LUCCHETTA CAMPER SNC</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr"/>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr"/>
+      <c r="J67" t="inlineStr"/>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>BBFD64A959</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="n">
+        <v>0</v>
+      </c>
+      <c r="B68" t="n">
+        <v>0</v>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO METOTREXATO SODICO SIRINGHE PRERIEMPITE - DOSAGGI VARI - ALLA SOCIETÀ ALFASIGMA S.P.A.. VALIDITÀ 24 MESI.</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr"/>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr"/>
+      <c r="J68" t="inlineStr"/>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>BC269E7DD9</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P68" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="n">
+        <v>0</v>
+      </c>
+      <c r="B69" t="n">
+        <v>0</v>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>CONTRATTO DI CONCESSIONE DELLA GESTIONE DELL'OSPEDALE DI CORTINA D'AMPEZZO (CODIVILLA PUTTI) CON LAVORI DI RISTRUTTURAZIONE E COMPLETAMENTO DELL'IMMOBILE. NOMINA DEL GRUPPO DI LAVORO CON AFFIDAMENTO DI SUPPORTO LEGALE ED ECONOMICO FINANZIARIO AL RESPONSABILE UNICO DEL PROCEDIMENTO</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr"/>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr"/>
+      <c r="J69" t="inlineStr"/>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>B832DF56CC,B833C1814C</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P69" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="n">
+        <v>0</v>
+      </c>
+      <c r="B70" t="n">
+        <v>0</v>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>ATTIVITA’ DI INTEGRAZIONE DEGLI APPLICATIVI AZIENDALI CON LA PIATTAFORMA REGIONALE DI TELEMEDICINA NELL’AMBITO DEL PROGETTO PNRR M6.C1.INV 1.2.3.2 “SERVIZIO DI TELEMEDICINA” CUP: H11J25000200001</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;16/07/2026 Si pubblicano delibera di assegnazione, rapporti periodici sulla situazione del personale, dichiarazioni di cui alla normativa PNRR e ordinativi di fornitura delle Ditte La Traccia, Meteda e GPI.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr"/>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>H11J25000200001</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>BC237F240B,BC2789AF2C,BC298D474C</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>26/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="P70" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>0</v>
+      </c>
+      <c r="B71" t="n">
+        <v>0</v>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI ACCOGLIENZA DEI TIROCINANTI DEI SIL (SERVIZI DI INTEGRAZIONE LAVORATIVA) NELL’AMBITO DEL PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” PRESSO LA STRUTTURA “LA GREGORIANA” DI AURONZO DI CADORE A FAVORE DELL’OPERA DIOCESANA PER L’ASSISTENZA RELIGIOSA</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr"/>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr"/>
+      <c r="J71" t="inlineStr"/>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>BBE0802CC9</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="n">
+        <v>0</v>
+      </c>
+      <c r="B72" t="n">
+        <v>0</v>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>DITTA TIM SPA, SINTEL, PROSECUZIONE DEL CONTRATTO RELATIVO AL SERVIZIO DI CONNETTIVITÀ IN FIBRA OTTICA</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr"/>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr"/>
+      <c r="J72" t="inlineStr"/>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>BB8FD2E32E</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="n">
+        <v>0</v>
+      </c>
+      <c r="B73" t="n">
+        <v>0</v>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>FORNITURA DI RETI CHIRURGICHE PER PROMONTOSACROPESSIA PER LE UU.OO. DI GINECOLOGIA E OSTETRICIA DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DELLA DITTA COLOPLAST S.P.A.</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr"/>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr"/>
+      <c r="J73" t="inlineStr"/>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>BBE1867445</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P73" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="n">
+        <v>0</v>
+      </c>
+      <c r="B74" t="n">
+        <v>0</v>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>FORNITURA DI UN SISTEMA PER L’ASPIRAZIONE DI FLUIDI CHIRURGICI, COMPLETO DI APPARECCHIATURA E RELATIVI MATERIALI DI CONSUMO, PER IL GRUPPO OPERATORIO DELL’OSPEDALE DI FELTRE, IN FAVORE DELLA DITTA STRYKER ITALIA S.R.L.</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr"/>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr"/>
+      <c r="J74" t="inlineStr"/>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>BBAC1B74CC</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="n">
+        <v>0</v>
+      </c>
+      <c r="B75" t="n">
+        <v>0</v>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI ORGANIZZAZIONE ED ESECUZIONE DI PRELIEVI DOMICILIARI NEL DISTRETTO DI FELTRE ALLA COOPERATIVA CROCEBLU S.C.S., FINO AL MESE DI SETTEMBRE 2026.</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr"/>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr"/>
+      <c r="J75" t="inlineStr"/>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>BBDAFA7302</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P75" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="n">
+        <v>0</v>
+      </c>
+      <c r="B76" t="n">
+        <v>0</v>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>FORNITURA BIENNALE DI MATERIALI E DISPOSITIVI VARI AD USO INFORMATICO PER L’ULSS N.1 DOLOMITI A FAVORE DELLA DITTA L2 SOLUTIONS SRL.</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr"/>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr"/>
+      <c r="J76" t="inlineStr"/>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>BBF155A1CA</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="n">
+        <v>0</v>
+      </c>
+      <c r="B77" t="n">
+        <v>0</v>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>FORNITURE DI PRINCIPI ATTIVI IN CONCORRENZA A PIU’ SOCIETA’ FARMACEUTICHE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO PREVIA 3A INDAGINE DI MERCATO.</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr"/>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr"/>
+      <c r="J77" t="inlineStr"/>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>BAE272A283,BAE279E23D,BAE4267CCD,BB4051B379, BAE282D83D,BAE287105D,BAE28A5B43,BAE282D83D</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P77" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="n">
+        <v>0</v>
+      </c>
+      <c r="B78" t="n">
+        <v>0</v>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>FORNITURA DI SISTEMI DI CONTENZIONE E DI SICUREZZA PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLA DITTA CROMA GIO.BATTA S.R.L..</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr"/>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr"/>
+      <c r="J78" t="inlineStr"/>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>BBE2FF6535</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P78" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="n">
+        <v>0</v>
+      </c>
+      <c r="B79" t="n">
+        <v>0</v>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>FORNITURA DI UN SISTEMA TELEMETRICO DI MONITORAGGIO AD INTEGRAZIONE DELLE DOTAZIONI PRESENTI PRESSO L’UOC MEDICINA DELL’OSPEDALE DI AGORDO A FAVORE DELLA SOCIETA’ MEDICA SRL.</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr"/>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr"/>
+      <c r="J79" t="inlineStr"/>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>BBFEC59D65</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P79" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="n">
+        <v>0</v>
+      </c>
+      <c r="B80" t="n">
+        <v>0</v>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>FORNITURA DI RASOI PER TRICOTOMIA E RELATIVE LAME MONOUSO PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DELLA DITTA SOLVENTUM ITALY S.R.L.</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr"/>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr"/>
+      <c r="J80" t="inlineStr"/>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>BBE188B1FB</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="n">
+        <v>0</v>
+      </c>
+      <c r="B81" t="n">
+        <v>0</v>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>PRESA D'ATTO DELLE SPESE MINUTE DAL 01/01/2026 AL 30/04/2026 DELL'UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA DELL'AZIENDA ULSS 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr"/>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr"/>
+      <c r="J81" t="inlineStr"/>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>B9E72003E7,BA8F643D67,BA1390EBCD,BACBE93111,BA956FCED3,BAFCE293C5,B9F54252B8,B5414BE91C,BA95684BCD,BA11FE47B3,BA09EAA393,B9F2F05FC1,BA6CA69962,BA5A7EE31A,BA975F7FB1,BA99A84957,B9EE320E70,BA39539F0B,BA4E73159E,BAACF8ACF9,B9DFDEDA4D,BA4F95E565,BA410BBB0C,B9E9D0EB89,B81EB80D33,BA487E83E1,BA484EABBF,BA7E08AE4D,BA109DC96C,BAA35EE9C9,BA3EC61B7E,B9FEC6BBAC,B9DE0EDBD2,BA813C11DB,B8944A3A2A,BA4F8FA2E0,B9FDAA2E6A,B87D068D8A,BA7BDAD92A,BA1FC62C68,B8FBAA585B,BB606700EA,B67A35C078,B7883A351C,BA3DF61127,BA6CA69962,BB2FA19BF5,BA2AD8384A,BB46A7137D,BB10EF811E,B9EEA9DC66,BA57D8DA37,BADC57839B,B9FD9DCB06,BA347C761F,BAA5C4F5A3,BAA61A8F5C,B9885669DC,B9885669DC,BB033D06A0,BAB19CA2E2,BA69A7EE54,B510DEC238,BADFA5750A,B9F8C728B2,BA26048CBD,B9F8ACBB9F,BA81A3DBB8,BA2B6D26CE,BABB7C83FA,BA64CDBCF6,BADC218A9A,B548B15158,BA2B7B4150,B368DF64FD,BA13729B91,BA0CF724FF,BA96EBD908,BA2D38127,BA06A5A824,B96A4AC497,BB59CCC37F,B7E31663BC,BAE3E944EA,BA771175C9,BB216B01C8,BA4E66A167,B874815DF9,BA13DEC00C,BB04E94D11,B8D6BD5A8E,BA14011517,B9C08E31DC,B56071FF93,BA08F7FF35,BB1CD62396,BA4003AC77,BB60C8127D,B8D1BF2DDA,B9FA722EA2,BB67C82033,B613035D81,B7A8C4DF7C,BA1F3084D3,B5EC7A1C84,BAB20B4787,BA5FC9B387,BA25ECB257,BB05160BEE,B0D6C01C8C,BA3C6C3094,BA47EC3805,B9F5ADEEEB,B511238DF4,B5B248B149,BB5F1B87E8,BA38E56030,BB70BE9711,BA62A2BCF4,BADD3A34B3,BA1F6639B0,BB05063B26,B8496EF9F0,BA8A951E19,B770FD2FF3,BAE3DDEEB6,BAF3740ACD,BA76FF45A5,B6ECC91FE3,BAC334AFF6,B81F4FAF32,B9ED0F93A0,BA4A38C32E,BB577BAC17,BA2979B46D,BB41EBC9C6,BA43C67515,BB2937BD44,B4FE273043,B4D6774C51,BB0A6FF412,B87D09EA1B,B91CB60AD5,B9DFD74674,BA96F99E93,B271A93E5A,B53076534D,B316AC1D20,B5FAE9D9CA,B7A94E462B,B7ED5AD49E,B9F170A5B4,BA8BC00929,B6CDF93B68,BA346DA28C,BA109A4B35,BA43A6199C,B82C8F2B45,ZE53DDE0F7,BA57D8DA37,B74AFA09E7,BA96F3B105,B6F53ACDFC,BB3E88D312,BAC2027531,B9EF9CE5B6,BAD9CD284C,BA553682DC,BA0A060D03,BAB81F15E2,B7A0228F5D,BACB13F165,B2BF0C69B4,BA5FACF7EB,B9FA6F9CCD,B609868866,BA3F6F9982,B9E91E55DF,BA52104D6E,B0525E3F97,B1C4CEC481,BA4BD419FC,BADC0F27FD,B28BDA84BF,B858E65006,B8A5CE1D88,B691A091AE,BAF31ED606,B86124A7C6,B0504FEA5E,B5A00BF4E4,B513A7A6BE,B5558A4337,B1C584B6BC,BB39CDAB01,B4FE1A0223,B829B0CADD,BA878EBD8C,BB516F726D,BA3A3EAEB8,BA3F3B7945,BA469F7E82,BA388BE276,BB3987D13D,B18BC03908,BA5533DF5C,B1EEF127AC,B5558A4337,B5AF215D00,B8818F0858,B9EE418B19,BA5DD08539,B8C905DE0C,BB2940F768,BA46ABE2BE,BA1E596C63,B1C5662334,BB1B6FB6E9,B9DEC927D3,BB5D84ABAE,B06FEA516C,B6659F5B9D,BB3951A5C3,BA4A696534,B2265E6D19,BAABB1B03B,BA4118F9FF,B60BFAADEA,BA0A3FA5E1,BADFF0F9E8,B9F5ADEEEB,B6AF37C58E,B6176394DE,B7142325F8,BB41218B57,B5B25A59FD,BB4AB65D56,BB64833597,B6F9A92FD6,BB54F5459C,B285A19C33,B823A98264,BA0D2F3938,B7AC4AE5FC,BB1E60EFB3,B1BFD7F92D,B7EB65FF3E,BA71A8444D,B0BB24DB48,BB63A9ACF8,BA6F8C4A57,B9F1730510,B9DE0C9E1C,B21ECA5D41,B1275D4218,B470B98234,B35C3F0DEF,B66812FA89,BABA8DB2CA,BB48BA4914,B67305DAA0,B9F66A13B0,B7A1B1C6EB,BA2E6B5B3F,BAC1AAD03B,B831852BDD,B61FEA15C3,B9F16CF504,B570FE0AEE,BB74D5866E,BADF9AD8BF,B9FEA849CA,BB5BD287AA,B8BC5E3749,BB25D8124E,BB2048105B,BB111F0449,B5713A4674,B583C3A692,BB5BDDFEAC,BAB8EDDFB8,B583C951AC,BA3FF4631F,B612D05C1F,B5C84D7AC4,ZB03DDCDC7,BB25E0B42F,BA6291036D,B5BA5294AD,BB1CD48E1E,BB25D331F0,B9F2F2AE4A,BAA9FF9C32,B2375FD63B,BB46ADED6D,B83E7EDE27,B35ADD2D81,B8B952F65E,BAFD8990C7,B43C53FEA3,BA3F50C2AE,B6A790AA03,BA12185FCF,BB6E8B8C99,ZE33D0DDC6,B62C521474,BAC204E560,B7C736778A,Z263DF4075,BA91A2F232,Z3130F451B,B787DE79AC,B11D6520D0,B484363EE9,BAFB0140B5,B30FC169A6,B7EB5FDE5F,BA26AF8E8E,BB2CBD3C54,B5E8621F1F,B1C4A4EB98,BA3458BE15,B0BE70B17F,BB59CCC37F,B3BA6D22D2,B75BFB7309,B9F5ADEEEB,Z523DDF236,Z9C3CB8583,B166ED21B6,B8913B0543,ZC43DDD521,B3BA6D22D2,ZBB3B1B2B9,Z303DD63B4</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P81" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="n">
+        <v>0</v>
+      </c>
+      <c r="B82" t="n">
+        <v>0</v>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI EROGAZIONE DEL CORSO DI FORMAZIONE ATLS (ADVANCED TRAUMA LIFE SUPPORT) DA DESTINARE AL PERSONALE MEDICO DELL’AZIENDA ULSS 1 DOLOMITI A FAVORE DI TREAT SRL</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr"/>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr"/>
+      <c r="J82" t="inlineStr"/>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>BBE7CA4C63</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P82" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="n">
+        <v>0</v>
+      </c>
+      <c r="B83" t="n">
+        <v>0</v>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>FORNITURA DI SISTEMI AUTOMATICI DI PREPARAZIONE ED ETICHETTATURA DELLE PROVETTE ED ALTRI CONTENITORI DI MATERIALI BIOLOGICI, PER I PUNTI DI PRELIEVO DEI LABORATORI ANALISI DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DELLA DITTA INPECO ITALY S.R.L..</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr"/>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr"/>
+      <c r="J83" t="inlineStr"/>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>BB418DBFCD</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P83" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="n">
+        <v>0</v>
+      </c>
+      <c r="B84" t="n">
+        <v>0</v>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>FORNITURA DI SISTEMI PER LA RICERCA DEI PARASSITI FECALI, PER L’UOSD DI MICROBIOLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DELLA DITTA MERIDIAN BIOSCIENCE EUROPE S.R.L. VALIDITÀ FINO AL 30/06/2028.</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr"/>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr"/>
+      <c r="J84" t="inlineStr"/>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>BBE6B02F50</t>
+        </is>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>09/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P84" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="n">
+        <v>0</v>
+      </c>
+      <c r="B85" t="n">
+        <v>0</v>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>GESTIONE E MONITORAGGIO DEL DATA CENTER, PIATTAFORMA SUEM, RETE LAN E FIREWALL, A FAVORE DELLE DITTA TIM SPA.</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr"/>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr"/>
+      <c r="J85" t="inlineStr"/>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>BBC84912BF</t>
+        </is>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P85" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="n">
+        <v>0</v>
+      </c>
+      <c r="B86" t="n">
+        <v>0</v>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>FORNITURE DI PRINCIPI ATTIVI IN CONCORRENZA A PIU’ SOCIETA’ FARMACEUTICHE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO PREVIA 2A INDAGINE DI MERCATO.</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr"/>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr"/>
+      <c r="J86" t="inlineStr"/>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>BA98EE30A7,BA9D53F0A0,BA994F0EE9,BA98F6E35B,BA99438714,BA992EF794,BA990ADA98,BA99182A5E,BA9D73D57C,BA9D6620C4,BA9D65E48C7,BAB81C0D70,BA9D5E48C7</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P86" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="n">
+        <v>0</v>
+      </c>
+      <c r="B87" t="n">
+        <v>0</v>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO EXEMESTANE ALLA SOCIETÀ PFIZER SRL.</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr"/>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr"/>
+      <c r="J87" t="inlineStr"/>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>BBB898AB3B</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P87" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="n">
+        <v>0</v>
+      </c>
+      <c r="B88" t="n">
+        <v>0</v>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>FORNITURA DI UN SISTEMA DI REGISTRAZIONE ED ANALISI DEI SEGNALI ELETTRICI CARDIACI INTRACAVITARI (POLIGRAFO) DA DESTINARE ALLA UOC DI CARDIOLOGIA DEL P.O. DI FELTRE DELLA ULSS 1 DOLOMITI A FAVORE DELLA SOCIETA’ MEDTRONIC ITALIA SPA.</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr"/>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr"/>
+      <c r="J88" t="inlineStr"/>
+      <c r="K88" t="inlineStr">
+        <is>
+          <t>BBE043ADF7</t>
+        </is>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P88" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="n">
+        <v>0</v>
+      </c>
+      <c r="B89" t="n">
+        <v>0</v>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI MANUTENZIONE STRAORDINARIA DI POTATURA GRANDI ALBERI PRESSO LA SEDE DELLA AZIENDA ULSS N. 1 DOLOMITI DI VIA SALA 35, CUSIGHE (BL)</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr"/>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr"/>
+      <c r="J89" t="inlineStr"/>
+      <c r="K89" t="inlineStr"/>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>31/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="O89" t="n">
+        <v>11550</v>
+      </c>
+      <c r="P89" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="n">
+        <v>0</v>
+      </c>
+      <c r="B90" t="n">
+        <v>0</v>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>FORNITURA DI DISPOSITIVI DI ALLERTA RAPIDA CONTRO I RISCHI DI AGGRESSIONE NEI CONFRONTI DEL PERSONALE SANITARIO</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr"/>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr"/>
+      <c r="J90" t="inlineStr"/>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>B942A4B30C</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>18/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P90" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="n">
+        <v>0</v>
+      </c>
+      <c r="B91" t="n">
+        <v>0</v>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>FORNITURA DI DISPOSITIVI PER L’ALLESTIMENTO DI POSTAZIONI PER TELEMEDICINA PEDIATRICA PRESSO LE UU.OO. PEDIATRIA E PATOLOGIA NEONATALE DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DI SOCIETA’ DIVERSE.</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr"/>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr"/>
+      <c r="J91" t="inlineStr"/>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>BB828B0886,BB783FF02D</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>14/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P91" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="n">
+        <v>0</v>
+      </c>
+      <c r="B92" t="n">
+        <v>0</v>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO LENALIDOMIDE A FAVORE DELLA SOCIETÀ TEVA ITALIA SRL.</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr"/>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr"/>
+      <c r="J92" t="inlineStr"/>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>BB83DC80C1</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>14/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P92" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="n">
+        <v>0</v>
+      </c>
+      <c r="B93" t="n">
+        <v>0</v>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Telefonia fissa TF5 anno 2026 adesione Consip decreto milleproroghe</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;17/06/2026 in data odierna si pubblica la delibera di prosecuzione del servizio di telefonia fissa TF5 convenzione Consip per l'anno 2026 in base al decreto milleproroghe&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr"/>
+      <c r="J93" t="inlineStr"/>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>B62172E84E</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>26/01/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P93" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="n">
+        <v>0</v>
+      </c>
+      <c r="B94" t="n">
+        <v>0</v>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
           <t>connettività SPC2 anno 2026 in adesione a contratto quadro OPA Consip</t>
         </is>
       </c>
-      <c r="D49" t="inlineStr">
-[...14 lines deleted...]
-      <c r="G49" t="inlineStr">
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
         <is>
           <t>&lt;p&gt;17/06/2026 in data odierna si pubblica la delibera di prosecuzione del servizio di connettivitù SPC2 in adesione a contratto quadro OPA Consip per l'anno 2026 in base al decreto milleproroghe&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
-[...6 lines deleted...]
-      <c r="K49" t="inlineStr">
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr"/>
+      <c r="J94" t="inlineStr"/>
+      <c r="K94" t="inlineStr">
         <is>
           <t>B6214321D7</t>
         </is>
       </c>
-      <c r="L49" t="inlineStr">
+      <c r="L94" t="inlineStr">
         <is>
           <t>13/01/2026 12:00</t>
         </is>
       </c>
-      <c r="P49" t="inlineStr">
-[...6 lines deleted...]
-      <c r="C50" t="inlineStr">
+      <c r="P94" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="C95" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO FINALIZZATA ALL’ACQUISIZIONE DI N. 2 SISTEMI PER ENDOSCOPIA RESETTIVA DA DESTINARE ALLE UU.OO. DI GASTROENTEROLOGIA DELLA ULSS 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
-[...14 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
         <is>
           <t xml:space="preserve">L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 206954861, un’indagine di mercato finalizzata ad acquisire proposte tecnico-economiche e selezionare operatori economici per l'affidamento della fornitura di sistemi per endoscopia resettiva da destinare alle UU.OO. di Gastroenterologia dell'Azienda Ulss 1 Dolomiti.
 Il termine per la presentazione delle proposte è fissato al giorno 22/09/2025 ore 18:00.
  </t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" t="inlineStr">
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
         <is>
           <t>22/09/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="51">
-      <c r="C51" t="inlineStr">
+    <row r="96">
+      <c r="C96" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO PER LA FORNITURA DI N.35 WORKSTATION HP Z2 DIAGNOSTIC IMAGING PER IL POTENZIAMENTO DEL DATA CENTER AZIENDALE AL FINE DI ATTIVARE UN NUOVO SISTEMA RIS/PACS; LA FORNITURA È PREVISTA ALL’INTERNO DELLA PROGRAMMAZIONE PNRR INVESTIMENTO M6C2 1.1.1 – AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE DEA I E II LIVELLO). CUP B36G21073020006. DITTA BCS SRL DI ERBA (CO).</t>
         </is>
       </c>
-      <c r="D51" t="inlineStr">
-[...15 lines deleted...]
-      <c r="H51" t="inlineStr">
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr"/>
+      <c r="H96" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="L51" t="inlineStr">
+      <c r="L96" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="52">
-      <c r="C52" t="inlineStr">
+    <row r="97">
+      <c r="C97" t="inlineStr">
         <is>
           <t>Servizio di ambulatorio mobile di fisiochinesiterapia per cure domiciliari - Avvio indagine di mercato</t>
         </is>
       </c>
-      <c r="D52" t="inlineStr">
-[...14 lines deleted...]
-      <c r="G52" t="inlineStr">
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
         <is>
           <t>L'Aulss 1 informa che è stato pubblicato in data odierna sulla piattaforma telematica SINTEL un'indagine di mercato volta ad individuare gli operatori economici da invitare all’eventuale procedimento per l’affidamento in via sperimentale del servizio di ambulatorio mobile di fisiochinesiterapia per cure domiciliari, con l'obiettivo di permettere una riabilitazione domiciliare di alta qualità per pazienti con difficoltà motorie, malattie cronico-degenerative o post-chirurgiche per un periodo di 12 mesi.
 Si pubblica l'avviso e la documentazione allegata, ricordando che la manifestazione di interesse va presentata sulla Piattaforma Sintel &lt;strong&gt;entro il 03/06/2025 alle ore 12:00&lt;/strong&gt;. Sempre sulla medesima piattaforma, attraverso la funzionalità "comunicazioni", vanno trasmesse eventuali richieste di chiarimenti. &lt;strong&gt;L'ID Sintel della procedura è 201519490&lt;/strong&gt;.</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" t="inlineStr">
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
         <is>
           <t>03/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="53">
-      <c r="C53" t="inlineStr">
+    <row r="98">
+      <c r="C98" t="inlineStr">
         <is>
           <t>"Next Generation EU PNRR M6 C2 1.3.1b" Adeguamento del software Mystar di gestione della cartella diabetologica in uso presso l’Azienda ULSS n.1 Dolomiti.</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
-[...14 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;span lang="it-IT"&gt;L’Azienda ULSS n.1 Dolomiti ha assegnato con delibera n. &lt;/span&gt;&lt;span lang="it-IT"&gt;725&lt;/span&gt;&lt;span lang="it-IT"&gt; del &lt;/span&gt;&lt;span lang="it-IT"&gt;02/07/&lt;/span&gt;&lt;span lang="it-IT"&gt;2024&lt;/span&gt;&lt;span lang="it-IT"&gt; alla Ditta &lt;/span&gt;&lt;span lang="it-IT"&gt;Meteda Srl&lt;/span&gt;&lt;span lang="it-IT"&gt;, tramite procedura di affidamento diretto sulla piattaforma ministeriale MEPA, &lt;/span&gt;&lt;span lang="it-IT"&gt;l’ordinativo per l’adeguamento dell’applicativo sanitario Mystar di gestione della cartella diabetologica in uso presso l’Azienda Ulss n.1 Dolomiti, &lt;/span&gt;&lt;span lang="it-IT"&gt;secondo le indicazioni del PNRR.&lt;/span&gt;
 &lt;p lang="it-IT"&gt;L’investimento è stato ricompreso in parte (Mystar 1) nella missione “Next Generation EU PNRR M6 C2 1.3.1b” Rafforzamento dell’infrastruttura tecnologica e degli strumenti per la raccolta, l’elaborazione, l’analisi dei dati e la simulazione (FSE). &lt;span lang="it-IT"&gt;CUP &lt;/span&gt;&lt;span lang="it-IT"&gt;B36G22020100001&lt;/span&gt;&lt;/p&gt;
 Per visionare l'intero ciclo di vita del contratto si rinvia a: https:/dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2162B1594
  </t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
+      <c r="H98" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="L53" t="inlineStr">
+      <c r="L98" t="inlineStr">
         <is>
           <t>22/07/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="54">
-      <c r="C54" t="inlineStr">
+    <row r="99">
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>PNRR M6 C2 1.3.2 "Rafforzamento dell'infrastruttura tecnologica e degli strumenti per la raccolta, l'elaborazione, l'analisi dei dati e la simulazione". Implementazione degli applicativi informatici per la raccolta dei dati relativi ai flussi SIAR e SICOF in uso presso l'Azienda ULSS n.1 Dolomiti.</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>24/05/2024 si pubblica quanto segue: L’Azienda Ulss n.1 Dolomiti ha assegnato con delibera n. 521 del 09/05/2024 alla Ditta Studio Vega Srl, tramite affidamento diretto sulla piattaforma ministeriale MEPA, l’implementazione del software Atl@nte per i moduli dei flussi SIAR e SICOF al fine di adeguarli alle indicazioni del PNRR.
+L’investimento è stato ricompreso nella missione M6 C2 1.3.2 “Rafforzamento dell’infrastruttura tecnologica e degli  strumenti per la raccolta, l’elaborazione, l’analisi dei dati e la simulazione”.
+flusso SIAR	CUP	C97H22003120001	
+flusso SICOF	CUP	C97H22003130001</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>24/05/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="C100" t="inlineStr">
         <is>
           <t>PNRR M6 C2 1.1.1. Attività di estrazione e migrazione dati sw Cetraplus per avvio nuovo applicativo regionale trasfusionale secondo indicazioni del PNRR.</t>
         </is>
       </c>
-      <c r="D54" t="inlineStr">
-[...14 lines deleted...]
-      <c r="G54" t="inlineStr">
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
         <is>
           <t>&lt;span lang="it-IT"&gt;L’Azienda ULSS n.1 Dolomiti ha assegnato con delibera n. 156 del &lt;/span&gt;&lt;span lang="it-IT"&gt;15/02/2024&lt;/span&gt;&lt;span lang="it-IT"&gt; alla Ditta Zucchetti Centro Sistemi Spa, tramite procedura di affidamento diretto sulla piattaforma ministeriale MEPA, il contratto relativo all&lt;/span&gt;&lt;span lang="it-IT"&gt;e&lt;/span&gt;&lt;span lang="it-IT"&gt; attività di migrazione dati del software Cetraplus per l’attivazione del nuovo sistema trasfusionale al fine di adeguarlo alle nuove specifiche del FSE 2.0 secondo le indicazioni del PNRR.&lt;/span&gt;
 &lt;p lang="it-IT"&gt;L’investimento è stato ricompreso nella missione M6 C2 1.1.1 “Ammodernamento del parco tecnologico e digitale ospedaliero (Digitalizzazione delle strutture ospedaliere)"&lt;/p&gt;
 &lt;span lang="it-IT"&gt;CUP &lt;/span&gt;&lt;span lang="it-IT"&gt;B36G21073020006&lt;/span&gt;
 05/04/2024 Si pubblica la delibera di affidamento delle attività a valere sul PNRR e la relativa documentazione.</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
+      <c r="H100" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="L54" t="inlineStr">
+      <c r="L100" t="inlineStr">
         <is>
           <t>24/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="55">
-[...40 lines deleted...]
-      <c r="C56" t="inlineStr">
+    <row r="101">
+      <c r="C101" t="inlineStr">
         <is>
           <t>PNRR M6.C1 - 1.2.2 “Implementazione delle Centrali Operative Territoriali (COT) - Device.</t>
         </is>
       </c>
-      <c r="D56" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E56" t="inlineStr">
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="F56" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G56" t="inlineStr">
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
         <is>
           <t>L’Ulss 1, in qualità di soggetto attuatore, dà seguito alla pubblicazione degli investimenti finanziati mediante il Piano di Ripresa e Resilienza nell’ambito della missione M.6 C1 1.2.2 “Implementazione delle Centrali Operative Territoriali - Device”.
 Sono stati acqusitati device quali: kit device di telemonitoraggio, elettrocardiografi, impedenziometri, spirometri e sonde ecografiche wireless.
 CUP B34E21015550004</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
+      <c r="H101" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="L56" t="inlineStr">
+      <c r="L101" t="inlineStr">
         <is>
           <t>31/03/2027 00:00</t>
         </is>
       </c>
     </row>
-    <row r="57">
-      <c r="C57" t="inlineStr">
+    <row r="102">
+      <c r="C102" t="inlineStr">
         <is>
           <t>PNRR M6 C2 1.3.1b "adeguamento tecnologico ed integrazione al FSE 2.0  secondo le indicazioni del PNRR per gli applicativi sanitari in uso"</t>
         </is>
       </c>
-      <c r="D57" t="inlineStr">
-[...14 lines deleted...]
-      <c r="G57" t="inlineStr">
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
         <is>
           <t>02/01/2024
 L’Azienda Ulss n.1 Dolomiti ha assegnato con delibera n. 1334 del 15/12/2023, alle Ditte Dedalus Spa ed Exprivia Spa, tramite procedure di affidamento diretto sulla piattaforma ministeriale MEPA, i rispettivi contratti relativi all'implementazione degli applicativi sanitari in uso, al fine di adeguarli alle nuove specifiche del FSE 2.0 secondo le  indicazioni del PNRR.
 L’investimento è stato ricompreso nella missione M6 C2 1.3.1b “Rafforzamento dell'infrastruttura tecnologica e degli  strumenti per la raccolta, l'elaborazione, l'analisi dei dati e la simulazione (FSE)".
 CUP B36G22020100001</t>
         </is>
       </c>
-      <c r="H57" t="inlineStr">
+      <c r="H102" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="L57" t="inlineStr">
+      <c r="L102" t="inlineStr">
         <is>
           <t>02/01/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="58">
-      <c r="C58" t="inlineStr">
+    <row r="103">
+      <c r="C103" t="inlineStr">
         <is>
           <t>PNRR - Indagine di mercato con confronto competitivo finalizzato all’affidamento diretto a una o più imprese per la fornitura di dispositivi medicali device finalizzati al telemonitoraggio domiciliare. Piano regionale di attuazione del PNRR – Missione 6.C1 – 1.2.2 implementazione delle Centrali Operative (COT).</t>
         </is>
       </c>
-      <c r="D58" t="inlineStr">
-[...14 lines deleted...]
-      <c r="G58" t="inlineStr">
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: left;"&gt;Questa Azienda ULSS 1 Dolomiti, ai sensi dell’art. 225 comma 8 del D.Lgs. 36/2023, che prevede l’applicazione, anche dopo il 01/07/2023, delle disposizioni di cui al D.L. n. 77/2021 convertito, con modificazioni, dalla L. 108/2021, per quanto si riferisce alle disposizioni legislative finalizzate a semplificare e agevolare la realizzazione degli obiettivi stabiliti dal Piano regionale di attuazione del  PNRR, intende consultare il mercato, per raccogliere elementi di ordine tecnico/qualitativo, nonché valori economici, in relazione all’acquisto di dispositivi medici “device” finalizzati al telemonitoraggio domiciliare, da acquistare nell’ambito di attuazione del PNRR – M6.C1 – investimento 1.2 “Case come primo luogo di cura e telemedicina” – sub investimento 1.2.2 “implementazione delle Centrali Operative Territoriali (COT)”.&lt;/p&gt;
 &lt;p style="text-align: left;"&gt;L’Ulss 1 Dolomiti per l’ambito territoriale di competenza è strutturato con 2 COT afferenti rispettivamente al Distretto di Belluno e di Feltre.&lt;/p&gt;
 &lt;p style="text-align: left;"&gt;I device richiesti dovranno poter monitorare almeno i seguenti paramenti: pressione arteriosa (NIBP), saturazione ossigeno (SpO2), frequenza respiratoria, temperatura corporea e peso, e dovranno essere comprensivi del dispositivo, smartphone o tablet, per la trasmissione dei dati su piattaforma di telemedicina per la fruizione degli stessi, messa temporaneamente a disposizione, nelle more dell’individuazione dell’operatore economico aggiudicatario della gara aperta in accordo quadro condotta dalla capofila Regione Lombardia per “la gestione delle procedure di procurement dei progetti verticali di telemedicina investimento 1.2.3.2”.&lt;/p&gt;
 &lt;p style="text-align: left;"&gt;Gli operatori economici interessati potranno inviare le proposte, previa registrazione alla piattaforma Sintel e qualificazione per questa Azienda&lt;strong&gt;, entro le ore 10:00 del 04/01/2024.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H58" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" t="inlineStr">
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
         <is>
           <t>04/01/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="59">
-      <c r="C59" t="inlineStr">
+    <row r="104">
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>assegnazione,   a   seguito   di   affidamento   diretto,   della   fornitura   di  stampati   Zebra   per   varie   Unità   Operative   a   favore   dell'impresa   La  Pitagora   di   Macrelli   Gian   Carlo.   PNRR   linea   M6.C2–1.1.1  Ammodernamento   del   parco   tecnologico   e   digitale   ospedaliero   –  Digitalizzazione delle strutture ospedaliere. CUP B96G21060470006 –  B36G21073020006.</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr"/>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>31/12/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="C105" t="inlineStr">
         <is>
           <t>assegnazione, a seguito di affidamento diretto, della fornitura di n. 2  server IBM Power System S922 per l’Azienda Ulss n. 1 Dolomiti, a  favore dell'impresa Var Group SpA.</t>
         </is>
       </c>
-      <c r="D59" t="inlineStr">
-[...15 lines deleted...]
-      <c r="H59" t="inlineStr">
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr"/>
+      <c r="H105" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="L59" t="inlineStr">
+      <c r="L105" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="60">
-      <c r="C60" t="inlineStr">
+    <row r="106">
+      <c r="C106" t="inlineStr">
         <is>
           <t>Adesione all’Accordo Quadro a seguito della gara espletata mediante  procedura aperta da Consip, per la fornitura di automezzi e mezzi da  lavoro, a favore di FCA Fleet &amp; Tenders Srl.</t>
         </is>
       </c>
-      <c r="D60" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L60" t="inlineStr">
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr"/>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L106" t="inlineStr">
         <is>
           <t>09/06/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="61">
-      <c r="C61" t="inlineStr">
+    <row r="107">
+      <c r="C107" t="inlineStr">
         <is>
           <t>Piano nazionale per gli investimenti complementari al PNRR (PNC), programma “Salute, ambiente, biodiversità e clima”, Intervento 1.1 per Servizi SNPS-SNPA Dipartimento Prevenzione, CUP I83C22000640005. Affidamento fornitura beni diversi.</t>
         </is>
       </c>
-      <c r="D61" t="inlineStr">
-[...15 lines deleted...]
-      <c r="H61" t="inlineStr">
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr"/>
+      <c r="H107" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="L61" t="inlineStr">
-[...32 lines deleted...]
-      <c r="L62" t="inlineStr">
+      <c r="L107" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>