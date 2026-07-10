--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T219"/>
+  <dimension ref="A1:T408"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -523,11260 +523,21749 @@
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>0352_2026</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Consultazione preliminare di mercato per l'affidamento in concessione del servizio di gestione dell'Asilo Nido aziendale &amp;quot;Martino&amp;quot;</t>
+          <t>PROCEDURA APERTA TELEMATICA A LOTTO UNICO PER LA FORNITURA DI SISTEMI MOTORIZZATI PER CHIRURGIA ORTOPEDICA E RELATIVO MATERIALE DI CONSUMO DA DESTINARE ALLA UU.OO. DI ORTOPEDIA E TRAUMATOLOGIA DELLE SEDI OSPEDALIERE DI AGORDO E BELLUNO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Bando di gara</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
-          <t>21/05/2026 15:55</t>
+          <t>03/07/2026 12:00</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>04/06/2026 12:00</t>
+          <t>31/08/2026 15:00</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>Informazione generale</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Fornitura in noleggio temporaneo di un sistema per Risonanza Magnetica su unità mobile ad alto campo 1.5 T., destinato all’esecuzione di esami RM senza mezzo di contrasto finalizzato al recupero delle liste d’attesa aziendali da collocare presso il PO di Belluno ID Sintel n. 219581720</t>
+          <t>ANAGRAFICA FORNITORI</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Avvisi generali ai fornitori</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr"/>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Si rende disponibile il modulo di anagrafica fornitore (in versione pdf ed editabile), necessario per la codifica dei nuovi fornitori e per la dichiarazione di tracciabilità ai sensi dell'art. 3 della Legge 136 del 19 agosto 2010&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
-          <t>21/05/2026 08:00</t>
+          <t>03/07/2026 12:00</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>05/06/2026 10:00</t>
-        </is>
+          <t>31/12/2099 12:00</t>
+        </is>
+      </c>
+      <c r="O3" t="n">
+        <v>0</v>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr"/>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>0407_2026</t>
+          <t>42557_2026</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>FORNITURA DI ANTISETTICI E DISINFETTANTI PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI: PROROGA DELLA GARA REGIONALE. VALIDITÀ FINO AL 31/03/2027</t>
+          <t>AVVISO INDICATIVO PER LA MANIFESTAZIONE DI INTERESSE APPROVVIGIONAMENTO SERVIZI MANUTENZIONE ATTREZZATURE SANITARIE Procedure di gara da indire nel periodo: luglio 2026 – dicembre 2026</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Adesione gara centralizzata</t>
+          <t>Avvisi generali ai fornitori</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+          <t>UOS Ingegneria Clinica</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
-      <c r="J4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr">
         <is>
-          <t>19/05/2026 12:00</t>
+          <t>01/07/2026 12:00</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>19/05/2026 12:00</t>
+          <t>17/07/2026 12:00</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr"/>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>39_2026</t>
+          <t>SupportoRUP.PPP</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>APPALTO DEI SERVIZI SANITARI ED ASSISTENZIALI PER LA GESTIONE DELLE UNITA’ D’OFFERTA NELL’AMBITO DELLA SALUTE MENTALE TERRITORIALE DELL’ ULSS N. 1 DOLOMITI</t>
+          <t>Incarico di supporto al RUP per la valutazione di una proposta di formalizzazione di partenariato pubblico privato</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Bando di gara</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
-[...10 lines deleted...]
-      </c>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
-          <t>BBADDC9EDC,BBADDC9EDC</t>
+          <t>BB7C17AC65</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>19/05/2026 08:45</t>
+          <t>30/06/2026 12:00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>30/06/2026 12:00</t>
         </is>
       </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="O5" t="n">
+        <v>2185000</v>
+      </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr"/>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>0416_2026</t>
+          <t>SupportoRUP.PPP.contabile</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>FORNITURA DI DISPOSITIVI DI ALLERTA RAPIDA CONTRO I RISCHI DI AGGRESSIONE NEI CONFRONTI DEL PERSONALE SANITARIO</t>
+          <t>SERVIZIO DI SUPPORTO AL RUP DI NATURA CONTABILE NEL CONTESTO DI UNA IPOTESI DI FORMALIZZAZIONE PARTENARIATO PUBBLICO PRIVATO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
-          <t>B942A4B30C</t>
+          <t>BC1BEA6B1D</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>18/05/2026 12:00</t>
+          <t>30/06/2026 12:00</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>18/05/2026 12:00</t>
+          <t>30/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr"/>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>0423_2026</t>
+          <t>89 - 2026</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>FORNITURA DI DISPOSITIVI MEDICI PER PRELIEVI BIOLOGICI E LORO TRASPORTI PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DI DITTE DIVERSE: PROROGA</t>
+          <t>PROCEDURA APERTA TELEMATICA PER L'AFFIDAMENTO DEI SERVIZI DI VIGILANZA ATTIVA E ATTIVITA' CORRELATE E DI GUARDIANIA A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO REGIONALE VENETO - 2 EDIZIONE - LOTTO 8</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
-          <t>Z322255F2B,738973061B</t>
+          <t>BC36C5512C</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>14/05/2026 12:00</t>
+          <t>29/06/2026 12:00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>14/05/2026 12:00</t>
+          <t>29/06/2026 12:00</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr"/>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>0097_2026</t>
+          <t>0331/2026</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>FORNITURA DEL PRINCIPIO ATTIVO LENALIDOMIDE A FAVORE DELLA SOCIETÀ TEVA ITALIA SRL.</t>
+          <t>FORNITURA DI ELETTROBISTURI PER ATTIVITÀ DI CHIRURGIA VASCOLARE, EMODINAMICA E CHIRURGIA GENERALE A FAVORE DELLA SOCIETÀ CS MED SRL.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
-          <t>BB83DC80C1</t>
+          <t>BC0767CBDE</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>14/05/2026 12:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>14/05/2026 12:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr"/>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>0333_2026</t>
+          <t>137/2026</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>FORNITURA DI DISPOSITIVI PER L’ALLESTIMENTO DI POSTAZIONI PER TELEMEDICINA PEDIATRICA PRESSO LE UU.OO. PEDIATRIA E PATOLOGIA NEONATALE DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DI SOCIETA’ DIVERSE.</t>
+          <t>PROCEDURA NEGOZIATA PER L'AFFIDAMENTO DELLA FORNITURA DI SERVER PER IL POTENZIAMENTO DEI SISTEMI CENTRALI - PNRR</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Affidamento diretto</t>
+          <t>Procedura negoziata</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
-      <c r="I9" t="inlineStr"/>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>B36G21073020006</t>
+        </is>
+      </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>BB828B0886,BB783FF02D</t>
+          <t>BBF405059F</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>14/05/2026 12:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>14/05/2026 12:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr"/>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>0200_2026</t>
+          <t>0439/2026</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI MATERIALI DI CONSUMO DEDICATI ALL'APPARECCHIATURA FUJIFILM “VIDEOENTEROSCOPIO A DOPPIO PALLONE MODELLO EN-580T” DI PROPRIETA' DELL'AZIENDA ULSS N. 1 DOLOMITI.</t>
+          <t>FORNITURA DI UNA UNITÀ MOBILE PER IL SERVIZIO DIPENDENZE DELL’AZIENDA ULSS 1 DOLOMITI ALL’IMPRESA LUCCHETTA CAMPER SNC</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
-      <c r="J10" t="inlineStr"/>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>BBFD64A959</t>
+        </is>
+      </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>14/05/2026 09:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>29/05/2026 12:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr"/>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>0061/2026</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Asta pubblica per l'alienazione dell'immobile &amp;quot;Villa Polit&amp;quot; di proprietà dell'Azienda ULSS N. 1 Dolomiti</t>
+          <t>PRESA D’ATTO DELL’ASSEGNAZIONE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO DI FORNITURE DI BENI NON SANITARI A SOCIETÀ DIVERSE. 1A TRANCHE 2026 – VALIDITÀ VARIE.</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>U.O.S. Gestione del Patrimonio Immobiliare</t>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
-      <c r="J11" t="inlineStr"/>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>BA0D1434BA,BA0D0A2FDA,BA4361E54B,BB10BBC5D3</t>
+        </is>
+      </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>11/05/2026 12:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>30/06/2026 12:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr"/>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0434/2026</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Asta pubblica per l'alienazione dell'immobile &amp;quot;Ex Omni&amp;quot; di proprietà dell'Azienda ULSS n. 1 Dolomiti.</t>
+          <t>CONTRATTO BIENNALE 2026-2027 RELATIVO ALLA GESTIONE E MANUTENZIONE DEGLI ACCESSI ED ATTIVAZIONE DEL SISTEMA "TEKA"</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>U.O.S. Gestione del Patrimonio Immobiliare</t>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
-      <c r="J12" t="inlineStr"/>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>BBF6AAB98B</t>
+        </is>
+      </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>11/05/2026 12:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>30/06/2026 12:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr"/>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>0384-2026</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Indagine di mercato per la fornitura in affidamento diretto di una UNITA’ MOBILE da destinare alle attività di prevenzione e counseling svolte sul territorio dal Servizio delle Dipendenze (SerD) dell’Azienda Ulss 1 Dolomiti - ID Sintel n. 218613624</t>
+          <t>FORNITURA BIENNALE DI CARTA, A RIDOTTO IMPATTO AMBIENTALE PER FOTOCOPIATRICI, STAMPANTI</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
-      <c r="J13" t="inlineStr"/>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>BC1C0F1F84</t>
+        </is>
+      </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>29/04/2026 09:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>15/05/2026 10:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr"/>
       <c r="R13" t="inlineStr"/>
-      <c r="S13" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S13" t="inlineStr"/>
+      <c r="T13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>92_2026</t>
+          <t>0201/2026</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>ADESIONE ALLA GARA ESPLETATA DA AZIENDA ZERO PER IL SERVIZIO DI DISINFESTAZIONE DA ZANZARE PER L’EMERGENZA SANITARIA INFEZIONI DA VIRUS DENGUE, CHIKUNGUNYA, ZIKA, WEST NILE E USUTU, 2° EDIZIONE</t>
+          <t>FORNITURA DI MATERIALI DI CONSUMO DEDICATI ALLE APPARECCHIATURE FACOVITRECTOMO E FACOEMULSIFICATORE, PER LE UU.OO. DI OCULISTICA DELL’AZIENDA ULSS N.1 DOLOMITI, A FAVORE DI DITTE DIVERSE. VALIDITÀ FINO AL 31/12/2026.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Adesione gara centralizzata</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
-          <t>BB0296F600</t>
+          <t>BC26CC6C64,BC27F4B4CC</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>14/04/2026 12:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>14/04/2026 12:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr"/>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>385/2026</t>
+          <t>0385_2026</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER FORNITURA DI PRODOTTI CARTARI DI CONVIVENZA PER L'ULSS N.1 DOLOMITI TRAMITE PIATTAFORMA SINTEL</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>&lt;p&gt;09/04/2026 -&amp;nbsp;Questa Azienda ULSS n. 1 Dolomiti avvia un’indagine di mercato, a mezzo della Piattaforma Sintel ID 217549524, finalizzata ad acquisire candidature per la partecipazione alla procedura negoziata per la fornitura di prodotti cartari di convivenza per l’Ulss 1 Dolomiti.&amp;nbsp;Scadenza presentazione documentazione 24.04.2026 ore 12:00 – Piattaforma Sintel ID 217549524.&lt;/p&gt;</t>
+          <t>&lt;p&gt;09/04/2026 - Questa Azienda ULSS n. 1 Dolomiti avvia un’indagine di mercato, a mezzo della Piattaforma Sintel ID 217549524, finalizzata ad acquisire candidature per la partecipazione alla procedura negoziata per la fornitura di prodotti cartari di convivenza per l’Ulss 1 Dolomiti. Scadenza presentazione documentazione 24.04.2026 ore 12:00 – Piattaforma Sintel ID 217549524.&lt;/p&gt;
+&lt;p&gt;03/07/2026 - Si pubblicano la Delibera di assegnazione n.940 del 26/06/2026 ed  i Documenti di gara (lettera d'invito ed allegati). &lt;/p&gt;</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
-      <c r="J15" t="inlineStr"/>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>BB4D68215F</t>
+        </is>
+      </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>09/04/2026 00:00</t>
+          <t>26/06/2026 00:00</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>24/04/2026 12:00</t>
+          <t>26/06/2026 00:00</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr"/>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
+          <t>341_2026</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA TELEMATICA A LOTTO UNICO PER L'ACQUISIZIONE DI N. 2 SISTEMI DI MONITORORAGGIO CARDIOTOCOGRAFICO, COMPRENSIVO DI INSTALLAZIONE, DA DESTINARE ALLE UU.OO. DI OSTETRICIA E GINECOLOGIA DEI PRESIDI OSPEDALIERI DI BELLUNO E FELTRE DELL’AZIENDA ULSS 1 DOLOMITI.</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr"/>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr"/>
+      <c r="I16" t="inlineStr"/>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>BC28004D74</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>24/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>07/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr"/>
+      <c r="R16" t="inlineStr"/>
+      <c r="S16" t="inlineStr"/>
+      <c r="T16" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>0328_2026</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>FORNITURA DI RETI CHIRURGICHE PER PROMONTOSACROPESSIA PER LE UU.OO. DI GINECOLOGIA E OSTETRICIA DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DELLA DITTA COLOPLAST S.P.A.</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr"/>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr"/>
+      <c r="I17" t="inlineStr"/>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>BBE1867445</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P17" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q17" t="inlineStr"/>
+      <c r="R17" t="inlineStr"/>
+      <c r="S17" t="inlineStr"/>
+      <c r="T17" t="inlineStr"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>0413_2026</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>DITTA TIM SPA, SINTEL, PROSECUZIONE DEL CONTRATTO RELATIVO AL SERVIZIO DI CONNETTIVITÀ IN FIBRA OTTICA</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr"/>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr"/>
+      <c r="I18" t="inlineStr"/>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>BB8FD2E32E</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P18" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q18" t="inlineStr"/>
+      <c r="R18" t="inlineStr"/>
+      <c r="S18" t="inlineStr"/>
+      <c r="T18" t="inlineStr"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>0441_2026</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI ORGANIZZAZIONE ED ESECUZIONE DI PRELIEVI DOMICILIARI NEL DISTRETTO DI FELTRE ALLA COOPERATIVA CROCEBLU S.C.S., FINO AL MESE DI SETTEMBRE 2026.</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr"/>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr"/>
+      <c r="I19" t="inlineStr"/>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>BBDAFA7302</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P19" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q19" t="inlineStr"/>
+      <c r="R19" t="inlineStr"/>
+      <c r="S19" t="inlineStr"/>
+      <c r="T19" t="inlineStr"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>135/2026</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>SVILUPPO SITO INTERNET - FASE 2</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr"/>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr"/>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>B37H25001350006</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>BC025CF87A</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P20" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q20" t="inlineStr"/>
+      <c r="R20" t="inlineStr"/>
+      <c r="S20" t="inlineStr"/>
+      <c r="T20" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>0280_2026</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>FORNITURA DI UN SISTEMA PER L’ASPIRAZIONE DI FLUIDI CHIRURGICI, COMPLETO DI APPARECCHIATURA E RELATIVI MATERIALI DI CONSUMO, PER IL GRUPPO OPERATORIO DELL’OSPEDALE DI FELTRE, IN FAVORE DELLA DITTA STRYKER ITALIA S.R.L.</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr"/>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr"/>
+      <c r="I21" t="inlineStr"/>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>BBAC1B74CC</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P21" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q21" t="inlineStr"/>
+      <c r="R21" t="inlineStr"/>
+      <c r="S21" t="inlineStr"/>
+      <c r="T21" t="inlineStr"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>0442-2026</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI ACCOGLIENZA DEI TIROCINANTI DEI SIL (SERVIZI DI INTEGRAZIONE LAVORATIVA) NELL’AMBITO DEL PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” PRESSO LA STRUTTURA “LA GREGORIANA” DI AURONZO DI CADORE A FAVORE DELL’OPERA DIOCESANA PER L’ASSISTENZA RELIGIOSA</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr"/>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr"/>
+      <c r="I22" t="inlineStr"/>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>BBE0802CC9</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P22" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q22" t="inlineStr"/>
+      <c r="R22" t="inlineStr"/>
+      <c r="S22" t="inlineStr"/>
+      <c r="T22" t="inlineStr"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>0392_2026</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>FORNITURA BIENNALE DI MATERIALI E DISPOSITIVI VARI AD USO INFORMATICO PER L’ULSS N.1 DOLOMITI A FAVORE DELLA DITTA L2 SOLUTIONS SRL.</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr"/>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr"/>
+      <c r="I23" t="inlineStr"/>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>BBF155A1CA</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P23" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q23" t="inlineStr"/>
+      <c r="R23" t="inlineStr"/>
+      <c r="S23" t="inlineStr"/>
+      <c r="T23" t="inlineStr"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>0344_2026</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Fornitura di cappe biologiche per l'Unità Operativa Laboratorio Analisi - UOSD Microbiologia dell'Ospedale di Belluno dell'Azienda Ulss n. 1 Dolomiti.</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L'Azienda Ulss n. 1 Dolomiti avvia una consultazione di mercato, a mezzo della Piattaforma Sintel (ID 220988391), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare operatori economici con i quali procedere, all'esito della consultazione, con un affidamento diretto ai sensi dell'art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l'attivazione di altra procedura, in relazione alla spesa da sostenere, per l'acquisizione di cappe biologiche per l'Unità Operativa Laboratorio Analisi - UOSD Microbiologia dell'Ospedale di Belluno dell'Ulss n. 1 Dolomiti.  Scadenza presentazione documentazione di indagine il 22.07.2026 ore 17.00 - Piattaforma Sintel ID 220988391.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr"/>
+      <c r="I24" t="inlineStr"/>
+      <c r="J24" t="inlineStr"/>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>18/06/2026 16:00</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>22/07/2026 17:00</t>
+        </is>
+      </c>
+      <c r="P24" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q24" t="inlineStr"/>
+      <c r="R24" t="inlineStr"/>
+      <c r="S24" t="inlineStr"/>
+      <c r="T24" t="inlineStr"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>0340_2026</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Fornitura di microscopio operatorio per UOC Otorinolaringoiatria dell'Ospedale di Belluno dell'Azienda Ulss n. 1 Dolomiti.</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;L’Azienda ULSS n. 1 Dolomiti avvia una consultazione di mercato, a mezzo della Piattaforma Sintel (ID 220973165), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare operatori economici con i quali procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura, in relazione alla spesa da sostenere, per l’acquisizione di un microscopio operatorio per l’UOC Otorinolaringoiatria dell'Ospedale di Belluno.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;Scadenza presentazione documentazione richiesta per l’indagine di mercato 13.07.2026 ore 17.00 - Piattaforma Sintel ID 220973165.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr"/>
+      <c r="I25" t="inlineStr"/>
+      <c r="J25" t="inlineStr"/>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>18/06/2026 16:00</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>13/07/2026 17:00</t>
+        </is>
+      </c>
+      <c r="P25" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q25" t="inlineStr"/>
+      <c r="R25" t="inlineStr"/>
+      <c r="S25" t="inlineStr"/>
+      <c r="T25" t="inlineStr"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>0199_2026</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>FORNITURA DI SISTEMI DI CONTENZIONE E DI SICUREZZA PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLA DITTA CROMA GIO.BATTA S.R.L..</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr"/>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr"/>
+      <c r="I26" t="inlineStr"/>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>BBE2FF6535</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P26" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q26" t="inlineStr"/>
+      <c r="R26" t="inlineStr"/>
+      <c r="S26" t="inlineStr"/>
+      <c r="T26" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>0202_2026</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>FORNITURA DI RASOI PER TRICOTOMIA E RELATIVE LAME MONOUSO PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DELLA DITTA SOLVENTUM ITALY S.R.L.</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr"/>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr"/>
+      <c r="I27" t="inlineStr"/>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>BBE188B1FB</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P27" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q27" t="inlineStr"/>
+      <c r="R27" t="inlineStr"/>
+      <c r="S27" t="inlineStr"/>
+      <c r="T27" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>0564_2026</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO, CON RELATIVA FORNITURA DI SISTEMI DI EROGAZIONE (VAPORIZZATORI), A FAVORE DELLA SOCIETA’ BAXTER SPA.</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr"/>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr"/>
+      <c r="I28" t="inlineStr"/>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>BBFDA9DADF</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P28" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q28" t="inlineStr"/>
+      <c r="R28" t="inlineStr"/>
+      <c r="S28" t="inlineStr"/>
+      <c r="T28" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>0375_2026</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>FORNITURA DI UN SISTEMA TELEMETRICO DI MONITORAGGIO AD INTEGRAZIONE DELLE DOTAZIONI PRESENTI PRESSO L’UOC MEDICINA DELL’OSPEDALE DI AGORDO A FAVORE DELLA SOCIETA’ MEDICA SRL.</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr"/>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr"/>
+      <c r="I29" t="inlineStr"/>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>BBFEC59D65</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P29" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q29" t="inlineStr"/>
+      <c r="R29" t="inlineStr"/>
+      <c r="S29" t="inlineStr"/>
+      <c r="T29" t="inlineStr"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>0079_2026</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>FORNITURE DI PRINCIPI ATTIVI IN CONCORRENZA A PIU’ SOCIETA’ FARMACEUTICHE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO PREVIA 3A INDAGINE DI MERCATO.</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr"/>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr"/>
+      <c r="I30" t="inlineStr"/>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>BAE272A283,BAE279E23D,BAE4267CCD,BB4051B379, BAE282D83D,BAE287105D,BAE28A5B43,BAE282D83D</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P30" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q30" t="inlineStr"/>
+      <c r="R30" t="inlineStr"/>
+      <c r="S30" t="inlineStr"/>
+      <c r="T30" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>0336/2026</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>FORNITURA DI UN LASER OFTALMICO PER FOTOCOAGULAZIONE RETINICA COMPLETO DI LAMPADA A FESSURA INTEGRATA PER L’UOC DI OCULISTICA DELL’AZIENDA ULSS N. 1 DOLOMITI ID Sintel n. 219076423</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr"/>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr"/>
+      <c r="I31" t="inlineStr"/>
+      <c r="J31" t="inlineStr"/>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>17/06/2026 14:30</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>07/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P31" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q31" t="inlineStr"/>
+      <c r="R31" t="inlineStr"/>
+      <c r="S31" t="inlineStr"/>
+      <c r="T31" t="inlineStr"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>BC0ABB793A</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEI LAVORI DI MANUTENZIONE PER OPERE EDILI ED IMPIANTISTICHE ALLE STRUTTURE DELL'AZIENDA ULSS N. 1 DOLOMITI PER IL TRIENNIO 2027/2029</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr"/>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>220937871</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>B31B26000200002</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>BC0ABB793A</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>17/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>31/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="O32" t="n">
+        <v>4500000</v>
+      </c>
+      <c r="P32" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="Q32" t="inlineStr">
+        <is>
+          <t>ing. Michele Calderolla</t>
+        </is>
+      </c>
+      <c r="R32" t="inlineStr"/>
+      <c r="S32" t="inlineStr">
+        <is>
+          <t>0437516256</t>
+        </is>
+      </c>
+      <c r="T32" t="inlineStr">
+        <is>
+          <t>tecnico@aulss1.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>448_2026</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Consultazione preliminare di mercato finalizzata alla verifica della disponibilità e sostenibilità di un servizio medico a carattere sperimentale (della durata di 6 mesi) per l'abbattimento delle liste d'attesa, da erogarsi attraverso un idoneo mezzo attrezzato (camper) per attività ambulatoriale nel territorio dell’ULSS 1 Dolomiti, nelle specialità di Oculistica, Cardiologia e Dermatologia</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>&lt;p class="western" align="justify"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;Il contributo alla consultazione può essere presentato &lt;strong&gt;entro e non oltre il giorno &lt;/strong&gt;&lt;strong&gt;30&lt;/strong&gt;&lt;strong&gt;/06/2026 ore 1&lt;/strong&gt;&lt;strong&gt;3&lt;/strong&gt;&lt;strong&gt;:00&lt;/strong&gt;, trasmettendolo a mezzo PEC all'indirizzo &lt;a href="mailto:protocollo.aulss1@pecveneto.it" rel="nofollow noopener noreferrer"&gt;protocollo.aulss1@pecveneto.it&lt;/a&gt; e, per conoscenza, all’indirizzo mail &lt;a href="mailto:provveditorato@aulss1.veneto.it" rel="nofollow noopener noreferrer"&gt;provveditorato@aulss1.veneto.it &lt;/a&gt; &lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="western" align="justify"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;26/06/2026: avviso di posticipo termini al 02/07/2026 ore 13:00&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr"/>
+      <c r="I33" t="inlineStr"/>
+      <c r="J33" t="inlineStr"/>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>16/06/2026 13:15</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>02/07/2026 13:00</t>
+        </is>
+      </c>
+      <c r="P33" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q33" t="inlineStr"/>
+      <c r="R33" t="inlineStr"/>
+      <c r="S33" t="inlineStr"/>
+      <c r="T33" t="inlineStr"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>0002/2026</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>FORNITURA DI SISTEMA PER IL CONFEZIONAMENTO SOTTOVUOTO DI REPERTI ANATOMICI DESTINATI ALLA CONSERVAZIONE E AL TRASPORTO PER L’UNITÀ OPERATIVA COMPLESSA DI ANATOMIA PATOLOGICA DEL P.O. DI BELLUNO DELL’AZIENDA ULSS N. 1 DOLOMITI ID Sintel n. 220823640</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr"/>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr"/>
+      <c r="I34" t="inlineStr"/>
+      <c r="J34" t="inlineStr"/>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>16/06/2026 10:00</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>01/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P34" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q34" t="inlineStr"/>
+      <c r="R34" t="inlineStr"/>
+      <c r="S34" t="inlineStr"/>
+      <c r="T34" t="inlineStr"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>0248_2026</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>FORNITURA DI SISTEMI AUTOMATICI DI PREPARAZIONE ED ETICHETTATURA DELLE PROVETTE ED ALTRI CONTENITORI DI MATERIALI BIOLOGICI, PER I PUNTI DI PRELIEVO DEI LABORATORI ANALISI DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DELLA DITTA INPECO ITALY S.R.L..</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr"/>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr"/>
+      <c r="I35" t="inlineStr"/>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>BB418DBFCD</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P35" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q35" t="inlineStr"/>
+      <c r="R35" t="inlineStr"/>
+      <c r="S35" t="inlineStr"/>
+      <c r="T35" t="inlineStr"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>45 - 2026</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI COSNEGNA E RITIRO AL DOMICILIO DEGLI ASSISTITI DI DISPOSITIVI PROTESICI (PROTESI, AUSILI E ORTESI) DI CUI ALL'ALLEGATO 5 - ELENCHI 2a e 2b - del d-p-c-m- 12.01.2017, di proprietà dell'Azienda Ulss n. 1 Dolomiti per il periodo di 24 mesi.</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr"/>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr"/>
+      <c r="I36" t="inlineStr"/>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>A02A416D4B</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P36" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q36" t="inlineStr"/>
+      <c r="R36" t="inlineStr"/>
+      <c r="S36" t="inlineStr"/>
+      <c r="T36" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>1000_2026</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>PRESA D'ATTO DELLE SPESE MINUTE DAL 01/01/2026 AL 30/04/2026 DELL'UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA DELL'AZIENDA ULSS 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr"/>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr"/>
+      <c r="I37" t="inlineStr"/>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>B9E72003E7,BA8F643D67,BA1390EBCD,BACBE93111,BA956FCED3,BAFCE293C5,B9F54252B8,B5414BE91C,BA95684BCD,BA11FE47B3,BA09EAA393,B9F2F05FC1,BA6CA69962,BA5A7EE31A,BA975F7FB1,BA99A84957,B9EE320E70,BA39539F0B,BA4E73159E,BAACF8ACF9,B9DFDEDA4D,BA4F95E565,BA410BBB0C,B9E9D0EB89,B81EB80D33,BA487E83E1,BA484EABBF,BA7E08AE4D,BA109DC96C,BAA35EE9C9,BA3EC61B7E,B9FEC6BBAC,B9DE0EDBD2,BA813C11DB,B8944A3A2A,BA4F8FA2E0,B9FDAA2E6A,B87D068D8A,BA7BDAD92A,BA1FC62C68,B8FBAA585B,BB606700EA,B67A35C078,B7883A351C,BA3DF61127,BA6CA69962,BB2FA19BF5,BA2AD8384A,BB46A7137D,BB10EF811E,B9EEA9DC66,BA57D8DA37,BADC57839B,B9FD9DCB06,BA347C761F,BAA5C4F5A3,BAA61A8F5C,B9885669DC,B9885669DC,BB033D06A0,BAB19CA2E2,BA69A7EE54,B510DEC238,BADFA5750A,B9F8C728B2,BA26048CBD,B9F8ACBB9F,BA81A3DBB8,BA2B6D26CE,BABB7C83FA,BA64CDBCF6,BADC218A9A,B548B15158,BA2B7B4150,B368DF64FD,BA13729B91,BA0CF724FF,BA96EBD908,BA2D38127,BA06A5A824,B96A4AC497,BB59CCC37F,B7E31663BC,BAE3E944EA,BA771175C9,BB216B01C8,BA4E66A167,B874815DF9,BA13DEC00C,BB04E94D11,B8D6BD5A8E,BA14011517,B9C08E31DC,B56071FF93,BA08F7FF35,BB1CD62396,BA4003AC77,BB60C8127D,B8D1BF2DDA,B9FA722EA2,BB67C82033,B613035D81,B7A8C4DF7C,BA1F3084D3,B5EC7A1C84,BAB20B4787,BA5FC9B387,BA25ECB257,BB05160BEE,B0D6C01C8C,BA3C6C3094,BA47EC3805,B9F5ADEEEB,B511238DF4,B5B248B149,BB5F1B87E8,BA38E56030,BB70BE9711,BA62A2BCF4,BADD3A34B3,BA1F6639B0,BB05063B26,B8496EF9F0,BA8A951E19,B770FD2FF3,BAE3DDEEB6,BAF3740ACD,BA76FF45A5,B6ECC91FE3,BAC334AFF6,B81F4FAF32,B9ED0F93A0,BA4A38C32E,BB577BAC17,BA2979B46D,BB41EBC9C6,BA43C67515,BB2937BD44,B4FE273043,B4D6774C51,BB0A6FF412,B87D09EA1B,B91CB60AD5,B9DFD74674,BA96F99E93,B271A93E5A,B53076534D,B316AC1D20,B5FAE9D9CA,B7A94E462B,B7ED5AD49E,B9F170A5B4,BA8BC00929,B6CDF93B68,BA346DA28C,BA109A4B35,BA43A6199C,B82C8F2B45,ZE53DDE0F7,BA57D8DA37,B74AFA09E7,BA96F3B105,B6F53ACDFC,BB3E88D312,BAC2027531,B9EF9CE5B6,BAD9CD284C,BA553682DC,BA0A060D03,BAB81F15E2,B7A0228F5D,BACB13F165,B2BF0C69B4,BA5FACF7EB,B9FA6F9CCD,B609868866,BA3F6F9982,B9E91E55DF,BA52104D6E,B0525E3F97,B1C4CEC481,BA4BD419FC,BADC0F27FD,B28BDA84BF,B858E65006,B8A5CE1D88,B691A091AE,BAF31ED606,B86124A7C6,B0504FEA5E,B5A00BF4E4,B513A7A6BE,B5558A4337,B1C584B6BC,BB39CDAB01,B4FE1A0223,B829B0CADD,BA878EBD8C,BB516F726D,BA3A3EAEB8,BA3F3B7945,BA469F7E82,BA388BE276,BB3987D13D,B18BC03908,BA5533DF5C,B1EEF127AC,B5558A4337,B5AF215D00,B8818F0858,B9EE418B19,BA5DD08539,B8C905DE0C,BB2940F768,BA46ABE2BE,BA1E596C63,B1C5662334,BB1B6FB6E9,B9DEC927D3,BB5D84ABAE,B06FEA516C,B6659F5B9D,BB3951A5C3,BA4A696534,B2265E6D19,BAABB1B03B,BA4118F9FF,B60BFAADEA,BA0A3FA5E1,BADFF0F9E8,B9F5ADEEEB,B6AF37C58E,B6176394DE,B7142325F8,BB41218B57,B5B25A59FD,BB4AB65D56,BB64833597,B6F9A92FD6,BB54F5459C,B285A19C33,B823A98264,BA0D2F3938,B7AC4AE5FC,BB1E60EFB3,B1BFD7F92D,B7EB65FF3E,BA71A8444D,B0BB24DB48,BB63A9ACF8,BA6F8C4A57,B9F1730510,B9DE0C9E1C,B21ECA5D41,B1275D4218,B470B98234,B35C3F0DEF,B66812FA89,BABA8DB2CA,BB48BA4914,B67305DAA0,B9F66A13B0,B7A1B1C6EB,BA2E6B5B3F,BAC1AAD03B,B831852BDD,B61FEA15C3,B9F16CF504,B570FE0AEE,BB74D5866E,BADF9AD8BF,B9FEA849CA,BB5BD287AA,B8BC5E3749,BB25D8124E,BB2048105B,BB111F0449,B5713A4674,B583C3A692,BB5BDDFEAC,BAB8EDDFB8,B583C951AC,BA3FF4631F,B612D05C1F,B5C84D7AC4,ZB03DDCDC7,BB25E0B42F,BA6291036D,B5BA5294AD,BB1CD48E1E,BB25D331F0,B9F2F2AE4A,BAA9FF9C32,B2375FD63B,BB46ADED6D,B83E7EDE27,B35ADD2D81,B8B952F65E,BAFD8990C7,B43C53FEA3,BA3F50C2AE,B6A790AA03,BA12185FCF,BB6E8B8C99,ZE33D0DDC6,B62C521474,BAC204E560,B7C736778A,Z263DF4075,BA91A2F232,Z3130F451B,B787DE79AC,B11D6520D0,B484363EE9,BAFB0140B5,B30FC169A6,B7EB5FDE5F,BA26AF8E8E,BB2CBD3C54,B5E8621F1F,B1C4A4EB98,BA3458BE15,B0BE70B17F,BB59CCC37F,B3BA6D22D2,B75BFB7309,B9F5ADEEEB,Z523DDF236,Z9C3CB8583,B166ED21B6,B8913B0543,ZC43DDD521,B3BA6D22D2,ZBB3B1B2B9,Z303DD63B4</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P37" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q37" t="inlineStr"/>
+      <c r="R37" t="inlineStr"/>
+      <c r="S37" t="inlineStr"/>
+      <c r="T37" t="inlineStr"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>0424_2026</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI EROGAZIONE DEL CORSO DI FORMAZIONE ATLS (ADVANCED TRAUMA LIFE SUPPORT) DA DESTINARE AL PERSONALE MEDICO DELL’AZIENDA ULSS 1 DOLOMITI A FAVORE DI TREAT SRL</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr"/>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr"/>
+      <c r="I38" t="inlineStr"/>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>BBE7CA4C63</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P38" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q38" t="inlineStr"/>
+      <c r="R38" t="inlineStr"/>
+      <c r="S38" t="inlineStr"/>
+      <c r="T38" t="inlineStr"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>0005/2026</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>FORNITURA DI APPARECCHIATURE PER IL PRELAVAGGIO, LA DISINFEZIONE AUTOMATIZZATA E LO STOCCAGGIO DI STRUMENTAZIONE ENDOSCOPICA FLESSIBILE DA DESTINARE ALLE UU.OO. DI GASTROENTEROLOGIA DEI PP.OO. DI BELLUNO E FELTRE DELL’AZIENDA ULSS n. 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-family: verdana, geneva, sans-serif; font-size: 12pt; color: #000000;"&gt;L’Azienda ULSS n. 1 Dolomiti, ai sensi dell’art. 77 del D.Lgs. n. 36/2023, avvia una consultazione preliminare di mercato, mediante la piattaforma Sintel ID n. 220607828&lt;strong&gt;, &lt;/strong&gt;finalizzata all’acquisizione di informazioni e contributi di carattere tecnico, qualitativo ed economico utili alla predisposizione della documentazione di gara e alla definizione del fabbisogno aziendale.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr"/>
+      <c r="I39" t="inlineStr"/>
+      <c r="J39" t="inlineStr"/>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>11/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>26/06/2026 15:00</t>
+        </is>
+      </c>
+      <c r="P39" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q39" t="inlineStr"/>
+      <c r="R39" t="inlineStr"/>
+      <c r="S39" t="inlineStr"/>
+      <c r="T39" t="inlineStr"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>0198_2026</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>FORNITURA DI SISTEMI PER LA RICERCA DEI PARASSITI FECALI, PER L’UOSD DI MICROBIOLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DELLA DITTA MERIDIAN BIOSCIENCE EUROPE S.R.L. VALIDITÀ FINO AL 30/06/2028.</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr"/>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr"/>
+      <c r="I40" t="inlineStr"/>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>BBE6B02F50</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>09/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>09/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P40" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q40" t="inlineStr"/>
+      <c r="R40" t="inlineStr"/>
+      <c r="S40" t="inlineStr"/>
+      <c r="T40" t="inlineStr"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>0201_2026</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>FORNITURA, IN ACCORDO QUADRO, DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E PER ORAS DI MOTTA DI LIVENZA (TV) – SECONDA EDIZIONE A FAVORE DI SOCIETA’ DIVERSE.</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr"/>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr"/>
+      <c r="I41" t="inlineStr"/>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>BC25FCB62C,BC26B5F425,BC26E9BF6B,BC26EA038F,BC26C65C58,BC26CE4528,BC26CFFB6E,BC26D0E7D0,BC26E6FB1D,BC26E760E7,BC26D314B3,BC26D3AC1E,BC26D5D901,BC26E5A9C9,BC26D49880</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>09/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>09/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P41" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q41" t="inlineStr"/>
+      <c r="R41" t="inlineStr"/>
+      <c r="S41" t="inlineStr"/>
+      <c r="T41" t="inlineStr"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>0002_2026</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI LAMPADE SCIALITICHE E PENSILI PER L’ALLESTIMENTO DELLA NUOVA PIASTRA ENDOSCOPICA DEL PRESIDIO OSPEDALIERO DI FELTRE DELL’ULSS 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr"/>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr"/>
+      <c r="I42" t="inlineStr"/>
+      <c r="J42" t="inlineStr"/>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>09/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>26/06/2026 15:00</t>
+        </is>
+      </c>
+      <c r="P42" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q42" t="inlineStr"/>
+      <c r="R42" t="inlineStr"/>
+      <c r="S42" t="inlineStr"/>
+      <c r="T42" t="inlineStr"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>0036_2026</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>FORNITURE DI PRINCIPI ATTIVI IN CONCORRENZA A PIU’ SOCIETA’ FARMACEUTICHE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO PREVIA 2A INDAGINE DI MERCATO.</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr"/>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr"/>
+      <c r="I43" t="inlineStr"/>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>BA98EE30A7,BA9D53F0A0,BA994F0EE9,BA98F6E35B,BA99438714,BA992EF794,BA990ADA98,BA99182A5E,BA9D73D57C,BA9D6620C4,BA9D65E48C7,BAB81C0D70,BA9D5E48C7</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P43" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q43" t="inlineStr"/>
+      <c r="R43" t="inlineStr"/>
+      <c r="S43" t="inlineStr"/>
+      <c r="T43" t="inlineStr"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>0431_2026</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>GESTIONE E MONITORAGGIO DEL DATA CENTER, PIATTAFORMA SUEM, RETE LAN E FIREWALL, A FAVORE DELLE DITTA TIM SPA.</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr"/>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr"/>
+      <c r="I44" t="inlineStr"/>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>BBC84912BF</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P44" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q44" t="inlineStr"/>
+      <c r="R44" t="inlineStr"/>
+      <c r="S44" t="inlineStr"/>
+      <c r="T44" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>0053_2026</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>FORNITURA DI FARMACI IN CONCORRENZA A FAVORE DI SOCIETÀ DIVERSE.</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr"/>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr"/>
+      <c r="I45" t="inlineStr"/>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>BAB85F670A,BAB845923A,BADC84534B,BADE0AF8F3,BB220CC975,BAA76AB643,BAA78FADF6,BA769607F6,BAA7761C72,BBBA15C378,BABA22590B,BAB22441A0,BAD9945A2A,BADA5E76F3,BADA68DFED,BADD5614C0,BAB9F0EC49,BB4895C726,BBB88C58AA,BADA884F04,BADB58D0D0,BAB9C0E286,BADCF17423,BADD53A491,BAD418F88A,BAB9CB1907,BAA6D26B2E,BBBA34FF3E,BBBA26F667,BAD483CAD9,BAB2065656,BAA7A9C6EA,BAA6D5B6EC,BAD430D3C8,BAD47CE016,BBB8E4201E,BAD99D5102,BAD9A52827,BAB21B6C6E,BADE02AB31,BAD4645BC2,BAB87A5AB5,BAB871C9A7,BAA7DCA6A6,BAA50304F6,BADAFF74BC,BB22178766,BABA1A4E95,BB1F306377,BBBA48D5AD,BAB8880F6D,BAA6CA8336,BBBA784805,BAA4B2E306,BAA4C2B3CE,BBB8E2582D,BAB9A85E32,BB21FCE7DA,BAB8565F5F,BBB89AE8F1,BAB9D2DF59,BAB8685D0A,BAB9A85E32,BAB88DCB5A,BADAA0B1B2,BBBA61CEEE,BADC7028BD,BAA442EC35,BBBA5BBEE2,BBBA4EB340,BADC94026D,BAB21FB561,BADB1B766F,BAB211251A,BB43479A28,BADA567D50,BAB98D273B,BAB9FA9C32,BAB225F7E6,BAB227BEFF,BADCF72F38,BAA6DEF110,BBB8AB3056,BADC75D3D7,BAA6D6D5C7,BAD44E5948,BADA449150,BAB222F04C,BADCAC429D,BAA6CFEA2C,BBBA666C00,BAB8504F53,BAA6CD79FD,BAD9750CB9,BADA90597A,BAB21DDC9D,BADC990471,BAD969526B,AD9ADEBAE,BAA4348E67,BBB8A050BF,BADB098997,BBBA1A0B93,BAA7BAB68D,BBBA107D50,BBBA3BDA06,BBBA2E254E,BAD47529BF,BBBA02FB11,BADCB65778,BADCBC1365,BADCC51A38,BADD507A79,BBB87D6371,BBBA420BB8,BBB8E02B4A,BADA9AF5C5,BADB3232D2,BADB611DBA,BADC8A0E60,BAD4120CEF,BBB8DEEAC9,BADA4F81BA,BADA816441,BADB3AA23A,BAB8802775,BADCCE652F,BADCEC82F2,BADCFB1339,BA788D5D80,BADA710C09,BADADD0E06,BAA79850AF,BAA4F6F5B1,BBBA6C0647,BAA49EB878,BA769B09FA,BAD9535FEC,BAD9897A93,BADB26238D,BADB4B6F5F,BADB6B5513,BADB7731DF,BAA4E68CA6,BADC7BB16A,BADC9FBCBB,BADCA7C731,BADCAFD1A7,BADCD2592B,BAD404EFA2,BADE1FDC92,BADE28D36A,BBB2702BBA,BAB9DC08AA</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P45" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q45" t="inlineStr"/>
+      <c r="R45" t="inlineStr"/>
+      <c r="S45" t="inlineStr"/>
+      <c r="T45" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>0435_2026</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>FORNITURA DI MEDICAZIONI SPECIALI, PER LE UU.OO. DELL’AZIENDA ULSS N.1 DOLOMITI, A FAVORE DI DITTE DIVERSE.</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr"/>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr"/>
+      <c r="I46" t="inlineStr"/>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>A0708845F0,A07088351D</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P46" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>0435_2026</t>
+        </is>
+      </c>
+      <c r="R46" t="inlineStr"/>
+      <c r="S46" t="inlineStr"/>
+      <c r="T46" t="inlineStr"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>0417_2026</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO EXEMESTANE ALLA SOCIETÀ PFIZER SRL.</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr"/>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr"/>
+      <c r="I47" t="inlineStr"/>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>BBB898AB3B</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P47" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q47" t="inlineStr"/>
+      <c r="R47" t="inlineStr"/>
+      <c r="S47" t="inlineStr"/>
+      <c r="T47" t="inlineStr"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>0399_2026</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>FORNITURA DI MATERIALE PER ORTOPEDIA A FAVORE DI DITTE DIVERSE.</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr"/>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr"/>
+      <c r="I48" t="inlineStr"/>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>A0708C4ABF</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P48" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q48" t="inlineStr"/>
+      <c r="R48" t="inlineStr"/>
+      <c r="S48" t="inlineStr"/>
+      <c r="T48" t="inlineStr"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>0077_2026</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>FORNITURA DI UN SISTEMA DI REGISTRAZIONE ED ANALISI DEI SEGNALI ELETTRICI CARDIACI INTRACAVITARI (POLIGRAFO) DA DESTINARE ALLA UOC DI CARDIOLOGIA DEL P.O. DI FELTRE DELLA ULSS 1 DOLOMITI A FAVORE DELLA SOCIETA’ MEDTRONIC ITALIA SPA.</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr"/>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr"/>
+      <c r="I49" t="inlineStr"/>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>BBE043ADF7</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P49" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q49" t="inlineStr"/>
+      <c r="R49" t="inlineStr"/>
+      <c r="S49" t="inlineStr"/>
+      <c r="T49" t="inlineStr"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>75703</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO PER L'AFFIDAMENTO DEL SERVIZIO DI RITIRO, RECUPERO E SMALTIMENTO RIFIUTI NON PERICOLOSI C/O LE SEDI DELL'ULSS N. 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;14/08/2025 - Si avvisa che nel portale di Sintel - ID 206123652 - è stato pubblicato un avviso di indagine di mercato al fine di individuare gli Operatori Economici da invitare all'eventuale successiva procedura di gara per l'affidamento del servizio di ritiro, recupero e smaltimento rifiuti non pericolosi c/o le sedi dell'Ulss n. 1 Dolomiti. Si allega la relativa documentazione. Scadenza 28/08/2025 ore 12:00&lt;/p&gt;
+&lt;p&gt;16/06/2026 - Pubblicazione Delibera Nomina Commissione Giudicatrice e CV&lt;/p&gt;
+&lt;p&gt;30/06/2026 - Pubblicazione Delibera Assegnazione, lettera d'invito e atti di gara&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr"/>
+      <c r="I50" t="inlineStr"/>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>BB41B506E1</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>05/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>05/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q50" t="inlineStr"/>
+      <c r="R50" t="inlineStr"/>
+      <c r="S50" t="inlineStr"/>
+      <c r="T50" t="inlineStr"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>0358_2026</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Fornitura di videodermatoscopio per il Poliambulatorio dell’Ospedale di Feltre dell’Azienda Ulss n. 1 Dolomiti.</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Azienda ULSS n. 1 Dolomiti avvia una consultazione di mercato, a mezzo della Piattaforma Sintel (ID 220296390), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare operatori economici con i quali procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura, in relazione alla spesa da sostenere, per l’acquisizione di un videodermatoscopio per il Poliambulatorio -ambulatorio dermatologia- dell'Ospedale di Feltre.
+ &lt;br&gt;
+ Scadenza presentazione documentazione 17.06.2026 ore 17.00 – Piattaforma Sintel ID 220296390.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr"/>
+      <c r="I51" t="inlineStr"/>
+      <c r="J51" t="inlineStr"/>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>04/06/2026 17:00</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>17/06/2026 17:00</t>
+        </is>
+      </c>
+      <c r="P51" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q51" t="inlineStr"/>
+      <c r="R51" t="inlineStr"/>
+      <c r="S51" t="inlineStr"/>
+      <c r="T51" t="inlineStr"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>cusighe</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI MANUTENZIONE STRAORDINARIA DI POTATURA GRANDI ALBERI PRESSO LA SEDE DELLA AZIENDA ULSS N. 1 DOLOMITI DI VIA SALA 35, CUSIGHE (BL)</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr"/>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr"/>
+      <c r="I52" t="inlineStr"/>
+      <c r="J52" t="inlineStr"/>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>04/06/2026 12:05</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>31/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="O52" t="n">
+        <v>11550</v>
+      </c>
+      <c r="P52" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="Q52" t="inlineStr"/>
+      <c r="R52" t="inlineStr"/>
+      <c r="S52" t="inlineStr"/>
+      <c r="T52" t="inlineStr"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>430_2026</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO MICRO ACQUISTO DI PRINCIPI ATTIVI DIVERSI IN CONCORRENZA</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr"/>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr"/>
+      <c r="I53" t="inlineStr"/>
+      <c r="J53" t="inlineStr"/>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>28/05/2026 09:00</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>08/06/2026 15:00</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>04/06/2026 15:00</t>
+        </is>
+      </c>
+      <c r="P53" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q53" t="inlineStr"/>
+      <c r="R53" t="inlineStr"/>
+      <c r="S53" t="inlineStr"/>
+      <c r="T53" t="inlineStr"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L'ALIENAZIONE DI VEICOLI DI PROPRIETA' DELL'AZIENDA ULSS 1 DOLOMITI - ANNO 2026</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Si rende noto che l’Azienda Ulss n. 1 Dolomiti intende cedere in lotto unico, al migliore offerente, alcuni veicoli di proprietà.
+ &lt;br&gt;
+ Si invita a prendere visione della documentazione allegata.&lt;/p&gt;
+&lt;p&gt;Il termine per la presentazione delle offerte è fissato al 29.06.2026 ore 12:00&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr"/>
+      <c r="I54" t="inlineStr"/>
+      <c r="J54" t="inlineStr"/>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>27/05/2026 08:00</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>29/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P54" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q54" t="inlineStr"/>
+      <c r="R54" t="inlineStr"/>
+      <c r="S54" t="inlineStr"/>
+      <c r="T54" t="inlineStr"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA PROCEDURA APERTA ESPLETATA DA AZIENDA ZERO PER LA FORNITURA DI ARREDI PER AMBULATORI E UFFICI DESTINATI ALLE CASE DELLA COMUNITÀ DI PIEVE DI CADORE E DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr"/>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr"/>
+      <c r="I55" t="inlineStr"/>
+      <c r="J55" t="inlineStr"/>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>26/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>31/12/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P55" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q55" t="inlineStr"/>
+      <c r="R55" t="inlineStr"/>
+      <c r="S55" t="inlineStr"/>
+      <c r="T55" t="inlineStr"/>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Consultazione preliminare di mercato per l'affidamento in concessione del servizio di gestione dell'Asilo Nido aziendale "Martino"</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;&lt;span style="font-size: 10pt;"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;Il contributo alla consultazione può essere presentato &lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;strong&gt;entro e non oltre il giorno &lt;/strong&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;strong&gt;04/06/2026&lt;/strong&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;strong&gt; ore &lt;/strong&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;strong&gt;12:00&lt;/strong&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;trasmettendolo a mezzo PEC all'indirizzo &lt;/span&gt;&lt;a href="mailto:protocollo.aulss1@pecveneto.it" target="_top" rel="nofollow"&gt;&lt;span style="color: #0000ff;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;u&gt;protocollo.aulss1@pecveneto.it&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt; &lt;span style="font-family: Arial, sans-serif;"&gt;e &lt;/span&gt;&lt;/span&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;all’indirizzo mail &lt;/span&gt;&lt;a href="mailto:provveditorato@aulss1.veneto.it" target="_top" rel="nofollow"&gt;&lt;span style="color: #0000ff;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;u&gt;provveditorato@aulss1.veneto.i&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;t&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr"/>
+      <c r="I56" t="inlineStr"/>
+      <c r="J56" t="inlineStr"/>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>21/05/2026 15:55</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>04/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P56" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q56" t="inlineStr"/>
+      <c r="R56" t="inlineStr"/>
+      <c r="S56" t="inlineStr"/>
+      <c r="T56" t="inlineStr"/>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Fornitura in noleggio temporaneo di un sistema per Risonanza Magnetica su unità mobile ad alto campo 1.5 T., destinato all’esecuzione di esami RM senza mezzo di contrasto finalizzato al recupero delle liste d’attesa aziendali da collocare presso il PO di Belluno ID Sintel n. 219581720</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr"/>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>219581720</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr"/>
+      <c r="J57" t="inlineStr"/>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>21/05/2026 08:00</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>05/06/2026 10:00</t>
+        </is>
+      </c>
+      <c r="P57" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q57" t="inlineStr"/>
+      <c r="R57" t="inlineStr"/>
+      <c r="S57" t="inlineStr"/>
+      <c r="T57" t="inlineStr"/>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>0407_2026</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>FORNITURA DI ANTISETTICI E DISINFETTANTI PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI: PROROGA DELLA GARA REGIONALE.</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr"/>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr"/>
+      <c r="I58" t="inlineStr"/>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>87484590C1,8748473C4B,Z2B371E194,ZC5371E1E8,ZF5371E219,Z6C371E26E,8748529A82,87485381F2,8748550BD6,ZA7371E2A5,9318730B42,ZD7371E2D6,Z01371E301,Z4E371E32B,ZC0371E380,Z3A371E3A9,Z7C371E3CD,Z34371E401,Z4E371E426,87484590C1,874826617C,8748335A6A,8748352872,8748445532,Z32371E472,Z69371E490</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>19/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>19/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q58" t="inlineStr"/>
+      <c r="R58" t="inlineStr"/>
+      <c r="S58" t="inlineStr"/>
+      <c r="T58" t="inlineStr"/>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>39_2026</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>APPALTO DEI SERVIZI SANITARI ED ASSISTENZIALI PER LA GESTIONE DELLE UNITA’ D’OFFERTA NELL’AMBITO DELLA SALUTE MENTALE TERRITORIALE DELL’ ULSS N. 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;24/06/2026 Viene pubblicata la nota "Chiarimenti n. 4"&lt;/p&gt;
+&lt;p&gt;22/06/2026 Viene pubblicata la nota "Chiarimenti n. 3"&lt;/p&gt;
+&lt;p&gt;11/06/2026 Viene pubblicata la nota "Chiarimenti n. 2"&lt;/p&gt;
+&lt;p&gt;05/06/2026 Viene pubblicata la nota "Chiarimenti n. 1"&lt;/p&gt;
+&lt;p&gt;19/05/2026 Si pubblica la documentazione di gara relativa alla procedura aperta in oggetto che sarà condotta sulla piattaforma SINTEL di Aria Lombardia (ID 219509332).    &lt;/p&gt;
+&lt;p&gt;termine di presentazione offerta h 12:00 30/06/2026&lt;/p&gt;
+&lt;p&gt;termine per la richiesta di chiarimenti h 12:00 22/06/2026&lt;/p&gt;
+&lt;p&gt;termine per la richiesta di sopralluogo facoltativo h 12.00 08/06/2026  &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>219509332</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr"/>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>BBADDC9EDC,BBADDC9EDC</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>19/05/2026 08:45</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>30/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P59" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q59" t="inlineStr"/>
+      <c r="R59" t="inlineStr"/>
+      <c r="S59" t="inlineStr"/>
+      <c r="T59" t="inlineStr"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>0416_2026</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>FORNITURA DI DISPOSITIVI DI ALLERTA RAPIDA CONTRO I RISCHI DI AGGRESSIONE NEI CONFRONTI DEL PERSONALE SANITARIO</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr"/>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr"/>
+      <c r="I60" t="inlineStr"/>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>B942A4B30C</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>18/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>18/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q60" t="inlineStr"/>
+      <c r="R60" t="inlineStr"/>
+      <c r="S60" t="inlineStr"/>
+      <c r="T60" t="inlineStr"/>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>0333_2026</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>FORNITURA DI DISPOSITIVI PER L’ALLESTIMENTO DI POSTAZIONI PER TELEMEDICINA PEDIATRICA PRESSO LE UU.OO. PEDIATRIA E PATOLOGIA NEONATALE DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DI SOCIETA’ DIVERSE.</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr"/>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr"/>
+      <c r="I61" t="inlineStr"/>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>BB828B0886,BB783FF02D</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>14/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>14/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P61" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q61" t="inlineStr"/>
+      <c r="R61" t="inlineStr"/>
+      <c r="S61" t="inlineStr"/>
+      <c r="T61" t="inlineStr"/>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>0423_2026</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>FORNITURA DI DISPOSITIVI MEDICI PER PRELIEVI BIOLOGICI E LORO TRASPORTI PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DI DITTE DIVERSE: PROROGA</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr"/>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr"/>
+      <c r="I62" t="inlineStr"/>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>Z322255F2B,738973061B</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>14/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>14/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P62" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q62" t="inlineStr"/>
+      <c r="R62" t="inlineStr"/>
+      <c r="S62" t="inlineStr"/>
+      <c r="T62" t="inlineStr"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>0097_2026</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO LENALIDOMIDE A FAVORE DELLA SOCIETÀ TEVA ITALIA SRL.</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr"/>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr"/>
+      <c r="I63" t="inlineStr"/>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>BB83DC80C1</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>14/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>14/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P63" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q63" t="inlineStr"/>
+      <c r="R63" t="inlineStr"/>
+      <c r="S63" t="inlineStr"/>
+      <c r="T63" t="inlineStr"/>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Indagine di mercato per la fornitura in affidamento diretto di una UNITA’ MOBILE da destinare alle attività di prevenzione e counseling svolte sul territorio dal Servizio delle Dipendenze (SerD) dell’Azienda Ulss 1 Dolomiti - ID Sintel n. 218613624</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>&lt;p class="MsoNormal"&gt;&lt;span style="font-family: arial, helvetica, sans-serif;"&gt;L’Azienda ULSS n. 1 Dolomiti avvia una indagine di mercato, a mezzo della Piattaforma Sintel (ID 218613624), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 per l’acquisizione di una unità mobile da destinare alle attività svolte sul territorio dal Ser.D. dell'Azienda Ulss n. 1 Dolomiti.&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;&lt;span style="font-family: arial, helvetica, sans-serif;"&gt;Il termine per la presentazione della documentazione è fissato al 15.05.2026 ore 10:00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>218613624</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr"/>
+      <c r="J64" t="inlineStr"/>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>29/04/2026 09:00</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>15/05/2026 10:00</t>
+        </is>
+      </c>
+      <c r="P64" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>Erica De Bortoli</t>
+        </is>
+      </c>
+      <c r="R64" t="inlineStr"/>
+      <c r="S64" t="inlineStr">
+        <is>
+          <t>0439 883627</t>
+        </is>
+      </c>
+      <c r="T64" t="inlineStr">
+        <is>
+          <t>e.debortoli@aulss1.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>134/2026</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>SVILUPPO SITO ULSS - FASE 1</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr"/>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr"/>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>B37H25001350006</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>BB805E73E4</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>17/04/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>17/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P65" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q65" t="inlineStr"/>
+      <c r="R65" t="inlineStr"/>
+      <c r="S65" t="inlineStr"/>
+      <c r="T65" t="inlineStr"/>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>92_2026</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA GARA ESPLETATA DA AZIENDA ZERO PER IL SERVIZIO DI DISINFESTAZIONE DA ZANZARE PER L’EMERGENZA SANITARIA INFEZIONI DA VIRUS DENGUE, CHIKUNGUNYA, ZIKA, WEST NILE E USUTU, 2° EDIZIONE</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Si pubblica il provvedimento di adesione.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr"/>
+      <c r="I66" t="inlineStr"/>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>BB0296F600</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>14/04/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>14/04/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q66" t="inlineStr"/>
+      <c r="R66" t="inlineStr"/>
+      <c r="S66" t="inlineStr"/>
+      <c r="T66" t="inlineStr"/>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
           <t>00</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
+      <c r="B67" t="inlineStr">
         <is>
           <t>PROGRAMMAZIONE APPROVVIGIONAMENTI DI BENI E SERVIZI ANNI 2026/2027 - AVVISO INDICATIVO PER LA COSTITUZIONE DI UN ALBO DI FORNITORI</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
+      <c r="C67" t="inlineStr">
         <is>
           <t>Avvisi generali ai fornitori</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F16" t="inlineStr">
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
         <is>
           <t>&lt;p&gt;In esecuzione della deliberazione n. 481 del 27/03/2026 relativa alla programmazione per il triennio 26/27/28, si pubblica l’avviso relativo alle procedure d’acquisto di beni e servizi che l’U.O.C. Provveditorato Economato e Gestione della Logistica intende avviare nel corso del 2026 e nei mesi iniziali del 2027, ai sensi del D.Lgs. 36/2023.&lt;/p&gt;
 &lt;p&gt;L’elenco delle procedure è contenuto negli allegati (n. 1 e n. 2) pubblicati contestualmente.&lt;/p&gt;
 &lt;p&gt;Si invita a prendere visione dell’avviso al fine di presentare la candidatura per le procedure di interesse, precisando che il termine di scadenza è il 01/05/2026 salvo quanto indicato nell’avviso stesso.&lt;/p&gt;
 &lt;p&gt;Il Link per compilare il modulo di manifestazione di interesse, è il seguente: &lt;a href="https://forms.gle/G6i6Edhoq46fkhvW6" rel="nofollow"&gt;https://forms.gle/G6i6Edhoq46fkhvW6&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K16" t="inlineStr">
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr"/>
+      <c r="I67" t="inlineStr"/>
+      <c r="J67" t="inlineStr"/>
+      <c r="K67" t="inlineStr">
         <is>
           <t>31/03/2026 12:00</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L67" t="inlineStr">
         <is>
           <t>01/05/2026 12:00</t>
         </is>
       </c>
-      <c r="P16" t="inlineStr">
+      <c r="P67" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q16" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="A17" t="inlineStr">
+      <c r="Q67" t="inlineStr"/>
+      <c r="R67" t="inlineStr"/>
+      <c r="S67" t="inlineStr"/>
+      <c r="T67" t="inlineStr"/>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
         <is>
           <t>80395</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
+      <c r="B68" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA TECNICA SPECIALISTICA - EMERGENZA E LOTTA ANTINCENDIO - DA EFFETTUARSI PRESSO IL PRESIDIO OSPEDALIERO DI BELLUNO DELL’AZIENDA ULSS N.1 DOLOMITI, PER UN PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE PER ALTRI 12 MESI</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
+      <c r="C68" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E17" t="inlineStr">
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="H17" t="inlineStr">
+      <c r="F68" t="inlineStr"/>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
         <is>
           <t>216553658</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr"/>
-      <c r="J17" t="inlineStr">
+      <c r="I68" t="inlineStr"/>
+      <c r="J68" t="inlineStr">
         <is>
           <t>BAE22B54ED</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K68" t="inlineStr">
         <is>
           <t>17/03/2026 00:00</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L68" t="inlineStr">
         <is>
           <t>16/04/2026 00:00</t>
         </is>
       </c>
-      <c r="P17" t="inlineStr">
+      <c r="P68" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
-      <c r="Q17" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="A18" t="inlineStr">
+      <c r="Q68" t="inlineStr"/>
+      <c r="R68" t="inlineStr"/>
+      <c r="S68" t="inlineStr"/>
+      <c r="T68" t="inlineStr"/>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>0306_2025</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI SISTEMI PER TRATTAMENTI TISSUTALI A MICROONDE (MW) E RADIOFREQUENZA (RF) PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-family: arial, helvetica, sans-serif; font-size: 10pt;"&gt;Per procedura di gara in oggetto si pubblica delibera di nomina commissione giudicatrice n. 88 del 09/01/2026.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 10pt; font-family: arial, helvetica, sans-serif;"&gt;&lt;span&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml" rel="nofollow"&gt;&lt;span&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/a&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-family: arial, helvetica, sans-serif; font-size: 10pt;"&gt;Per procedura di gara in oggetto si pubblicano delibera di assegnazione n. 368 del 06/03/2026 e relativi atti di gara.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr"/>
+      <c r="I69" t="inlineStr"/>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>B94FD7A93D,B94FD7DBB6,B94FD7CAE3</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>06/03/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>06/03/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P69" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q69" t="inlineStr"/>
+      <c r="R69" t="inlineStr"/>
+      <c r="S69" t="inlineStr"/>
+      <c r="T69" t="inlineStr"/>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
         <is>
           <t>80095</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
+      <c r="B70" t="inlineStr">
         <is>
           <t>Indagine di mercato tramite piattaforma Sintel finalizzata all’avvio di una procedura per fornitura di un sistema di registrazione ed analisi dei segnali elettrici cardiaci intracavitari (poligrafo) da destinare alla UOC di Cardiologia del P.O. di Feltre della Ulss 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
+      <c r="C70" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
-[...11 lines deleted...]
-          <t>L’Azienda ULSS n. 1 Dolomiti avvia una indagine di mercato, a mezzo della Piattaforma Sintel (ID 215799125), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura, in relazione alla spesa da sostenere, per l'acquisizione di un sistema di registrazione ed analisi dei segnali elettrici cardiaci intracavitari (poligrafo) da destinare alla UOC di Cardiologia del P.O. di Feltre della Ulss 1 Dolomiti.
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">L’Azienda ULSS n. 1 Dolomiti avvia una indagine di mercato, a mezzo della Piattaforma Sintel (ID 215799125), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura, in relazione alla spesa da sostenere, per l'acquisizione di un sistema di registrazione ed analisi dei segnali elettrici cardiaci intracavitari (poligrafo) da destinare alla UOC di Cardiologia del P.O. di Feltre della Ulss 1 Dolomiti.
 Scadenza presentazione documentazione 18.03.2026 ore 10:00 – Piattaforma Sintel ID 215799125.
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K18" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
         <is>
           <t>04/03/2026 00:00</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L70" t="inlineStr">
         <is>
           <t>18/03/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" t="inlineStr">
+    <row r="71">
+      <c r="A71" t="inlineStr">
         <is>
           <t>80043</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
+      <c r="B71" t="inlineStr">
         <is>
           <t>Indagine di mercato per la fornitura di isole neonatali da destinare alle UU.OO. di Pediatria e Patologia Neonatale</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
+      <c r="C71" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F19" t="inlineStr">
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Azienda ULSS n. 1 Dolomiti avvia una indagine di mercato, a mezzo della Piattaforma Sintel (ID 215907879), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura, in relazione alla spesa da sostenere, per l’acquisizione di isole neonatali per terapia sub intensiva/sala parto da destinare alle Unità Operative di Pediatria e Patologia Neonatale dell'Azienda Ulss n. 1 Dolomiti.&lt;/p&gt;
 &lt;p&gt;Scadenza presentazione documentazione prevista per il 30.03.2026 ore 16:00 è stata posticipata al 02.04.2026 ore 12:00
  &lt;br&gt;
  – Piattaforma Sintel ID 215907879.
  &lt;br&gt;
  &lt;br&gt;
  &lt;br&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K19" t="inlineStr">
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr"/>
+      <c r="I71" t="inlineStr"/>
+      <c r="J71" t="inlineStr"/>
+      <c r="K71" t="inlineStr">
         <is>
           <t>04/03/2026 00:00</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L71" t="inlineStr">
         <is>
           <t>30/03/2026 16:00</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M71" t="inlineStr">
         <is>
           <t>02/04/2026 12:00</t>
         </is>
       </c>
-      <c r="P19" t="inlineStr">
+      <c r="P71" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q19" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="A20" t="inlineStr">
+      <c r="Q71" t="inlineStr"/>
+      <c r="R71" t="inlineStr"/>
+      <c r="S71" t="inlineStr"/>
+      <c r="T71" t="inlineStr"/>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>20549/2026</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>procedura aperta telematica per la fornitura in Accordo Quadro di tecnologie per chirurgia robotica mininvasiva aggiudicata da Azienda Zero. Adesione lotto 1 sub 3 "servizio di manutenzione e assistenza tecnica full risk" in favore della società' AB Medica DV contratti quinquennali oltre eventuali opzioni temporali.</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr"/>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr"/>
+      <c r="I72" t="inlineStr"/>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>BA952B5736</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>04/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>04/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="O72" t="n">
+        <v>714650</v>
+      </c>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q72" t="inlineStr"/>
+      <c r="R72" t="inlineStr"/>
+      <c r="S72" t="inlineStr"/>
+      <c r="T72" t="inlineStr"/>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
         <is>
           <t>80100</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
+      <c r="B73" t="inlineStr">
         <is>
           <t>ASSEGNAZIONE DELLA FORNITURA DI LICENZE D’USO MICROSOFT PER DATA CENTER PER L’AZIENDA  ULSS N.1 DOLOMITI A SEGUITO DI  ADESIONE ALLA CONVENZIONE CONSIP “PER LA FORNITURA DI LICENZE D’USO  MICROSOFT ENTERPRISE EGREEMENT E DEI SERVIZI CONNESSI PER LE PUBBLICHE AMMINISTRAZIONI ED. 9 – ID  2755” A FAVORE DELL’IMPRESA TELECOM ITALIA SPA DI MILANO (MI). LA FORNITURA È PREVISTA ALL’INTERNO  DELLA PROGRAMMAZIONE PNRR – PROGETTO FINANZIATO DALL’UE – NEXT GENERATION EU – INVESTIMENTO  M6C2 1.1.1 – AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE  DEA I E II LIVELLO) EU. CUP B36G21073020006 PER BELLUNO E B96G21060470006 PER FELTRE.</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
+      <c r="C73" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D73" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G20" t="inlineStr">
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr"/>
+      <c r="G73" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K73" t="inlineStr">
         <is>
           <t>04/03/2026 00:00</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L73" t="inlineStr">
         <is>
           <t>31/12/2027 00:00</t>
         </is>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" t="inlineStr">
+    <row r="74">
+      <c r="A74" t="inlineStr">
         <is>
           <t>79930</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
+      <c r="B74" t="inlineStr">
         <is>
           <t>Fornitura elettrobisturi per attività di chirurgia vascolare, emodinamica e generale per varie UU.OO. Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
+      <c r="C74" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F21" t="inlineStr">
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
         <is>
           <t>&lt;p class="western" align="justify"&gt;L’Azienda ULSS n. 1 Dolomiti avvia, tramite Piattaforma Sintel ID 215396934, una consultazione di mercato, finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare operatori economici con i quali procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura in relazione alla spesa da sostenere, per la fornitura di elettrobisturi di ultima generazione per attività di chirurgia vascolare, emodinamica e chirurgia generale da destinare, principalmente, a sale operatorie dell’Azienda Ulss n. 1 Dolomiti.&lt;/p&gt;
 &lt;p align="justify"&gt;Scadenza presentazione documentazione 19 marzo 2026 ore 16.00 – SINTEL ID 215396934.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K21" t="inlineStr">
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
         <is>
           <t>25/02/2026 00:00</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L74" t="inlineStr">
         <is>
           <t>19/03/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" t="inlineStr">
+    <row r="75">
+      <c r="A75" t="inlineStr">
         <is>
           <t>79923</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
+      <c r="B75" t="inlineStr">
         <is>
           <t>Fornitura stazione di inclusione in paraffina per l’UOC Anatomia e Istologia Patologica Ospedale di Feltre-Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
+      <c r="C75" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F22" t="inlineStr">
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 215302095, un'indagine di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare operatori economici con i quali procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura in relazione alla spesa da sostenere, per la fornitura di una stazione di inclusione in paraffina da destinare all’UOC Anatomia e Istologia Patologica dell’Ospedale di Feltre dell’Azienda Ulss n. 1 Dolomiti.
 Scadenza presentazione documentazione 12 marzo 2026 ore 16.00 – SINTEL ID 215302095.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K22" t="inlineStr">
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
         <is>
           <t>25/02/2026 00:00</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L75" t="inlineStr">
         <is>
           <t>12/03/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" t="inlineStr">
+    <row r="76">
+      <c r="A76" t="inlineStr">
         <is>
           <t>79883</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
+      <c r="B76" t="inlineStr">
         <is>
           <t>FORNITURA CARRELLI INFORMATIZZATI PER AVVIO NUOVO SIO DELL’AZIENDA ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
+      <c r="C76" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G23" t="inlineStr">
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr"/>
+      <c r="G76" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="H76" t="inlineStr"/>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>B36G21073020006</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>BB1300140D</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
         <is>
           <t>24/02/2026 00:00</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L76" t="inlineStr">
         <is>
           <t>05/03/2026 00:00</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" t="inlineStr">
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q76" t="inlineStr"/>
+      <c r="R76" t="inlineStr"/>
+      <c r="S76" t="inlineStr"/>
+      <c r="T76" t="inlineStr"/>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
         <is>
           <t>79795</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
+      <c r="B77" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’ACQUISIZIONE DELLE MANIFESTAZIONI DI INTERESSE DI ENTI DEL TERZO SETTORE A PARTECIPARE AL TAVOLO TECNICO REGIONALE DI CO-PROGRAMMAZIONE FINALIZZATO A SVILUPPARE UNA PROPOSTA DI MODELLO REGIONALE INNOVATIVO E INTEGRATO PER L'ACCOGLIENZA E L'OSPITALITÀ IN  SPAZI  OSPEDALIERI  A  SUPPORTO  DEI  PAZIENTI  PEDIATRICI  E  CAREGIVER  INSERITI  IN  PERCORSI  OSPEDALIERI ULTRASPECIALISTICI LONTANI DAL DOMICILIO, IN STRETTA CONNESSIONE CON LE COMUNITÀ TERRITORIALI DI RIFERIMENTO</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
+      <c r="C77" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E24" t="inlineStr">
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
-[...1 lines deleted...]
-          <t>Con Delibera della Giunta regionale n. 1431 del 11.11.2025 é stato stabilito di definire un nuovo modello regionale di accoglienza e ospitalità in spazi ospedalieri a supporto dei pazienti pediatrici e dei caregiver inserite in percorsi ospedalieri oltre a specialistici, lontano dal domicilio.
+      <c r="F77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Con Delibera della Giunta regionale n. 1431 del 11.11.2025 é stato stabilito di definire un nuovo modello regionale di accoglienza e ospitalità in spazi ospedalieri a supporto dei pazienti pediatrici e dei caregiver inserite in percorsi ospedalieri oltre a specialistici, lontano dal domicilio.
 A tal fine viene avviato un percorso di co-programmazione, ai sensi dell'art. 55 del D. Lgs. n. 117/2017, finalizzato ad arricchire il quadro conoscitivo a disposizione dell'Amministrazione regionale con il contributo proattivo degli Enti del Terzo Settore attraverso la costituzione di un tavolo Tecnico regionale di co-programmazione.
 Il Tavolo tecnico di co-programmazione si pone l'obiettivo di elaborare un documento istruttorio di sintesi che illustri la proposta per la realizzazione di un modello regionale per l'accoglienza e l'ospitalità in spazi ospedalieri a supporto dei pazienti pediatrici e caregiver inseriti in percorsi ospedalieri ultraspecialistici lontano dal domicilio e potrà essere articolato in più sessioni.
 &lt;strong&gt;DESTINATARI DELL’AVVISO&lt;/strong&gt;
 Potranno presentare la manifestazione di interesse &lt;strong&gt;tutti gli Enti del Terzo Settore&lt;/strong&gt; che siano interessati a
 collaborare per il raggiungimento degli obiettivi precedentemente indicati, &lt;strong&gt;iscritti nel RUNTS e che svolgono o hanno svolto attività in merito a servizi/progetti/interventi inerenti all’oggetto dell’Avviso&lt;/strong&gt;, in coerenza con
 le proprie finalità e attività statutarie come indicato nell’Allegato B.
 Per le Onlus iscritte alla relativa Anagrafe la richiesta di perfezionamento dell’iscrizione al RUNTS dovrà essere presentata entro il 31/03/2026 e concludersi positivamente.
 &lt;strong&gt;È esclusa la partecipazione di persone fisiche. &lt;/strong&gt;
-&amp;nbsp;
 &lt;strong&gt;MODALITÀ DI PRESENTAZIONE DELLA DOMANDA DI PARTECIPAZIONE&lt;/strong&gt;
 Le istanze dovranno pervenire &lt;strong&gt;entro e non oltre le ore 23:59 del 31 MARZO 2026&lt;/strong&gt;, redatte sul Modello di cui all’Allegato B, firmato digitalmente, o in modo olografo con allegata la copia del documento identificativo dal legale rappresentante, a pena di inammissibilità e trasmesse tramite PEC all’indirizzo servizi.sociali@pec.regione.veneto.it.
-&amp;nbsp;
 &lt;strong&gt;INFORMAZIONI&lt;/strong&gt;
 Eventuali richieste di chiarimenti in merito alla presente procedura potranno essere inviate all’indirizzo di
 posta elettronica certificata: servizi.sociali@pec.regione.veneto.it entro le ore 12:00 del 30 marzo 2026.
-&amp;nbsp;
-[...8 lines deleted...]
-      <c r="K24" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
         <is>
           <t>19/02/2026 00:00</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L77" t="inlineStr">
         <is>
           <t>31/03/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" t="inlineStr">
+    <row r="78">
+      <c r="A78" t="inlineStr">
         <is>
           <t>79529</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
+      <c r="B78" t="inlineStr">
         <is>
           <t>Fornitura incubatori per UOSD Microbiologia dell'Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
+      <c r="C78" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F25" t="inlineStr">
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
         <is>
           <t>L’Azienda ULSS n. 1 Dolomiti avvia una consultazione di mercato, a mezzo della Piattaforma Sintel (ID 213801897), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare operatori economici con i quali procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura, in relazione alla spesa da sostenere, per l'acquisizione di incubatori destinati alle colture batteriche e micotiche precise per diagnosi e test di sensibilità agli antibiotici per l’UOSD Microbiologia dell’Ospedale di Belluno.
 Scadenza presentazione documentazione 23.02.2026 ore 16.00 - Piattaforma Sintel ID 213801897.
 20/02/2026 posticipato scadenza a 25/02/2026 ore 16.00.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K25" t="inlineStr">
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
         <is>
           <t>03/02/2026 00:00</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L78" t="inlineStr">
         <is>
           <t>25/02/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" t="inlineStr">
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>79496</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA E AFFIDAMENTO DIRETTO DELLA FORNITURA DI VALVOLE FONATORIE E RELATIVI ACCESSORI PER I PAZIENTI TERRITORIALI DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DI DITTE DIVERSE. VALIDITÀ FINO AL 31/01/2028.</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;Per la gara in oggetto in data &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;02&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;/&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;02&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;/202&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;6&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt; si pubblicano la delibera di aggiudicazione n. &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;190&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt; del &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;28/01/2026 &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;e i relativi atti di gara.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
+CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97DAD6930"&gt;B97DAD6930&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>02/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>02/02/2026 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
         <is>
           <t>79490</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
+      <c r="B80" t="inlineStr">
         <is>
           <t>Avviso Volontario per trasparenza preventiva: Contratto triennale di manutenzione ed assistenza al sw applicativo EUSIS (pratica 455_2025)</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
+      <c r="C80" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F26" t="inlineStr">
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
         <is>
           <t>02/02/2026 &lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt; Si pubblica la documentazione relativa all'affidamento, a seguito di procedura negoziata &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;senza bando&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;, del contratto triennale per gli anni 2026-2027-2028 relativo al s&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;ervizio di manutenzione ed assistenza &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;del software gestionale integrato EUSIS per l’area amministrativa&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;,&lt;/span&gt;&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;a favore della&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt; Ditta &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;GPI&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt; Spa.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 &lt;p align="justify"&gt;link a BDNCP cig &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B979C27EC7"&gt;B979C27EC7&lt;/a&gt;&lt;/p&gt;
 &lt;ul&gt;
  	&lt;li&gt;delibera di affidamento&lt;/li&gt;
  	&lt;li&gt;avviso volontario inviato per la trasparenza preventiva ai sensi dell'art. 86 del D.Lgs 36/23 sulla GUCE&lt;/li&gt;
 &lt;/ul&gt;
 03/02/2026 Si comunica che l'avviso volontario è stato pubblicato sulla GUCE come da atto allegato</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K26" t="inlineStr">
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
         <is>
           <t>02/02/2026 00:00</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L80" t="inlineStr">
         <is>
           <t>15/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="27">
-[...48 lines deleted...]
-      <c r="A28" t="inlineStr">
+    <row r="81">
+      <c r="A81" t="inlineStr">
         <is>
           <t>79401</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
+      <c r="B81" t="inlineStr">
         <is>
           <t>LAVORI DI REALIZZAZIONE DI NUOVA FONTE DI PRODUZIONE DI OSSIGENO MEDICALE PRESSO L'OSPEDALE SAN MARTINO DI BELLUNO</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
+      <c r="C81" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D81" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E81" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;strong&gt;&lt;em&gt;CIG (Link BDNCP) &lt;/em&gt;&lt;/strong&gt;LAVORI GAS: &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDECEDBD"&gt;B9EDECEDBD&lt;/a&gt;
+      <c r="F81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;strong&gt;&lt;em&gt;CIG (Link BDNCP) &lt;/em&gt;&lt;/strong&gt;LAVORI GAS: &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDECEDBD"&gt;B9EDECEDBD&lt;/a&gt;
 CUP: B31B24000490001
-&amp;nbsp;
 &lt;strong&gt;&lt;em&gt;CIG (Link BDNCP) &lt;/em&gt;&lt;/strong&gt;LAVORI STRUTTURE: &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EE0CD371"&gt;B9EE0CD371&lt;/a&gt;
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K28" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
         <is>
           <t>29/01/2026 00:00</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L81" t="inlineStr">
         <is>
           <t>29/01/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" t="inlineStr">
+    <row r="82">
+      <c r="A82" t="inlineStr">
         <is>
           <t>79455</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
+      <c r="B82" t="inlineStr">
         <is>
           <t>Indagine di mercato tramite piattaforma Sintel finalizzata all’acquisizione di sistemi servoscala per uso domiciliare per le necessità dell'Azienda Ulss1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
+      <c r="C82" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F29" t="inlineStr">
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
         <is>
           <t>L’Azienda ULSS n. 1 Dolomiti avvia una consultazione di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, in affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o altra procedura in relazione alla spesa da sostenere, per la fornitura di sistemi di servoscala per uso domiciliare.
 La procedura è stat avviata tramite la piattaforma Sintel ID 213552904
 &lt;strong&gt;Il termine di scadenza di presentazione delle proposte è il 12/02/2026 ore 10:00.&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K29" t="inlineStr">
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
         <is>
           <t>29/01/2026 00:00</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L82" t="inlineStr">
         <is>
           <t>12/02/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="30">
-      <c r="A30" t="inlineStr">
+    <row r="83">
+      <c r="A83" t="inlineStr">
         <is>
           <t>79355</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
+      <c r="B83" t="inlineStr">
         <is>
           <t>Servizio di gestione di progetti educativi a sostegno della neogenitorialità e genitorialità</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
+      <c r="C83" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
-[...11 lines deleted...]
-          <t>Servizio di gestione di progetti educativi a sostegno della neogenitorialità e genitorialità, oltre a progetti domiciliari e riabilitativi, a favore di minori, giovani adulti e delle loro famiglie, nonchè di eventuali altri progetti a loro collegati per il periodo 01/10/2025 - 30/09/2027
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Servizio di gestione di progetti educativi a sostegno della neogenitorialità e genitorialità, oltre a progetti domiciliari e riabilitativi, a favore di minori, giovani adulti e delle loro famiglie, nonchè di eventuali altri progetti a loro collegati per il periodo 01/10/2025 - 30/09/2027
 LINK BDNCP &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80A1B777E"&gt;B80A1B777E&lt;/a&gt;
 Si pubblica la documentazione relativa alla procedura:
 &lt;ul&gt;
  	&lt;li&gt;Documentazione di gara Sintel&lt;/li&gt;
  	&lt;li&gt;Delibera di nomina della Commissione&lt;/li&gt;
  	&lt;li&gt;CV dei componenti la Commissione&lt;/li&gt;
  	&lt;li&gt;Delibera di aggiudicazione&lt;/li&gt;
 &lt;/ul&gt;
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K30" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
         <is>
           <t>28/01/2026 00:00</t>
         </is>
       </c>
-      <c r="L30" t="inlineStr">
+      <c r="L83" t="inlineStr">
         <is>
           <t>11/09/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="31">
-      <c r="A31" t="inlineStr">
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>415_2025</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Telefonia fissa TF5 anno 2026 adesione Consip decreto milleproroghe</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;17/06/2026 in data odierna si pubblica la delibera di prosecuzione del servizio di telefonia fissa TF5 convenzione Consip per l'anno 2026 in base al decreto milleproroghe&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr"/>
+      <c r="I84" t="inlineStr"/>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>B62172E84E</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>26/01/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>26/01/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P84" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q84" t="inlineStr"/>
+      <c r="R84" t="inlineStr"/>
+      <c r="S84" t="inlineStr"/>
+      <c r="T84" t="inlineStr"/>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
         <is>
           <t>70684</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
+      <c r="B85" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA A LOTTO UNICO PER L'ACQUISIZIONE DI APPARECCHIATURE PER ANESTESIA DA DESTINARE ALLA U.O.C. DI ANESTESIA E RIANIMAZIONE DEL PRESIDIO OSPEDALIERO DI BELLUNO DELL’ULSS 1 DOLOMITI.</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
+      <c r="C85" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D31" t="inlineStr">
+      <c r="D85" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F31" t="inlineStr">
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
         <is>
           <t>&lt;p&gt;Con deliberazione n. 28 del 02/01/2026 l’Ulss 1 Dolomiti ha indetto una procedura aperta telematica a lotto unico per l’affidamento della fornitura di apparecchi per anestesia da destinare all'U.O.C. di Anestesia e Rianimazione del Presidio Ospedaliero di Belluno. Gli interessati possono formulare richieste di chiarimento entro il giorno 12/02/2026 ore 11:00. La scadenza per la presentazione delle offerte è stabilito nel giorno 25/02/2026 ore 12:00 Il procedimento sarà realizzato sulla piattaforma di e-proceurement Sintel.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H31" t="inlineStr">
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
         <is>
           <t>209307566</t>
         </is>
       </c>
-      <c r="I31" t="inlineStr"/>
-      <c r="J31" t="inlineStr">
+      <c r="I85" t="inlineStr"/>
+      <c r="J85" t="inlineStr">
         <is>
           <t>BA0F8D0823</t>
         </is>
       </c>
-      <c r="K31" t="inlineStr">
+      <c r="K85" t="inlineStr">
         <is>
           <t>21/01/2026 00:00</t>
         </is>
       </c>
-      <c r="L31" t="inlineStr">
+      <c r="L85" t="inlineStr">
         <is>
           <t>31/12/2026 00:00</t>
         </is>
       </c>
-      <c r="P31" t="inlineStr">
+      <c r="P85" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q31" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="A32" t="inlineStr">
+      <c r="Q85" t="inlineStr"/>
+      <c r="R85" t="inlineStr"/>
+      <c r="S85" t="inlineStr"/>
+      <c r="T85" t="inlineStr"/>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>0432_2025</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA DELLA FORNITURA DI DISPOSITIVI MEDICI PER DRENAGGIO E ASPIRAZIONE, PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-family: arial, helvetica, sans-serif; font-size: 10pt;"&gt;Per procedura di gara in oggetto si pubblica delibera di nomina commissione giudicatrice n. 132 del 16/01/2026.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 10pt; font-family: arial, helvetica, sans-serif;"&gt;&lt;span&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml" rel="nofollow"&gt;&lt;span&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/a&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 10pt; font-family: arial, helvetica, sans-serif;"&gt;Per procedura di gara in oggetto si pubblicano delibera di assegnazione n. 473 del 27/03/2026 e relativi atti di gara.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr"/>
+      <c r="I86" t="inlineStr"/>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>B91B0B375E,B91B0B4831,B91B0B5904</t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>16/01/2026 00:01</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>16/01/2026 00:01</t>
+        </is>
+      </c>
+      <c r="P86" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q86" t="inlineStr"/>
+      <c r="R86" t="inlineStr"/>
+      <c r="S86" t="inlineStr"/>
+      <c r="T86" t="inlineStr"/>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
         <is>
           <t>79258</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
+      <c r="B87" t="inlineStr">
         <is>
           <t>LAVORI DI RISTRUTTURAZIONE DI UN FABBRICATO DESTINATO A RESIDENZE PROTETTE - GAP PRESSO IL COMUNE DI PONTE NELLE ALPI</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
+      <c r="C87" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D32" t="inlineStr">
+      <c r="D87" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
+      <c r="E87" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="K32" t="inlineStr">
+      <c r="F87" t="inlineStr"/>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
         <is>
           <t>14/01/2026 00:00</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L87" t="inlineStr">
         <is>
           <t>23/10/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="33">
-      <c r="A33" t="inlineStr">
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>416_2025</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>connettività SPC2 anno 2026 in adesione a contratto quadro OPA Consip</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;17/06/2026 in data odierna si pubblica la delibera di prosecuzione del servizio di connettivitù SPC2 in adesione a contratto quadro OPA Consip per l'anno 2026 in base al decreto milleproroghe&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr"/>
+      <c r="I88" t="inlineStr"/>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>B6214321D7</t>
+        </is>
+      </c>
+      <c r="K88" t="inlineStr">
+        <is>
+          <t>13/01/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>13/01/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P88" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q88" t="inlineStr"/>
+      <c r="R88" t="inlineStr"/>
+      <c r="S88" t="inlineStr"/>
+      <c r="T88" t="inlineStr"/>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
         <is>
           <t>79190</t>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
+      <c r="B89" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER MANIFESTAZIONE D’INTERESSE PER L’INSERIMENTO O LA VARIAZIONE DI UNITÀ DI OFFERTA SOCIALI E SOCIO-SANITARIE NELL'AGGIORNAMENTO DELLA PROGRAMMAZIONE LOCALE DEI PIANI DI ZONA 2023-2026 (DOCUMENTI ATTUATIVI 2026) DEI DISTRETTI DI BELLUNO E DI FELTRE</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
+      <c r="C89" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E33" t="inlineStr">
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
-[...2 lines deleted...]
-Per compilare la richiesta devono essere utilizzati i seguenti moduli, rispettivamente nel caso di:
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tenuto conto di quanto riportato nell’AVVISO pubblicato nella presente pagina, i soggetti interessati a manifestare l’interesse per l’inserimento o la variazione di Unità di Offerta sociali e socio-sanitarie ai fini della programmazione locale dei Piani di Zona 2023-2026 (&lt;u&gt;Documenti Attuativi Annuali 2026&lt;/u&gt;), dei Distretti di Belluno e di Feltre, devono formalizzare la propria richiesta &lt;strong&gt;ENTRO IL 26 GENNAIO 2026 ALLE ORE  12.00&lt;/strong&gt;, all’Azienda ULSS 1 Dolomiti e al Comune di competenza. Per compilare la richiesta devono essere utilizzati i seguenti moduli, rispettivamente nel caso di:&lt;/p&gt;
 &lt;ol&gt;
- 	&lt;li&gt;Inserimento di una struttura/Unità di Offerta (UdO) di nuova realizzazione – &lt;a href="https://forms.gle/KupD5GXm3nkEFV9b7" target="_blank" rel="noopener"&gt;&lt;strong&gt;LINK MODULO_1&lt;/strong&gt;&lt;/a&gt;&lt;/li&gt;
-[...3 lines deleted...]
- 	&lt;li&gt;Rinuncia all’inserimento nel Piano di Zona 2023-26 – &lt;a href="https://forms.gle/UADhAFCcbWT6u9ALA" target="_blank" rel="noopener"&gt;&lt;strong&gt;LINK MODULO_5&lt;/strong&gt;&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;Inserimento di una struttura/Unità di Offerta (UdO) di nuova realizzazione – &lt;a href="https://forms.gle/KupD5GXm3nkEFV9b7" target="_blank" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;LINK MODULO_1&lt;/strong&gt;&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;Variazione della capacità ricettiva (ampliamento o riduzione del nr. dei posti) – &lt;a href="https://forms.gle/jveUmjrg1aJwrMUQ8" target="_blank" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;LINK MODULO_2&lt;/strong&gt;&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;Trasformazione/conversione nella tipologia di UdO – &lt;a href="https://forms.gle/iH4Gn1ugaXAZt7oHA" target="_blank" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;LINK MODULO_3&lt;/strong&gt;&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;Trasferimento di sede – &lt;a href="https://forms.gle/DHRiYTZkdkqC21v97" target="_blank" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;LINK MODULO_4&lt;/strong&gt;&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;Rinuncia all’inserimento nel Piano di Zona 2023-26 – &lt;a href="https://forms.gle/UADhAFCcbWT6u9ALA" target="_blank" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;LINK MODULO_5&lt;/strong&gt;&lt;/a&gt;&lt;/li&gt;
 &lt;/ol&gt;
-Le richieste di cui ai punti 2, 3, 4 e 5  fanno riferimento a Unità di Offerta già inserite nel Piano di Zona 2023-26 (come modificato a giugno 2025), pubblicato nel sito dell’Azienda Ulss 1 Dolomiti, visibile al seguente &lt;a href="https://www.aulss1.veneto.it/wp-content/uploads/2024/03/2025_UDO_AULSS1_DEF2_aggiorn_al-19.06.25.pdf" target="_blank" rel="noopener"&gt;&lt;strong&gt;link&lt;/strong&gt;&lt;/a&gt;.
-[...13 lines deleted...]
-      <c r="K33" t="inlineStr">
+&lt;p&gt;Le richieste di cui ai punti 2, 3, 4 e 5  fanno riferimento a Unità di Offerta già inserite nel Piano di Zona 2023-26 (come modificato a giugno 2025) pubblicato nel sito dell’Azienda Ulss 1 Dolomiti, pagina &lt;em&gt;Documenti approvati&lt;/em&gt;, sezione dedicata ai &lt;em&gt;Documenti Attuativi Annuali 2025&lt;/em&gt;. Nella pagina visibile al seguente &lt;a href="https://www.aulss1.veneto.it/documenti-approvati-23-25" target="_blank" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;link&lt;/strong&gt;&lt;/a&gt;, tra i &lt;em&gt;Documenti collegati&lt;/em&gt; dei &lt;em&gt;Documenti Attuativi Annuali 2025&lt;/em&gt; è possibile scaricare le "TABELLE UDO 2025". &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;ATTENZIONE &lt;/strong&gt;- Dopo il 1° marzo 2026, i soggetti interessati a manifestare l’interesse per ’inserimento o la variazione di Unità di Offerta non soggette a tetti programmatori, ai fini della  modifica della programmazione locale dei Piani di Zona 2023-2025 (Documenti Attuativi Annuali 2026) dei Distretti di Belluno e di Feltre possono formalizzare la propria richiesta all’Azienda ULSS 1 Dolomiti e al Comune di competenza, compilando, entro il 31 agosto 2025, l’apposita modulistica disponibile alla sezione &lt;a href="https://www.aulss1.veneto.it/moduli-presentazione-istanze-unit-di-offerta" target="_blank" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;Moduli presentazione istanze Unità di Offerta&lt;/strong&gt;&lt;/a&gt; del presente sito. 
+ &lt;br&gt;
+ &lt;br&gt;
+ &lt;strong&gt;Informazioni&lt;/strong&gt;
+ &lt;br&gt;
+ Per maggiori informazioni o chiarimenti in merito è possibile contattare la UOC Sociale  amministrazione.sociale@aulss1.veneto.it, oppure gli Uffici di Piano di ciascun ambito territoriale: 
+ &lt;br&gt;
+ - UdP Ufficio di Distretto di Belluno: referente Paolo Dal Bianco tel. 0437 516895 - email: &lt;a href="mailto:paolo.dalbianco@aulss1.veneto.it" rel="nofollow noopener noreferrer"&gt;paolo.dalbianco@aulss1.veneto.it&lt;/a&gt;
+ &lt;br&gt;
+ - UdP Ufficio di Distretto di Feltre: referente Elena Taverna tel. 0439 883050 - email: elena.taverna@aulss1.veneto.it    &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr"/>
+      <c r="I89" t="inlineStr"/>
+      <c r="J89" t="inlineStr"/>
+      <c r="K89" t="inlineStr">
         <is>
           <t>10/01/2026 00:00</t>
         </is>
       </c>
-      <c r="L33" t="inlineStr">
+      <c r="L89" t="inlineStr">
         <is>
           <t>26/01/2026 00:00</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" t="inlineStr">
+      <c r="P89" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q89" t="inlineStr"/>
+      <c r="R89" t="inlineStr"/>
+      <c r="S89" t="inlineStr"/>
+      <c r="T89" t="inlineStr"/>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
         <is>
           <t>79143</t>
         </is>
       </c>
-      <c r="B34" t="inlineStr">
+      <c r="B90" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI SISTEMI ANALITICI PER L’ESECUZIONE DI INDAGINI DI BIOLOGIA MOLECOLARE PER L’UOSD DI MICROBIOLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 48 MESI, EVENTUALMENTE RINNOVABILE PER 12 MESI E CON OPZIONE DI PROROGA PER ULTERIORI 12 MESI.</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
+      <c r="C90" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F34" t="inlineStr">
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
         <is>
           <t>&lt;p&gt;Per la procedura in oggetto in data 08/01/2026 si pubblicano i documenti di gara (ID SINTEL 212589726).&lt;/p&gt;
 &lt;p&gt;Per la procedura in oggetto in data 04/02/2026 si pubblicano le risposte ai chiarimenti richiesti.&lt;/p&gt;
 &lt;p&gt;Per la procedura in oggetto si pubblica Delibera di Nomina della Commissione Giudicatrice n. 515 del 03/04/2026.&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente:&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p align="left"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/p&gt;
-&lt;p&gt;Per la procedura in oggetto in data 22/05/2026 si pubblica Delibera di assegnazione n. 718 del 18/08/2026.&amp;nbsp;&lt;/p&gt;</t>
-[...9 lines deleted...]
-      <c r="J34" t="inlineStr">
+&lt;p&gt;Per la procedura in oggetto in data 22/05/2026 si pubblica Delibera di assegnazione n. 718 del 18/08/2026. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr"/>
+      <c r="I90" t="inlineStr"/>
+      <c r="J90" t="inlineStr">
         <is>
           <t>B9DFDD2407,B9DFDD34DA</t>
         </is>
       </c>
-      <c r="K34" t="inlineStr">
+      <c r="K90" t="inlineStr">
         <is>
           <t>08/01/2026 00:00</t>
         </is>
       </c>
-      <c r="L34" t="inlineStr">
+      <c r="L90" t="inlineStr">
         <is>
           <t>16/02/2026 00:00</t>
         </is>
       </c>
-      <c r="P34" t="inlineStr">
+      <c r="P90" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q34" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="A35" t="inlineStr">
+      <c r="Q90" t="inlineStr"/>
+      <c r="R90" t="inlineStr"/>
+      <c r="S90" t="inlineStr"/>
+      <c r="T90" t="inlineStr"/>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
         <is>
           <t>78831</t>
         </is>
       </c>
-      <c r="B35" t="inlineStr">
+      <c r="B91" t="inlineStr">
         <is>
           <t>SERVIZIO DI PRESIDIO IMPIANTISTICO ELETTRICO E MECCANICO DA EFFETTUARSI PRESSO L’OSPEDALE CODIVILLA DI CORTINA D’AMPEZZO (BL) BELLUNO DELL’AZIENDA ULSS N.1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
+      <c r="C91" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D35" t="inlineStr">
+      <c r="D91" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
+      <c r="E91" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F35" t="inlineStr">
+      <c r="F91" t="inlineStr">
         <is>
           <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B63682CE"&gt;B9B63682CE&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G35" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K35" t="inlineStr">
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
         <is>
           <t>19/12/2025 00:00</t>
         </is>
       </c>
-      <c r="L35" t="inlineStr">
+      <c r="L91" t="inlineStr">
         <is>
           <t>19/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="36">
-      <c r="A36" t="inlineStr">
+    <row r="92">
+      <c r="A92" t="inlineStr">
         <is>
           <t>78812</t>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
+      <c r="B92" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO PER LA FORNITURA DI UN SISTEMA PER DIAGNOSTICA MOLECOLARE DELLE MALATTIE MIELOPROFILATIVE CRONICHE (MPN) PER L’UOC DI ANATOMIA PATOLOGICA DELL’OSPEDALE DI BELLUNO</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
+      <c r="C92" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F36" t="inlineStr">
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
         <is>
           <t>Per quanto in oggetto l'Azienda ULSS n. 1 Dolomiti intende avviare un’indagine di mercato al fine di individuare gli operatori economici da invitare ad una procedura di affidamento diretto, ai sensi dell’art.50, c.1 lett. b) del D.Lgs. 36/2023.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K36" t="inlineStr">
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
         <is>
           <t>17/12/2025 00:00</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L92" t="inlineStr">
         <is>
           <t>09/01/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="37">
-      <c r="A37" t="inlineStr">
+    <row r="93">
+      <c r="A93" t="inlineStr">
         <is>
           <t>78521</t>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
+      <c r="B93" t="inlineStr">
         <is>
           <t>Avviso di indagine di mercato per successivo affidamento diretto di veicoli 4x4 da destinare ai Servizi Veterinari dell'Azienda Ulss 1 Dolomiti</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
+      <c r="C93" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F37" t="inlineStr">
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Azienda ULSS 1 Dolomiti avvia, tramite il portale Sintel – ID procedura n. 211005661, un’indagine di mercato finalizzata a successivo affidamento diretto della fornitura di veicoli 4x4 da destinare ai Servizi Veterinari.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;Termine per la presentazione delle proposte:&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;Giovedì 8 gennaio 2026 alle ore 15:30.&lt;/p&gt;
 &lt;p&gt;Eventuali chiarimenti ed informazioni potranno essere richiesti: -di natura tecnica, sig. Marco Broch – Tel n. 0437/516081 e-mail marco.broch@aulss1.veneto.it UOC Servizi Tecnici e Patrimoniali -di natura amministrativa, dott.ssa Erica De Bortoli - Tel. n. 0439-883627 e-mail e.debortoli@aulss1.veneto.it UOC Provveditorato, Economato e Gestione della Logistica&lt;/p&gt;
-&lt;pre&gt;&amp;nbsp;&lt;/pre&gt;
-[...11 lines deleted...]
-      <c r="K37" t="inlineStr">
+&lt;pre&gt; &lt;/pre&gt;
+&lt;p&gt;         &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr"/>
+      <c r="I93" t="inlineStr"/>
+      <c r="J93" t="inlineStr"/>
+      <c r="K93" t="inlineStr">
         <is>
           <t>04/12/2025 00:00</t>
         </is>
       </c>
-      <c r="L37" t="inlineStr">
+      <c r="L93" t="inlineStr">
         <is>
           <t>08/01/2026 00:00</t>
         </is>
       </c>
-      <c r="P37" t="inlineStr">
+      <c r="P93" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q37" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="A38" t="inlineStr">
+      <c r="Q93" t="inlineStr"/>
+      <c r="R93" t="inlineStr"/>
+      <c r="S93" t="inlineStr"/>
+      <c r="T93" t="inlineStr"/>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
         <is>
           <t>78398</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
+      <c r="B94" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA IN LOTTO UNICO DI ELETTRODI – AGOELETTRODI – CAVI E GEL, PER ELLETTROMIOGRAFIA E NEUROFISIOPATOLOGIA, PER LE UU.OO DI NEUROLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 60 MESI</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
+      <c r="C94" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D38" t="inlineStr">
-[...11 lines deleted...]
-          <t>Per quanto in oggetto l’Azienda ULSS n.1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett. b) del D.Lgs.36/2023.
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Per quanto in oggetto l’Azienda ULSS n.1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett. b) del D.Lgs.36/2023.
 Le ditte interessate potranno presentare la propria candidatura entro mercoledi 10/12/2025 agli indirizzi mail indicati nella lettera allegata alla presente.
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K38" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
         <is>
           <t>28/11/2025 00:00</t>
         </is>
       </c>
-      <c r="L38" t="inlineStr">
+      <c r="L94" t="inlineStr">
         <is>
           <t>10/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="39">
-      <c r="A39" t="inlineStr">
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>78266</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI UN SISTEMA (STRUMENTAZIONE E REAGENTI) PER ANALISI MOLECOLARI DI FIBROSI CISTICA E DI SINDROME DI LYNCH PER L’UOC DI ANATOMIA PATOLOGICA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>*Per gara in oggetto si pubblicano, in data 25/11/2025, delibera di nomina commissione n. 1383 del 21/11/2025 e curricula dei componenti;</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>25/11/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>25/11/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
         <is>
           <t>78260</t>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
+      <c r="B96" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI UN SISTEMA (STRUMENTAZIONE E REAGENTI) PER ANALISI MOLECOLARI DI FIBROSI CISTICA E DI SINDROME DI LYNCH PER L’UOC DI ANATOMIA PATOLOGICA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
+      <c r="C96" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
-[...11 lines deleted...]
-          <t>&lt;p&gt;*Per procedura di gara in oggetto, in data 25/11/2025, si pubblicano delibera di nomina commissione giudicatrice e curricula dei commissari. &amp;nbsp;&lt;/p&gt;
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;*Per procedura di gara in oggetto, in data 25/11/2025, si pubblicano delibera di nomina commissione giudicatrice e curricula dei commissari.  &lt;/p&gt;
 &lt;p&gt;*Per procedura di gra in oggetto si pubblicano Delibera di assegnazione n. 27 del 02/01/2026 e relativi atti di gara.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J39" t="inlineStr">
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr"/>
+      <c r="I96" t="inlineStr"/>
+      <c r="J96" t="inlineStr">
         <is>
           <t>B8D049997B</t>
         </is>
       </c>
-      <c r="K39" t="inlineStr">
+      <c r="K96" t="inlineStr">
         <is>
           <t>25/11/2025 00:00</t>
         </is>
       </c>
-      <c r="L39" t="inlineStr">
+      <c r="L96" t="inlineStr">
         <is>
           <t>25/11/2025 00:00</t>
         </is>
       </c>
-      <c r="P39" t="inlineStr">
+      <c r="P96" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q39" t="inlineStr"/>
-[...52 lines deleted...]
-      <c r="A41" t="inlineStr">
+      <c r="Q96" t="inlineStr"/>
+      <c r="R96" t="inlineStr"/>
+      <c r="S96" t="inlineStr"/>
+      <c r="T96" t="inlineStr"/>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
         <is>
           <t>78211</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
+      <c r="B97" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI STRUMENTO E CONSUMABILI PER LA DIAGNOSTICA DELLO STUDIO DEL RISCHIO TROMBOTICO ED EMOCROMATOSI PER IL LABORATORIO ANALISI DELL’OSPEDALE DI BELLUNO, PER UN PERIODO DI 36 MESI</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
+      <c r="C97" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F41" t="inlineStr">
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
         <is>
           <t>&lt;p class="Textbody"&gt;Per quanto in oggetto l’Azienda ULSS n.1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett. b) del D.Lgs.36/2023.&lt;/p&gt;
 &lt;p class="Textbody"&gt;Le ditte interessate potranno presentare la propria candidatura entro martedi 02/12/2025 agli indirizzi mail indicati nella lettera allegata alla presente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K41" t="inlineStr">
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
         <is>
           <t>20/11/2025 00:00</t>
         </is>
       </c>
-      <c r="L41" t="inlineStr">
+      <c r="L97" t="inlineStr">
         <is>
           <t>02/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="42">
-      <c r="A42" t="inlineStr">
+    <row r="98">
+      <c r="A98" t="inlineStr">
         <is>
           <t>78144</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
+      <c r="B98" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO PER LA FORNITURA DI TEST RAPIDI PER DIVERSI ANTIGENI, PER L’UOSD DI MICROBIOLOGIA DELL’AULSS N. 1 DOLOMITI E PER IL LABORATORIO ANALISI DI FELTRE, PER UN PERIODO DI 48 MESI</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
+      <c r="C98" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F42" t="inlineStr">
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
         <is>
           <t>&lt;p class="western" align="justify"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;L’Azienda ULSS n. 1 Dolomiti intende avviare un’indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto, ai sensi dell’art. 50, c.1 lett. b) del D.Lgs. 36/2023, per la fornitura di test rapidi per diversi antigeni, per l’UOSD di Microbiologia dell’AULSS n. 1 Dolomiti e per il Laboratorio analisi di Feltre, per un periodo di 48 mesi.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p class="western" align="justify"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;La scadenza per la presentazione della manifestazione di interesse è fissata per martedì 25/11/2025.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G42" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K42" t="inlineStr">
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
         <is>
           <t>14/11/2025 00:00</t>
         </is>
       </c>
-      <c r="L42" t="inlineStr">
+      <c r="L98" t="inlineStr">
         <is>
           <t>25/11/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="43">
-      <c r="A43" t="inlineStr">
+    <row r="99">
+      <c r="A99" t="inlineStr">
         <is>
           <t>77997</t>
         </is>
       </c>
-      <c r="B43" t="inlineStr">
+      <c r="B99" t="inlineStr">
         <is>
           <t>PROCEDURA  APERTA  TELEMATICA  PER  L’AFFIDAMENTO DELLE COPERTURE  ASSICURATIVE "ALL RISKS” DELL’AZIENDA ULSS N. 1 DOLOMITI  (pratica 537_2025)</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
+      <c r="C99" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D43" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F43" t="inlineStr">
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
         <is>
           <t>06/11/2025 Si pubblica in data odierna la documentazione relativa alla procedura aperta telematica per l'affidamento delle coperture assicurative "All Risks" dell'Azienda ULSS n.1 Dolomiti.
 Procedura Sintel &lt;strong&gt;ID 209605098 &lt;/strong&gt;
 Link a BDNCP CIG B8F792D193 &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F792D193"&gt;https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F792D193&lt;/a&gt;
 termine di  scadenza per la presentazione delle offerte: &lt;strong&gt;09/12/2025 ore 12:00 &lt;/strong&gt;
 termine di scadenza per la richiesta di chiarimenti:&lt;strong&gt; 28/11/2025 ore 10:00&lt;/strong&gt;
 13/11/2025 Si pubblica l'allegato chiarimenti 1
 26/11/2025 Si pubblica comunicazione relativa al parere ottenuto dalla CRITE
 28/11/2025 Si pubblica l'allegato chiarimenti 2
 03/12/2025 Si pubblica l'allegato chiarimenti 3
 15/12/2025 Si pubblica la delibera di nomina della commissione giudicatrice n.1436/2025
 09/01/2026 Si pubblicano : Curricula dei componenti, delibera di aggiudicazione,
 Si comunica che in data 29/12/2025 è stato firmato il contratto di polizza biennale per l'affidamento delle coperture assicurative "All Risks" .
 02/02/2026 Si allega di seguito l'avviso GUCE pubblicato in data odierna, relativo ai risultati della procedura.</t>
         </is>
       </c>
-      <c r="G43" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K43" t="inlineStr">
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
         <is>
           <t>06/11/2025 00:00</t>
         </is>
       </c>
-      <c r="L43" t="inlineStr">
+      <c r="L99" t="inlineStr">
         <is>
           <t>09/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="44">
-      <c r="A44" t="inlineStr">
+    <row r="100">
+      <c r="A100" t="inlineStr">
         <is>
           <t>77948</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
+      <c r="B100" t="inlineStr">
         <is>
           <t>Avviso per RETI ASSOCIATIVE DI ODV QUALIFICATI (D.Lgs 117/2017 art 41,55,56 e 57)</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
+      <c r="C100" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F44" t="inlineStr">
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li style="color: #000000;"&gt;&lt;span style="font-size: 10pt; color: #000000;"&gt;&lt;strong&gt;31/10/2025 &lt;/strong&gt;Si pubblica:&lt;strong&gt; &lt;/strong&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;AVVISO PUBBLICO PER L’INDIVIDUAZIONE DI RETI ASSOCIATIVE DI ORGANISMI DI VOLONTARIATO QUALIFICATI, AI SENSI DEGLI ARTT. 41, 55, 56 e 57 DEL D.LGS. 117/2017, AI QUALI AFFIDARE IL SERVIZIO DI SOCCORSO SANITARIO IN EMERGENZA E URGENZA DELL’AZIENDA ULSS N. 1 DOLOMITI E DEL MEDICAL SERVICE DEI GIOCHI OLIMPICI E PARALIMPICI MILANO CORTINA 2026&lt;/span&gt; Scadenza presentazione domande 
    &lt;del&gt;24/11/2025&lt;/del&gt;&lt;/span&gt;&lt;/li&gt;
- &lt;li style="color: #000000;"&gt;&lt;span style="font-size: 10pt; color: #000000;"&gt;&amp;nbsp;&lt;strong&gt;05/11/2025:&lt;/strong&gt; ATTENZIONE, PER ERRORE MATERIALE è STATA INDICATA NELL'AVVISO UNA DATA NON CORRETTA,&amp;nbsp; LA SCADENZA E' FISSATA AL 14/11/2025 06/11/2025: si pubblica rettifica termine&lt;/span&gt;&lt;/li&gt;
+ &lt;li style="color: #000000;"&gt;&lt;span style="font-size: 10pt; color: #000000;"&gt; &lt;strong&gt;05/11/2025:&lt;/strong&gt; ATTENZIONE, PER ERRORE MATERIALE è STATA INDICATA NELL'AVVISO UNA DATA NON CORRETTA,  LA SCADENZA E' FISSATA AL 14/11/2025 06/11/2025: si pubblica rettifica termine&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G44" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K44" t="inlineStr">
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr"/>
+      <c r="I100" t="inlineStr"/>
+      <c r="J100" t="inlineStr"/>
+      <c r="K100" t="inlineStr">
         <is>
           <t>31/10/2025 00:00</t>
         </is>
       </c>
-      <c r="L44" t="inlineStr">
+      <c r="L100" t="inlineStr">
         <is>
           <t>14/11/2025 00:00</t>
         </is>
       </c>
-      <c r="P44" t="inlineStr">
+      <c r="P100" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q44" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="A45" t="inlineStr">
+      <c r="Q100" t="inlineStr"/>
+      <c r="R100" t="inlineStr"/>
+      <c r="S100" t="inlineStr"/>
+      <c r="T100" t="inlineStr"/>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
         <is>
           <t>77835</t>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
+      <c r="B101" t="inlineStr">
         <is>
           <t>ASSEGNAZIONE  A  SEGUITO  DI  PROCEDURA  NEGOZIATA  DELLA  FORNITURA  DI  DISPOSITIVI  MEDICI  DEDICATI  AGLI  INIETTORI  PER  LE  APPARECCHIATURE  TAC  E  RMN  DI  PROPRIETÀ  DELL’AZIENDA  ULSS  N.  1  DOLOMITI, A FAVORE DELLA DITTA BAYER S.P.A.. VALIDITÀ FINO AL 31/10/2028.</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
+      <c r="C101" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D45" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F45" t="inlineStr">
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
         <is>
           <t>Per la gara in oggetto in data 24/10/2025 si pubblicano la Delibera di aggiudicazione n. 1233 del 20/10/2025 e i relativi atti di gara.
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82138FBE5"&gt;B82138FBE5&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G45" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K45" t="inlineStr">
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K101" t="inlineStr">
         <is>
           <t>24/10/2025 00:00</t>
         </is>
       </c>
-      <c r="L45" t="inlineStr">
+      <c r="L101" t="inlineStr">
         <is>
           <t>24/10/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="46">
-      <c r="A46" t="inlineStr">
+    <row r="102">
+      <c r="A102" t="inlineStr">
         <is>
           <t>77726</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
+      <c r="B102" t="inlineStr">
         <is>
           <t>Indagine  di  mercato  tramite  piattaforma  Sintel  finalizzata  all’avvio  di  una  procedura per l’acquisizione di software per l’analisi con intelligenza artificiale di esami radiologici in  ictus iper-acuto, per le necessità dell'Azienda Ulss1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
+      <c r="C102" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D46" t="inlineStr">
-[...11 lines deleted...]
-          <t>L’Azienda ULSS n. 1 Dolomiti avvia una consultazione di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, in affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o altra procedura in relazione alla spesa da sostenere, per la fornitura in noleggio omnicomprensivo full risk di un software per l'analisi con intelligenza artificiale di esami radiologici in ictus iper-acuto. L'obiettivo è l'automatizzazione del calcolo ASPECTS e della quantificazione core/penumbra per supportare la selezione rapida dei pazienti candidati a procedure neuroradiologiche time-dependent.
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">L’Azienda ULSS n. 1 Dolomiti avvia una consultazione di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, in affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o altra procedura in relazione alla spesa da sostenere, per la fornitura in noleggio omnicomprensivo full risk di un software per l'analisi con intelligenza artificiale di esami radiologici in ictus iper-acuto. L'obiettivo è l'automatizzazione del calcolo ASPECTS e della quantificazione core/penumbra per supportare la selezione rapida dei pazienti candidati a procedure neuroradiologiche time-dependent.
 &lt;strong&gt;La procedura è stata avviata sulla piattaforma Sintel ID 208869429.&lt;/strong&gt;
 In allegato la relativa documentazione; il termine di scadenza per la presentazione delle proposte è il 07/11/2025 ore 10:00.
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K46" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
         <is>
           <t>20/10/2025 00:00</t>
         </is>
       </c>
-      <c r="L46" t="inlineStr">
+      <c r="L102" t="inlineStr">
         <is>
           <t>07/11/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="47">
-      <c r="A47" t="inlineStr">
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>54939</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Protocollo di legalità ai fini della prevenzione dei tentativi d'infiltrazione della criminalità organizzata nel settore dei contratti pubblici di lavori, servizi e forniture</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>Avvisi generali ai fornitori</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>In Gestione</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;In data 09/10/2025 è stato perfezionato il Protocollo di legalità ai fini della prevenzione dei tentativi di infiltrazione della criminalità organizzata e del contrasto alla corruzione nel settore dei contratti pubblici di lavori, servizi e forniture, tra Regione del Veneto, le Prefetture Uffici Territoriali del Governo del Veneto, l'ANCI Veneto e l'UPI Veneto. Il Protocollo e le sue clausole trovano applicazione per le procedure di affidamento avviate successivamente alla data del suo perfezionamento. Il testo del Protocollo di legalità sottoscritto in data 09/10/2025 è pubblicato alla presente pagina. Per l'archivio dei precedenti Protocolli di legalità si rimanda alla pagina dedicata del sito della Regione Veneto https://www.regione.veneto.it/web/lavori-pubblici/protocollo-di-legalita Belluno 16/10/2025&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr"/>
+      <c r="I103" t="inlineStr"/>
+      <c r="J103" t="inlineStr"/>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>16/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>09/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="P103" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q103" t="inlineStr"/>
+      <c r="R103" t="inlineStr"/>
+      <c r="S103" t="inlineStr"/>
+      <c r="T103" t="inlineStr"/>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
         <is>
           <t>77674</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
+      <c r="B104" t="inlineStr">
         <is>
           <t>ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA SENZA BANDO DELLA FORNITURA DI DISPOSITIVI MEDICI PER INCONTINENTI GRAVI (CATETERI VESCICALI ED ESTERNI, RACCOGLITORI PER URINA ,GUAINE) PER I PAZIENTI TERRITORIALI DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLE DITTE COLOPLAST S.P.A. E WELLSPECT S.R.L.. VALIDITÀ FINO AL 30/09/2026.</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
+      <c r="C104" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F47" t="inlineStr">
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
         <is>
           <t>Per la gara in oggetto in data 16/10/2025 si pubblicano la delibera di aggiudicazione n. 1210 del 14/10/2025 e i relativi atti di gara.
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B819C85FF3"&gt;B819C85FF3&lt;/a&gt;
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B819EBE584"&gt;B819EBE584&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G47" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K47" t="inlineStr">
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
         <is>
           <t>16/10/2025 00:00</t>
         </is>
       </c>
-      <c r="L47" t="inlineStr">
+      <c r="L104" t="inlineStr">
         <is>
           <t>16/10/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="48">
-[...59 lines deleted...]
-      <c r="A49" t="inlineStr">
+    <row r="105">
+      <c r="A105" t="inlineStr">
         <is>
           <t>77578</t>
         </is>
       </c>
-      <c r="B49" t="inlineStr">
+      <c r="B105" t="inlineStr">
         <is>
           <t>Assegnazione della fornitura di personal computer per l’Azienda Ulss n.1 Dolomiti a seguito di  adesione alla Convenzione Consip “per la fornitura di personal computer desktop, workstation e monitor con servizi connessi ed opzionali – lotto 2” a favore del Raggruppamento Temporaneo d’impresa IM  DIRECT  Srl di Settala (MI) (mandataria capo-gruppo), DP Vision Srl di Milano (mandante), e Eulogic NT SpA, di Bari (BA) (mandante). La fornitura è prevista all’interno della programmazione PNRR Investimento M6C2 1.1.1 – Ammodernamento del parco tecnologico e digitale ospedaliero (Digitalizzazione DEA I e II livello). CUP B36G21073020006 per Belluno e B96G21060470006 per Feltre.</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
+      <c r="C105" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D49" t="inlineStr">
+      <c r="D105" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G49" t="inlineStr">
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr"/>
+      <c r="G105" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K49" t="inlineStr">
+      <c r="K105" t="inlineStr">
         <is>
           <t>14/10/2025 00:00</t>
         </is>
       </c>
-      <c r="L49" t="inlineStr">
+      <c r="L105" t="inlineStr">
         <is>
           <t>31/12/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="50">
-      <c r="A50" t="inlineStr">
+    <row r="106">
+      <c r="A106" t="inlineStr">
         <is>
           <t>76970</t>
         </is>
       </c>
-      <c r="B50" t="inlineStr">
+      <c r="B106" t="inlineStr">
         <is>
           <t>AGGIUDICAZIONE, A SEGUITO DI PROCEDURA NEGOZIATA SENZA BANDO, DEL CONTRATTO ANNUO DI MANUTENZIONE ED ASSISTENZA SUITE E4 CURE  A FAVORE DELLA SOCIETÀ EXPRIVIA SPA (pratica 408_2025)</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
+      <c r="C106" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F50" t="inlineStr">
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
         <is>
           <t>29/09/2025 Si pubblica la documentazione relativa all'affidamento del contratto annuo di manutenzione ed assistenza software Suite E4Cure.
 link a BDNCP CIG  &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DCB197E2" rel="noopener"&gt;https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DCB197E2&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G50" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K50" t="inlineStr">
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
         <is>
           <t>29/09/2025 00:00</t>
         </is>
       </c>
-      <c r="L50" t="inlineStr">
+      <c r="L106" t="inlineStr">
         <is>
           <t>05/09/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="51">
-      <c r="A51" t="inlineStr">
+    <row r="107">
+      <c r="A107" t="inlineStr">
         <is>
           <t>76942</t>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
+      <c r="B107" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI ANOSCOPI MONOUSO UTILIZZATI PRESSO LE UU.OO DI CHIRURGIA GENERALE DELL’ AZIENDA ULSS N.1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
+      <c r="C107" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F51" t="inlineStr">
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
         <is>
           <t>&lt;p class="Textbody"&gt;Per quanto in oggetto l’Azienda ULSS n.1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett. b) del D.Lgs.36/2023.&lt;/p&gt;
 &lt;p class="Textbody"&gt;Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno venerdi 10/10/2025 agli indirizzi mail indicati nella lettera allegata alla presente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G51" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K51" t="inlineStr">
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
         <is>
           <t>26/09/2025 00:00</t>
         </is>
       </c>
-      <c r="L51" t="inlineStr">
+      <c r="L107" t="inlineStr">
         <is>
           <t>10/10/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="52">
-      <c r="A52" t="inlineStr">
+    <row r="108">
+      <c r="A108" t="inlineStr">
         <is>
           <t>76890</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
+      <c r="B108" t="inlineStr">
         <is>
           <t>ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA DELLA FORNITURA DI STRUMENTARIO CHIRURGICO POLIUSO MARCA “STORZ”, PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLA DITTA ZACCANTI S.P.A.. VALIDITÀ FINO AL 31/08/2028.</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
+      <c r="C108" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D52" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F52" t="inlineStr">
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
         <is>
           <t>Per la gara in oggetto in data 24/09/2025 si pubblicano la delibera di aggiudicazione n. 1099 del 19/09/2025 e i relativi atti di gara.
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A56FAE53"&gt;B7A56FAE53&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G52" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K52" t="inlineStr">
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
         <is>
           <t>24/09/2025 00:00</t>
         </is>
       </c>
-      <c r="L52" t="inlineStr">
+      <c r="L108" t="inlineStr">
         <is>
           <t>24/09/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" t="inlineStr">
+    <row r="109">
+      <c r="A109" t="inlineStr">
         <is>
           <t>76769</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
+      <c r="B109" t="inlineStr">
         <is>
           <t>Indagine di mercato - Fornitura in sostituzione di un sistema di monitoraggio e registrazione continuo della temperatura e remotizzazione allarmi di frigoriferi, congelatori o altre apparecchiature, da destinare a varie UU.OO. delle sedi territoriali e ospedaliere dell’Ulss 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
+      <c r="C109" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F53" t="inlineStr">
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
         <is>
           <t>L’Azienda ULSS n. 1 Dolomiti tramite la piattaforma Sintel &lt;strong&gt;ID &lt;/strong&gt;207372992 avvia una consultazione di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, in affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o altra procedura in relazione alla spesa da sostenere per la fornitura in sostituzione, presso varie sedi territoriali e ospedaliere dell’Ulss 1 Dolomiti, di un sistema di monitoraggio e registrazione in continuo della temperatura e la centralizzazione e remotizzazione allarmi di frigoriferi e congelatori contenenti materiale biologico o farmaceutico.
 &lt;strong&gt;La termine di scadenza per la presentazione delle proposte è fissato al &lt;/strong&gt;&lt;strong&gt;03 ottobre 2025 ore 10:00.&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G53" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K53" t="inlineStr">
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
         <is>
           <t>19/09/2025 00:00</t>
         </is>
       </c>
-      <c r="L53" t="inlineStr">
+      <c r="L109" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="54">
-      <c r="A54" t="inlineStr">
+    <row r="110">
+      <c r="A110" t="inlineStr">
         <is>
           <t>76801</t>
         </is>
       </c>
-      <c r="B54" t="inlineStr">
+      <c r="B110" t="inlineStr">
         <is>
           <t>ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA DELLA FORNITURA DI SPAZIATORI SUBACROMIALI PER LE UU.OO. DI ORTOPEDIA DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLA DITTA STRYKER ITALIA S.R.L.. VALIDITÀ FINO AL 30/11/2029.</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
+      <c r="C110" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F54" t="inlineStr">
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
         <is>
           <t>Per quanto in oggetto l'Azienda ULSS n. 1 Dolomiti intende avviare un’indagine di mercato al fine di individuare gli operatori economici da invitare alla procedura negoziata senza bando, ai sensi dell’art.50, c.1 lett. e) del D.Lgs. 36/2023.
 Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno 06/10/2025 a mezzo Piattaforma Sintel (ID: 207460280)
 I curricula dei componenti della Commissione Giudicatrice sono disponibili al seguente link della sezione Amministrazione Trasparente: https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml
 In data 17/12/2025 si pubblicano Delibera di assegnazione e relativi atti di gara.
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84EB943C5"&gt;B84EB943C5&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G54" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K54" t="inlineStr">
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
         <is>
           <t>19/09/2025 00:00</t>
         </is>
       </c>
-      <c r="L54" t="inlineStr">
+      <c r="L110" t="inlineStr">
         <is>
           <t>19/09/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="55">
-      <c r="A55" t="inlineStr">
+    <row r="111">
+      <c r="A111" t="inlineStr">
         <is>
           <t>76464</t>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
+      <c r="B111" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO FINALIZZATA ALL’ACQUISIZIONE DI N. 2 SISTEMI PER ENDOSCOPIA RESETTIVA DA DESTINARE ALLE UU.OO. DI GASTROENTEROLOGIA DELLA ULSS 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
+      <c r="C111" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D55" t="inlineStr">
-[...11 lines deleted...]
-          <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 206954861, un’indagine di mercato finalizzata ad acquisire proposte tecnico-economiche e selezionare operatori economici per l'affidamento della fornitura di sistemi per endoscopia resettiva da destinare alle UU.OO. di Gastroenterologia dell'Azienda Ulss 1 Dolomiti.
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 206954861, un’indagine di mercato finalizzata ad acquisire proposte tecnico-economiche e selezionare operatori economici per l'affidamento della fornitura di sistemi per endoscopia resettiva da destinare alle UU.OO. di Gastroenterologia dell'Azienda Ulss 1 Dolomiti.
 Il termine per la presentazione delle proposte è fissato al giorno 22/09/2025 ore 18:00.
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K55" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
         <is>
           <t>08/09/2025 00:00</t>
         </is>
       </c>
-      <c r="L55" t="inlineStr">
+      <c r="L111" t="inlineStr">
         <is>
           <t>22/09/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="56">
-      <c r="A56" t="inlineStr">
+    <row r="112">
+      <c r="A112" t="inlineStr">
         <is>
           <t>76436</t>
         </is>
       </c>
-      <c r="B56" t="inlineStr">
+      <c r="B112" t="inlineStr">
         <is>
           <t>LAVORI DI RISTRUTTURAZIONE DEL LOCALE EX SIMULATORE PRESSO L'U.O.C. DI RADIOTERAPIA DELL'OSPEDALE DI BELLUNO</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
+      <c r="C112" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D56" t="inlineStr">
+      <c r="D112" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
+      <c r="E112" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F56" t="inlineStr">
-[...1 lines deleted...]
-          <t>CUP B38I23000540005
+      <c r="F112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CUP B38I23000540005
 CIG &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FD385F19"&gt;B7FD385F19&lt;/a&gt;
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K56" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
         <is>
           <t>05/09/2025 00:00</t>
         </is>
       </c>
-      <c r="L56" t="inlineStr">
+      <c r="L112" t="inlineStr">
         <is>
           <t>30/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="57">
-      <c r="A57" t="inlineStr">
+    <row r="113">
+      <c r="A113" t="inlineStr">
         <is>
           <t>76184</t>
         </is>
       </c>
-      <c r="B57" t="inlineStr">
+      <c r="B113" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI UN SISTEMA (APPARECCHIATURA, RELATIVI DISPOSITIVI DIAGNOSTICI E MATERIALI DI CONSUMO) PER L’ESECUZIONE DI ESAMI TOSSICOLOGICI DELL’UOC DI LABORATORIO ANALISI DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
+      <c r="C113" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D57" t="inlineStr">
-[...22 lines deleted...]
-      <c r="K57" t="inlineStr">
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;*Per la gara in oggetto in data 28/08/2025 si pubblica Delibera di nomina della Commissione Giudicatrice n. 989 del 25/08/2025 ". &lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/span&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="color: #000000;"&gt;*Per la gara in oggetto in data 14&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="color: #000000;"&gt;/&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="color: #000000;"&gt;10&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="color: #000000;"&gt;/2025 si pubblicano la Delibera di assegnazione e gli atti di gara.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt; CIG (Link BDNCP):&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CC696CB9" rel="nofollow noopener noreferrer"&gt; &lt;span style="color: #00000a;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B7CC696CB9&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr"/>
+      <c r="I113" t="inlineStr"/>
+      <c r="J113" t="inlineStr"/>
+      <c r="K113" t="inlineStr">
         <is>
           <t>28/08/2025 00:00</t>
         </is>
       </c>
-      <c r="L57" t="inlineStr">
+      <c r="L113" t="inlineStr">
         <is>
           <t>28/08/2025 00:00</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" t="inlineStr">
+      <c r="P113" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q113" t="inlineStr"/>
+      <c r="R113" t="inlineStr"/>
+      <c r="S113" t="inlineStr"/>
+      <c r="T113" t="inlineStr"/>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
         <is>
           <t>76180</t>
         </is>
       </c>
-      <c r="B58" t="inlineStr">
+      <c r="B114" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI N. 1 SISTEMA (REAGENTI E PIATTAFORME STRUMENTALI) PER LE ATTIVITÀ DI DIAGNOSTICA MOLECOLARE PCR REAL TIME DELLL’UOC DI ANATOMIA PATOLOGICA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
+      <c r="C114" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D58" t="inlineStr">
-[...11 lines deleted...]
-          <t>*Per la gara in oggetto in data 28/08/2025 si pubblicano la Delibera di nomina della Commissione Giudicatrice n. 956 del 14/08/2025" e i&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span lang="it-IT"&gt; curricula dei relativi componenti.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">*Per la gara in oggetto in data 28/08/2025 si pubblicano la Delibera di nomina della Commissione Giudicatrice n. 956 del 14/08/2025" e i&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span lang="it-IT"&gt; curricula dei relativi componenti.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 *Per la gara in oggetto in data 10/09/2025 si pubblicano la Delibera di assegnazione e gli atti di gara.
 &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CC696CB9"&gt;CIG (Link BDNCP): &lt;span style="color: #00000a;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B7CC696CB9&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K58" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
         <is>
           <t>28/08/2025 00:00</t>
         </is>
       </c>
-      <c r="L58" t="inlineStr">
+      <c r="L114" t="inlineStr">
         <is>
           <t>28/08/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="59">
-      <c r="A59" t="inlineStr">
+    <row r="115">
+      <c r="A115" t="inlineStr">
         <is>
           <t>75993</t>
         </is>
       </c>
-      <c r="B59" t="inlineStr">
+      <c r="B115" t="inlineStr">
         <is>
           <t>AGGIUDICAZIONE, A SEGUITO DI PROCEDURA NEGOZIATA SENZA BANDO, DEL CONTRATTO TRIENNALE RELATIVO AL SERVIZIO DI MANUTENIZONE, ASSISTENZA ED IMPLEMENTEAZIONE AL SOFTWARE DATAWAREHOUSE AZIENDALE PER GLI ANNI 2025-2026-2027, A FAVORE DELLA DITTA OSLO ITALIA SRL. (pratica 57_2025)</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
+      <c r="C115" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D59" t="inlineStr">
-[...11 lines deleted...]
-          <t>25/08/2025 Si pubblica la documentazione relativa all'affidamento del contratto triennale relativo al servizio di manutenzione, assistenza ed implementazione al software Datawarehouse aziendale per gli anni 2025-2026-2027, a favore della ditta Oslo Italia Srl.
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25/08/2025 Si pubblica la documentazione relativa all'affidamento del contratto triennale relativo al servizio di manutenzione, assistenza ed implementazione al software Datawarehouse aziendale per gli anni 2025-2026-2027, a favore della ditta Oslo Italia Srl.
 link a BDNCP cig &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682260185"&gt;B682260185&lt;/a&gt;
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K59" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
         <is>
           <t>25/08/2025 00:00</t>
         </is>
       </c>
-      <c r="L59" t="inlineStr">
+      <c r="L115" t="inlineStr">
         <is>
           <t>05/05/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="60">
-[...10 lines deleted...]
-      <c r="C60" t="inlineStr">
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>75969</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI SOLUZIONI STERILI INIETTABILI ENDOVESCICALI PER I PAZIENTI TERRITORIALI DELL’ ULSS n.1 DOLOMITI, AFFETTI DA MALATTIE RARE, PER UN PERIODO DI 48 MESI</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D60" t="inlineStr">
-[...52 lines deleted...]
-      <c r="F61" t="inlineStr">
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
         <is>
           <t>Per quanto in oggetto l'Azienda ULSS n.1 Dolomiti intende avviare un'indagine di mercato al di fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett.b) del D.Lgs 36/2023.
 Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno venerdì 05/09/2025 agli indirizzi email indicati nella lettera allegata alla presente.</t>
         </is>
       </c>
-      <c r="G61" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K61" t="inlineStr">
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
         <is>
           <t>22/08/2025 00:00</t>
         </is>
       </c>
-      <c r="L61" t="inlineStr">
+      <c r="L116" t="inlineStr">
         <is>
           <t>05/09/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="62">
-      <c r="A62" t="inlineStr">
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>75980</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA DI ARREDI UFFICIO PER VARIE UNITA’ OPERATIVE DELL’AZIENDA ULSS N. 1 DOLOMITI.</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr"/>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>22/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>10/09/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
         <is>
           <t>75739</t>
         </is>
       </c>
-      <c r="B62" t="inlineStr">
+      <c r="B118" t="inlineStr">
         <is>
           <t>Avviso per manifestazione di interesse a partecipare alla co-progettazione per la realizzazione e l'attivazione di budget di salute, di cui alla DGR 1364/2024  e al DDR n. 23/2025 , nell'ambito della salute mentale</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
+      <c r="C118" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D62" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E62" t="inlineStr">
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
         <is>
           <t>Servizio Salute Mentale</t>
         </is>
       </c>
-      <c r="F62" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="K62" t="inlineStr">
+      <c r="F118" t="inlineStr"/>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
         <is>
           <t>14/08/2025 00:00</t>
         </is>
       </c>
-      <c r="L62" t="inlineStr">
+      <c r="L118" t="inlineStr">
         <is>
           <t>26/08/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="63">
-      <c r="A63" t="inlineStr">
+    <row r="119">
+      <c r="A119" t="inlineStr">
         <is>
           <t>76314</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
+      <c r="B119" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DEL SERVIZIO DI EMODIALISI DOMICILIARE ASSISTITA, COMPRENSIVA DI MATERIALI DI CONSUMO E DEI SERVIZI ACCESSORI PER UN PERIODO DI 60 MESI.</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
+      <c r="C119" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F63" t="inlineStr">
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
         <is>
           <t>Per la gara in oggetto, in data 04 Agosto 2025, si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;Delibera di nomina Commissione Giudicatrice n.893 del 01/08/2025&lt;/li&gt;
 &lt;/ul&gt;
 I curricula dei componenti è disponibile al seguente link: &lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K63" t="inlineStr">
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
         <is>
           <t>04/08/2025 00:00</t>
         </is>
       </c>
-      <c r="L63" t="inlineStr">
+      <c r="L119" t="inlineStr">
         <is>
           <t>04/08/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="64">
-      <c r="A64" t="inlineStr">
+    <row r="120">
+      <c r="A120" t="inlineStr">
         <is>
           <t>75328</t>
         </is>
       </c>
-      <c r="B64" t="inlineStr">
+      <c r="B120" t="inlineStr">
         <is>
           <t>Servizio di interpretariato in presenza a supporto dei Giochi Olimpici e Paralimpici - Cortina 2026</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
+      <c r="C120" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D64" t="inlineStr">
-[...33 lines deleted...]
-      <c r="K64" t="inlineStr">
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83A3EBEF7" rel="nofollow"&gt;CIG (LINK BDNCP): B83A3EBEF7&lt;/a&gt; &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DD78EFCF" rel="nofollow"&gt;CIG (LINK BDNCP): B8DD78EFCF&lt;/a&gt;  04/08/2025 pubblicato avviso relativo ad un'indagine di mercato al fine di individuare gli operatori economici da invitare all'eventuale procedimento per l'affidamento del servizio di interpretariato in presenza a supporto dello svolgimento dei Giochi Olimpici e Paralimpici - Cortina 2026.  SINTEL ID n. 205787170 - scadenza presentazione candidature 19/08/2025 alle ore 18.00. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr"/>
+      <c r="I120" t="inlineStr"/>
+      <c r="J120" t="inlineStr"/>
+      <c r="K120" t="inlineStr">
         <is>
           <t>04/08/2025 00:00</t>
         </is>
       </c>
-      <c r="L64" t="inlineStr">
+      <c r="L120" t="inlineStr">
         <is>
           <t>19/08/2025 00:00</t>
         </is>
       </c>
-    </row>
-[...38 lines deleted...]
-      <c r="K65" t="inlineStr">
+      <c r="P120" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q120" t="inlineStr"/>
+      <c r="R120" t="inlineStr"/>
+      <c r="S120" t="inlineStr"/>
+      <c r="T120" t="inlineStr"/>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>75150</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>ID 205605411 – consultazione di mercato finalizzata all’avvio di procedura/e per l’acquisizione di varie attrezzature per movimentazione feretri per l’Azienda Ulss n. 1 Dolomiti. Scadenza presentazione proposte il 08 agosto 2025 ore 12.00.</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr"/>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
         <is>
           <t>30/07/2025 00:00</t>
         </is>
       </c>
-      <c r="L65" t="inlineStr">
-[...42 lines deleted...]
-      <c r="L66" t="inlineStr">
+      <c r="L121" t="inlineStr">
         <is>
           <t>09/08/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="67">
-[...43 lines deleted...]
-      <c r="A68" t="inlineStr">
+    <row r="122">
+      <c r="A122" t="inlineStr">
         <is>
           <t>75199</t>
         </is>
       </c>
-      <c r="B68" t="inlineStr">
+      <c r="B122" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER LA FORNITURA, MEDIANTE ACCORDO QUADRO, DI PROTESI DI SPALLA PER LE UU.OO. DI OPRTOPEDIA DELL'AZIENDA ULSS N. 1 DOLOMITI PER UN PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 12 MESI E CON OPZIONE DI PROROGA PER ULTERIORI 6 MESI.</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
+      <c r="C122" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D68" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F68" t="inlineStr">
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
         <is>
           <t>&lt;p&gt;Per la procedura di gara in oggetto in data 31/07/2025 si pubblicano i documenti di gara (ID SINTEL 205639554). La scadenza per la presentazione delle offerte è lunedì 15/09/2025 ore 18:00. In data 13/08/2025 si pubblicano i chiarimenti richiesti. Per la procedura di gara in oggetto in data 01/09/2025 si pubblicano i nuovi documenti di gara "DOC GARA V_2" (nuova procedura ID SINTEL 206745525) nonchè i chiarimenti richiesti. In data 03/09/2025 si pubblicano le risposte ai chiarimenti richiesti. Per la gara in oggetto in data 08/10/2025 si pubblica Delibera di nomina della Commissione Giudicatrice n. 1160 del 03/10/2025 .&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/span&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Per la gara in oggetto in data 06/02/2026 si pubblicano i seguenti documenti:&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;"Comunicazione esito gara"&lt;/li&gt;
  &lt;li&gt;Deliberazione del Commissario n. 185 del 28/01/2026&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G68" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J68" t="inlineStr">
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr"/>
+      <c r="I122" t="inlineStr"/>
+      <c r="J122" t="inlineStr">
         <is>
           <t>BA5778C5D,BA578B17A3,BA57BA46AF,BA5825C214</t>
         </is>
       </c>
-      <c r="K68" t="inlineStr">
+      <c r="K122" t="inlineStr">
         <is>
           <t>30/07/2025 00:00</t>
         </is>
       </c>
-      <c r="L68" t="inlineStr">
+      <c r="L122" t="inlineStr">
         <is>
           <t>15/09/2025 00:00</t>
         </is>
       </c>
-      <c r="P68" t="inlineStr">
+      <c r="P122" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q68" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="A69" t="inlineStr">
+      <c r="Q122" t="inlineStr"/>
+      <c r="R122" t="inlineStr"/>
+      <c r="S122" t="inlineStr"/>
+      <c r="T122" t="inlineStr"/>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>75113</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>CONTRATTO TRIENNALE DI MANUTENZIONE ED ASSISTENZA AL SW ATL@NTE E CHARTA - ANNI 2025-2026-2027 - DITTA STUDIO VEGA SRL - PRATICA 58_2025</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">30/07/2025 si pubblica la documentazione relativa all'affidamento alla Ditta Studio Vega Srl del contratto relativo alla manutenzione ed assistenza al software Atl@nte e Charta per gli anni 2025-2026-2027
+link a BDNCP CIG &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7550DFA69"&gt;B7550DFA69&lt;/a&gt;
+ </t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>30/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L123" t="inlineStr">
+        <is>
+          <t>01/07/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>75159</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>Assegnazione della fornitura del potenziamento della sicurezza informatica a seguito di  adesione ad accordo quadro Consip “per la fornitura di prodotti per la sicurezza perimetrale, protezione degli endpoint e anti-apt ed erogazione di servizi connessi – lotto 2”, per l’Azienda Ulss 1 Dolomiti a favore della RTI Telecom Italia SpA – Maticmind SpA – DGS SpA – Scai Solution Group SpA. La fornitura è prevista all’interno della programmazione PNRR Investimento M6C2 1.1.1 – Ammodernamento del parco tecnologico e digitale ospedaliero (Digitalizzazione DEA I e II livello). CUP B36G21073020006 per Belluno e B96G21060470006 per Feltre.</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr"/>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>30/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>75099</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI GESTIONE DELL'ASILO NIDO MARTINO FINO AL 31/08/2026 EVENTUALMENTE PROROGABILE AL 31/12/2026</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>18/02/2026
+Si pubblica la delibera di assegnazione ed il Link BDNCP &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6285F3F"&gt;B8F6285F3F&lt;/a&gt;
+17/02/2026
+Si pubblicano i CV dei componenti la Commissione giudicatrice.
+27/01/2026
+Si pubblicano:
+&lt;ul&gt;
+ 	&lt;li&gt;Delibera di nomina della Commissione&lt;/li&gt;
+ 	&lt;li&gt;Delibera di indizione&lt;/li&gt;
+&lt;/ul&gt;
+29/07/2025 - Si avvisa che nel portale di Sintel - ID 205563021 - è stato pubblicato un avviso di indagine di mercato al fine di individuare gli Operatori Economici da invitare all'eventuale successiva procedura di gara per l'affidamento annuale del servizio di gestione dell'Asilo Nido Martino.
+Si allega la relativa documentazione.
+Scadenza: 08/08/2025 ore 12:00.
+&lt;h4&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>29/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L125" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
         <is>
           <t>74986</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
+      <c r="B126" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO PER LA FORNITURA DI SHUNT CAROTIDEI PER L'ATTIVITA' DI CHIRURGIA VASCOLARE</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
+      <c r="C126" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D69" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F69" t="inlineStr">
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
         <is>
           <t>Per quanto in oggetto l’Azienda ULSS n.1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett. b) del D.Lgs.36/2023.
 Le ditte interessate potranno presentare la propria candidatura entro martedì 05/08/25 agli indirizzi mail indicati nella lettera allegata alla presente.</t>
         </is>
       </c>
-      <c r="G69" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K69" t="inlineStr">
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
         <is>
           <t>28/07/2025 00:00</t>
         </is>
       </c>
-      <c r="L69" t="inlineStr">
+      <c r="L126" t="inlineStr">
         <is>
           <t>05/08/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="70">
-      <c r="A70" t="inlineStr">
+    <row r="127">
+      <c r="A127" t="inlineStr">
         <is>
           <t>74812</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
+      <c r="B127" t="inlineStr">
         <is>
           <t>Fornitura di riuniti oftalmologici completi per ambulatori oculistici dell’Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
+      <c r="C127" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D70" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F70" t="inlineStr">
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
         <is>
           <t>&lt;p align="left"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 205170764, una consultazione di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche al fine di individuare operatori economici con i quali procedere, all’esito dell’indagine, con un affidamento diretto ai sensi dell’art. 50 c.1 lett.b) del D.Lgs n. 36/2023 e/o con l’attivazione di altra procedura in relazione alla spesa da sostenere.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p align="left"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;La procedura riguarda la fornitura di riuniti oftalmologici completi di strumentazione (lampada a fessura, proiettore ottotipi, autorefarattometro/cheratometro, tonometro a soffio, biometro a ultrasuoni) per gli ambulatori oculistici dell’Azienda Ulss n. 1 Dolomiti.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p align="left"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Source Sans Pro, serif;"&gt;&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;Scadenza presentazione documentazione 04.08.2025 ore 16.00 – ID SINTEL N. 205170764.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G70" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K70" t="inlineStr">
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
         <is>
           <t>21/07/2025 00:00</t>
         </is>
       </c>
-      <c r="L70" t="inlineStr">
+      <c r="L127" t="inlineStr">
         <is>
           <t>04/08/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="71">
-      <c r="A71" t="inlineStr">
+    <row r="128">
+      <c r="A128" t="inlineStr">
         <is>
           <t>74721</t>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
+      <c r="B128" t="inlineStr">
         <is>
           <t>Fornitura di sega per gessi ed accessori per ambulatori di traumatologia dell’Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
+      <c r="C128" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D71" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F71" t="inlineStr">
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 205057827, un’indagine di mercato finalizzata ad acquisire proposte tecnico-economiche e selezionare operatori economici per procedere ad un successivo affidamento diretto, sensi dell’art. 50 comma 1. lett. b) del D.Lgs. n. 36/2023, per la fornitura di seghe per gessi e relativi accessori d'uso da destinare agli ambulatori di traumatologia dell’Azienda Ulss n. 1 Dolomiti.
 Scadenza presentazione documentazione 31 luglio 2025 ore 16.00 – SINTEL ID 205057827.</t>
         </is>
       </c>
-      <c r="G71" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K71" t="inlineStr">
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
         <is>
           <t>17/07/2025 00:00</t>
         </is>
       </c>
-      <c r="L71" t="inlineStr">
+      <c r="L128" t="inlineStr">
         <is>
           <t>31/07/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="72">
-      <c r="A72" t="inlineStr">
+    <row r="129">
+      <c r="A129" t="inlineStr">
         <is>
           <t>74683</t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
+      <c r="B129" t="inlineStr">
         <is>
           <t>Fornitura di varie apparecchiature con tecnologia riabilitativa per l’Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
+      <c r="C129" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D72" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F72" t="inlineStr">
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 205011437, una consultazione di mercato, ai sensi dell’art. 77 del DLgs n. 36/2023, per raccogliere candidature e proposte tecnico-economiche al fine di procedere, all’esito della consultazione con un affidamento diretto e/o con l’attivazione di altra procedura di gara ai sensi del DLgs n. 36/2023, in relazione alla spesa da sostenere, per l’acquisizione di varie tipologie di apparecchiature destinate alle UU.OO. di riabilitazione.
 La procedura riguarda le seguenti tipologie: sistema treadmill gravità zero, apparecchiature per terapia a ultrasuono, sistemi ad onde d'urto radiali e lampade ad infrarosso.
 Scadenza presentazione documentazione 04.08.2025 ore 16.00 – SINTEL ID 205011437.</t>
         </is>
       </c>
-      <c r="G72" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K72" t="inlineStr">
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
         <is>
           <t>16/07/2025 00:00</t>
         </is>
       </c>
-      <c r="L72" t="inlineStr">
+      <c r="L129" t="inlineStr">
         <is>
           <t>04/08/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="73">
-      <c r="A73" t="inlineStr">
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>74447</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE  DI UN ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEI  “SERVIZI SANITARI PER DIVERSE SPECIALITÀ DELL’AULSS N. 1 DOLOMITI”</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12/03/2026: si pubblica la delibera di assegnazione dell'opzione relativa al Lotto n. 7 (Provvedimento n. 269 del 13/03/2026).
+05/02/2026: Si pubblica l'avviso di aggiudicazione della Procedura di Accordo Quadro dal Lotto n. 1 al Lotto n. 5.
+27/11/2025: in data odierna si pubblica il Provvedimento di rettifica per il Lotto n. 1.
+14/11/2025: in data odierna si pubblicano i verbali relativi alla procedura di gara (apertura busta 1- amministrativa, apertura busta 2 - tecnica, verbali di valutazione della Commissione giudicatrice e verbale di apertura busta 3 - proposta di aggiudicazione)
+13/11/2025: in data odierna si pubblicano:
+&lt;ul&gt;
+ 	&lt;li&gt;la delibera di affidamento del Servizio n. 1332 del 12/11/2025.&lt;/li&gt;
+ 	&lt;li&gt;la delibera di nomina della Commissione giudicatrice n. 1029 del 01/09/2025&lt;/li&gt;
+ 	&lt;li&gt;i Curriculum Vitae della Commissione ( il CV del Presidente, Dott. Parise Giorgio, è disponibile al seguente link della sezione Amministrazione Trasparente, http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml)&lt;/li&gt;
+&lt;/ul&gt;
+11/08/2025: si pubblicano i "Chiarimenti 2"
+07/08/2025: si pubblicano i "Chiarimenti1"
+24/07/2025: in data odierna si pubblica Rettifica del Bando relativa ad un errore materiale. E' stata corretta la data di scadenza della procedura, correttamente riportata nei documenti di gara e nella Piattaforma Sintel.
+14/07/2025: in data odierna si pubblica la documentazione di gara per l'affidamento della "PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEI “SERVIZI SANITARI PER DIVERSE SPECIALITÀ DELL’AULSS N. 1 DOLOMITI” condotta sulla Piattaforma Sintel.
+ID Sintel:&lt;strong&gt; 204603799&lt;/strong&gt;
+&lt;strong&gt;Scadenza presentazione offerte:  22/08/2025 ore 12:00&lt;/strong&gt;
+&lt;strong&gt;Termine chiarimenti: 07/08/2025 ore 12:00&lt;/strong&gt;
+Per visionare l’intero ciclo di vita del contratto si rinvia a:
+LOTTO N. 1 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1CD029"&gt;B79F1CD029&lt;/a&gt;
+LOTTO N. 2 CIG (Link BDNCP) &lt;strong&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1CE0FC"&gt;B79F1CE0FC&lt;/a&gt;&lt;/strong&gt;
+LOTTO N. 3 CIG (Link BDNCP)  &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1CF1CF"&gt;&lt;strong&gt;B79F1CF1CF&lt;/strong&gt;&lt;/a&gt;
+LOTTO N. 4 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1D02A2"&gt;&lt;strong&gt;B79F1D02A2&lt;/strong&gt;&lt;/a&gt;
+LOTTO N. 5 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1D1375"&gt;&lt;strong&gt;B79F1D1375&lt;/strong&gt;&lt;/a&gt;
+LOTTO N. 6 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1D2448"&gt;&lt;strong&gt;B79F1D2448&lt;/strong&gt;&lt;/a&gt;
+LOTTO N. 7 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1D351B"&gt;&lt;strong&gt;B79F1D351B&lt;/strong&gt;&lt;/a&gt;
+ </t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>14/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>22/08/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
         <is>
           <t>74418</t>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
+      <c r="B131" t="inlineStr">
         <is>
           <t>AVVISO DI INTERESSE PER LA SELEZIONE DI RETI DI SOGGETTI E AZIONI PROGETTUALI DA SVILUPPARE IN CO-PROGETTAZIONE AI FINI DELL’ATTUAZIONE D’INTERVENTI E SERVIZI PER L’ASSISTENZA ALLE PERSONE CON DISABILITÀ CON NECESSITÀ DI SOSTEGNO INTENSIVO PRIVE DEL SOSTEGNO FAMILIARE, DEFINITE “DOPO DI NOI”. ATTUAZIONE DGR N. 514 DEL 13 MAGGIO 2025.</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
+      <c r="C131" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D73" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E73" t="inlineStr">
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F73" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="K73" t="inlineStr">
+      <c r="F131" t="inlineStr"/>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
         <is>
           <t>14/07/2025 00:00</t>
         </is>
       </c>
-      <c r="L73" t="inlineStr">
+      <c r="L131" t="inlineStr">
         <is>
           <t>08/08/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="74">
-      <c r="A74" t="inlineStr">
+    <row r="132">
+      <c r="A132" t="inlineStr">
         <is>
           <t>74103</t>
         </is>
       </c>
-      <c r="B74" t="inlineStr">
+      <c r="B132" t="inlineStr">
         <is>
           <t>Lavori di manutenzione agli impianti elettrici ordinari e di pronto intervento delle strutture dell’Azienda ULSS n. 1 Dolomiti – Anni 2025-2026.</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
+      <c r="C132" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D74" t="inlineStr">
+      <c r="D132" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E74" t="inlineStr">
+      <c r="E132" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F74" t="inlineStr">
+      <c r="F132" t="inlineStr">
         <is>
           <t>CIG B77D07DE94</t>
         </is>
       </c>
-      <c r="G74" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K74" t="inlineStr">
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
         <is>
           <t>08/07/2025 00:00</t>
         </is>
       </c>
-      <c r="L74" t="inlineStr">
+      <c r="L132" t="inlineStr">
         <is>
           <t>07/08/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="75">
-[...10 lines deleted...]
-      <c r="C75" t="inlineStr">
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>73832</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Indagine di mercato per la fornitura di riuniti otorinolaringoiatrici da destinare agli ambulatori dell'Azienda Ulss 1 Dolomiti</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D75" t="inlineStr">
-[...95 lines deleted...]
-      <c r="F77" t="inlineStr">
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
         <is>
           <t>L’Azienda ULSS n. 1 Dolomiti avvia, tramite il portale SINTEL ID n. 204137158, una indagine di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o altra procedura in relazione alla spesa da sostenere.
 Il termine per la presentazione delle proposte inizialmente fissato al giorno 25/07/2025 è posticipato al giorno 01/08/2025 ore 18:00.</t>
         </is>
       </c>
-      <c r="G77" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K77" t="inlineStr">
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
         <is>
           <t>26/06/2025 00:00</t>
         </is>
       </c>
-      <c r="L77" t="inlineStr">
+      <c r="L133" t="inlineStr">
         <is>
           <t>01/08/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="78">
-      <c r="A78" t="inlineStr">
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>73820</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO DI INTERESSE PER LA SELEZIONE DI RETI DI SOGGETTI E AZIONI PROGETTUALI DA SVILUPPARE IN CO-PROGETTAZIONE AI FINI DELL’ATTUAZIONE D’INTERVENTI E SERVIZI PER L’ASSISTENZA ALLE PERSONE CON DISABILITÀ CON NECESSITÀ DI SOSTEGNO INTENSIVO PRIVE DEL SOSTEGNO FAMILIARE, DEFINITE “DOPO DI NOI”. ATTUAZIONE DGR N. 514 DEL 13 MAGGIO 2025.</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>Area Sociale</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr"/>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>26/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L134" t="inlineStr">
+        <is>
+          <t>08/08/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>73823</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>PROROGA DELL’ACCORDO CONTRATTUALI “739 – PERCORSI SOCIALI ED OCCUPAZIONALI” – ENTE GESTORE: PORTAPERTA SCS IS ONLUS E DELL’ACCORDO CONTRATTUALE “INSIEME DIVERSAMENTE” - ENTE GESTORE: SOCIETÀ NUOVA SCS ONLUS (QUALE ENTE CAPOFILA). PERIODO: DAL 01/07/2025 AL 31/03/2026.</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>Area Sociale</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr"/>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>26/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L135" t="inlineStr">
+        <is>
+          <t>31/03/2026 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
         <is>
           <t>73555</t>
         </is>
       </c>
-      <c r="B78" t="inlineStr">
+      <c r="B136" t="inlineStr">
         <is>
           <t>SERVIZIO DI OSPITALITA' PER IL PERSONALE ADDETTO ALL'ASSISTENZA SANITARIA DURANTE GLI EVENTI SPORTIVI DI CORTINA D'AMPEZZO PERIODO OTTOBRE 2025 - MARZO 2026</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
+      <c r="C136" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D78" t="inlineStr">
-[...11 lines deleted...]
-          <t>L'Ulss 1 Dolomiti pubblica un avviso di indagine di mercato con la finalità di raccogliere manifestazioni di interesse da parte di operatori economici in grado di offrire un servizio di ospitalità durante i Campionati del mondo di Bob e durante i giochi Olimpici e Paralimpici Milano-Cortina 2026 che si svolgeranno a Cortina d'Ampezzo tra ottobre 2025 e marzo 2026.
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">L'Ulss 1 Dolomiti pubblica un avviso di indagine di mercato con la finalità di raccogliere manifestazioni di interesse da parte di operatori economici in grado di offrire un servizio di ospitalità durante i Campionati del mondo di Bob e durante i giochi Olimpici e Paralimpici Milano-Cortina 2026 che si svolgeranno a Cortina d'Ampezzo tra ottobre 2025 e marzo 2026.
 La scadenza per la presentazione delle candidature è stabilita nel giorno 30.06.2025 ore 13:00
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K78" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
         <is>
           <t>20/06/2025 00:00</t>
         </is>
       </c>
-      <c r="L78" t="inlineStr">
+      <c r="L136" t="inlineStr">
         <is>
           <t>30/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="79">
-      <c r="A79" t="inlineStr">
+    <row r="137">
+      <c r="A137" t="inlineStr">
         <is>
           <t>73553</t>
         </is>
       </c>
-      <c r="B79" t="inlineStr">
+      <c r="B137" t="inlineStr">
         <is>
           <t>PROCEDURA D’ACQUISTO PER LA FORNITURA DI FIBRONASOFARINGOLARINGOSCOPI MONOUSO PER LE UU.OO. DI OTORINOLARINGOIATRIA DELL’AZIENDA ULSS 1 DOLOMITI, PER UN PERIODO DI 60 MESI.</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
+      <c r="C137" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D79" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F79" t="inlineStr">
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
         <is>
           <t>Per quanto in oggetto l’Azienda ULSS n.1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett. b) del D.Lgs.36/2023.
 Le ditte interessate potranno presentare la propria candidatura entro giovedì 03/07/2025 agli indirizzi mail indicati nella lettera allegata alla presente.</t>
         </is>
       </c>
-      <c r="G79" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K79" t="inlineStr">
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
         <is>
           <t>20/06/2025 00:00</t>
         </is>
       </c>
-      <c r="L79" t="inlineStr">
+      <c r="L137" t="inlineStr">
         <is>
           <t>03/07/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="80">
-      <c r="A80" t="inlineStr">
+    <row r="138">
+      <c r="A138" t="inlineStr">
         <is>
           <t>73526</t>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
+      <c r="B138" t="inlineStr">
         <is>
           <t>SERVIZIO DI ASSISTENZA TECNICA SPECIALISTICA “EMERGENZA E LOTTA ANTINCENDIO” DA EFFETTUARSI PRESSO IL PRESIDIO OSPEDALIERO DI BELLUNO DELL’AZIENDA ULSS N.1 DOLOMITI.</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
+      <c r="C138" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D80" t="inlineStr">
+      <c r="D138" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E80" t="inlineStr">
+      <c r="E138" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F80" t="inlineStr">
+      <c r="F138" t="inlineStr">
         <is>
           <t>ID SINTEL AVVISO: 203709569</t>
         </is>
       </c>
-      <c r="G80" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K80" t="inlineStr">
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
         <is>
           <t>18/06/2025 00:00</t>
         </is>
       </c>
-      <c r="L80" t="inlineStr">
+      <c r="L138" t="inlineStr">
         <is>
           <t>30/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="81">
-      <c r="A81" t="inlineStr">
+    <row r="139">
+      <c r="A139" t="inlineStr">
         <is>
           <t>73455</t>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
+      <c r="B139" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEI LAVORI DI COMPLETAMENTO CENTRO DI RIABILITAZIONE: RIQUALIFICAZIONE AREA PARCHEGGIO, STRADA DI ACCESSO, VALORIZZAZIONE COLLE SAN PIETRO A USO RIABILITATIVO PRESSO L’OSPEDALE DI LAMON.</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
+      <c r="C139" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D81" t="inlineStr">
+      <c r="D139" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E81" t="inlineStr">
+      <c r="E139" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F81" t="inlineStr">
+      <c r="F139" t="inlineStr">
         <is>
           <t>CUP: B52C22001570003
 CIG: B73A4F388B
 ID SINTEL: 202795657
 Il Progetto Esecutivo validato è scaricabile al link: https://drive.google.com/drive/folders/13FZLavbmdQy4jnYPh7k74VDknWm5ttJD?usp=sharing
 Termine per il ricevimento delle offerte: &lt;strong&gt;14/07/2025 ore 9:00&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G81" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K81" t="inlineStr">
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
         <is>
           <t>12/06/2025 00:00</t>
         </is>
       </c>
-      <c r="L81" t="inlineStr">
+      <c r="L139" t="inlineStr">
         <is>
           <t>14/07/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="82">
-      <c r="A82" t="inlineStr">
+    <row r="140">
+      <c r="A140" t="inlineStr">
         <is>
           <t>73422</t>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
+      <c r="B140" t="inlineStr">
         <is>
           <t>Assegnazione, a seguito di procedura negoziata, del progetto di attuazione dello sportello Assegno di Inclusione (ADI) per il distretto di Feltre in favore della Cooperativa Sociale a r.l. Onlus Progetto Persona.  (336_2024 e 97_2025)</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
+      <c r="C140" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D82" t="inlineStr">
+      <c r="D140" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E82" t="inlineStr">
-[...6 lines deleted...]
-          <t>11/06/2025 Si pubblica la documentazione relativa all'affidamento del progetto di attuazione dello sportello Assegno di Inclusione (ADI) per il distretto di Feltre in favore della Cooperativa Sociale a r.l. Onlus Progetto Persona.
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11/06/2025 Si pubblica la documentazione relativa all'affidamento del progetto di attuazione dello sportello Assegno di Inclusione (ADI) per il distretto di Feltre in favore della Cooperativa Sociale a r.l. Onlus Progetto Persona.
 cig &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26E4E4149"&gt;B26E4E4149&lt;/a&gt;
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K82" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
         <is>
           <t>11/06/2025 00:00</t>
         </is>
       </c>
-      <c r="L82" t="inlineStr">
+      <c r="L140" t="inlineStr">
         <is>
           <t>31/12/2027 00:00</t>
         </is>
       </c>
     </row>
-    <row r="83">
-      <c r="A83" t="inlineStr">
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>73229</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEI LAVORI DI REALIZZAZIONE PIASTRA ENDOSCOPICA PRESSO L’OSPEDALE DI FELTRE (BL) CENTRO DI RIFERIMENTO REGIONALE PER LA CHIRURGIA ONCOLOGICA GASTROENTEROLOGICA</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E7DFE46"&gt;B71E7DFE46&lt;/a&gt;
+CUP: B98I22004950001
+ID-SINTEL: 202356761
+PROGETTO ESCUTIVO SCARICABILE &lt;strong&gt;&lt;a href="https://drive.google.com/drive/folders/1SMlguiTYwRRCxY_by6bMiRUPVSBqOYk3?usp=sharing"&gt;QUI&lt;/a&gt;&lt;/strong&gt;
+Termine per il ricevimento delle offerte: &lt;strong&gt;07/07/2025 h.12:00&lt;/strong&gt;</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>03/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L141" t="inlineStr">
+        <is>
+          <t>07/07/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
         <is>
           <t>73054</t>
         </is>
       </c>
-      <c r="B83" t="inlineStr">
+      <c r="B142" t="inlineStr">
         <is>
           <t>AVVISO DI CONSULTAZIONE PRELIMINARE DEL MERCATO PER LA FORNITURA DI CUSCINI PER LA PREVENZIONE ED IL CONTROLLO DELLE INFEZIONI CORRELATE ALL'ASSISTENZA.O</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
+      <c r="C142" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D83" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F83" t="inlineStr">
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;Consultazione prel&lt;/li&gt;
  &lt;li&gt;Comp_Mod_Dich.sostitutiva_Consultazione preliminare_Cuscini&lt;/li&gt;
  &lt;li&gt;Comp_Mod_Dich.sostitutiva_Consultazione preliminare_Cuscini&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G83" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K83" t="inlineStr">
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr"/>
+      <c r="I142" t="inlineStr"/>
+      <c r="J142" t="inlineStr"/>
+      <c r="K142" t="inlineStr">
         <is>
           <t>03/06/2025 00:00</t>
         </is>
       </c>
-      <c r="L83" t="inlineStr">
+      <c r="L142" t="inlineStr">
         <is>
           <t>18/06/2025 00:00</t>
         </is>
       </c>
-      <c r="P83" t="inlineStr">
+      <c r="P142" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q83" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="C84" t="inlineStr">
+      <c r="Q142" t="inlineStr"/>
+      <c r="R142" t="inlineStr"/>
+      <c r="S142" t="inlineStr"/>
+      <c r="T142" t="inlineStr"/>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>73074</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI DISPOSITIVI MEDICI COPRI-STRUMENTO PER LE UU.OO. DELL'AZIENDA ULSS N. 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D84" t="inlineStr">
-[...35 lines deleted...]
-      <c r="A85" t="inlineStr">
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>Per quanto in oggetto l'Azienda ULSS n. 1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto, ai sensi dell’art. 50, c.1 lett. b) del D.Lgs. 36/2023.
+Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno lunedì 16/06/2025 agli indirizzi e-mail indicati nella lettera allegata alla presente.</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>30/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L143" t="inlineStr">
+        <is>
+          <t>16/06/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
         <is>
           <t>73085</t>
         </is>
       </c>
-      <c r="B85" t="inlineStr">
+      <c r="B144" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI PUNTATORI GUIDA PER ECOGRAFI PHILIPS EPIQ</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
+      <c r="C144" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D85" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F85" t="inlineStr">
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
         <is>
           <t>Per quanto in oggetto l'Azienda Ulss n.1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett. b) del D. Lgs 36/2023.
 Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno di venerdì 13/06/2025 agli indirizzi email indicati nella lettera allegata alla presente.</t>
         </is>
       </c>
-      <c r="G85" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K85" t="inlineStr">
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
         <is>
           <t>30/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L85" t="inlineStr">
+      <c r="L144" t="inlineStr">
         <is>
           <t>13/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="86">
-[...58 lines deleted...]
-      <c r="C87" t="inlineStr">
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>73004</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>Affidamento, a seguito di procedura negoziata, a favore della Ditta  Arslogica Sistemi Srl, della fornitura del contratto biennale per gli anni  2024-2025  relativo all'assistenza ed aggiornamento dei prodotti software Oracle in uso presso l’Azienda ULSS n.1 Dolomiti. (163_2023)</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D87" t="inlineStr">
-[...57 lines deleted...]
-      <c r="F88" t="inlineStr">
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
         <is>
           <t>28/05/2025 Si pubblica la documentazione relativa all'affidamento, a seguito di procedura negoziata, a favore della Ditta Arslogica Sistemi Srl, della fornitura del contratto biennale per gli anni 2024-2025 relativo all'assistenza ed  aggiornamento dei prodotti software Oracle in uso presso l’Azienda ULSS n.1 Dolomiti.
 link a BDNCP cig &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B088EC2CDF" target="_blank" rel="noopener"&gt;B088EC2CDF&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G88" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K88" t="inlineStr">
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
         <is>
           <t>28/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L88" t="inlineStr">
+      <c r="L145" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="89">
-      <c r="A89" t="inlineStr">
+    <row r="146">
+      <c r="A146" t="inlineStr">
         <is>
           <t>72980</t>
         </is>
       </c>
-      <c r="B89" t="inlineStr">
+      <c r="B146" t="inlineStr">
         <is>
           <t>Assegnazione a seguito di procedura negoziata, del contratto annuo di manutenzione ed assistenza al SW Suite E4 Cure per l’anno 2024, a favore della Società Exprivia Spa. (262_2024)</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr">
+      <c r="C146" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D89" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F89" t="inlineStr">
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
         <is>
           <t>28/05/2025 Si pubblica la documentazione relativa all'affidamento a seguito di procedura negoziata, del contratto annuo di manutenzione ed assistenza al SW Suite E4 Cure per l’anno 2024, a favore della Società Exprivia Spa.
 link a BDNCP CIG &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22E56C96F"&gt;B22E56C96F&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G89" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K89" t="inlineStr">
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
         <is>
           <t>28/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L89" t="inlineStr">
+      <c r="L146" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="90">
-[...10 lines deleted...]
-      <c r="C90" t="inlineStr">
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>72987</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>Aggiudicazione, a seguito di procedura negoziata senza bando, del contratto relativo al servizio di manutenzione ordinaria ed assistenza del software applicativi sanitari per l’anno 2024 a favore della Ditta Dedalus Spa. (244_2024)</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D90" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K90" t="inlineStr">
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>28/05/2025 Si pubblica la documentazione relativa all'affidamento, a seguito di procedura negoziata senza bando, del contratto relativo al servizio di manutenzione ordinaria ed assistenza del software applicativi sanitari per l’anno 2024 a favore della Ditta Dedalus Spa.
+link a BDNCP cig &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A2758E12"&gt;B2A2758E12&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K147" t="inlineStr">
         <is>
           <t>28/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L90" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A91" t="inlineStr">
+      <c r="L147" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
         <is>
           <t>72964</t>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
+      <c r="B148" t="inlineStr">
         <is>
           <t>SERVIZIO DI MANUTENZIONE HARDWARE ED AGGIORNAMENTO SOFTWARE DEI COMPONENTI EMC A  FAVORE DELLA  DITTA ARSLOGICA SPA. PROROGA CONTRATTUALMENTE PREVISTA DELLA GARA AZIENDALE.  VALIDITA' FINO AL 31/12/2025. (246_2024)</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
+      <c r="C148" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D91" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F91" t="inlineStr">
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
         <is>
           <t>28/05/2025 Si pubblica la documentazione relativa all'affidamento del SERVIZIO DI MANUTENZIONE HARDWARE ED  AGGIORNAMENTO SOFTWARE DEI COMPONENTI EMC A FAVORE DELLA DITTA ARSLOGICA SPA.
 PROROGA CONTRATTUALMENTE PREVISTA DELLA GARA AZIENDALE. VALIDITA' FINO AL 31/12/2025.
 link BDNCP CIG &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9578894165"&gt;9578894165&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G91" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K91" t="inlineStr">
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K148" t="inlineStr">
         <is>
           <t>28/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L91" t="inlineStr">
+      <c r="L148" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="92">
-[...10 lines deleted...]
-      <c r="C92" t="inlineStr">
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>72994</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>Affidamento, a seguito di procedura negoziata senza bando, del contratto biennale anni 2024 e 2025, relativo al servizio di manutenzione ed assistenza del sistema applicativo del SUEM 118, a favore della Ditta TIM Spa. (255_2024)</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D92" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K92" t="inlineStr">
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>28/05/2025 Si pubblica la documentazione relativa all'affidamento, a seguito di procedura negoziata senza bando, del contratto biennale anni 2024 e 2025, relativo al servizio di manutenzione ed assistenza del sistema applicativo del SUEM 118, a favore della Ditta TIM Spa.
+link a BDNCP cig &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DF684AD2"&gt;B2DF684AD2&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
         <is>
           <t>28/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L92" t="inlineStr">
+      <c r="L149" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="93">
-      <c r="A93" t="inlineStr">
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>72975</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>ASSEGNAZIONE, A  SEGUITO  DI   PROCEDURA  NEGOZIATA,  DEL  CONTRATTO  BIENNALE  2025-2026  RELATIVO ALLA MANUTENZIONE HW ED AGGIORNAMENTO SW AI COMPONENTI IBM A FAVORE DELLA SOCIETÀ  DELTA INFORMATICA SPA.  VALIDITÀ FINO AL  31/12/2026. (247_2024)</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>28/05/2025 Si pubblica la documentazione riferita all'ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA DEL CONTRATTO BIENNALE 2025-2026 RELATIVO ALLA MANUTENZIONE HW ED AGGIORNAMENTO SW AI COMPONENTI IBM A FAVORE DELLA SOCIETÀ DELTA INFORMATICA SPA. VALIDITÀ FINO AL 31/12/2026.
+link BDNCP &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D8E1D397"&gt;B4D8E1D397&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>28/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L150" t="inlineStr">
+        <is>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
         <is>
           <t>72998</t>
         </is>
       </c>
-      <c r="B93" t="inlineStr">
+      <c r="B151" t="inlineStr">
         <is>
           <t>Aggiudicazione, a seguito di procedura negoziata senza bando, del contratto per l'anno 2024 relativo al servizio di manutenzione ed assistenza del software gestionale integrato EUSIS per l’area amministrativa, comprese opzioni, a favore della Ditta GPI Spa. (243_2024)</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
+      <c r="C151" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D93" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F93" t="inlineStr">
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
         <is>
           <t>&lt;p class="western" align="justify"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;28/05/2025 Si pubblica la documentazione relativa all'affidamento, a seguito di procedura negoziata &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;senza bando&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;, del contratto annuo relativo al s&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;ervizio di manutenzione ed assistenza &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;del software gestionale integrato EUSIS per l’area amministrativa, &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;comprese &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;opzioni&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;,&lt;/span&gt;&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;a favore della&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt; Ditta &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;GPI&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt; Spa.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;link a BDNCP cig &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B291323F28"&gt;B291323F28&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G93" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K93" t="inlineStr">
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
         <is>
           <t>28/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L93" t="inlineStr">
+      <c r="L151" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="94">
-      <c r="A94" t="inlineStr">
+    <row r="152">
+      <c r="A152" t="inlineStr">
         <is>
           <t>72856</t>
         </is>
       </c>
-      <c r="B94" t="inlineStr">
+      <c r="B152" t="inlineStr">
         <is>
           <t>FORNITURA ARREDI PER LA CASA DELLA COMUNITA’ DI FELTRE.</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
+      <c r="C152" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D94" t="inlineStr">
-[...15 lines deleted...]
-      <c r="K94" t="inlineStr">
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr"/>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
         <is>
           <t>27/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L94" t="inlineStr">
+      <c r="L152" t="inlineStr">
         <is>
           <t>10/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="95">
-      <c r="A95" t="inlineStr">
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>72709</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Consultazione di mercato per la fornitura di incubatrici neonatali a calotta chiusa per terapia sub intensiva comprensiva di installazione e garanzia full risk di 24 mesi, da destinare alle UU.OO.di Pediatria e Patologia neonatale dell’Ulss n. 1 Dolomiti</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;span style="font-family: Calibri, sans-serif; color: #000000;"&gt;&lt;span style="font-size: small;"&gt;L’Azienda ULSS n. 1 Dolomiti avvia, tramite il portale SINTEL ID n. 201947499, una consultazione di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o altra procedura in relazione alla spesa da sostenere. Il termine per la presentazione delle proposte è fissato al giorno 06/06/2025 ore 12:00.&lt;/span&gt;&lt;/span&gt;
+ </t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>23/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L153" t="inlineStr">
+        <is>
+          <t>06/06/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>33590/2025</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>consultazione di mercato, ai sensi art. 77 del D.Lgs. 36/2023, e comunicazione di avvio procedura ai fini della trasparenza per la verifica di esclusività ed infungibilità nell’aggiudicazione del servizio di manutenzione di sistemi e di apparecchiature elettromedicali di produzione Siemens installate presso diverse UU.OO. dell’Azienda Ulss 1 Dolomiti ai sensi dell’art. 76, comma 2,. Lett. b), punto 2), del D.Lgs. n. 30/2023.</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr"/>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr"/>
+      <c r="I154" t="inlineStr"/>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>B6FEFA1127</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>23/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L154" t="inlineStr">
+        <is>
+          <t>13/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="O154" t="n">
+        <v>207583.77</v>
+      </c>
+      <c r="P154" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q154" t="inlineStr"/>
+      <c r="R154" t="inlineStr"/>
+      <c r="S154" t="inlineStr"/>
+      <c r="T154" t="inlineStr"/>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>33494/2025</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>consultazione di mercato, ai sensi art. 77 del D.Lgs. 36/2023, e comunicazione di avvio procedura ai fini della trasparenza per la verifica di esclusività ed infungibilità nell’aggiudicazione del servizio di manutenzione di sistemi e di apparecchiature elettromedicali di produzione GE installate presso diverse UU.OO. dell’Azienda Ulss 1 Dolomiti ai sensi dell’art. 76, comma 2,. Lett. b), punto 2), del D.Lgs. n. 30/2023</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr"/>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr"/>
+      <c r="I155" t="inlineStr"/>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>B6FE0988D9</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>23/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr">
+        <is>
+          <t>13/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N155" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+      <c r="O155" t="n">
+        <v>1278768.5</v>
+      </c>
+      <c r="P155" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q155" t="inlineStr"/>
+      <c r="R155" t="inlineStr"/>
+      <c r="S155" t="inlineStr"/>
+      <c r="T155" t="inlineStr"/>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
         <is>
           <t>72729</t>
         </is>
       </c>
-      <c r="B95" t="inlineStr">
+      <c r="B156" t="inlineStr">
         <is>
           <t>Indagine di mercato per la fornitura di attrezzature da destinare all’aggiornamento tecnologico degli ambulatori della Azienda Ulss 1 Dolomiti dedicati ai trattamenti odontoiatrici</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
+      <c r="C156" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D95" t="inlineStr">
-[...11 lines deleted...]
-          <t>L’Azienda ULSS n. 1 Dolomiti avvia, tramite il portale SINTEL ID n. 201955392, una indagine di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023.
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t xml:space="preserve">L’Azienda ULSS n. 1 Dolomiti avvia, tramite il portale SINTEL ID n. 201955392, una indagine di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023.
 Il termine per la presentazione delle proposte è posticipato al giorno 20/06/2025 ore 18:00.
 Le Imprese interessate ad effettuare le attività di sopralluogo potranno richiedere, entro il giorno 06/06/2025, un appuntamento inviando una e-mail all'indirizzo &lt;a href="mailto:ingegneriaclinica@aulss1.veneto.it"&gt;ingegneriaclinica@aulss1.veneto.it&lt;/a&gt;
-&amp;nbsp;
-[...8 lines deleted...]
-      <c r="K95" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
         <is>
           <t>23/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L95" t="inlineStr">
+      <c r="L156" t="inlineStr">
         <is>
           <t>20/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="96">
-      <c r="A96" t="inlineStr">
+    <row r="157">
+      <c r="A157" t="inlineStr">
         <is>
           <t>72694</t>
         </is>
       </c>
-      <c r="B96" t="inlineStr">
+      <c r="B157" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO PER LA FORNITURA DI N.35 WORKSTATION HP Z2 DIAGNOSTIC IMAGING PER IL POTENZIAMENTO DEL DATA CENTER AZIENDALE AL FINE DI ATTIVARE UN NUOVO SISTEMA RIS/PACS; LA FORNITURA È PREVISTA ALL’INTERNO DELLA PROGRAMMAZIONE PNRR INVESTIMENTO M6C2 1.1.1 – AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE DEA I E II LIVELLO). CUP B36G21073020006. DITTA BCS SRL DI ERBA (CO).</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr">
+      <c r="C157" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D96" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G96" t="inlineStr">
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr"/>
+      <c r="G157" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K96" t="inlineStr">
+      <c r="K157" t="inlineStr">
         <is>
           <t>23/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L96" t="inlineStr">
+      <c r="L157" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="97">
-      <c r="A97" t="inlineStr">
+    <row r="158">
+      <c r="A158" t="inlineStr">
         <is>
           <t>72700</t>
         </is>
       </c>
-      <c r="B97" t="inlineStr">
+      <c r="B158" t="inlineStr">
         <is>
           <t>ADESIONE ALLA CONVENZIONE CONSIP SPA PER LA FORNITURA DI PRODOTTI E SERVIZI PER LA REALIZZAZIONE, MANUTENZIONE E GESTIONE DI RETI LOCALI PER LE PUBBLICHE AMMINISTRAZIONI – EDIZIONE 8 – ID 2223 PER IL POTENZIAMENTO DELLA RETE LAN DEGLI OSPEDALI DI BELLUNO E FELTRE DELL’AZIENDA ULSS 1 DOLOMITI, A FAVORE DEL RTI VODAFONE S.P.A. (MANDATARIA) E CONVERGE S.P.A. (MANDANTE). PNRR LINEA M6.C2–1.1.1 AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO – DIGITALIZZAZIONE DELLE STRUTTURE OSPEDALIERE (DEA DIPARTIMENTI DI EMERGENZA E ACCETTAZIONE DI LIVELLO I E II). CUP B36G21073020006 OSPEDALE DI BELLUNO E B96G21060470006 OSPEDALE DI FELTRE.</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr">
+      <c r="C158" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D97" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G97" t="inlineStr">
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr"/>
+      <c r="G158" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K97" t="inlineStr">
+      <c r="K158" t="inlineStr">
         <is>
           <t>23/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L97" t="inlineStr">
+      <c r="L158" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="98">
-      <c r="A98" t="inlineStr">
+    <row r="159">
+      <c r="A159" t="inlineStr">
         <is>
           <t>72710</t>
         </is>
       </c>
-      <c r="B98" t="inlineStr">
+      <c r="B159" t="inlineStr">
         <is>
           <t>ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA PER L'AFFIDAMENTO DELLA FORNITURA DEL POTENZIAMENTO DEI SISTEMI CENTRALI E SISTEMI DI BACKUP PER L’AZIENDA ULSS 1 DOLOMITI A FAVORE DELL’IMPRESA VAR GROUP SPA DI EMPOLI (FI). LA FORNITURA È PREVISTA ALL’INTERNO DELLA PROGRAMMAZIONE PNRR INVESTIMENTO M6C2 1.1.1 – AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE DEA I E II LIVELLO). CUP B36G21073020006.</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
+      <c r="C159" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D98" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F98" t="inlineStr">
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
         <is>
           <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig="&gt;&lt;span style="color: #000000;"&gt;&lt;span style="color: #313840;"&gt;&lt;span style="font-family: Titillium Web Regular, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B62B82C32E&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G98" t="inlineStr">
+      <c r="G159" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K98" t="inlineStr">
+      <c r="K159" t="inlineStr">
         <is>
           <t>23/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L98" t="inlineStr">
+      <c r="L159" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="99">
-[...10 lines deleted...]
-      <c r="C99" t="inlineStr">
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>72598</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO PER LA FORNITURA DI UN SISTEMA CON METODICA ELFA (APPARECCHIATURA E REAGENTI)</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D99" t="inlineStr">
-[...42 lines deleted...]
-      <c r="C100" t="inlineStr">
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>Per quanto in oggetto l'Azienda ULSS n. 1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell’art. 50, c.1 lett. b) del D.Lgs. 36/2023.
+Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno mercoledì 04/06/2025 agli indirizzi e-mail indicati nella lettera allegata alla presente.</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>21/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L160" t="inlineStr">
+        <is>
+          <t>04/06/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>72553</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA PER L’AFFIDAMENTO, AI SENSI DELL'ART. 71 DEL D.LGS. N. 36/2023, DEI LAVORI DI MIGLIORAMENTO SISMICO ED EFFICIENTAMENTO ENERGETICO DEL PADIGLIONE “DALLA PALMA” DELL'OSPEDALE DI FELTRE (BL)</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D100" t="inlineStr">
-[...48 lines deleted...]
-      <c r="D101" t="inlineStr">
+      <c r="D161" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E101" t="inlineStr">
+      <c r="E161" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F101" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;CIG (Link BDNCP):&amp;nbsp;&lt;strong&gt;B6DE7F25E4&lt;/strong&gt; CUP: &lt;strong&gt;B95F22000680001&lt;/strong&gt; ID-SINTEL: &lt;strong&gt;201702768&lt;/strong&gt;&amp;nbsp;
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;CIG (Link BDNCP): &lt;strong&gt;B6DE7F25E4&lt;/strong&gt; CUP: &lt;strong&gt;B95F22000680001&lt;/strong&gt; ID-SINTEL: &lt;strong&gt;201702768&lt;/strong&gt; 
  &lt;br&gt;
  Termine per il ricevimento delle offerte: &lt;strong&gt;30/06/2025 h.12:00&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G101" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K101" t="inlineStr">
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr"/>
+      <c r="I161" t="inlineStr"/>
+      <c r="J161" t="inlineStr"/>
+      <c r="K161" t="inlineStr">
         <is>
           <t>19/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L101" t="inlineStr">
+      <c r="L161" t="inlineStr">
         <is>
           <t>30/06/2025 00:00</t>
         </is>
       </c>
-      <c r="P101" t="inlineStr">
+      <c r="P161" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q101" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="A102" t="inlineStr">
+      <c r="Q161" t="inlineStr"/>
+      <c r="R161" t="inlineStr"/>
+      <c r="S161" t="inlineStr"/>
+      <c r="T161" t="inlineStr"/>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
         <is>
           <t>72498</t>
         </is>
       </c>
-      <c r="B102" t="inlineStr">
+      <c r="B162" t="inlineStr">
         <is>
           <t>Servizio di ambulatorio mobile di fisiochinesiterapia per cure domiciliari - Avvio indagine di mercato</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
+      <c r="C162" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D102" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F102" t="inlineStr">
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
         <is>
           <t>L'Aulss 1 informa che è stato pubblicato in data odierna sulla piattaforma telematica SINTEL un'indagine di mercato volta ad individuare gli operatori economici da invitare all’eventuale procedimento per l’affidamento in via sperimentale del servizio di ambulatorio mobile di fisiochinesiterapia per cure domiciliari, con l'obiettivo di permettere una riabilitazione domiciliare di alta qualità per pazienti con difficoltà motorie, malattie cronico-degenerative o post-chirurgiche per un periodo di 12 mesi.
 Si pubblica l'avviso e la documentazione allegata, ricordando che la manifestazione di interesse va presentata sulla Piattaforma Sintel &lt;strong&gt;entro il 03/06/2025 alle ore 12:00&lt;/strong&gt;. Sempre sulla medesima piattaforma, attraverso la funzionalità "comunicazioni", vanno trasmesse eventuali richieste di chiarimenti. &lt;strong&gt;L'ID Sintel della procedura è 201519490&lt;/strong&gt;.</t>
         </is>
       </c>
-      <c r="G102" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K102" t="inlineStr">
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
         <is>
           <t>14/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L102" t="inlineStr">
+      <c r="L162" t="inlineStr">
         <is>
           <t>03/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="103">
-      <c r="A103" t="inlineStr">
+    <row r="163">
+      <c r="A163" t="inlineStr">
         <is>
           <t>6314</t>
         </is>
       </c>
-      <c r="B103" t="inlineStr">
+      <c r="B163" t="inlineStr">
         <is>
           <t>Richiesta per l'iscrizione all'elenco degli avvocati esterni dell'Azienda ULSS n. 1 per conferimento di incarichi di assistenza legale e rappresentanza in giudizio dell'Azienda</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr">
+      <c r="C163" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D103" t="inlineStr">
+      <c r="D163" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E103" t="inlineStr">
+      <c r="E163" t="inlineStr">
         <is>
           <t>UOC Affari generali e legali</t>
         </is>
       </c>
-      <c r="F103" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="K103" t="inlineStr">
+      <c r="F163" t="inlineStr"/>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
         <is>
           <t>08/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L103" t="inlineStr">
+      <c r="L163" t="inlineStr">
         <is>
           <t>31/12/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="104">
-      <c r="A104" t="inlineStr">
+    <row r="164">
+      <c r="A164" t="inlineStr">
         <is>
           <t>72421</t>
         </is>
       </c>
-      <c r="B104" t="inlineStr">
+      <c r="B164" t="inlineStr">
         <is>
           <t>FORNITURA PRODOTTI FUORI PRONTUARIO TERAPEUTICO OSPEDALIERO (PTO)</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
+      <c r="C164" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D104" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F104" t="inlineStr">
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
         <is>
           <t>Si avvia indagine di mercato per la fornitura di farmaci non compresi nel PTO, materie prime per uso farmaceutico, alimenti dietetici, prodotti alimentari ad uso speciale e prodotti vari con consegne giornaliere.</t>
         </is>
       </c>
-      <c r="G104" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K104" t="inlineStr">
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
         <is>
           <t>08/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L104" t="inlineStr">
+      <c r="L164" t="inlineStr">
         <is>
           <t>19/05/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="105">
-      <c r="A105" t="inlineStr">
+    <row r="165">
+      <c r="A165" t="inlineStr">
         <is>
           <t>72395</t>
         </is>
       </c>
-      <c r="B105" t="inlineStr">
+      <c r="B165" t="inlineStr">
         <is>
           <t>FORNITURA DIVISE PER IL PERSONALE DI SOCCORSO DURANTE I GIOCHI OLIMPICI E PALIMPICI MILANO-CORTINA 2026</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr">
+      <c r="C165" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D105" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F105" t="inlineStr">
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
         <is>
           <t>L'Ulss 1 Dolomiti avvia una consultazione preliminare di mercato con la finalità di raccogliere informazioni necessarie alla predisposizione degli atti di gara e alla pianificazione di un successivo appalto avente ad oggetto la fornitura di divise per il personale impegnato nell'assistenza sanitaria durante i giochi olimpici e paralimpici di Milano-Cortina 2026 - piste, sliding center e le medical station di Cortina d'Ampezzo.
 La scadenza per la partecipazione alla presente consultazione è il 20 MAGGIO 2025 ore 13:00.
 Le informazioni di dettaglio sono riportate nell'avviso allegato.</t>
         </is>
       </c>
-      <c r="G105" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K105" t="inlineStr">
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
         <is>
           <t>07/05/2025 00:00</t>
         </is>
       </c>
-      <c r="L105" t="inlineStr">
+      <c r="L165" t="inlineStr">
         <is>
           <t>20/05/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="106">
-      <c r="A106" t="inlineStr">
+    <row r="166">
+      <c r="A166" t="inlineStr">
         <is>
           <t>72279</t>
         </is>
       </c>
-      <c r="B106" t="inlineStr">
+      <c r="B166" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO SERVIZIO DI ASSISTENZA DOMICILIARE E HOSPICE NEL TERRITORIO DELL’AZIENDA U.L.S.S. N. 1 DISTRETTO DI BELLUNO</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr">
+      <c r="C166" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D106" t="inlineStr">
-[...11 lines deleted...]
-          <t>24/09/2025: si pubblica il Provvedimento di assegnazione del Servizio in oggetto, Deliberazione n. 1098 del 19/09/2025.
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24/09/2025: si pubblica il Provvedimento di assegnazione del Servizio in oggetto, Deliberazione n. 1098 del 19/09/2025.
 27/08/2025: si pubblica la Delibera di nomina della Commissione giudicatrice ed i CV dei Commissari;
 06/06/2025: Si pubblicano i Chiarimenti n. 7
 03/06/2025: si pubblicano i Chiarimenti n. 6
 30/05/2025: si pubblicano i Chiarimenti n. 3, n. 4 e n. 5.
 27/05/2025: si pubblicano i Chiarimenti n. 2.
 09/05/2025: si pubblicano i Chiarimenti n. 1 e &lt;strong&gt;nuova cartellina .zip con la documentazione di gara in riferimento al punto n. 1 del Chiarimento. &lt;/strong&gt;
 06/05/2025: si pubblica il bando di gara consultabile al seguente link:
 &lt;a href="https://ted.europa.eu/it/notice/-/detail/284254-2025"&gt;284254-2025 - Gara - TED&lt;/a&gt;
 30/04/2025: Si pubblica la documentazione di gara relativa alla "PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO SERVIZIO DI ASSISTENZA DOMICILIARE E HOSPICE NEL TERRITORIO DELL’AZIENDA U.L.S.S. N. 1 DISTRETTO DI BELLUNO" ID Sintel: 200753097 -CIG: B6AA94BC07
-CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?UUID=8a9505a6-617d-4074-80c3-108b91de0ce9&amp;amp;cig=B6AA94BC07" target="_blank" rel="noopener"&gt;B6AA94BC07&lt;/a&gt;
+CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?UUID=8a9505a6-617d-4074-80c3-108b91de0ce9&amp;cig=B6AA94BC07" target="_blank" rel="noopener"&gt;B6AA94BC07&lt;/a&gt;
 Scadenza per la presentazione delle offerte: 09/06/2025 ore 12:00.
 Scadenza per la richiesta di chiarimenti: 31/05/2025 ore 12:00.
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K106" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
         <is>
           <t>30/04/2025 00:00</t>
         </is>
       </c>
-      <c r="L106" t="inlineStr">
+      <c r="L166" t="inlineStr">
         <is>
           <t>09/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="107">
-      <c r="A107" t="inlineStr">
+    <row r="167">
+      <c r="A167" t="inlineStr">
         <is>
           <t>72262</t>
         </is>
       </c>
-      <c r="B107" t="inlineStr">
+      <c r="B167" t="inlineStr">
         <is>
           <t>Servizi linguistici a supporto dello svolgimento dei Giochi Olimpici e Paralimpici Cortina 2026 - Indagine di mercato</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
+      <c r="C167" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D107" t="inlineStr">
-[...11 lines deleted...]
-          <t>L'Aulss 1 Dolomiti intende consultare il mercato per verificare la presenza di operatori interessati all'eventuale affidamento di servizi di supporto linguistico (traduzioni, interpretariato e mediazione culturale) in occasione dello svolgimento dei Giochi Olimpici e Paralimpici - Cortina 2026.
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t xml:space="preserve">L'Aulss 1 Dolomiti intende consultare il mercato per verificare la presenza di operatori interessati all'eventuale affidamento di servizi di supporto linguistico (traduzioni, interpretariato e mediazione culturale) in occasione dello svolgimento dei Giochi Olimpici e Paralimpici - Cortina 2026.
 La procedura viene svolta sulla piattaforma SINTEL con scadenza per la presentazione delle manifestazioni di interesse fissata al 24/05/2025.
 L'ID della procedura è il 200730241.
 14/05/2025 - Pubblicazione Chiarimenti n. 1
 In seguito a richieste pervenute, si pubblica nota di chiarimenti n. 1. La nota è stata pubblicata anche nella sezione "documentazione di gara" della procedura in oggetto sulla piattaforma SINTEL.
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K107" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
         <is>
           <t>29/04/2025 00:00</t>
         </is>
       </c>
-      <c r="L107" t="inlineStr">
+      <c r="L167" t="inlineStr">
         <is>
           <t>24/05/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="108">
-      <c r="A108" t="inlineStr">
+    <row r="168">
+      <c r="A168" t="inlineStr">
         <is>
           <t>72226</t>
         </is>
       </c>
-      <c r="B108" t="inlineStr">
+      <c r="B168" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER AFFIDAMENTO DELLA FORNITURA BIENNALE DI PRODOTTI VARI MONOUSO DI CONVIVENZA, PRODOTTI PER PULIZIE GENERALI ED IGIENE DELLA PERSONA PER ULSS 1 DOLOMITI. SINTEL ID 198127549</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr">
+      <c r="C168" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D108" t="inlineStr">
-[...11 lines deleted...]
-          <t>CIG LOTTO 1 (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F730C1ED"&gt;B5F730C1ED&lt;/a&gt;
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CIG LOTTO 1 (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F730C1ED"&gt;B5F730C1ED&lt;/a&gt;
 CIG LOTTO 2 (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F730D2C0"&gt;B5F730D2C0&lt;/a&gt;
 24/04/2025   A seguito alla conclusione della procedura, si pubblica la seguente documentazione:
 - Documenti di gara
 - Delibera di aggiudicazione
-&amp;nbsp;
-[...9 lines deleted...]
-      <c r="K108" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
         <is>
           <t>24/04/2025 00:00</t>
         </is>
       </c>
-      <c r="L108" t="inlineStr">
+      <c r="L168" t="inlineStr">
         <is>
           <t>24/04/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="109">
-      <c r="A109" t="inlineStr">
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>25612/2025</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Attivazione del servizio di manutenzione ed assistenza tecnica post garanzia previsto nella procedura di gara di Azienda Zero per 4 portatili per radiografia in dotazione a diverse UU.OO. dell`ULSS 1 Dolomiti.. – periodo 25/05/2025-24/05/2028</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr"/>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr"/>
+      <c r="I169" t="inlineStr"/>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>A069FD203C</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>10/04/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>10/04/2025 00:00</t>
+        </is>
+      </c>
+      <c r="O169" t="n">
+        <v>71966.39999999999</v>
+      </c>
+      <c r="P169" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q169" t="inlineStr"/>
+      <c r="R169" t="inlineStr"/>
+      <c r="S169" t="inlineStr"/>
+      <c r="T169" t="inlineStr"/>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>25612/2025</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Attivazione del servizio di manutenzione ed assistenza tecnica post garanzia previsto nella procedura di gara di Azienda Zero per 2 portatili per radiografia in dotazione a diverse UU.OO. dell`ULSS 1 Dolomiti.. – periodo 11/10/2025-15/10/2028</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr"/>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr"/>
+      <c r="I170" t="inlineStr"/>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>A069FF6DED</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>10/04/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>10/04/2025 00:00</t>
+        </is>
+      </c>
+      <c r="O170" t="n">
+        <v>35620.2</v>
+      </c>
+      <c r="P170" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q170" t="inlineStr"/>
+      <c r="R170" t="inlineStr"/>
+      <c r="S170" t="inlineStr"/>
+      <c r="T170" t="inlineStr"/>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
         <is>
           <t>71978</t>
         </is>
       </c>
-      <c r="B109" t="inlineStr">
+      <c r="B171" t="inlineStr">
         <is>
           <t>APPROVIGIONAMENTO DI BENI E SERVIZI ANNI 2025/2026-AVVISO INDICATIVO PER LA COSTITUZIONE DI UN ALBO FORNITORI</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr">
+      <c r="C171" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D109" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F109" t="inlineStr">
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
         <is>
           <t>12/04/2024: IN ESECUZIONE DELLA DELIBERAZIONE N.322 DEL 27/03/2025 RELATIVA ALLA PROGRAMMAZIONE PER IL TRIENNIO 2025/2026/2027 SI PUBBLICA L'AVVISO RELATIVO ALL'ATTIVITA' CONTRATTUALE PER L'ACQUISIZIONE DI BENI E SERVIZI DELL' UOC PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA IN ORDINE AGLI APPROVIGIONAMENTI DI BENI E SERVIZI CHE INTENDE AVVIARE NEL 2025 E NEI MESI INIZIALI DEL 2026 AI SENSI DEL D.LGS 36/23. L'ELENCO DELLE PROCEDURE E' CONTENUTO NEGLI ALLEGATI PUBBLICATI CONTESTUALMENTE.
 SI INVITA A PRENDERE VISIONE DELL'AVVISO PRECISANDO CHE IL TERMINE DI SCADENZA E' IL 16/05/2025 SALVO QUANTO INDICATO NELL'AVVISO STESSO.
-&amp;nbsp;
 &lt;p class="western" align="justify"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;Il link per compilare il modulo è il seguente:&lt;/span&gt; &lt;a href="https://forms.gle/5ALmgQsBxE7T16V86"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;https://forms.gle/5ALmgQsBxE7T16V86&lt;/span&gt;&lt;/a&gt; &lt;span style="font-family: Arial, sans-serif;"&gt;.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G109" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K109" t="inlineStr">
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
         <is>
           <t>09/04/2025 00:00</t>
         </is>
       </c>
-      <c r="L109" t="inlineStr">
+      <c r="L171" t="inlineStr">
         <is>
           <t>16/05/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="110">
-      <c r="A110" t="inlineStr">
+    <row r="172">
+      <c r="A172" t="inlineStr">
         <is>
           <t>71443</t>
         </is>
       </c>
-      <c r="B110" t="inlineStr">
+      <c r="B172" t="inlineStr">
         <is>
           <t>Consultazione preliminare di mercato per dei servizi sanitari ed assistenziali per la gestione delle unita’ d’offerta nell’ambito della salute mentale territoriale dell’ULSS  n. 1 Dolomiti</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr">
+      <c r="C172" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D110" t="inlineStr">
-[...21 lines deleted...]
-      <c r="K110" t="inlineStr">
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/03/2023 Si pubblica l'avviso, con relativi allegati, per la Consultazione preliminare di mercato per dei servizi sanitari ed assistenziali per la gestione delle unità d’offerta nell’ambito della salute mentale territoriale dell’Azienda ULSS n. 1 Dolomiti. &lt;strong&gt;SCADENZA 25/03/2025 H 12:00&lt;/strong&gt;
+ </t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
         <is>
           <t>14/03/2025 00:00</t>
         </is>
       </c>
-      <c r="L110" t="inlineStr">
+      <c r="L172" t="inlineStr">
         <is>
           <t>25/03/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="111">
-      <c r="A111" t="inlineStr">
+    <row r="173">
+      <c r="A173" t="inlineStr">
         <is>
           <t>71345</t>
         </is>
       </c>
-      <c r="B111" t="inlineStr">
+      <c r="B173" t="inlineStr">
         <is>
           <t>Indagine di mercato servizio informatizzato integrato di analisi, pianificazione e gestione della libera professione in diverse specialità in ambito Sanitario</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr">
+      <c r="C173" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D111" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F111" t="inlineStr">
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
         <is>
           <t>06/03/2025: l’Azienda ULSS n. 1 Dolomiti avvia, con ID SINTEL N. 197946902, un’indagine di mercato al fine di individuare operatori economici da invitare all’eventuale successivo procedimento per l’affidamento diretto del “&lt;strong&gt;&lt;em&gt;Servizio informatizzato integrato di Analisi, Pianificazione e Gestione della libera professione in diverse specialità in ambito Sanitario”&lt;/em&gt;&lt;/strong&gt; per l’Azienda ULSS n. 1 Dolomiti
 Scadenza per manifestare interesse: 14/03/2025 ore 12:00
 Si allega documentazione presente nella Piattaforma Sintel.</t>
         </is>
       </c>
-      <c r="G111" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K111" t="inlineStr">
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
         <is>
           <t>06/03/2025 00:00</t>
         </is>
       </c>
-      <c r="L111" t="inlineStr">
+      <c r="L173" t="inlineStr">
         <is>
           <t>14/03/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="112">
-      <c r="A112" t="inlineStr">
+    <row r="174">
+      <c r="A174" t="inlineStr">
         <is>
           <t>71222</t>
         </is>
       </c>
-      <c r="B112" t="inlineStr">
+      <c r="B174" t="inlineStr">
         <is>
           <t>consultazione preliminare di mercato, ai sensi dell'art. 77 del D. Lgs 36/2023, tramite piattaforma Sintel finalizzata all’avvio di una procedura per fornitura di due sistemi di monitoraggio cardiotocografico, da destinare alle UU.OO. di Ostetricia e Ginecologia dei Presidi Ospedalieri di Belluno e Feltre dell’Azienda Ulss 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
+      <c r="C174" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D112" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F112" t="inlineStr">
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 197620947, una consultazione di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, per procedere alla successiva indizione di gara, da definirsi in relazione agli importi, secondo le soglie di cui al D.Lgs. 36/2023, per la fornitura di n. 2 sistemi di monitoraggio cardiotocografico oltre ad opzioni, da destinare alle UU.OO. di Ostetricia e Ginecologia dell’Azienda Ulss 1 Dolomiti.
 Scadenza presentazione documentazione 21 marzo ore 10.00 – SINTEL ID 199620947.</t>
         </is>
       </c>
-      <c r="G112" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K112" t="inlineStr">
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
         <is>
           <t>03/03/2025 00:00</t>
         </is>
       </c>
-      <c r="L112" t="inlineStr">
+      <c r="L174" t="inlineStr">
         <is>
           <t>21/03/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="113">
-      <c r="A113" t="inlineStr">
+    <row r="175">
+      <c r="A175" t="inlineStr">
         <is>
           <t>71073</t>
         </is>
       </c>
-      <c r="B113" t="inlineStr">
+      <c r="B175" t="inlineStr">
         <is>
           <t>Indagine di mercato finalizzata ad individuare un operatore economico per eventuale successiva procedura di affidamento diretto di n. 1 MEZZO GRANDI EMERGENZE 4x4  da destinare alle attività sanitarie in occasione dei Giochi olimpici e paralimpici Milano-Cortina 2026</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
+      <c r="C175" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D113" t="inlineStr">
-[...21 lines deleted...]
-      <c r="K113" t="inlineStr">
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">L'Azienda Ulss 1 Dolomiti avvia, con ID SINTEL N. 197074996, un'indagine di mercato finalizzata ad acquisire proposte tecnico-economiche al fine di individuare un operatore economico per procedere ad un successivo affidamento diretto per la fornitura di un veicolo grandi emergenze 4x4.
+ </t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
         <is>
           <t>17/02/2025 00:00</t>
         </is>
       </c>
-      <c r="L113" t="inlineStr">
+      <c r="L175" t="inlineStr">
         <is>
           <t>04/03/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="114">
-      <c r="A114" t="inlineStr">
+    <row r="176">
+      <c r="A176" t="inlineStr">
         <is>
           <t>71034</t>
         </is>
       </c>
-      <c r="B114" t="inlineStr">
+      <c r="B176" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO ai sensi dell’art. 50 del D. Lgs. n. 36/2023 OGGETTO FORNITURA:  POTENZIAMENTO SISTEMI CENTRALI E SISTEMI DI  BACKUP</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr">
+      <c r="C176" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D114" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G114" t="inlineStr">
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr"/>
+      <c r="G176" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K114" t="inlineStr">
+      <c r="K176" t="inlineStr">
         <is>
           <t>14/02/2025 00:00</t>
         </is>
       </c>
-      <c r="L114" t="inlineStr">
+      <c r="L176" t="inlineStr">
         <is>
           <t>27/02/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="115">
-      <c r="A115" t="inlineStr">
+    <row r="177">
+      <c r="A177" t="inlineStr">
         <is>
           <t>71020</t>
         </is>
       </c>
-      <c r="B115" t="inlineStr">
+      <c r="B177" t="inlineStr">
         <is>
           <t>SERVIZIO RECUPERO ANIMALI VAGANTI PERIODO 2025 - 2028</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr">
+      <c r="C177" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D115" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F115" t="inlineStr">
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
         <is>
           <t>13/02/2025
 Si pubblica in data odierna avviso per la raccolta delle manifestazioni di interesse per l'eventuale affidamento del servizio di recupero di animali da compagnia vaganti ed eventuale accudimento presso il Canile sanitario di Belluno.
 Le candidature dovranno pervenire, entro le ore 12.00 del 28/02/2025, tramite il portale SINTEL.
 L'ID Sintel della procedura è il seguente 196753290.
 Eventuali richieste di chiarimento saranno gestite attraverso la piattaforma SINTEL con la funzionalità "comunicazioni" presente nella procedura.
 24/09/2025
 In seguito all'avvenuta aggiudicazione si procede alla pubblicazione della seguente documentazione:
 &lt;ul&gt;
  	&lt;li&gt;lettera di invito con scadenza al 24/07/2025&lt;/li&gt;
  	&lt;li&gt;capitolato di gara&lt;/li&gt;
  	&lt;li&gt;delibera di nomina Commissione giudicatrice&lt;/li&gt;
  	&lt;li&gt;CV componenti Commissione giudicatrice&lt;/li&gt;
  	&lt;li&gt;Delibera di affidamento&lt;/li&gt;
 &lt;/ul&gt;
-CIG (LINK BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/recaptcha/?next=dettaglio_cig&amp;amp;cig=B78E8EDB37"&gt;B78E8EDB37&lt;/a&gt;</t>
-[...7 lines deleted...]
-      <c r="K115" t="inlineStr">
+CIG (LINK BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/recaptcha/?next=dettaglio_cig&amp;cig=B78E8EDB37"&gt;B78E8EDB37&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
         <is>
           <t>13/02/2025 00:00</t>
         </is>
       </c>
-      <c r="L115" t="inlineStr">
+      <c r="L177" t="inlineStr">
         <is>
           <t>24/07/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="116">
-      <c r="A116" t="inlineStr">
+    <row r="178">
+      <c r="A178" t="inlineStr">
         <is>
           <t>70976</t>
         </is>
       </c>
-      <c r="B116" t="inlineStr">
+      <c r="B178" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DELLA FORNITURA DI MEZZI DI SOCCORSO FUORI STRADA DA DESTINARE AI GIOCHI OLIMPICI E PARALIMPICI MILANO-CORTINA 2026.  AVVIO DI PROCEDURA DI GARA APERTA, CON MODALITA' TELEMATICA, SU PORTALE SINTEL : ID 196756591</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr">
+      <c r="C178" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D116" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F116" t="inlineStr">
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
         <is>
           <t>CIG (LINK BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B596B60113"&gt;B596B60113&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G116" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K116" t="inlineStr">
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
         <is>
           <t>11/02/2025 00:00</t>
         </is>
       </c>
-      <c r="L116" t="inlineStr">
+      <c r="L178" t="inlineStr">
         <is>
           <t>10/03/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="117">
-      <c r="A117" t="inlineStr">
+    <row r="179">
+      <c r="A179" t="inlineStr">
         <is>
           <t>70928</t>
         </is>
       </c>
-      <c r="B117" t="inlineStr">
+      <c r="B179" t="inlineStr">
         <is>
           <t>SERVIZIO DI GESTIONE DELLO SPAZIO ADOLESCENTI FELTRE</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr">
+      <c r="C179" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D117" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F117" t="inlineStr">
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
         <is>
           <t>Belluno, 07/02/2025
 Si pubblica in data odierna un avviso per la raccolta delle manifestazioni di interesse al fine di individuare gli operatori economici da invitare all’eventuale procedimento per l’affidamento diretto relativo al servizio di gestione del Centro di Consultazione dello Spazio Adolescenti e dei progetti ad esso collegati finanziati dalla Regione o da altri enti per il Distretto di Feltre.
 Le candidature vanno presentate sul portale SINTEL di Aria Spa, secondo le indicazioni esplicitate nell'avviso che si pubblica.
 L'ID SINTEL della procedura è 196595987, la scadenza per la presentazione della manifestazione di interesse è il 24/01/2025.
 Eventuali richieste di chiarimento andranno inoltrate tramite la funzionalità "comunicazioni" della piattaforma SINTEL.
 Belluno, 07/05/2025
 Si pubblica in data odierna la Delibera di nomina della commissione giudicatrice della procedura individuata con
-CIG (link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?UUID=7a70d8b5-c0b2-4e79-999f-e12fa8514239&amp;amp;cig=B60DA943BC"&gt;B60DA943BC&lt;/a&gt;
+CIG (link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?UUID=7a70d8b5-c0b2-4e79-999f-e12fa8514239&amp;cig=B60DA943BC"&gt;B60DA943BC&lt;/a&gt;
 08/07/2025
 Si pubblicano i curricula della dott.ssa Cristina Micheluzzi e della dott.ssa Giulia Fent
 Si pubblicano inoltre, lettera di invito, capitolato di gara e delibera di affidamento.
 18/08/2025
 Si pubblica il curriculum della dott.ssa Stefania Turra</t>
         </is>
       </c>
-      <c r="G117" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K117" t="inlineStr">
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
         <is>
           <t>07/02/2025 00:00</t>
         </is>
       </c>
-      <c r="L117" t="inlineStr">
+      <c r="L179" t="inlineStr">
         <is>
           <t>24/02/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="118">
-      <c r="A118" t="inlineStr">
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>70891</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI MANUTENZIONE DELLE AREE A VERDE CIRCOSTANTI GLI EDIFICI DELL’AZIENDA ULSS N.1 DOLOMITI PER GLI ANNI 2025/2027 – CIRCOSCRIZIONE TERRITORIALE DI AGORDO</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B536DA21F2"&gt;B536DA21F2&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>05/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L180" t="inlineStr">
+        <is>
+          <t>05/02/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
         <is>
           <t>70637</t>
         </is>
       </c>
-      <c r="B118" t="inlineStr">
+      <c r="B181" t="inlineStr">
         <is>
           <t>SERVIZIO DI MANUTENZIONE DELLE AREE A VERDE CIRCOSTANTI GLI EDIFICI DELL’AZIENDA ULSS N.1 DOLOMITI PER GLI ANNI 2025/2027 - CIRCOSCRIZIONE TERRITORIALE DEL CADORE</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr">
+      <c r="C181" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D118" t="inlineStr">
+      <c r="D181" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E118" t="inlineStr">
+      <c r="E181" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F118" t="inlineStr">
+      <c r="F181" t="inlineStr">
         <is>
           <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50A60FC45"&gt;&lt;strong&gt;B50A60FC45&lt;/strong&gt;&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G118" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K118" t="inlineStr">
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
         <is>
           <t>05/02/2025 00:00</t>
         </is>
       </c>
-      <c r="L118" t="inlineStr">
+      <c r="L181" t="inlineStr">
         <is>
           <t>05/02/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="119">
-[...10 lines deleted...]
-      <c r="C119" t="inlineStr">
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>70560</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI AUTOMEZZI IDONEI AL SOCCORSO IN ZONE IMPERVIE/MONTANE</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D119" t="inlineStr">
-[...106 lines deleted...]
-      <c r="F121" t="inlineStr">
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
         <is>
           <t>&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID n. &lt;span style="color: #000000;"&gt;&lt;span lang="it-IT"&gt;195482156, &lt;/span&gt;&lt;/span&gt;una consultazione preliminare di mercato finalizzata ad acquisire&lt;span style="color: #00000a;"&gt; informazioni di tipo tecnico e commerciale e ogni elemento utile per l’indizione di una successiva procedura aperta telematica in relazione alla fornitura di automezzi idonei al soccorso in zone impervie/montane da destinare ai servizi sanitari dei Giochi Olimpici e Paralimpici di Milano Cortina 2026.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 &lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;
 La scadenza per la presentazione della documentazione è fissata al 29 gennaio 2025 – SINTEL ID &lt;span style="color: #000000;"&gt;&lt;span lang="it-IT"&gt;195482156 &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;</t>
         </is>
       </c>
-      <c r="G121" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K121" t="inlineStr">
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
         <is>
           <t>16/01/2025 00:00</t>
         </is>
       </c>
-      <c r="L121" t="inlineStr">
+      <c r="L182" t="inlineStr">
         <is>
           <t>29/01/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="122">
-      <c r="A122" t="inlineStr">
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>70559</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA FORNITURA DI TONER CARTUCCE E MATERIALI DI CONSUMO ORIGINALI E RIGENERATI PER LE STAMPANTI DELL’ULSS N.1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16/01/2025 - Si pubblica avviso indagine di mercato al fine di ricevere, a mezzo della Piattaforma Sintel della Regione Lombardia, ID 195456108, manifestazioni d'interesse per parecipare alla procedura negoziata per la fornitura di toner cartucce e materiali di consumo, sia originali che rigenerati, per stampanti in dotazione dell'Ulss 1 Dolomiti.
+17/07/2025 - Si pubblica documentazione d'invito alla procedura negoziata e delibera di aggiudicazione.
+CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A39FBED"&gt;B71A39FBED&lt;/a&gt;
+ </t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>16/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L183" t="inlineStr">
+        <is>
+          <t>13/06/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
         <is>
           <t>70475</t>
         </is>
       </c>
-      <c r="B122" t="inlineStr">
+      <c r="B184" t="inlineStr">
         <is>
           <t>Avviso per manifestazione d'interesse per il servizio di manutenzione integrale degli impianti elevatori dell'Azienda ULSS n. 1 Dolomiti</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr">
+      <c r="C184" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D122" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F122" t="inlineStr">
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
         <is>
           <t>10/01/2025: Si pubblica in data odierna l'avviso per manifestazione d'interesse relativo al servizio di conduzione, gestione e manutenzione completa ed integrale degli impianti di movimentazione verticale ed obliqua, di qualsiasi tipo, installati presso gli edifici la cui manutenzione e gestione è di pertinenza dell’Azienda ULSS n. 1 Dolomiti.
 Si rimanda alla pubblicazione in Sintel con ID 195149266</t>
         </is>
       </c>
-      <c r="G122" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K122" t="inlineStr">
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
         <is>
           <t>10/01/2025 00:00</t>
         </is>
       </c>
-      <c r="L122" t="inlineStr">
+      <c r="L184" t="inlineStr">
         <is>
           <t>31/01/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="123">
-      <c r="A123" t="inlineStr">
+    <row r="185">
+      <c r="A185" t="inlineStr">
         <is>
           <t>70334</t>
         </is>
       </c>
-      <c r="B123" t="inlineStr">
+      <c r="B185" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER MANIFESTAZIONE D’INTERESSE PER L’INSERIMENTO O LA VARIAZIONE DI UNITÀ DI OFFERTA SOCIALI E SOCIO-SANITARIE NELL'AGGIORNAMENTO DELLA PROGRAMMAZIONE LOCALE DEI PIANI DI ZONA 2023-2025 (DOCUMENTI ATTUATIVI 2025) DEI DISTRETTI DI BELLUNO E DI FELTRE</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
+      <c r="C185" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D123" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E123" t="inlineStr">
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F123" t="inlineStr">
+      <c r="F185" t="inlineStr">
         <is>
           <t>&lt;p&gt;Tenuto conto di quanto riportato nell’AVVISO pubblicato nella presente pagina, i soggetti interessati a manifestare l’interesse per l’inserimento o la variazione di Unità di Offerta sociali e socio-sanitarie ai fini della programmazione locale dei Piani di Zona 2023-2025 (&lt;u&gt;Documenti Attuativi Annuali 2025&lt;/u&gt;), dei Distretti di Belluno e di Feltre, devono formalizzare la propria richiesta &lt;strong&gt;ENTRO IL 23 GENNAIO 2025&lt;/strong&gt;, all’Azienda ULSS 1 Dolomiti e al Comune di competenza. Per compilare la richiesta devono essere utilizzati i seguenti moduli, rispettivamente nel caso di:&lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;Inserimento di una struttura/Unità di Offerta (UdO) di nuova realizzazione – &lt;strong&gt;LINK MODULO_1&lt;/strong&gt;&lt;/li&gt;
- &lt;li&gt;Variazione della capacità ricettiva (ampliamento o riduzione del nr. dei posti) –&amp;nbsp;&lt;strong&gt;LINK MODULO_2&lt;/strong&gt;&lt;/li&gt;
-[...2 lines deleted...]
- &lt;li&gt;Rinuncia all’inserimento nel PdZ 2023-25 –&amp;nbsp;&lt;strong&gt;LINK MODULO_5&lt;/strong&gt;&lt;/li&gt;
+ &lt;li&gt;Variazione della capacità ricettiva (ampliamento o riduzione del nr. dei posti) – &lt;strong&gt;LINK MODULO_2&lt;/strong&gt;&lt;/li&gt;
+ &lt;li&gt;Trasformazione/conversione nella tipologia di UdO – &lt;strong&gt;LINK MODULO_3&lt;/strong&gt;&lt;/li&gt;
+ &lt;li&gt;Trasferimento di sede – &lt;strong&gt;LINK MODULO_4&lt;/strong&gt;&lt;/li&gt;
+ &lt;li&gt;Rinuncia all’inserimento nel PdZ 2023-25 – &lt;strong&gt;LINK MODULO_5&lt;/strong&gt;&lt;/li&gt;
 &lt;/ol&gt;
-&lt;p&gt;Le richieste di cui ai punti 2, 3, 4 e 5&amp;nbsp; fanno riferimento a Unità di Offerta già inserite nel Piano di Zona 2023-25 (come modificato a settembre 2024), pubblicato nel sito dell’Azienda Ulss 1 Dolomiti. &lt;strong&gt;Informazioni&lt;/strong&gt; Coloro che desiderassero ricevere maggiori informazioni o chiarimenti in merito alla formalizzazione della suddetta richiesta, potranno richiederle alla UOC Sociale tramite mail: amministrazione.sociale@aulss1.veneto.it, oppure contattando gli Uffici di Piano di ciascun ambito territoriale: - UdP Ufficio di Distretto di Belluno: referente Paolo Dal Bianco tel. 0437 516895 - email: paolo.dalbianco@aulss1.veneto.it - UdP Ufficio di Distretto di Feltre: referente Elena Taverna tel. 0439 883050 - email: elena.taverna@aulss1.veneto.it. &amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Le richieste di cui ai punti 2, 3, 4 e 5  fanno riferimento a Unità di Offerta già inserite nel Piano di Zona 2023-25 (come modificato a settembre 2024), pubblicato nel sito dell’Azienda Ulss 1 Dolomiti. &lt;strong&gt;Informazioni&lt;/strong&gt; Coloro che desiderassero ricevere maggiori informazioni o chiarimenti in merito alla formalizzazione della suddetta richiesta, potranno richiederle alla UOC Sociale tramite mail: amministrazione.sociale@aulss1.veneto.it, oppure contattando gli Uffici di Piano di ciascun ambito territoriale: - UdP Ufficio di Distretto di Belluno: referente Paolo Dal Bianco tel. 0437 516895 - email: paolo.dalbianco@aulss1.veneto.it - UdP Ufficio di Distretto di Feltre: referente Elena Taverna tel. 0439 883050 - email: elena.taverna@aulss1.veneto.it.  &lt;/p&gt;
 PER LA PRESENTAZIONE DI ISTANZE DI AGGIORNAMENTO DELLA PROGRAMMAZIONE TRA IL 1°SETTEMBRE E IL 31 DICEMBRE 2025 CLICCARE QUI</t>
         </is>
       </c>
-      <c r="G123" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K123" t="inlineStr">
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr"/>
+      <c r="I185" t="inlineStr"/>
+      <c r="J185" t="inlineStr"/>
+      <c r="K185" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
-      <c r="L123" t="inlineStr">
+      <c r="L185" t="inlineStr">
         <is>
           <t>23/01/2025 00:00</t>
         </is>
       </c>
-      <c r="P123" t="inlineStr">
+      <c r="P185" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q123" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="A124" t="inlineStr">
+      <c r="Q185" t="inlineStr"/>
+      <c r="R185" t="inlineStr"/>
+      <c r="S185" t="inlineStr"/>
+      <c r="T185" t="inlineStr"/>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
         <is>
           <t>70199</t>
         </is>
       </c>
-      <c r="B124" t="inlineStr">
+      <c r="B186" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI SISTEMI DI COLORAZIONE (REAGENTI E APPARECCHIATURE) PER LE UU.OO. DI ANATOMIA PATOLOGICA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr">
+      <c r="C186" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D124" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F124" t="inlineStr">
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
         <is>
           <t>&lt;p align="left"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Trebuchet MS, Garuda, FreeSans, arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;Per procedura in oggetto si pubblicano in data 23/12/2024 Delibera di Assegnazione n. 1416 del 20/12/2024 e relativi atti di gara.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EB8799C6"&gt;CIG (LINK BDNCP)=&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;B2EB8799C6&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G124" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K124" t="inlineStr">
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
         <is>
           <t>23/12/2024 00:00</t>
         </is>
       </c>
-      <c r="L124" t="inlineStr">
+      <c r="L186" t="inlineStr">
         <is>
           <t>23/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="125">
-      <c r="A125" t="inlineStr">
+    <row r="187">
+      <c r="A187" t="inlineStr">
         <is>
           <t>70196</t>
         </is>
       </c>
-      <c r="B125" t="inlineStr">
+      <c r="B187" t="inlineStr">
         <is>
           <t>PROCEDURA COMPETITIVA CON NEGOZIAZIONE : SERVIZIO DI GESTIONE DEI MAGAZZINI ECONOMALI AZIENDALI E DELLE ATTIVITA’ DI TRASPORTO E CONSEGNA AI PIANI PRESSO LE STRUTTURE DELL’AZIENDA ULSS 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr">
+      <c r="C187" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D125" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F125" t="inlineStr">
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
         <is>
           <t>20/12/2024: si comunica che è stata pubblicata la documentazione relativa alla &lt;strong&gt;PROCEDURA COMPETITIVA CON NEGOZIAZIONE &lt;/strong&gt;&lt;strong&gt;per l’affidamento della gestione dei Magazzini Aziendali di Feltre e di Belluno destinati alla gestione dei Farmaci, dei Dispositivi Medici, dei Beni Economali e dei cespiti inventariabili (non rientrano le attrezzature biomediche) per tutte le Unità Operative richiedenti, nonché della gestione delle attività di consegna dei beni ai piani presso i presidi ospedalieri San Martino di Belluno e Santa Maria del Prato di Feltre.   CIG  B4ED4F5BE6&lt;/strong&gt;
 La procedura viene esperita sulla piattaforma SINTEL  ID 194535337.
 Scadenza presentazione documentazione ore 16:00 del giorno 24/01/2025, termine per richiedere il sopralluogo 10/01/2025.
 15/01/2025: si pubblicano i "Chiarimenti n.1" pubblicati anche nella Piattaforma Sintel all'ID sopra riportato
 16/01/2025: si pubblicano i "Chiarimenti n.2" pubblicati anche nella Piattaforma Sintel all'ID sopra riportato
 Tutti i documenti sono disponibili al presente Link:
 &lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml"&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/a&gt;
-CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/recaptcha/?next=dettaglio_cig&amp;amp;cig=B4ED4F5BE6" target="_blank" rel="noopener"&gt;B4ED4F5BE6&lt;/a&gt;</t>
-[...7 lines deleted...]
-      <c r="K125" t="inlineStr">
+CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/recaptcha/?next=dettaglio_cig&amp;cig=B4ED4F5BE6" target="_blank" rel="noopener"&gt;B4ED4F5BE6&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
         <is>
           <t>20/12/2024 00:00</t>
         </is>
       </c>
-      <c r="L125" t="inlineStr">
+      <c r="L187" t="inlineStr">
         <is>
           <t>24/01/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="126">
-      <c r="A126" t="inlineStr">
+    <row r="188">
+      <c r="A188" t="inlineStr">
         <is>
           <t>70189</t>
         </is>
       </c>
-      <c r="B126" t="inlineStr">
+      <c r="B188" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ALLA CARROZZERIA DEGLI AUTOMEZZI DELL’AZIENDA ULSS N.1 DOLOMITI PER GLI ANNI 2025/2027, CON IL CRITERIO DELL’OFFERTA ECONOMICAMENTE PIÙ VANTAGGIOSA SULLA BASE DEL MIGLIOR RAPPORTO QUALITÀ/PREZZO</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
+      <c r="C188" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D126" t="inlineStr">
+      <c r="D188" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E126" t="inlineStr">
+      <c r="E188" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F126" t="inlineStr">
+      <c r="F188" t="inlineStr">
         <is>
           <t>Con deliberazione del Direttore Generale  n. 830 del 26/07/2024, questa Amministrazione ha deciso di affidare il servizio di manutenzione alla carrozzeria degli automezzi dell’azienda ULSS n.1 Dolomiti per gli anni 2025/2027, con possibilità di rinnovo per ulteriori 2 (due anni)
 La gara è suddivisa in lotti, come di seguito dettagliato:
 &lt;table width="100%"&gt;
 &lt;tbody&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;Numero
 Lotto&lt;/td&gt;
 &lt;td width="66%"&gt;Oggetto del Lotto&lt;/td&gt;
 &lt;td width="23%"&gt;CIG (link BDNCP)&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;&lt;em&gt;1&lt;/em&gt;&lt;/td&gt;
 &lt;td width="66%"&gt;&lt;em&gt;Manutenzione alla carrozzeria degli automezzi della circoscrizione territoriale di Belluno&lt;/em&gt;&lt;/td&gt;
 &lt;td width="23%"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CE362F6B"&gt;B4CE362F6B&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;&lt;em&gt;2&lt;/em&gt;&lt;/td&gt;
 &lt;td width="66%"&gt;&lt;em&gt;Manutenzione alla carrozzeria degli automezzi del distretto di Feltre&lt;/em&gt;&lt;/td&gt;
 &lt;td width="23%"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CE363043"&gt;B4CE363043&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;&lt;em&gt;3&lt;/em&gt;&lt;/td&gt;
 &lt;td width="66%"&gt;&lt;em&gt;Manutenzione alla carrozzeria degli automezzi della circoscrizione territoriale del Cadore&lt;/em&gt;&lt;/td&gt;
 &lt;td width="23%"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CE364116"&gt;B4CE364116&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;&lt;em&gt;4&lt;/em&gt;&lt;/td&gt;
 &lt;td width="66%"&gt;&lt;em&gt;Manutenzione alla carrozzeria degli automezzi della circoscrizione territoriale di Agordo&lt;/em&gt;&lt;/td&gt;
 &lt;td width="23%"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CE3651E9"&gt;B4CE3651E9&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;/tbody&gt;
 &lt;/table&gt;
 &lt;strong&gt;l’ID SINTEL è 194466723.&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G126" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K126" t="inlineStr">
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
         <is>
           <t>19/12/2024 00:00</t>
         </is>
       </c>
-      <c r="L126" t="inlineStr">
+      <c r="L188" t="inlineStr">
         <is>
           <t>20/01/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="127">
-      <c r="A127" t="inlineStr">
+    <row r="189">
+      <c r="A189" t="inlineStr">
         <is>
           <t>70010</t>
         </is>
       </c>
-      <c r="B127" t="inlineStr">
+      <c r="B189" t="inlineStr">
         <is>
           <t>Avviso di indagine di mercato al fine di individuare gli operatori economici da invitare all’eventuale procedimento di affidamento diretto del servizio di monitoraggio dei media.</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr">
+      <c r="C189" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D127" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F127" t="inlineStr">
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
- &lt;li&gt;Chiarimenti_indagine_rassegna stampa_16.12.24 &amp;nbsp;&lt;/li&gt;
+ &lt;li&gt;Chiarimenti_indagine_rassegna stampa_16.12.24  &lt;/li&gt;
  &lt;li&gt;Dichiaraz_sost._ALL.1_ 19_06_24&lt;/li&gt;
  &lt;li&gt;Avviso_Indagine_Monitoraggio media_10.12.24&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G127" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K127" t="inlineStr">
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr"/>
+      <c r="I189" t="inlineStr"/>
+      <c r="J189" t="inlineStr"/>
+      <c r="K189" t="inlineStr">
         <is>
           <t>10/12/2024 00:00</t>
         </is>
       </c>
-      <c r="L127" t="inlineStr">
+      <c r="L189" t="inlineStr">
         <is>
           <t>24/12/2024 00:00</t>
         </is>
       </c>
-      <c r="P127" t="inlineStr">
+      <c r="P189" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q127" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="A128" t="inlineStr">
+      <c r="Q189" t="inlineStr"/>
+      <c r="R189" t="inlineStr"/>
+      <c r="S189" t="inlineStr"/>
+      <c r="T189" t="inlineStr"/>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
         <is>
           <t>69966</t>
         </is>
       </c>
-      <c r="B128" t="inlineStr">
+      <c r="B190" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO IN OUTSOURCING DEL SERVIZIO DI CONSERVAZIONE E GESTIONE DELL'ARCHIVIO SANITARIO E AMMINISTRATIVO DELL'AZIENDA ULSS 1</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr">
+      <c r="C190" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D128" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F128" t="inlineStr">
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
         <is>
           <t>06/12/2024 Si pubblica la documentazione di gara per la procedura in oggetto &lt;strong&gt;CIG B493470ACB&lt;/strong&gt;. Termine ultimo per la presentazione dell'offerta 24/01/2025 ore 12:00, termine ultimo per la presentazione dei chiarimenti 15/01/2025 ore 12:00.
 La procedura viene esperita sulla piattaforma &lt;strong&gt;SINTEL ID 189626157&lt;/strong&gt;
 16/01/2025: si pubblicano i chiarimenti n. 1 corredati da documentazione fotografica e nuovo modello offerta economica
 I documenti sono pubblicati nella piattaforma Sintel  al presente link:
 https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml
-CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/recaptcha/?next=dettaglio_cig&amp;amp;cig=B493470ACB" target="_blank" rel="noopener"&gt;B493470ACB&lt;/a&gt;</t>
-[...7 lines deleted...]
-      <c r="K128" t="inlineStr">
+CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/recaptcha/?next=dettaglio_cig&amp;cig=B493470ACB" target="_blank" rel="noopener"&gt;B493470ACB&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
         <is>
           <t>06/12/2024 00:00</t>
         </is>
       </c>
-      <c r="L128" t="inlineStr">
+      <c r="L190" t="inlineStr">
         <is>
           <t>24/01/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="129">
-      <c r="A129" t="inlineStr">
+    <row r="191">
+      <c r="A191" t="inlineStr">
         <is>
           <t>69955</t>
         </is>
       </c>
-      <c r="B129" t="inlineStr">
+      <c r="B191" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI SALVIETTE PER DISINFEZIONE</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr">
+      <c r="C191" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D129" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F129" t="inlineStr">
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
         <is>
           <t>Per quanto in oggetto l'Azienda Ulss n. 1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett. b) del D. Lgs 36/2023.
 Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno di venerdì 20/12/2024 agli indirizzi email indicati nella lettera allegata alla presente.</t>
         </is>
       </c>
-      <c r="G129" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K129" t="inlineStr">
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
         <is>
           <t>05/12/2024 00:00</t>
         </is>
       </c>
-      <c r="L129" t="inlineStr">
+      <c r="L191" t="inlineStr">
         <is>
           <t>20/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="130">
-      <c r="A130" t="inlineStr">
+    <row r="192">
+      <c r="A192" t="inlineStr">
         <is>
           <t>69961</t>
         </is>
       </c>
-      <c r="B130" t="inlineStr">
+      <c r="B192" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEI “SERVIZI SANITARI VARI A SUPPORTO DELLE DIVERSE SEDI DELL’U.O.C. RADIOLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI”</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr">
+      <c r="C192" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D130" t="inlineStr">
-[...32 lines deleted...]
-      <c r="K130" t="inlineStr">
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;03/06/2026: in data odierna si pubblica la delibera n. 719 del 18/05/2026   Rinnovo contrattuale a favore dell'R.T.I.  RADIOLOGICAL  SERVICE  S.R.L.,  MEDISHARE  TELEMEDICINE  S.R.L.,  GAP  MED  STP  S.P.A., fino ad aprile 2027&lt;/p&gt;
+&lt;p&gt;28/04/2025: in data odierna si pubblicano:&lt;/p&gt;
+&lt;p&gt;- la delibera di nomina della Commissione giudicatrice n. 159 del 13/02/2025; - i Curriculum Vitae della Commissione ( il CV del Dott. Parise Giorgio è disponibili al seguente link della sezione Amministrazione Trasparente, &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml" rel="nofollow"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;- la delibera di affidamento del Servizio n. 333 del 27/03/2025.&lt;/p&gt;
+&lt;p&gt;Per visionare l’intero ciclo di vita del contratto si rinvia a: LOTTO N. 1 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B499D59DE3" target="_blank" rel="nofollow"&gt;B499D59DE3&lt;/a&gt; LOTTO N. 2 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/recaptcha/?next=dettaglio_cig&amp;cig=B499D5AEB6" target="_blank" rel="nofollow"&gt;B499D5AEB6&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;24/12/2024: in data odierna si pubblicano i Chiarimenti n. 1.&lt;/p&gt;
+&lt;p&gt;09/12/2024: in data odierna si pubblicano gli allegati in formato editabile relativi al Disciplinare di gara, già pubblicati in formato .pdf in data 05/12/2024 all'interno della cartellina "Documentazione di gara".&lt;/p&gt;
+&lt;p&gt; 05/12/2024: in data odierna si pubblica la documentazione di gara per l'affidamento della "&lt;strong&gt;PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEI “SERVIZI SANITARI VARI A SUPPORTO DELLE DIVERSE SEDI DELL’U.O.C. RADIOLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI” condotta sulla Piattaforma Sintel. &lt;/strong&gt; ID Sintel:&lt;strong&gt; 191450184&lt;/strong&gt; Scadenza presentazione offerte: 15/01/2025 ore 12:00 Termine chiarimenti: 07/01/2025 ore 12:00  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr"/>
+      <c r="I192" t="inlineStr"/>
+      <c r="J192" t="inlineStr"/>
+      <c r="K192" t="inlineStr">
         <is>
           <t>05/12/2024 00:00</t>
         </is>
       </c>
-      <c r="L130" t="inlineStr">
+      <c r="L192" t="inlineStr">
         <is>
           <t>15/01/2025 00:00</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A131" t="inlineStr">
+      <c r="P192" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q192" t="inlineStr"/>
+      <c r="R192" t="inlineStr"/>
+      <c r="S192" t="inlineStr"/>
+      <c r="T192" t="inlineStr"/>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
         <is>
           <t>70072</t>
         </is>
       </c>
-      <c r="B131" t="inlineStr">
+      <c r="B193" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI OTTICHE AUTOCLAVABILI NUOVE PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr">
+      <c r="C193" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D131" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F131" t="inlineStr">
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
         <is>
           <t>*Per la gara in oggetto, in data 04 dicembre 2024, si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;Chiarimenti al 04/12/2024&lt;/li&gt;
 &lt;/ul&gt;
 *Per la gara in oggetto, in data 12 dicembre 2024, si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;Chiarimenti al 12/12/2024&lt;/li&gt;
 &lt;/ul&gt;
 *Per la gara in oggetto in data 28/01/2025 si pubblica Delibera di nomina della Commissione Giudicatrice n. 30 del 20/01/2025 ".
 &lt;p lang="en-GB"&gt;&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span lang="it-IT"&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span lang="it-IT"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/span&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;* Per la gara in oggetto, in data 09 aprile 2025, si pubblicano delibera di assegnazione n. 385 del 04/04/2025 e relativi atti di gara;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4661B3EA1"&gt;LOTTO 1 - CIG (Link BDNCP): &lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B4661B3EA1&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4661B4F74"&gt;LOTTO 2 - CIG (Link BDNCP): &lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B4661B4F74&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4661B504C"&gt;LOTTO 3 - CIG (Link BDNCP): &lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B4661B504C&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4661B611F"&gt;LOTTO 4 - CIG (Link BDNCP): &lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B4661B611F&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4661B71F2"&gt;LOTTO 5 - CIG (Link BDNCP): &lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B4661B71F2&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4661B82C5"&gt;LOTTO 6 - CIG (Link BDNCP): &lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B4661B82C5&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G131" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K131" t="inlineStr">
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
         <is>
           <t>04/12/2024 00:00</t>
         </is>
       </c>
-      <c r="L131" t="inlineStr">
+      <c r="L193" t="inlineStr">
         <is>
           <t>04/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="132">
-      <c r="A132" t="inlineStr">
+    <row r="194">
+      <c r="A194" t="inlineStr">
         <is>
           <t>69682</t>
         </is>
       </c>
-      <c r="B132" t="inlineStr">
+      <c r="B194" t="inlineStr">
         <is>
           <t>AVVISO PER L’ISTITUZIONE DI UN ELENCO DI ORGANISMI DI VOLONTARIATO QUALIFICATI PER L’AFFIDAMENTO, IN FORMA CONTINUATIVA, DEL SERVIZIO DI SOCCORSO SANITARIO IN EMERGENZA E URGENZA DELL’AZIENDA ULSS N. 1 DOLOMITI, AI SENSI DELL’ART. 57 DEL D.LGS. 117/2017</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr">
+      <c r="C194" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D132" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F132" t="inlineStr">
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: left;"&gt;22/11/2024: si pubblica l’avviso con la domanda di ammissione da presentare da parte degli Organismi di Volontariato.Il termine di scadenza per la presentazione della domanda è fissato per il 29/11/2024.&lt;/p&gt;
 &lt;p&gt;06/03/2025: si pubblicano gli atti relativi all'affidamento agli Organismi di Volontariato in ordine al Servizio di soccorso sanitario in emergenza e urgenza dell'Azienda ULSS n. 1 Dolomiti. 05/05/2025: Si pubblica prospetto relativo ai contributi versati agli Organismi di Volontariato La pubblicazione viene effettuata ai sensi del D.Lgs. 33/2013 e ai sensi del Decreto n. 72/2021 del Ministero del Lavoro e delle Politiche Sociali. Non si pubblica il link alla BDNCP in quanto trattasi di affidamento in convenzione secondo il Codice del Terzo Settore.&lt;/p&gt;
-&lt;p&gt;25/05/2026 Si pubblica&amp;nbsp; prospetto relativo ai contributi versati per trasporti sanitari agli Organismi di Volontariato nel 2025. La pubblicazione viene effettuata ai sensi del D.Lgs. 33/2013 e ai sensi del Decreto n. 72/2021 del Ministero del Lavoro e delle Politiche Sociali. Non si pubblica il link alla BDNCP in quanto trattasi di affidamento in convenzione secondo il Codice del Terzo Settore&lt;/p&gt;</t>
-[...10 lines deleted...]
-      <c r="K132" t="inlineStr">
+&lt;p&gt;25/05/2026 Si pubblica  prospetto relativo ai contributi versati per trasporti sanitari agli Organismi di Volontariato nel 2025. La pubblicazione viene effettuata ai sensi del D.Lgs. 33/2013 e ai sensi del Decreto n. 72/2021 del Ministero del Lavoro e delle Politiche Sociali. Non si pubblica il link alla BDNCP in quanto trattasi di affidamento in convenzione secondo il Codice del Terzo Settore&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr"/>
+      <c r="I194" t="inlineStr"/>
+      <c r="J194" t="inlineStr"/>
+      <c r="K194" t="inlineStr">
         <is>
           <t>22/11/2024 00:00</t>
         </is>
       </c>
-      <c r="L132" t="inlineStr">
+      <c r="L194" t="inlineStr">
         <is>
           <t>29/11/2024 00:00</t>
         </is>
       </c>
-      <c r="P132" t="inlineStr">
+      <c r="P194" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q132" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="A133" t="inlineStr">
+      <c r="Q194" t="inlineStr"/>
+      <c r="R194" t="inlineStr"/>
+      <c r="S194" t="inlineStr"/>
+      <c r="T194" t="inlineStr"/>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
         <is>
           <t>69671</t>
         </is>
       </c>
-      <c r="B133" t="inlineStr">
+      <c r="B195" t="inlineStr">
         <is>
           <t>Consultazione di mercato per la fornitura di tavoli operatori per le UU.OO. di Oculistica dell'Azienda Ulss 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr">
+      <c r="C195" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D133" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F133" t="inlineStr">
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 192392643, una consultazione di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, per procedere alla successiva indizione di gara, da definirsi in relazione agli importi, secondo le soglie di cui al D.Lgs. 36/2023, per la fornitura da n. 4 a n. 6 tavoli operatori da destinare alle UU.OO. di Oculistica dell'Azienda Ulss 1 Dolomiti.
 Scadenza presentazione documentazione 10 dicembre ore 16.00 – SINTEL ID 192392643</t>
         </is>
       </c>
-      <c r="G133" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K133" t="inlineStr">
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
         <is>
           <t>20/11/2024 00:00</t>
         </is>
       </c>
-      <c r="L133" t="inlineStr">
+      <c r="L195" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="134">
-      <c r="A134" t="inlineStr">
+    <row r="196">
+      <c r="A196" t="inlineStr">
         <is>
           <t>69412</t>
         </is>
       </c>
-      <c r="B134" t="inlineStr">
+      <c r="B196" t="inlineStr">
         <is>
           <t>Avviso pubblico per l’individuazione di Organizzazioni di volontariato e/o Associazioni di Promozione Sociale operanti in rete interessate alla stipula di una convenzione ai sensi dell’art. 56 del D.Lgs. n. 117/2017 con riconoscimento di un rimborso per l’attività di trasporto sociale da svolgersi nei territori  degli Ambiti VEN-01 Belluno e VEN-02 Feltre - anni 2024-2025</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr">
+      <c r="C196" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D134" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E134" t="inlineStr">
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F134" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="K134" t="inlineStr">
+      <c r="F196" t="inlineStr"/>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
         <is>
           <t>08/11/2024 00:00</t>
         </is>
       </c>
-      <c r="L134" t="inlineStr">
+      <c r="L196" t="inlineStr">
         <is>
           <t>23/11/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="135">
-      <c r="A135" t="inlineStr">
+    <row r="197">
+      <c r="A197" t="inlineStr">
         <is>
           <t>69406</t>
         </is>
       </c>
-      <c r="B135" t="inlineStr">
+      <c r="B197" t="inlineStr">
         <is>
           <t>Avviso di consultazione preliminare di mercato, tramite piattaforma Sintel, finalizzata all’avvio di una procedura per fornitura di sistemi motorizzati a batteria e relativo materiale di consumo per le UU.OO.CC. di Ortopedia e Traumatologia dei Presidi ospedalieri di Belluno e Agordo dell’Azienda Ulss 1 Dolomiti. Scadenza presentazione proposte il 21/11 /2024.</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
+      <c r="C197" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D135" t="inlineStr">
-[...15 lines deleted...]
-      <c r="K135" t="inlineStr">
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr"/>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
         <is>
           <t>07/11/2024 00:00</t>
         </is>
       </c>
-      <c r="L135" t="inlineStr">
+      <c r="L197" t="inlineStr">
         <is>
           <t>21/11/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="136">
-      <c r="A136" t="inlineStr">
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>69320</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>FORNITURA LETTI ELETTRICI ARTICOLATI PER STRUTTURE PROTETTE DELL'AZIENDA ULSS N. 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 191549590, una consultazione di mercato finalizzata ad acquisire proposte tecnico-economiche e selezionare operatori economici per procedere ad un successivo affidamento diretto, sensi dell’art. 50 comma 1. lett. b) del D.Lgs. n. 36/2023, per la fornitura di letti articolati per degenza in strutture protette dell’Azienda Ulss n. 1 Dolomiti.
+Scadenza presentazione documentazione 13 novembre 2024 ore 14.00 – SINTEL ID 191549590.</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>31/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L198" t="inlineStr">
+        <is>
+          <t>13/11/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
         <is>
           <t>69330</t>
         </is>
       </c>
-      <c r="B136" t="inlineStr">
+      <c r="B199" t="inlineStr">
         <is>
           <t>Indagine di mercato per la fornitura di microscopi ottici per varie UU.OO. dell’Azienda Ulss 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr">
+      <c r="C199" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D136" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F136" t="inlineStr">
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 191571865, una consultazione di mercato finalizzata ad acquisire proposte tecnico-economiche e avviare una successiva procedura di affidamento, ai sensi del d.lgs. 36/2023, per la fornitura di microscopi ottici da destinare all'U.O. di Anatomia Patologica, Microbiologia e Laboratorio Analisi dell’Azienda Ulss n. 1 Dolomiti.
 Scadenza presentazione proposte 14 NOVEMBRE 2024 ore 12.00 – ID SINTEL n. 191571865</t>
         </is>
       </c>
-      <c r="G136" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K136" t="inlineStr">
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
         <is>
           <t>31/10/2024 00:00</t>
         </is>
       </c>
-      <c r="L136" t="inlineStr">
+      <c r="L199" t="inlineStr">
         <is>
           <t>14/11/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="137">
-[...48 lines deleted...]
-      <c r="A138" t="inlineStr">
+    <row r="200">
+      <c r="A200" t="inlineStr">
         <is>
           <t>69185</t>
         </is>
       </c>
-      <c r="B138" t="inlineStr">
+      <c r="B200" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI SISTEMI A RADIOFREQUENZA PER LE UU.OO. DI ORTOPEDIA DELL’AZIENDA ULSS 1 DOLOMITI, PER UN PERIODO DI 48 MESI.</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr">
+      <c r="C200" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D138" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F138" t="inlineStr">
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
         <is>
           <t>Per la gara in oggetto in data 24/10/2024 si pubblicano le risposte ai chiarimenti richiesti.
 Per la gara in oggetto in data 29/10/2024 si pubblicano le risposte ai chiarimenti richiesti.
 Per la gara in oggetto in data 02/12/2024 si pubblica la deliberazione del Commissario n. 1263 del 22/11/2024 relativa a "nomina commissione giudicatrice".
 &lt;p lang="en-GB"&gt;&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span lang="it-IT"&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span lang="it-IT"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/span&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;Per la gara in oggetto in data 05/02/2025 si pubblicano la delibera di assegnazione n. 1454 del 30/12/24 e i relativi verbali.&lt;/p&gt;
 CIG (Link BDNCP): B3B6D2063A&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B6D2063A"&gt;https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B6D2063A&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G138" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K138" t="inlineStr">
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
         <is>
           <t>24/10/2024 00:00</t>
         </is>
       </c>
-      <c r="L138" t="inlineStr">
+      <c r="L200" t="inlineStr">
         <is>
           <t>24/10/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="139">
-      <c r="A139" t="inlineStr">
+    <row r="201">
+      <c r="A201" t="inlineStr">
         <is>
           <t>69102</t>
         </is>
       </c>
-      <c r="B139" t="inlineStr">
+      <c r="B201" t="inlineStr">
         <is>
           <t>AVVISO – INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI LITOTRISSIA</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr">
+      <c r="C201" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D139" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F139" t="inlineStr">
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
         <is>
           <t>22/10/2024: si informa che in data odierna è stato pubblicato sulla piattaforma Sintel l’avviso relativo alla raccolta di manifestazioni di interesse per individuare gli operatori economici da invitare all'eventuale procedimento per l’affidamento del Servizio di litotrissia effettuato con n. 1 LITOTRITORE MOBILE (ed eventuali attrezzature accessorie) gestito da personale esterno in grado di effettuare i trattamenti presso l’U.O.C. di Urologia del Presidio ospedaliero di Belluno.
 La procedura è consultabile sulla piattaforma SINTEL all’ID 191070934. Gli operatori economici dovranno presentare domanda entro le ore 12:00 del 06/11/2024, seguendo le modalità indicate nell’avviso, che si pubblica anche su questa pagina.</t>
         </is>
       </c>
-      <c r="G139" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K139" t="inlineStr">
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
         <is>
           <t>22/10/2024 00:00</t>
         </is>
       </c>
-      <c r="L139" t="inlineStr">
+      <c r="L201" t="inlineStr">
         <is>
           <t>06/11/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="140">
-      <c r="A140" t="inlineStr">
+    <row r="202">
+      <c r="A202" t="inlineStr">
         <is>
           <t>69127</t>
         </is>
       </c>
-      <c r="B140" t="inlineStr">
+      <c r="B202" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA DELLA FORNITURA DI SISTEMI PER LA DIAGNOSI RAPIDA DELLE MALATTIE INFETTIVE DEL SISTEMA NERVOSO CENTRALE, PER L’UOSD DI MICROBIOLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI.</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr">
+      <c r="C202" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D140" t="inlineStr">
-[...11 lines deleted...]
-          <t>&amp;nbsp;
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> 
 Per procedura di gara in oggetto si pubblicano Delibera di assegnazione n. 1141 del 18/10/2024 e relativi atti di gara.
 &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28913AA9E"&gt;CIG (LINK BDNCP)=&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;B28913AA9E&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;
-&amp;nbsp;
-[...8 lines deleted...]
-      <c r="K140" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
         <is>
           <t>22/10/2024 00:00</t>
         </is>
       </c>
-      <c r="L140" t="inlineStr">
+      <c r="L202" t="inlineStr">
         <is>
           <t>22/10/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="141">
-      <c r="A141" t="inlineStr">
+    <row r="203">
+      <c r="A203" t="inlineStr">
         <is>
           <t>69092</t>
         </is>
       </c>
-      <c r="B141" t="inlineStr">
+      <c r="B203" t="inlineStr">
         <is>
           <t>Fornitura di apparecchiature per l’aggiornamento tecnologico delle UU.OO. di Anatomia Patologica dell’Azienda Ulss 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
+      <c r="C203" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D141" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F141" t="inlineStr">
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 190933773, una consultazione di mercato finalizzata ad acquisire proposte tecnico-economiche e selezionare un operatore economico per procedere ad un successivo affidamento diretto, sensi dell’art. 50 comma 1. lett. b) del D.Lgs. n. 36/2023, per la fornitura di attrezzature diverse da destinare alle UU.OO. di Anatomia Patologica dell’Azienda Ulss n. 1 Dolomiti.
 Scadenza presentazione documentazione 31 ottobre 2024 ore 12.00 – SINTEL ID 190933773</t>
         </is>
       </c>
-      <c r="G141" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K141" t="inlineStr">
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
         <is>
           <t>18/10/2024 00:00</t>
         </is>
       </c>
-      <c r="L141" t="inlineStr">
+      <c r="L203" t="inlineStr">
         <is>
           <t>31/10/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="142">
-      <c r="A142" t="inlineStr">
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>68997</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Adesione a convenzioni Consip per l’acquisto di hardware e software per nuovo applicativo RIS/PACS dell’Azienda Ulss 1 Dolomiti. PNRR linea M6.C2–1.1.1 Ammodernamento del parco tecnologico e digitale ospedaliero – Digitalizzazione delle strutture ospedaliere (DEA Dipartimenti di Emergenza e Accettazione di livello I e II).  CUP B96G21060470006.</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr"/>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>11/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L204" t="inlineStr">
+        <is>
+          <t>31/12/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
         <is>
           <t>68989</t>
         </is>
       </c>
-      <c r="B142" t="inlineStr">
+      <c r="B205" t="inlineStr">
         <is>
           <t>Procedura negoziata per l'affidamento della fornitura di  N. 3 UNITA' NAS CON CAPACITA' 90 TB (75TB utili) per il potenziamento del data center aziendale al fine di attivare un nuovo sistema RIS/PACS a favore dell’impresa Var Group SpA di Empoli (FI). PNRR Investimento M6C2 1.1.1 – Ammodernamento del parco tecnologico e digitale ospedaliero (Digitalizzazione DEA I e II livello) CUP B36G21073020006.</t>
         </is>
       </c>
-      <c r="C142" t="inlineStr">
+      <c r="C205" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D142" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F142" t="inlineStr">
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
         <is>
           <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig="&gt; B2F43C3BAF&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G142" t="inlineStr">
+      <c r="G205" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K142" t="inlineStr">
+      <c r="K205" t="inlineStr">
         <is>
           <t>11/10/2024 00:00</t>
         </is>
       </c>
-      <c r="L142" t="inlineStr">
+      <c r="L205" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="143">
-[...43 lines deleted...]
-      <c r="A144" t="inlineStr">
+    <row r="206">
+      <c r="A206" t="inlineStr">
         <is>
           <t>68971</t>
         </is>
       </c>
-      <c r="B144" t="inlineStr">
+      <c r="B206" t="inlineStr">
         <is>
           <t>INCARICO DI COLLAUDATORE STATICO CON RIFERIMENTO AI LAVORI DI MIGLIORAMENTO SISMICO ED EFFICIENTAMENTO ENERGETICO DEL PADIGLIONE DALLA PALMA DELL’OSPEDALE DI FELTRE (BL).</t>
         </is>
       </c>
-      <c r="C144" t="inlineStr">
+      <c r="C206" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D144" t="inlineStr">
+      <c r="D206" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E144" t="inlineStr">
+      <c r="E206" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F144" t="inlineStr">
+      <c r="F206" t="inlineStr">
         <is>
           <t>ID AVVISO PUBBLICO SINTEL: 190629284
 ID RDO SINTEL: 205343143
 &lt;strong&gt;&lt;em&gt;CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B805A5F790"&gt;B805A5F790&lt;/a&gt;&lt;/em&gt;&lt;/strong&gt;
 CUP: B95F22000680001</t>
         </is>
       </c>
-      <c r="G144" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K144" t="inlineStr">
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
         <is>
           <t>10/10/2024 00:00</t>
         </is>
       </c>
-      <c r="L144" t="inlineStr">
+      <c r="L206" t="inlineStr">
         <is>
           <t>15/11/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="145">
-      <c r="A145" t="inlineStr">
+    <row r="207">
+      <c r="A207" t="inlineStr">
         <is>
           <t>68937</t>
         </is>
       </c>
-      <c r="B145" t="inlineStr">
+      <c r="B207" t="inlineStr">
         <is>
           <t>Procedura negoziata fornitura sonde ecografiche wireless per ambulatori Medici Medicina Generale sul territorio AULSS n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr">
+      <c r="C207" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D145" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F145" t="inlineStr">
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
         <is>
           <t>&lt;div class="container"&gt;
 &lt;div class="row"&gt;
 &lt;div class="col-sm-9"&gt;&lt;article id="content" class="single single-bandi page internal" role="main"&gt;Questa Azienda Ulss n. 1 Dolomiti a seguito dell’avviso pubblicato in data 11.04.2024, ai sensi dell’art. 50, comma 1, lett. e) del D.Lgs. n. 36/2023, ha avviato una procedura negoziata, per la fornitura di sonde ecografiche wireless complete di sistemi di visualizzazione destinate ad ambulatori Medici di Medicina Generale distribuiti sul territorio dell'Azienda Ulss n. 1 Dolomiti&lt;span style="font-family: Calibri, sans-serif; font-size: small;"&gt;.&lt;/span&gt;&lt;/article&gt;&lt;article class="single single-bandi page internal" role="main"&gt;La procedura è stata indetta tramite la piattaforma Sintel ID 188845628. Il termine per la presentazione dell’offerta è scaduto il 16/09/2024 ore 12.00.&lt;/article&gt;&lt;article class="single single-bandi page internal" role="main"&gt;Con provvedimento Deliberativo n. 1103 del 04/10/2024 è stata nominata la Commissione Giudicatrice.&lt;/article&gt;&lt;article role="main"&gt;In data 16/12/2024 con provvedimento del Commissario n. 1382 è stata deliberata l'assegnazione della fornitura.&lt;/article&gt;&lt;article role="main"&gt;Si allegano il provvedimento con i verbali di apertura telematica delle buste amministrative e tecniche, il verbale di valutazione ed il verbale di apertura delle buste economiche.&lt;/article&gt;&lt;article role="main"&gt;CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D7793973"&gt;&lt;span style="color: #00000a; font-size: small; font-family: Arial, sans-serif;"&gt;B2D7793973&lt;/span&gt;&lt;/a&gt;&lt;/article&gt;&lt;/div&gt;
 &lt;/div&gt;
 &lt;/div&gt;</t>
         </is>
       </c>
-      <c r="G145" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K145" t="inlineStr">
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
         <is>
           <t>08/10/2024 00:00</t>
         </is>
       </c>
-      <c r="L145" t="inlineStr">
+      <c r="L207" t="inlineStr">
         <is>
           <t>31/03/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="146">
-      <c r="A146" t="inlineStr">
+    <row r="208">
+      <c r="A208" t="inlineStr">
         <is>
           <t>68879</t>
         </is>
       </c>
-      <c r="B146" t="inlineStr">
+      <c r="B208" t="inlineStr">
         <is>
           <t>Avviso Pubblico per il riconoscimento di contributi economici finalizzati al sostegno  nella  gestione  dei  carichi  assistenziali  della  persona  anziana,  di  norma  ultrasessantacinquenne,  non  autosufficiente  in  stato  di  comprovata  vulnerabilità.  Periodo 2024-2025.</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr">
+      <c r="C208" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D146" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E146" t="inlineStr">
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F146" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="K146" t="inlineStr">
+      <c r="F208" t="inlineStr"/>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
         <is>
           <t>04/10/2024 00:00</t>
         </is>
       </c>
-      <c r="L146" t="inlineStr">
+      <c r="L208" t="inlineStr">
         <is>
           <t>03/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="147">
-      <c r="A147" t="inlineStr">
+    <row r="209">
+      <c r="A209" t="inlineStr">
         <is>
           <t>66835</t>
         </is>
       </c>
-      <c r="B147" t="inlineStr">
+      <c r="B209" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA SPERIMENTALE E TEMPORANEA IN NOLEGGIO DI UN SISTEMA PER CHIRURGIA ROBOTICA, COMPLETO DEI MATERIALI DI CONSUMO NECESSARI AL FUNZIONAMENTO ED ESECUZIONE DI PROCEDURE CHIRURGICHE ED UROLOGICHE, DA DESTINARE AL PRESIDIO OSPEDALIERO DI BELLUNO.</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr">
+      <c r="C209" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D147" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F147" t="inlineStr">
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
         <is>
           <t>&lt;p class="western" align="justify"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="font-family: Calibri, serif;"&gt;Questa Azienda U&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;lss&lt;/span&gt; &lt;span style="font-family: Calibri, serif;"&gt;n. &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;1 Dolomiti &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;a seguito dell’avviso pubblicato in data &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;22&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;.&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;05&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;.202&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;4&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;, ai sens&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;i dell’art. &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;50&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;, comma &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;1&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;, lett. &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;e&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;) del D.L&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;gs&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;. n. &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;36/2023&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;, &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;nelle more dell’espletamento della gara regionale condotta da Az&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;ie&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;nda Zero per la fornitura di robot chirurgici, ha dato seguito all'&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;avvio&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt; della &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;procedura negoziata, per la fornitura &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;sperimentale e temporanea &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;in noleggio, &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;in &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;lotto unico,&lt;/span&gt; &lt;span style="font-family: Calibri, serif;"&gt;di un sistema per chirurgia robotica completo dei materiali di consumo necessari al funzionamento ed esecuzione di procedure chirurgiche ed urologiche, da destinare al presidio ospedaliero di Belluno. La procedura è stata indetta tramite la piattaforma Sintel ID 188567105. Il termine per la presentazione dell'offerta è scaduto il 18/09/2024 ore 11:00.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2CE6CF294"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, serif;"&gt;&lt;span style="font-size: small;"&gt;B2CE6CF294&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;p class="western" align="justify"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="font-family: Calibri, serif;"&gt; &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G147" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K147" t="inlineStr">
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
         <is>
           <t>02/10/2024 00:00</t>
         </is>
       </c>
-      <c r="L147" t="inlineStr">
+      <c r="L209" t="inlineStr">
         <is>
           <t>30/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="148">
-      <c r="A148" t="inlineStr">
+    <row r="210">
+      <c r="A210" t="inlineStr">
         <is>
           <t>68811</t>
         </is>
       </c>
-      <c r="B148" t="inlineStr">
+      <c r="B210" t="inlineStr">
         <is>
           <t>LAVORI DI CONSOLIDAMENTO E RIFACIMENTO DI UN MURO DI CONFINE PRESSO L'OSPEDALE DI PIEVE DI CADORE.</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr">
+      <c r="C210" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D148" t="inlineStr">
+      <c r="D210" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E148" t="inlineStr">
+      <c r="E210" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F148" t="inlineStr">
+      <c r="F210" t="inlineStr">
         <is>
           <t>CIG affidamento servizi tecnici: &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3410F69B6"&gt;B3410F69B6 (link BDNCP)&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G148" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K148" t="inlineStr">
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
         <is>
           <t>02/10/2024 00:00</t>
         </is>
       </c>
-      <c r="L148" t="inlineStr">
+      <c r="L210" t="inlineStr">
         <is>
           <t>31/10/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="149">
-      <c r="A149" t="inlineStr">
+    <row r="211">
+      <c r="A211" t="inlineStr">
         <is>
           <t>68656</t>
         </is>
       </c>
-      <c r="B149" t="inlineStr">
+      <c r="B211" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI REAGENTI E STRUMENTAZIONE PER ANALISI DECENTRATE POINT OF CARE TESTING (POCT) PER GLI OSPEDALI DELL’AZIENDA ULSS N. 1 DOLOMITI PER UN PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI E CON OPZIONE DI PROROGA PER ULTERIORI 6 MESI.</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr">
+      <c r="C211" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D149" t="inlineStr">
-[...11 lines deleted...]
-          <t>Per la procedura di gara in oggetto in data 20/09/2024 si pubblicano i documenti di gara (ID SINTEL 189744285).
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Per la procedura di gara in oggetto in data 20/09/2024 si pubblicano i documenti di gara (ID SINTEL 189744285).
 Scadenza presentazione offerte giovedì 24/10/2024 ore 18:00.
 Per la gara in oggetto in data 01/10/2024 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 03/10/2024 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 11/10/2024 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 15/10/2024 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 11/12/2024 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;Delibera  n. 1260 del 22/11/2024 "Nomina della Commissione Giudicatrice"&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p lang="en-GB"&gt;&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span lang="it-IT"&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span lang="it-IT"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/span&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;Per la gara in oggetto in data 09/01/2025 si pubblicano i seguenti documenti:&lt;/p&gt;
 &lt;ul&gt;
  	&lt;li lang="en-GB"&gt;Delibera di assegnazione n. 1457 del 30/12/2024;&lt;/li&gt;
  	&lt;li lang="en-GB"&gt;Verbali;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3141877B2"&gt;CIG (LINK BDNCP)=&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B3141877B2&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K149" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
         <is>
           <t>20/09/2024 00:00</t>
         </is>
       </c>
-      <c r="L149" t="inlineStr">
+      <c r="L211" t="inlineStr">
         <is>
           <t>24/10/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="150">
-      <c r="A150" t="inlineStr">
+    <row r="212">
+      <c r="A212" t="inlineStr">
         <is>
           <t>68647</t>
         </is>
       </c>
-      <c r="B150" t="inlineStr">
+      <c r="B212" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE AGLI AUTOMEZZI DELL’AZIENDA ULSS N.1 DOLOMITI PER GLI ANNI 2025/2027, CON IL CRITERIO DELL’OFFERTA ECONOMICAMENTE PIÙ VANTAGGIOSA SULLA BASE DEL MIGLIOR RAPPORTO QUALITÀ/PREZZO</t>
         </is>
       </c>
-      <c r="C150" t="inlineStr">
+      <c r="C212" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D150" t="inlineStr">
+      <c r="D212" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E150" t="inlineStr">
+      <c r="E212" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F150" t="inlineStr">
+      <c r="F212" t="inlineStr">
         <is>
           <t>Con deliberazione del Direttore Generale  n. 829 del 26/07/2024, questa Amministrazione ha deciso di affidare il servizio di manutenzione agli automezzi dell’azienda ULSS n.1 Dolomiti per gli anni 2025/2027, con possibilità di rinnovo per ulteriori 2 (due anni)
 &lt;strong&gt;Il Bando GUCE (TED) è disponibile &lt;a href="https://ted.europa.eu/it/notice/-/detail/556373-2024"&gt;QUI&lt;/a&gt;&lt;/strong&gt;
 &lt;strong&gt;Il Bando è stato pubblicato nella BDNCP&lt;/strong&gt;
 La gara è suddivisa in lotti, come di seguito dettagliato:
 &lt;table width="100%"&gt;
 &lt;tbody&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;Numero
 Lotto&lt;/td&gt;
 &lt;td width="66%"&gt;Oggetto del Lotto&lt;/td&gt;
 &lt;td width="23%"&gt;CIG (link BDNCP)&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;&lt;em&gt;1&lt;/em&gt;&lt;/td&gt;
 &lt;td width="66%"&gt;&lt;em&gt;Manutenzione agli automezzi della circoscrizione territoriale di Belluno&lt;/em&gt;&lt;/td&gt;
 &lt;td width="23%"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D5F95EC"&gt;B30D5F95EC&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;&lt;em&gt;2&lt;/em&gt;&lt;/td&gt;
 &lt;td width="66%"&gt;&lt;em&gt;Manutenzione agli automezzi del distretto di Feltre&lt;/em&gt;&lt;/td&gt;
 &lt;td width="23%"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D5FA6BF"&gt;B30D5FA6BF&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;&lt;em&gt;3&lt;/em&gt;&lt;/td&gt;
 &lt;td width="66%"&gt;&lt;em&gt;Manutenzione agli automezzi della circoscrizione territoriale del Cadore&lt;/em&gt;&lt;/td&gt;
 &lt;td width="23%"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D5FB792"&gt;B30D5FB792&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;&lt;em&gt;4&lt;/em&gt;&lt;/td&gt;
 &lt;td width="66%"&gt;&lt;em&gt;Manutenzione agli automezzi della circoscrizione territoriale di Agordo&lt;/em&gt;&lt;/td&gt;
 &lt;td width="23%"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D5FC865"&gt;B30D5FC865&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;/tbody&gt;
 &lt;/table&gt;
 &lt;strong&gt;l’ID SINTEL è 189735054.&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G150" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K150" t="inlineStr">
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
         <is>
           <t>17/09/2024 00:00</t>
         </is>
       </c>
-      <c r="L150" t="inlineStr">
+      <c r="L212" t="inlineStr">
         <is>
           <t>21/10/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="151">
-      <c r="A151" t="inlineStr">
+    <row r="213">
+      <c r="A213" t="inlineStr">
         <is>
           <t>68567</t>
         </is>
       </c>
-      <c r="B151" t="inlineStr">
+      <c r="B213" t="inlineStr">
         <is>
           <t>Programmazione PNRR Investimento M6C2 1.1.1 – Ammodernamento del parco tecnologico e digitale ospedaliero (Digitalizzazione DEA I e II livello). CUP B96G21060470006 CIG B2B0D6CBE4. Procedura negoziata per l'affidamento della fornitura di n.2 Switch FIBRE CHANNEL e N. 3 UNITA' NAS CON CAPACITA' 90 TB (75TB utili) per il potenziamento del data center aziendale al fine di attivare un nuovo sistema RIS/PACS.</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr">
+      <c r="C213" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D151" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F151" t="inlineStr">
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
         <is>
           <t>GARA ID 4550264 MEPA – Procedura negoziata per l'affidamento della fornitura di n.2 Switch FIBRE CHANNEL e
 N. 3 UNITA' NAS CON CAPACITA' 90 TB (75TB u.li) per il potenziamento del data center aziendale al fine di
 a1vare un nuovo sistema RIS/PACS; la fornitura è prevista all’interno della programmazione PNRR Inves.mento
 M6C2 1.1.1 – Ammodernamento del parco tecnologico e digitale ospedaliero (Digitalizzazione DEA I e II livello).
 CUP B96G21060470006 CIG B2B0D6CBE4</t>
         </is>
       </c>
-      <c r="G151" t="inlineStr">
+      <c r="G213" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K151" t="inlineStr">
+      <c r="K213" t="inlineStr">
         <is>
           <t>13/09/2024 00:00</t>
         </is>
       </c>
-      <c r="L151" t="inlineStr">
+      <c r="L213" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="152">
-      <c r="A152" t="inlineStr">
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>68536</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI TESORERIA E CASSA PER L’AZIENDA ULSS N. 1 DOLOMITI DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DEL SERVIZIO DI TESORERIA E CASSA PER L’AZIENDA ULSS N. 1 DOLOMITI DI BELLUNO - CIG N. B2F64A80ED - ID SINTEL 188432476
+- 10/09/2024: Si pubblica in allegato la documentazione della gara che verrà esperita sulla piattaforma Sintel con ID sopra riportato. Termine di presentazione offerta: 21/10/2024 ore 12.00.
+- 11/09/2024: si allega il DGUE da utilizzare (file "&lt;em&gt;DGUEREQUEST_276_2024 V3 TESORERIA_LOT-0001&lt;/em&gt;").
+- 20/09/2024: si rilasciano i chiarimenti n. 1.
+- 09/10/2024: si rilasciano i chiarimenti n. 2.
+ </t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>10/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L214" t="inlineStr">
+        <is>
+          <t>21/10/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
         <is>
           <t>68511</t>
         </is>
       </c>
-      <c r="B152" t="inlineStr">
+      <c r="B215" t="inlineStr">
         <is>
           <t>FORNITURA STAMPATI LINEARI PERIODO 01/01/2025-31/12/2028, EVENTUALMENTE RINNOVABILE DI ANNI UNO</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr">
+      <c r="C215" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D152" t="inlineStr">
-[...11 lines deleted...]
-          <t>06/09/2024 - E’ stato pubblicato in data odierna sulla piattaforma telematica SINTEL, ID 189167143, un avviso per la raccolta di manifestazioni di interesse per affidamento della fornitura di stampati lineari per l'Azienda Ulss n.1 Dolomiti.
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06/09/2024 - E’ stato pubblicato in data odierna sulla piattaforma telematica SINTEL, ID 189167143, un avviso per la raccolta di manifestazioni di interesse per affidamento della fornitura di stampati lineari per l'Azienda Ulss n.1 Dolomiti.
 &lt;span style="font-family: 'Arial','sans-serif'; color: #333333;"&gt;Gli operatori economici interessati dovranno presentare domanda entro le ore 13:00 del 13/09/2024, seguendo le modalità indicate nell’Avviso, che si pubblica anche su questa pagina.&lt;/span&gt;
 24/12/2024 - Per la gara in oggetto si pubblicano: - delibera di assegnazione, - verbale di apertura buste amministrativa, tecnica, economica e di aggiudicazione provvisoria.
 29/05/2025 Pubblicazione documenti di gara (lettera d'invito e allegati)
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42DD0D190"&gt;B42DD0D190&lt;/a&gt;
-&amp;nbsp;
-[...8 lines deleted...]
-      <c r="K152" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
         <is>
           <t>06/09/2024 00:00</t>
         </is>
       </c>
-      <c r="L152" t="inlineStr">
+      <c r="L215" t="inlineStr">
         <is>
           <t>22/11/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="153">
-      <c r="A153" t="inlineStr">
+    <row r="216">
+      <c r="A216" t="inlineStr">
         <is>
           <t>68327</t>
         </is>
       </c>
-      <c r="B153" t="inlineStr">
+      <c r="B216" t="inlineStr">
         <is>
           <t>Avviso - indagine di mercato per Servizio di interpretariato in Lingua dei segni (LIS) - progetto e-inclusion</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr">
+      <c r="C216" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D153" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F153" t="inlineStr">
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
         <is>
           <t>Si informa che in data odierna è stato pubblicato sulla piattaforma Sintel l'avviso relativo alla raccolta di manifestazioni di interesse per individuare gli operatori economici da invitare all'eventuale procedimento per l'affidamento diretto del servizio di video interpretariato professionale in lingua dei segni per i pazienti ed i dipendenti sordi dell'Azienda Ulss 1 Dolomiti e la realizzazione di traduzioni di video promozionali in occasione dei Giochi Olimpici e Paralimpici Milano - Cortina 2026.
 La procedura è consultabile sulla piattaforma SINTEL all'ID 188504471. Gli operatori economici interessati dovranno presentare domanda entro le ore 12:00 del 06/09/2024, seguendo le modalità indicate nell'Avviso, che si pubblica anche su questa pagina.
 &lt;p align="justify"&gt;Belluno 23/08/2024&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G153" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K153" t="inlineStr">
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
         <is>
           <t>23/08/2024 00:00</t>
         </is>
       </c>
-      <c r="L153" t="inlineStr">
+      <c r="L216" t="inlineStr">
         <is>
           <t>06/09/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="154">
-      <c r="A154" t="inlineStr">
+    <row r="217">
+      <c r="A217" t="inlineStr">
         <is>
           <t>68239</t>
         </is>
       </c>
-      <c r="B154" t="inlineStr">
+      <c r="B217" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI SISTEMI DI POSIZIONAMENTO DEL PAZIENTE IN POSIZIONE TRENDELENBURG</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
+      <c r="C217" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D154" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F154" t="inlineStr">
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
         <is>
           <t>&lt;span style="font-family: Arial, sans-serif;"&gt;Per quanto in oggetto, l’Azienda ULSS n. 1 Dolomiti intende avviare un’indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto, ai sensi dell’art. 50, c.1 lett. b) del D.Lgs. 36/2023.&lt;/span&gt;
 &lt;span style="font-family: Arial, sans-serif;"&gt;Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno di venerdì 11/09/2024 agli indirizzi e-mail indicati nella lettera allegata alla presente.&lt;/span&gt;</t>
         </is>
       </c>
-      <c r="G154" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K154" t="inlineStr">
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr">
         <is>
           <t>20/08/2024 00:00</t>
         </is>
       </c>
-      <c r="L154" t="inlineStr">
+      <c r="L217" t="inlineStr">
         <is>
           <t>11/09/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="155">
-      <c r="A155" t="inlineStr">
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>68050</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>MANIFESTAZIONE DI INTERESSE PER L'AFFIDAMENTO DEL SERVIZIO DI SUPPORTO ALL'ATTIVITA' DI RISTORAZIONE DELLA CUCINA DELLA SEDE OSPEDALIERA DI AGORDO DELL'AULSS1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>E' stato pubblicato in data odierna sulla piattaforma telematica SINTEL un avviso per la raccolta di manifestazioni di interesse per l'affidamento del servizio di supporto all'attività di ristorazione della cucina della Sede Ospedaliera di Agordo dell'Azienda Aulss 1 Dolomiti.
+La raccolta delle manifestazioni di interesse e l'eventuale procedura saranno gestite sulla medesima piattaforma.
+L'ID relativo alla procedura è il seguente 188208450.
+Si invitano gli operatori interessati a:
+&lt;ul&gt;
+ 	&lt;li&gt;registrarsi sulla piattaforma Sintel (https://www.sintel.regione lombardia.it);&lt;/li&gt;
+ 	&lt;li&gt;qualificarsi come operatori per l'Azienda ULSS n. 1 Dolomiti;&lt;/li&gt;
+ 	&lt;li&gt;inviare la propria manifestazione di interesse seguendo le indicazioni riportate nella documentazione disponibile.&lt;/li&gt;
+&lt;/ul&gt;
+Le manifestazioni di interesse dovranno pervenire entro le ore 12:00 del 26.08.2024.
+In data 22/08/2024 si pubblica nota di chiarimenti n. 1
+In data 23/08/2024 si pubblica nota di chiarimenti n. 2</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K218" t="inlineStr">
+        <is>
+          <t>08/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L218" t="inlineStr">
+        <is>
+          <t>26/08/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
         <is>
           <t>68043</t>
         </is>
       </c>
-      <c r="B155" t="inlineStr">
+      <c r="B219" t="inlineStr">
         <is>
           <t>MANIFESTAZIONE DI INTERESSE PER L'AFFIDAMENTO DEL SERVIZIO DI SUPPORTO ALL'ATTIVITA' DI RISTORAZIONE DELLA CUCINA DELLA SEDE OSPEDALIERA DI BELLUNO</t>
         </is>
       </c>
-      <c r="C155" t="inlineStr">
+      <c r="C219" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D155" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F155" t="inlineStr">
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
         <is>
           <t>E' stato pubblicato in data odierna sulla piattaforma telematica SINTEL un avviso per la raccolta di manifestazioni di interesse per l'affidamento del servizio di supporto all'attività di ristorazione della cucina della Sede Ospedaliera di Belluno dell'Azienda Aulss 1 Dolomiti.
 La raccolta delle manifestazioni di interesse e l'eventuale procedura saranno gestite sulla medesima piattaforma.
 L'ID relativo alla procedura è il seguente 188207681.
 Si invitano gli operatori interessati a:
 &lt;ul&gt;
  	&lt;li&gt;registrarsi sulla piattaforma Sintel (https://www.sintel.regione.lombardia.it)&lt;/li&gt;
  	&lt;li&gt;qualificarsi come operatori per l'Azienda ULSS n. 1 Dolomiti;&lt;/li&gt;
  	&lt;li&gt;inviare la propria manifestazione di interesse seguendo le indicazioni riportate nella documentazione disponibile.&lt;/li&gt;
 &lt;/ul&gt;
-&amp;nbsp;
 Le manifestazioni di interesse dovranno pervenire entro le ore 12:00 del 26.08.2024.
 In data 22/08/2024 si pubblica nota di CHIARIMENTI N. 1
 In data 23/08/2024 si pubblica nota di CHIARIMENTI N. 2</t>
         </is>
       </c>
-      <c r="G155" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K155" t="inlineStr">
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
         <is>
           <t>08/08/2024 00:00</t>
         </is>
       </c>
-      <c r="L155" t="inlineStr">
+      <c r="L219" t="inlineStr">
         <is>
           <t>26/08/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="156">
-[...10 lines deleted...]
-      <c r="C156" t="inlineStr">
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>68011</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI SISTEMI AUTOMATICI DI INIEZIONE DEL MEZZO DI CONTRASTO PER LE UU.OO. DI RADIOLOGIA DEGLI OSPEDALI DI AGORDO E PIEVE DI CADORE</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D156" t="inlineStr">
-[...70 lines deleted...]
-          <t>&lt;span style="font-family: Arial, sans-serif;"&gt;Per quanto in oggetto, l’Azienda ULSS n. 1 Dolomiti intende avviare un’indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto, ai sensi dell’art. 50, c.1 lett. b) del D.Lgs. 36/2023.&lt;/span&gt;
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;span style="font-family: Arial, sans-serif;"&gt;Per quanto in oggetto, l’Azienda ULSS n. 1 Dolomiti intende avviare un’indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto, ai sensi dell’art. 50, c.1 lett. b) del D.Lgs. 36/2023.&lt;/span&gt;
 &lt;span style="font-family: Arial, sans-serif;"&gt;Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno di venerdì 30/08/2024 agli indirizzi e-mail indicati nella lettera allegata alla presente.&lt;/span&gt;
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K157" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
         <is>
           <t>07/08/2024 00:00</t>
         </is>
       </c>
-      <c r="L157" t="inlineStr">
+      <c r="L220" t="inlineStr">
         <is>
           <t>30/08/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="158">
-      <c r="A158" t="inlineStr">
+    <row r="221">
+      <c r="A221" t="inlineStr">
         <is>
           <t>67966</t>
         </is>
       </c>
-      <c r="B158" t="inlineStr">
+      <c r="B221" t="inlineStr">
         <is>
           <t>ID SINTEL: 188029323, PROCEDURA APERTA TRAMITE ACCORDO QUADRO, PER L'AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA PEDIATRICA PRESSO I P.O. DI BELLUNO E FELTRE</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr">
+      <c r="C221" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D158" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F158" t="inlineStr">
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
         <is>
           <t>13/03/2025: in data odierna si pubblicano:
 &lt;ul&gt;
  	&lt;li&gt;i verbali di apertura della busta 1 - Amministrativa&lt;/li&gt;
  	&lt;li&gt;i verbali di apertura della busta 2 - tecnica&lt;/li&gt;
  	&lt;li&gt;la delibera di nomina della Commissione giudicatrici ed i verbali di valutazione tecnica: i curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente, &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;&lt;/li&gt;
  	&lt;li&gt;il verbale di proposta d'aggiudicazione&lt;/li&gt;
  	&lt;li&gt;la delibera di assegnazione del Servizio in oggetto relativa al Lotto n. 2&lt;/li&gt;
 &lt;/ul&gt;
 06/08/2024: in data odierna si pubblica la documentazione relativa alla &lt;strong&gt;PROCEDURA APERTA TRAMITE &lt;/strong&gt;&lt;span lang="it-IT"&gt;&lt;b&gt;ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA PEDIATRICA PRESSO I P.O. DI BELLUNO (LOTTO N. 1) E DI FELTRE (LOTTO N. 2). &lt;/b&gt;&lt;/span&gt;
 ID SINTEL: 188029323
 Scadenza presentazione offerte: 13/09/2024 ORE 12:00
 Termine per richiedere chiarimenti 06/09/2024 ORE 12:00
 12/08/2024 Si rilasciano i chiarimenti n. 1
 11/09/2024 Si rilasciano i chiarimenti n.2 ed i termini per la presentazione dell'offerta sono stati posticipati al 20/09/2024 h.12:00
-CIG (Link BDNCP) LOTTO 1 &lt;a href="https://dati.anticorruzione.it/superset/recaptcha/?next=dettaglio_cig&amp;amp;cig=B2B462F343" target="_blank" rel="noopener"&gt;B2B462F343&lt;/a&gt;
-[...8 lines deleted...]
-      <c r="K158" t="inlineStr">
+CIG (Link BDNCP) LOTTO 1 &lt;a href="https://dati.anticorruzione.it/superset/recaptcha/?next=dettaglio_cig&amp;cig=B2B462F343" target="_blank" rel="noopener"&gt;B2B462F343&lt;/a&gt;
+CIG (Link BDNCP) LOTTO 2 &lt;a href="https://dati.anticorruzione.it/superset/recaptcha/?next=dettaglio_cig&amp;cig=B2B4630416" target="_blank" rel="noopener"&gt;B2B4630416&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K221" t="inlineStr">
         <is>
           <t>06/08/2024 00:00</t>
         </is>
       </c>
-      <c r="L158" t="inlineStr">
+      <c r="L221" t="inlineStr">
         <is>
           <t>13/09/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="159">
-      <c r="A159" t="inlineStr">
+    <row r="222">
+      <c r="A222" t="inlineStr">
         <is>
           <t>67924</t>
         </is>
       </c>
-      <c r="B159" t="inlineStr">
+      <c r="B222" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE DELLE AREE A VERDE CIRCOSTANTI GLI EDIFICI DELL’AZIENDA ULSS N.1 DOLOMITI PER GLI ANNI 2025/2027</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr">
+      <c r="C222" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D159" t="inlineStr">
+      <c r="D222" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E159" t="inlineStr">
+      <c r="E222" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F159" t="inlineStr">
-[...1 lines deleted...]
-          <t>Con deliberazione del Direttore Generale  n. 790 del 12/07/2024, questa Amministrazione ha deciso di affidare il servizio di manutenzione delle aree a verde circostanti gli edifici dell’azienda ULSS n.1 Dolomiti per gli anni 2025/2027.
+      <c r="F222" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Con deliberazione del Direttore Generale  n. 790 del 12/07/2024, questa Amministrazione ha deciso di affidare il servizio di manutenzione delle aree a verde circostanti gli edifici dell’azienda ULSS n.1 Dolomiti per gli anni 2025/2027.
 &lt;strong&gt;Il Bando GUCE è disponibile &lt;a href="https://ted.europa.eu/it/notice/-/detail/462999-2024"&gt;QUI&lt;/a&gt;&lt;/strong&gt;
 &lt;strong&gt;Il Bando è stato pubblicato nella &lt;a href="https://dati.anticorruzione.it/superset/dashboard/p/EydM0g9JGxn/"&gt;BDNCP&lt;/a&gt;&lt;/strong&gt;
 La gara è suddivisa in lotti, come di seguito dettagliato:
 &lt;table width="100%"&gt;
 &lt;tbody&gt;
 &lt;tr&gt;
 &lt;td width="59"&gt;&lt;strong&gt;Lotto&lt;/strong&gt;&lt;/td&gt;
 &lt;td width="417"&gt;&lt;strong&gt;Oggetto del Lotto&lt;/strong&gt;&lt;/td&gt;
 &lt;td width="148"&gt;CIG (link BDNCP)&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="59"&gt;1&lt;/td&gt;
 &lt;td width="417"&gt;Servizio di manutenzione delle aree a verde circostanti gli edifici del distretto di Belluno&lt;/td&gt;
 &lt;td width="148"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A621DD99"&gt;&lt;strong&gt;B2A621DD99&lt;/strong&gt;&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="59"&gt;2&lt;/td&gt;
 &lt;td width="417"&gt;Servizio di manutenzione delle aree a verde circostanti gli edifici del distretto di Feltre&lt;/td&gt;
 &lt;td width="148"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A621EE6C"&gt;&lt;strong&gt;B2A621EE6C&lt;/strong&gt;&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="59"&gt;3&lt;/td&gt;
 &lt;td width="417"&gt;Servizio di manutenzione delle aree a verde circostanti gli edifici della circoscrizione territoriale del Cadore&lt;/td&gt;
 &lt;td width="148"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A621FF3F"&gt;&lt;strong&gt;B2A621FF3F&lt;/strong&gt;&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="59"&gt;4&lt;/td&gt;
 &lt;td width="417"&gt;Servizio di manutenzione delle aree a verde circostanti gli edifici della circoscrizione territoriale di Agordo&lt;/td&gt;
 &lt;td width="148"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A6220017"&gt;&lt;strong&gt;B2A6220017&lt;/strong&gt;&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;/tbody&gt;
 &lt;/table&gt;
 &lt;strong&gt;Il "Progetto di gara", contenente gli elaborati tecnici ed economici, è scaricabile esclusivamente dalla piattaforma telematica di negoziazione &lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml"&gt;SINTEL.&lt;/a&gt;&lt;/strong&gt;
 &lt;strong&gt;l'ID SINTEL è 187948702.&lt;/strong&gt;
 &lt;hr /&gt;
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K159" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
         <is>
           <t>01/08/2024 00:00</t>
         </is>
       </c>
-      <c r="L159" t="inlineStr">
+      <c r="L222" t="inlineStr">
         <is>
           <t>20/09/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="160">
-      <c r="A160" t="inlineStr">
+    <row r="223">
+      <c r="A223" t="inlineStr">
         <is>
           <t>67828</t>
         </is>
       </c>
-      <c r="B160" t="inlineStr">
+      <c r="B223" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO PER FORNITURA DI PRODOTTI E MATERIALI D’USO COMUNE ED ECONOMALI VARI PER I FABBISOGNI  DELL’ULSS 1 DOLOMITI. SINTEL ID 186900548</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
+      <c r="C223" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D160" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F160" t="inlineStr">
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
         <is>
           <t>25/07/2024 - Indagine di mercato, a mezzo della piattaforma Sintel ID 186900548, al fine di individuare gli operatori economici da invitare ad una procedura di affidamento diretto, ai sensi dell’art. 50, c.1 lett. b) del D.Lgs. 36/2023. Scadenza presentazione manifestazione di interesse e documentazione: 21/08/2024 h.13:00.</t>
         </is>
       </c>
-      <c r="G160" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K160" t="inlineStr">
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
         <is>
           <t>25/07/2024 00:00</t>
         </is>
       </c>
-      <c r="L160" t="inlineStr">
+      <c r="L223" t="inlineStr">
         <is>
           <t>21/08/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="161">
-      <c r="A161" t="inlineStr">
+    <row r="224">
+      <c r="A224" t="inlineStr">
         <is>
           <t>67767</t>
         </is>
       </c>
-      <c r="B161" t="inlineStr">
+      <c r="B224" t="inlineStr">
         <is>
           <t>"Next Generation EU PNRR M6 C2 1.3.1b" Adeguamento del software Mystar di gestione della cartella diabetologica in uso presso l’Azienda ULSS n.1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C161" t="inlineStr">
+      <c r="C224" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D161" t="inlineStr">
-[...11 lines deleted...]
-          <t>&lt;span lang="it-IT"&gt;L’Azienda ULSS n.1 Dolomiti ha assegnato con delibera n. &lt;/span&gt;&lt;span lang="it-IT"&gt;725&lt;/span&gt;&lt;span lang="it-IT"&gt; del &lt;/span&gt;&lt;span lang="it-IT"&gt;02/07/&lt;/span&gt;&lt;span lang="it-IT"&gt;2024&lt;/span&gt;&lt;span lang="it-IT"&gt; alla Ditta &lt;/span&gt;&lt;span lang="it-IT"&gt;Meteda Srl&lt;/span&gt;&lt;span lang="it-IT"&gt;, tramite procedura di affidamento diretto sulla piattaforma ministeriale MEPA, &lt;/span&gt;&lt;span lang="it-IT"&gt;l’ordinativo per l’adeguamento dell’applicativo sanitario Mystar di gestione della cartella diabetologica in uso presso l’Azienda Ulss n.1 Dolomiti, &lt;/span&gt;&lt;span lang="it-IT"&gt;secondo le indicazioni del PNRR.&lt;/span&gt;
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;span lang="it-IT"&gt;L’Azienda ULSS n.1 Dolomiti ha assegnato con delibera n. &lt;/span&gt;&lt;span lang="it-IT"&gt;725&lt;/span&gt;&lt;span lang="it-IT"&gt; del &lt;/span&gt;&lt;span lang="it-IT"&gt;02/07/&lt;/span&gt;&lt;span lang="it-IT"&gt;2024&lt;/span&gt;&lt;span lang="it-IT"&gt; alla Ditta &lt;/span&gt;&lt;span lang="it-IT"&gt;Meteda Srl&lt;/span&gt;&lt;span lang="it-IT"&gt;, tramite procedura di affidamento diretto sulla piattaforma ministeriale MEPA, &lt;/span&gt;&lt;span lang="it-IT"&gt;l’ordinativo per l’adeguamento dell’applicativo sanitario Mystar di gestione della cartella diabetologica in uso presso l’Azienda Ulss n.1 Dolomiti, &lt;/span&gt;&lt;span lang="it-IT"&gt;secondo le indicazioni del PNRR.&lt;/span&gt;
 &lt;p lang="it-IT"&gt;L’investimento è stato ricompreso in parte (Mystar 1) nella missione “Next Generation EU PNRR M6 C2 1.3.1b” Rafforzamento dell’infrastruttura tecnologica e degli strumenti per la raccolta, l’elaborazione, l’analisi dei dati e la simulazione (FSE). &lt;span lang="it-IT"&gt;CUP &lt;/span&gt;&lt;span lang="it-IT"&gt;B36G22020100001&lt;/span&gt;&lt;/p&gt;
 Per visionare l'intero ciclo di vita del contratto si rinvia a: https:/dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2162B1594
-&amp;nbsp;</t>
-[...2 lines deleted...]
-      <c r="G161" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K161" t="inlineStr">
+      <c r="K224" t="inlineStr">
         <is>
           <t>22/07/2024 00:00</t>
         </is>
       </c>
-      <c r="L161" t="inlineStr">
+      <c r="L224" t="inlineStr">
         <is>
           <t>22/07/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="162">
-      <c r="A162" t="inlineStr">
+    <row r="225">
+      <c r="A225" t="inlineStr">
         <is>
           <t>66754</t>
         </is>
       </c>
-      <c r="B162" t="inlineStr">
+      <c r="B225" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI ARREDI PER LA SALA IBRIDA E LA SALA EMODINAMICA OSPEDALE DI BELLUNO</t>
         </is>
       </c>
-      <c r="C162" t="inlineStr">
+      <c r="C225" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D162" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F162" t="inlineStr">
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
         <is>
           <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig="&gt;B12AEFCCCA&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G162" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K162" t="inlineStr">
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K225" t="inlineStr">
         <is>
           <t>16/07/2024 00:00</t>
         </is>
       </c>
-      <c r="L162" t="inlineStr">
+      <c r="L225" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="163">
-      <c r="A163" t="inlineStr">
+    <row r="226">
+      <c r="A226" t="inlineStr">
         <is>
           <t>67659</t>
         </is>
       </c>
-      <c r="B163" t="inlineStr">
+      <c r="B226" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO PER LA FORNITURA DI UN SISTEMA DIAGNOSTICO PER LA RICERCA IN MICOBATTERIOLOGIA PER L'UOSD DI MICROBIOLOGIA DELL'AZIENDA ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C163" t="inlineStr">
+      <c r="C226" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D163" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F163" t="inlineStr">
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
         <is>
           <t>&lt;span style="font-family: Arial, sans-serif;"&gt;Per quanto in oggetto, l’Azienda ULSS n. 1 Dolomiti intende avviare un’indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto, ai sensi dell’art. 50, c.1 lett. b) del D.Lgs. 36/2023.&lt;/span&gt;
 &lt;span style="font-family: Arial, sans-serif;"&gt;Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno di venerdì 02/08/2024 agli indirizzi e-mail indicati nella lettera allegata alla presente.&lt;/span&gt;</t>
         </is>
       </c>
-      <c r="G163" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K163" t="inlineStr">
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K226" t="inlineStr">
         <is>
           <t>16/07/2024 00:00</t>
         </is>
       </c>
-      <c r="L163" t="inlineStr">
+      <c r="L226" t="inlineStr">
         <is>
           <t>02/08/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="164">
-      <c r="A164" t="inlineStr">
+    <row r="227">
+      <c r="A227" t="inlineStr">
         <is>
           <t>67411</t>
         </is>
       </c>
-      <c r="B164" t="inlineStr">
+      <c r="B227" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI SISTEMI DI INIEZIONE AUTOMATICI DEL MEZZO DI CONTRASTO PER LE UU.OO. DI RADIOLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr">
+      <c r="C227" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D164" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F164" t="inlineStr">
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
         <is>
           <t>Per gara in oggetto si pubblicano i chiarimenti richiesti al 02/07/2024;
 Per gara in oggetto si pubblicano i chiarimenti richiesti al 15/07/2024;
 Per gara in oggetto si pubblicano, in data 21 ottobre 2024, la delibera di assegnazione e i relativi atti di gara;
 &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22DA0C661"&gt;CIG (LINK BDNCP)=&lt;span style="color: #00000a;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;B22DA0C661&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G164" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K164" t="inlineStr">
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K227" t="inlineStr">
         <is>
           <t>02/07/2024 00:00</t>
         </is>
       </c>
-      <c r="L164" t="inlineStr">
+      <c r="L227" t="inlineStr">
         <is>
           <t>02/07/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="165">
-      <c r="A165" t="inlineStr">
+    <row r="228">
+      <c r="A228" t="inlineStr">
         <is>
           <t>67379</t>
         </is>
       </c>
-      <c r="B165" t="inlineStr">
+      <c r="B228" t="inlineStr">
         <is>
           <t>FORNITURA DI STAFFE PER TRAZIONE TRANS SCHELETRICA PER LE UU.OO DI ORTOPEDIA DELL'AZIENDA ULSS N. 1 DOLOMITI.</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr">
+      <c r="C228" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D165" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F165" t="inlineStr">
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;Per quanto in oggetto ai sensi del D.Lgs 36/2023 l'AULSS 1 Dolomiti intende valutare con una consultazione preliminare di mercato di interesse di potenziali fornitori. Le Ditte interessate potranno presentare la propria candidatura entro il giorno mercoledì 17 luglio agli indirizzi mail indicati nella lettera allegata alla presente.&lt;/p&gt;
 &lt;p align="justify"&gt;Il Responsabile dell'UOC Provveditorato, Economato e Gestione della Logistica&lt;/p&gt;
 &lt;p class="western" align="justify"&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G165" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K165" t="inlineStr">
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
         <is>
           <t>28/06/2024 00:00</t>
         </is>
       </c>
-      <c r="L165" t="inlineStr">
+      <c r="L228" t="inlineStr">
         <is>
           <t>17/07/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="166">
-      <c r="A166" t="inlineStr">
+    <row r="229">
+      <c r="A229" t="inlineStr">
         <is>
           <t>67201</t>
         </is>
       </c>
-      <c r="B166" t="inlineStr">
+      <c r="B229" t="inlineStr">
         <is>
           <t>AVVISO PER LA CREAZIONE DI UN ELENCO DI SOGGETTI, ANCHE COSTITUITI IN UNA RETE, IDONEI ALLA GESTIONE DI PROGETTI SPERIMENTALI ORIENTATI ALL'OCCUPABILITA' E ALLO SVILUPPO DI PROGETTI ESTERNI AL CENTRO DIURNO AI SENSI DELLA DGRV n. 739 DEL 14 MAGGIO 2015,  DDRV n. 332 DEL 30 DICEMBRE 2015, DGRV n. 912 DEL 26.07.2022</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr">
+      <c r="C229" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D166" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E166" t="inlineStr">
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F166" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="K166" t="inlineStr">
+      <c r="F229" t="inlineStr"/>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K229" t="inlineStr">
         <is>
           <t>10/06/2024 00:00</t>
         </is>
       </c>
-      <c r="L166" t="inlineStr">
+      <c r="L229" t="inlineStr">
         <is>
           <t>20/06/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="167">
-      <c r="A167" t="inlineStr">
+    <row r="230">
+      <c r="A230" t="inlineStr">
         <is>
           <t>67163</t>
         </is>
       </c>
-      <c r="B167" t="inlineStr">
+      <c r="B230" t="inlineStr">
         <is>
           <t>Avviso per la manifestazione di interesse relativa all'individuazione di "un nucleo pilota" di n. 3 Enti gestori di Centri di servizio per persone anziane non autosufficienti interessati ad essere coinvolti nella prima applicazione della sperimentazione : " Finanziamento a budget delle presenze e valorizzazione del Case Mix" - Rilevato che entro i termini di scadenza dell'avviso di manifestazione approvato con deliberazione n. 633 del 07.06.2024, le domande pervenute al protocollo dell'Ente non coprono l'intero fabbisogno territoriale  espresso dalle persone con disabilità, con Deliberazione del Direttore Generale n. 704 del 28.06.2024 sono stati riaperti i termini di partecipazione per la presentazione delle domande con scadenza al 09.07.2024  di cui all'avviso di manifestazione per la creazione di un elenco di soggetti, anche costituiti in una rete, idonei alla gestione di progetti sperimentali orientati all'occupabilità e allo sviluppo di progetti esterni al centro diurno ai sensi della DGRV n. 739 del 14.05.2015, DDRV n. 332 del 30.12.2015, DGRV n. 912 del 26.07.2022.</t>
         </is>
       </c>
-      <c r="C167" t="inlineStr">
+      <c r="C230" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D167" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E167" t="inlineStr">
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F167" t="inlineStr">
+      <c r="F230" t="inlineStr">
         <is>
           <t>Rilevato che entro i termini di scadenza dell'avviso di manifestazione approvato con deliberazione n. 633 del 07.06.2024, le domande pervenute al protocollo dell'Ente non coprono l'intero fabbisogno territoriale  espresso dalle persone con disabilità, con Deliberazione del Direttore Generale n. 704 del 28.06.2024 sono stati riaperti i termini di partecipazione per la presentazione delle domande con scadenza al 09.07.2024  di cui all'avviso di manifestazione per la creazione di un elenco di soggetti, anche costituiti in una rete, idonei alla gestione di progetti sperimentali orientati all'occupabilità e allo sviluppo di progetti esterni al centro diurno ai sensi della DGRV n. 739 del 14.05.2015, DDRV n. 332 del 30.12.2015, DGRV n. 912 del 26.07.2022.</t>
         </is>
       </c>
-      <c r="G167" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K167" t="inlineStr">
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
         <is>
           <t>06/06/2024 00:00</t>
         </is>
       </c>
-      <c r="L167" t="inlineStr">
+      <c r="L230" t="inlineStr">
         <is>
           <t>09/07/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="168">
-      <c r="A168" t="inlineStr">
+    <row r="231">
+      <c r="A231" t="inlineStr">
         <is>
           <t>67070</t>
         </is>
       </c>
-      <c r="B168" t="inlineStr">
+      <c r="B231" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI UN SISTEMA BETA/GAMMA DETECTOR per la ricerca del linfonodo sentinella, per l’Azienda Ulss n. 1 Dolomiti. Pubblicazione su SINTEL con ID 184558873.</t>
         </is>
       </c>
-      <c r="C168" t="inlineStr">
+      <c r="C231" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D168" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F168" t="inlineStr">
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI UN SISTEMA BETA/GAMMA DETECTOR per la ricerca del linfonodo sentinella, per l’Azienda Ulss n. 1 Dolomiti. 
 Pubblicazione su SINTEL con ID 184558873.</t>
         </is>
       </c>
-      <c r="G168" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K168" t="inlineStr">
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr">
         <is>
           <t>31/05/2024 00:00</t>
         </is>
       </c>
-      <c r="L168" t="inlineStr">
+      <c r="L231" t="inlineStr">
         <is>
           <t>14/06/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="169">
-      <c r="A169" t="inlineStr">
+    <row r="232">
+      <c r="A232" t="inlineStr">
         <is>
           <t>67081</t>
         </is>
       </c>
-      <c r="B169" t="inlineStr">
+      <c r="B232" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO,  ai sensi dell’art. 50 del D. Lgs. n. 36/2023, PER LA FORNITURA DI  2 SWITCH FIBRE CHANNEL, 3 UNITA' NAS CON CAPACITA'° 90 TB RAW E 75 TB UTILI</t>
         </is>
       </c>
-      <c r="C169" t="inlineStr">
+      <c r="C232" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D169" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G169" t="inlineStr">
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr"/>
+      <c r="G232" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K169" t="inlineStr">
+      <c r="K232" t="inlineStr">
         <is>
           <t>31/05/2024 00:00</t>
         </is>
       </c>
-      <c r="L169" t="inlineStr">
+      <c r="L232" t="inlineStr">
         <is>
           <t>13/06/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="170">
-      <c r="A170" t="inlineStr">
+    <row r="233">
+      <c r="A233" t="inlineStr">
         <is>
           <t>69293</t>
         </is>
       </c>
-      <c r="B170" t="inlineStr">
+      <c r="B233" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI DISPOSITIVI IMPIANTABILI PER LA CHIUSURA DEL FORAME OVALE PERVIO (PFO) E DEL DIFETTO INTERATRIALE (DIA) PER L’UOSD DI EMODINAMICA DIAGNOSTICA E INTERVENTISTICA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
         </is>
       </c>
-      <c r="C170" t="inlineStr">
+      <c r="C233" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D170" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F170" t="inlineStr">
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
         <is>
           <t>Per la gara in oggetto, in data 27 maggio 2024, si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;Chiarimenti al 27/05/2024&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto, in data 28 maggio 2024, si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;Chiarimenti al 28/05/2024&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto, in data 5 novembre 2024, si pubblica la cartella “ATTI DI GARA” contenente i seguenti documenti:
 &lt;p align="justify"&gt;- Verbale apertura busta amministrativa&lt;/p&gt;
 &lt;p align="justify"&gt;- Verbale apertura busta tecnica&lt;/p&gt;
 &lt;p align="justify"&gt;- Nomina della Commissione Giudicatrice&lt;/p&gt;
 &lt;p align="justify"&gt;- Verbale Commissione Giudicatrice&lt;/p&gt;
 &lt;p align="justify"&gt;- Tabella Riassuntiva&lt;/p&gt;
 &lt;p align="justify"&gt;- Delibera di assegnazione&lt;/p&gt;
 &lt;p align="justify"&gt;CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B134D6FE6F"&gt;B134D6FE6F&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G170" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K170" t="inlineStr">
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K233" t="inlineStr">
         <is>
           <t>27/05/2024 00:00</t>
         </is>
       </c>
-      <c r="L170" t="inlineStr">
+      <c r="L233" t="inlineStr">
         <is>
           <t>27/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="171">
-      <c r="A171" t="inlineStr">
+    <row r="234">
+      <c r="A234" t="inlineStr">
         <is>
           <t>65989</t>
         </is>
       </c>
-      <c r="B171" t="inlineStr">
+      <c r="B234" t="inlineStr">
         <is>
           <t>PNRR M6 C2 1.1.1. Attività di estrazione e migrazione dati sw Cetraplus per avvio nuovo applicativo regionale trasfusionale secondo indicazioni del PNRR.</t>
         </is>
       </c>
-      <c r="C171" t="inlineStr">
+      <c r="C234" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D171" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F171" t="inlineStr">
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
         <is>
           <t>&lt;span lang="it-IT"&gt;L’Azienda ULSS n.1 Dolomiti ha assegnato con delibera n. 156 del &lt;/span&gt;&lt;span lang="it-IT"&gt;15/02/2024&lt;/span&gt;&lt;span lang="it-IT"&gt; alla Ditta Zucchetti Centro Sistemi Spa, tramite procedura di affidamento diretto sulla piattaforma ministeriale MEPA, il contratto relativo all&lt;/span&gt;&lt;span lang="it-IT"&gt;e&lt;/span&gt;&lt;span lang="it-IT"&gt; attività di migrazione dati del software Cetraplus per l’attivazione del nuovo sistema trasfusionale al fine di adeguarlo alle nuove specifiche del FSE 2.0 secondo le indicazioni del PNRR.&lt;/span&gt;
 &lt;p lang="it-IT"&gt;L’investimento è stato ricompreso nella missione M6 C2 1.1.1 “Ammodernamento del parco tecnologico e digitale ospedaliero (Digitalizzazione delle strutture ospedaliere)"&lt;/p&gt;
 &lt;span lang="it-IT"&gt;CUP &lt;/span&gt;&lt;span lang="it-IT"&gt;B36G21073020006&lt;/span&gt;
-&amp;nbsp;
 05/04/2024 Si pubblica la delibera di affidamento delle attività a valere sul PNRR e la relativa documentazione.</t>
         </is>
       </c>
-      <c r="G171" t="inlineStr">
+      <c r="G234" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K171" t="inlineStr">
+      <c r="K234" t="inlineStr">
         <is>
           <t>24/05/2024 00:00</t>
         </is>
       </c>
-      <c r="L171" t="inlineStr">
+      <c r="L234" t="inlineStr">
         <is>
           <t>24/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="172">
-      <c r="A172" t="inlineStr">
+    <row r="235">
+      <c r="A235" t="inlineStr">
         <is>
           <t>66776</t>
         </is>
       </c>
-      <c r="B172" t="inlineStr">
+      <c r="B235" t="inlineStr">
         <is>
           <t>PNRR M6 C2 1.3.2 "Rafforzamento dell'infrastruttura tecnologica e degli strumenti per la raccolta, l'elaborazione, l'analisi dei dati e la simulazione". Implementazione degli applicativi informatici per la raccolta dei dati relativi ai flussi SIAR e SICOF in uso presso l'Azienda ULSS n.1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr">
+      <c r="C235" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D172" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F172" t="inlineStr">
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
         <is>
           <t>24/05/2024 si pubblica quanto segue: L’Azienda Ulss n.1 Dolomiti ha assegnato con delibera n. 521 del 09/05/2024 alla Ditta Studio Vega Srl, tramite affidamento diretto sulla piattaforma ministeriale MEPA, l’implementazione del software Atl@nte per i moduli dei flussi SIAR e SICOF al fine di adeguarli alle indicazioni del PNRR.
 L’investimento è stato ricompreso nella missione M6 C2 1.3.2 “Rafforzamento dell’infrastruttura tecnologica e degli  strumenti per la raccolta, l’elaborazione, l’analisi dei dati e la simulazione”.
 flusso SIAR	CUP	C97H22003120001	
 flusso SICOF	CUP	C97H22003130001</t>
         </is>
       </c>
-      <c r="G172" t="inlineStr">
+      <c r="G235" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K172" t="inlineStr">
+      <c r="K235" t="inlineStr">
         <is>
           <t>24/05/2024 00:00</t>
         </is>
       </c>
-      <c r="L172" t="inlineStr">
+      <c r="L235" t="inlineStr">
         <is>
           <t>24/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="173">
-      <c r="A173" t="inlineStr">
+    <row r="236">
+      <c r="A236" t="inlineStr">
         <is>
           <t>66711</t>
         </is>
       </c>
-      <c r="B173" t="inlineStr">
+      <c r="B236" t="inlineStr">
         <is>
           <t>AVVISO DI MANIFESTAZIONE DI INTERESSE PER L'INDIVIDUAZIONE DI CANDIDATI PER L'AFFIDAMENTO SERVIZIO DI MANUTENZIONE DELLE ATTREZZATURE DELLE CUCINE PER LE DIVERSE SEDI OSPEDALIERE DELL'ULSS 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr">
+      <c r="C236" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D173" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F173" t="inlineStr">
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
         <is>
           <t>&lt;a href="http://www.aulss1.veneto.it/wp-content/uploads/2024/05/manifestazione-di-interesse-per-manutenzione-cucine-merged.pdf"&gt;manifestazione-di-interesse-per-manutenzione-cucine-merged.pdf&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G173" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K173" t="inlineStr">
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K236" t="inlineStr">
         <is>
           <t>17/05/2024 00:00</t>
         </is>
       </c>
-      <c r="L173" t="inlineStr">
+      <c r="L236" t="inlineStr">
         <is>
           <t>31/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="174">
-      <c r="A174" t="inlineStr">
+    <row r="237">
+      <c r="A237" t="inlineStr">
         <is>
           <t>66568</t>
         </is>
       </c>
-      <c r="B174" t="inlineStr">
+      <c r="B237" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER MANIFESTAZIONE DI INTERESSE PER L’AFFIDAMENTO DEL SERVIZIO DI GESTIONE DI INTERVENTI PER LA CURA DEI SOGGETTI CON DISTURBO DELLO SPETTRO AUTISTICO FINALIZZATI AD UN INTERVENTO PRECOCE CON UNA PRESA IN CARICO VOLTA A GARANTIRE LA CONTINUITA' DI CURA, L'INTEGRAZIONE E L'INCLUSIONE SOCIALE E LAVORATIVA</t>
         </is>
       </c>
-      <c r="C174" t="inlineStr">
+      <c r="C237" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D174" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F174" t="inlineStr">
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
         <is>
           <t>&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;E’ stato pubblicato in data odierna sulla piattaforma telematica SINTEL un avviso pubblico per la raccolta delle manifestazioni di interesse per l’affidamento &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;del servizio di gestione di interventi per la cura dei soggetti con disturbo dello spettro autistico finalizzati ad un intervento precoce con una presa in carico volta a garantire la continuità di cura, l'integrazione e l'inclusione sociale e lavorativa.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 &lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;La raccolta delle manifestazioni di interesse e l’eventuale successiva procedura saranno gestite sulla medesima piattaforma.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 &lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;L’ID relativo alla procedura è il seguente: 183465621.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 &lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;Si invitano gli operatori interessati a:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 &lt;ul&gt;
  	&lt;li&gt;&lt;span style="color: #333333;"&gt;– &lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;registrarsi sulla piattaforma Sintel (https://www.sintel.regione.lombardia.it);&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="color: #333333;"&gt;– &lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;qualificarsi come operatori per l’Azienda ULSS n. 1 Dolomiti;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="color: #333333;"&gt;– &lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;inviare la propria manifestazione di interesse seguendo le indicazioni riportate nella documentazione disponibile.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;Le manifestazioni di interesse dovranno pervenire entro le ore 12:00 del 27/05/2024.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;</t>
         </is>
       </c>
-      <c r="G174" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K174" t="inlineStr">
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K237" t="inlineStr">
         <is>
           <t>10/05/2024 00:00</t>
         </is>
       </c>
-      <c r="L174" t="inlineStr">
+      <c r="L237" t="inlineStr">
         <is>
           <t>27/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="175">
-      <c r="A175" t="inlineStr">
+    <row r="238">
+      <c r="A238" t="inlineStr">
         <is>
           <t>66471</t>
         </is>
       </c>
-      <c r="B175" t="inlineStr">
+      <c r="B238" t="inlineStr">
         <is>
           <t>Fornitura microtomi per UU.OO. Anatomia Patologica dell'Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr">
+      <c r="C238" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D175" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F175" t="inlineStr">
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 183143094, una consultazione di mercato finalizzata ad acquisire proposte tecnico-economiche e selezionare operatori economici per procedere ad un successivo affidamento diretto, sensi dell’art. 50 comma 1. lett. b) del D.Lgs. n. 36/2023, per la fornitura di microtomi per le UU.OO. di Anatomia Patologica dell’Azienda Ulss n. 1 Dolomiti.
 Scadenza presentazione documentazione 20 maggio 2024 ore 13.00 – SINTEL ID 183143094.</t>
         </is>
       </c>
-      <c r="G175" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K175" t="inlineStr">
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K238" t="inlineStr">
         <is>
           <t>03/05/2024 00:00</t>
         </is>
       </c>
-      <c r="L175" t="inlineStr">
+      <c r="L238" t="inlineStr">
         <is>
           <t>20/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="176">
-      <c r="A176" t="inlineStr">
+    <row r="239">
+      <c r="A239" t="inlineStr">
         <is>
           <t>63195</t>
         </is>
       </c>
-      <c r="B176" t="inlineStr">
+      <c r="B239" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER FORNITURA CARTA PER FOTOCOPIE A RIDOTTO IMPATTO AMBIENTALE APRILE 2024-2026</t>
         </is>
       </c>
-      <c r="C176" t="inlineStr">
+      <c r="C239" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D176" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F176" t="inlineStr">
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
         <is>
           <t>17-11-2023 Pubblicazione Avviso per manifestazione d'interesse fornitura carta per fotocopie a ridotto impatto ambientale. Sintel ID &lt;strong&gt;176315303&lt;/strong&gt;. Scad.04-12-2023
 29/04/2024 Pubblicazione "Verbale apertura buste amministrativa-tecnica-economica Sintel ID 180035651 e proposta di aggiudicazione" e Delibera di affidamento 467 del 26/04/24.
 29/05/2025 Pubblicazione Documenti di gara (lettera d'invito e allegati).
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07B9FDB41"&gt;B07B9FDB41&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G176" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K176" t="inlineStr">
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K239" t="inlineStr">
         <is>
           <t>29/04/2024 00:00</t>
         </is>
       </c>
-      <c r="L176" t="inlineStr">
+      <c r="L239" t="inlineStr">
         <is>
           <t>29/04/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="177">
-      <c r="A177" t="inlineStr">
+    <row r="240">
+      <c r="A240" t="inlineStr">
         <is>
           <t>66364</t>
         </is>
       </c>
-      <c r="B177" t="inlineStr">
+      <c r="B240" t="inlineStr">
         <is>
           <t>Fornitura apparecchiature per l'allestimento e le attività del Centro Procreazione Medicalmente Assistita (PMA) dell'Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C177" t="inlineStr">
+      <c r="C240" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D177" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F177" t="inlineStr">
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 182665356, una consultazione preliminare di mercato, ai sensi dell’art. 77 del Dlgs n. 36/2023, volta ad acquisire documentazione tecnica ed economica da operatori economici interessati alla partecipazione ad eventuale successiva procedura di gara per la fornitura di varie apparecchiature/sistemi (come individuate) per aggiornare/potenziare l'UOSD Ostetricia, Ginecologia e Procreazione Medicalmente Assistita (PMA) presso l'Ospedale di Pieve di Cadore.
 Scadenza presentazione documentazione 08.05.2024 ore 13.00 – SINTEL ID 182665356.</t>
         </is>
       </c>
-      <c r="G177" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K177" t="inlineStr">
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K240" t="inlineStr">
         <is>
           <t>22/04/2024 00:00</t>
         </is>
       </c>
-      <c r="L177" t="inlineStr">
+      <c r="L240" t="inlineStr">
         <is>
           <t>08/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="178">
-      <c r="A178" t="inlineStr">
+    <row r="241">
+      <c r="A241" t="inlineStr">
         <is>
           <t>66283</t>
         </is>
       </c>
-      <c r="B178" t="inlineStr">
+      <c r="B241" t="inlineStr">
         <is>
           <t>FORNITURA ACCESSORI AD INTEGRAZIONE ECOTOMOGRAFI MYLAB X8EHD ESAOTE</t>
         </is>
       </c>
-      <c r="C178" t="inlineStr">
+      <c r="C241" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D178" t="inlineStr">
-[...15 lines deleted...]
-      <c r="K178" t="inlineStr">
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr"/>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K241" t="inlineStr">
         <is>
           <t>18/04/2024 00:00</t>
         </is>
       </c>
-      <c r="L178" t="inlineStr">
+      <c r="L241" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="179">
-[...10 lines deleted...]
-      <c r="C179" t="inlineStr">
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>66148</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>APPROVVIGIONAMENTO DI BENI E SERVIZI - ANNI 2024/2025 - AVVISO INDICATIVO PER LA COSTITUZIONE DI UN ALBO FORNITORI</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D179" t="inlineStr">
-[...58 lines deleted...]
-      <c r="F180" t="inlineStr">
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
         <is>
           <t>&lt;strong&gt;12/04/2024&lt;/strong&gt; : &lt;span style="font-size: small;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;in esecuzione della Deliberazione del Direttore Generale n. 338 del 28/03/2024 relativa alla programmazione per il triennio 2024/2025/2026 si pubblica l'&lt;strong&gt;AVVISO&lt;/strong&gt; dell’attività contrattuale per l’acquisizione di beni e servizi dell’UOC Provveditorato Economato e Gestione della Logistica in ordine agli approvvigionamenti di beni e servizi &lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt; che intende avviare nel 2024 e nei mesi iniziali del 2025,&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt; ai se&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;nsi del D.Lgs. 36/2023. L'elenco delle procedure è contenuto negli allegati pubblicati contestualmente.&lt;/span&gt;&lt;/span&gt;
 Si invita a prendere visione dell'&lt;strong&gt;AVVISO&lt;/strong&gt;  e suoi allegati precisando che il termine di scadenza è il &lt;strong&gt;16/05/2024&lt;/strong&gt; salvo quanto indicato nell'avviso stesso.
 &lt;p class="western" align="justify"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;Il link per compilare il modulo per la manifestazione di interesse è il seguente:&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;a href="https://forms.gle/6JDcL8W8PoQRWAeE9"&gt;https://forms.gle/6JDcL8W8PoQRWAeE9&lt;/a&gt; &lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;strong&gt;19/04/2024&lt;/strong&gt; &lt;span style="font-size: small;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;in esecuzione della Deliberazione del Direttore Generale n. 338 del 28/03/2024 relativa alla programmazione per il triennio 2024/2025/2026 si pubblica la procedura n. 336/2024 per la quale gli operatori interessati possono presentare domanda di ammissione all'elenco degli operatori economici con le medesime modalità previste per il resto delle procedure.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G180" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K180" t="inlineStr">
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K242" t="inlineStr">
         <is>
           <t>12/04/2024 00:00</t>
         </is>
       </c>
-      <c r="L180" t="inlineStr">
+      <c r="L242" t="inlineStr">
         <is>
           <t>16/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="181">
-      <c r="A181" t="inlineStr">
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>66166</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>FORNITURA DI DISTANZIATORI PROSTATICI PER RADIOTERAPIA.</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>Per quanto in oggetto ai sensi del D.Lgs. 36/2023 l’AULSS n. 1 Dolomiti intende valutare con una consultazione preliminare di mercato l’interesse di potenziali fornitori.
+Le ditte interessate potranno presentare la propria candidatura entro il giorno 27/04/2024 agli indirizzi mail indicati nella lettera allegata alla presente.
+Il Direttore dell’UOC Provveditorato, Economato e Gestione della Logistica.</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>12/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L243" t="inlineStr">
+        <is>
+          <t>27/04/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
         <is>
           <t>66123</t>
         </is>
       </c>
-      <c r="B181" t="inlineStr">
+      <c r="B244" t="inlineStr">
         <is>
           <t>Procedura aperta telematica a lotto unico per l'acquisizione di n.1 tac simulatore da destinare alla UOC di Radioterapia del presidio ospedaliero di Belluno dell’Ulss 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr">
+      <c r="C244" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D181" t="inlineStr">
-[...11 lines deleted...]
-          <t>Con deliberazione n. 353 del 28/03/2024 l’Ulss 1 Dolomiti ha indetto una procedura aperta telematica a lotto unico per l’affidamento della fornitura di n. 1 tac simulatore da destinare all'U.O.C. di Radioterapia della sede ospedaliera di Belluno.
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Con deliberazione n. 353 del 28/03/2024 l’Ulss 1 Dolomiti ha indetto una procedura aperta telematica a lotto unico per l’affidamento della fornitura di n. 1 tac simulatore da destinare all'U.O.C. di Radioterapia della sede ospedaliera di Belluno.
 Gli interessati possono formulare richieste di chiarimento entro il giorno 26/04/2023 ore 13:00.
 La scadenza per la presentazione delle offerte è stabilito nel giorno 08/05/2023 ore 12:00
 Il procedimento sarà realizzato sulla piattaforma di e-proceurement Sintel: ID &lt;strong&gt;182019910&lt;/strong&gt;
-&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12777D0D1&amp;amp;standalone=2"&gt;LINK ALLA BDNCP&lt;/a&gt;
-[...8 lines deleted...]
-      <c r="K181" t="inlineStr">
+&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12777D0D1&amp;standalone=2"&gt;LINK ALLA BDNCP&lt;/a&gt;
+ </t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K244" t="inlineStr">
         <is>
           <t>11/04/2024 00:00</t>
         </is>
       </c>
-      <c r="L181" t="inlineStr">
+      <c r="L244" t="inlineStr">
         <is>
           <t>08/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="182">
-      <c r="A182" t="inlineStr">
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>65984</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>Adesione a gara regionale, espletata mediante procedura aperta da Azienza Zero, per l'affidamento del servizio di gestione informatizzata del personale a qualsiasi titolo impiegato presso l'Az. Ulss n.1 Dolomiti.</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>05/04/2024 si pubblica:
+&lt;ul&gt;
+ 	&lt;li&gt;la determinazione dirigenziale di adesione con validità fino al 31/12/2028;&lt;/li&gt;
+ 	&lt;li&gt;il contratto d'appalto sottoscritto dalle parti.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>05/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L245" t="inlineStr">
+        <is>
+          <t>05/04/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
         <is>
           <t>66014</t>
         </is>
       </c>
-      <c r="B182" t="inlineStr">
+      <c r="B246" t="inlineStr">
         <is>
           <t>ID 181767026  Procedura aperta per l'affidamento di SERVIZI SANITARI VARI E TELEREFERTAZIONE A SUPPORTO DELL’U.O.C. RADIOLOGIA</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr">
+      <c r="C246" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D182" t="inlineStr">
-[...11 lines deleted...]
-          <t>05/04/2024:
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">05/04/2024:
 &lt;strong&gt; PROCEDURA APERTA ID 181767026 su piattaforma SINTEL - Aria SpA &lt;/strong&gt;
 in data odierna, 05_04_2024, si pubblica la documentazione di gara per l'affidamento dell'&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;&lt;span lang="it-IT"&gt;&lt;b&gt;ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEI “SERVIZI SANITARI VARI E TELEREFERTAZIONE A SUPPORTO DELLE DIVERSE SEDI DELL’U.O.C. RADIOLOGIA; n. 3 Lotti&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 Procedura aperta: scadenza presentazione offerte 30/04/2024, termine per richiedere chiarimenti 22/04/2024&lt;strong&gt;.&lt;/strong&gt;
 08/04/2024 si pubblica il DGUE in formato XLM
 09/04/2024 si pubblica lo schema d'offerta (ALL 4) del Lotto n. 2, che va a sostituire il precedente.
 16/04/2024 si pubblicano i Chiarimenti n. 1.
 17/04/2024 si pubblicano i Chiarimenti n. 2.
 19/04/2024 si pubblicano i Chiarimenti n. 3.
 23/04/2024 si pubblicano i Chiarimenti n. 4.
 24/04/24 si pubblicano i chiarimenti n. 5 con la messa a disposizione del DGUE editabile da utilizzare per la procedura, trasformare in .pdf, firmare digitalmente e caricare nella busta amministrativa
 11/07/2024 I lotti n. 1 e 2 sono risultati deserti. Si pubblica la seguente documentazione di gara relativa all'aggiudicazione del Lotto n. 3 "Attività di telerefertazione a distanza di prestazioni di diagnostica" CIG: B10F9DC2B3:
 &lt;ul&gt;
  	&lt;li&gt;Verbali apertura busta amministrativa e tecnica (del 03/05/2024) con delega all'apertura delle buste da parte del RUP alle delegate;&lt;/li&gt;
  	&lt;li&gt;Nomina e Curriculum Vitae della Commissione giudicatrice;&lt;/li&gt;
  	&lt;li&gt;Verbale di valutazione della Commissione valutatrice (23/05/2024) e allegato punteggi;&lt;/li&gt;
  	&lt;li&gt;Verbale di apertura offerta economica - proposta d'aggiudicazione (28/05/2024);&lt;/li&gt;
  	&lt;li&gt;Delibera di assegnazione del Lotto n. 3: Deliberazione n. 758 del 05/07/2024.&lt;/li&gt;
 &lt;/ul&gt;
 Per visionare l'intero ciclo di vita del contratto si rinvia a: &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10F9DC2B3" target="_blank" rel="noopener"&gt;B10F9DC2B3&lt;/a&gt;
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K182" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K246" t="inlineStr">
         <is>
           <t>05/04/2024 00:00</t>
         </is>
       </c>
-      <c r="L182" t="inlineStr">
+      <c r="L246" t="inlineStr">
         <is>
           <t>30/04/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="183">
-      <c r="A183" t="inlineStr">
+    <row r="247">
+      <c r="A247" t="inlineStr">
         <is>
           <t>66002</t>
         </is>
       </c>
-      <c r="B183" t="inlineStr">
+      <c r="B247" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI PRODOTTI ORTOFRUTTICOLI FRESCHI PER LE CUCINE DEGLI OSPEDALI DI BELLUNO E DI AGORDO - PERIODO MARZO 2024 - FEBBRAIO 2025</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr">
+      <c r="C247" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D183" t="inlineStr">
-[...11 lines deleted...]
-          <t>29/05/2025 Si pubblica la documentazione relativa all'affidamento, a seguito di procedura negoziata senza bando, del contratto relativo alla fornitura di prodotti ortofrutticoli a favore della ditta SCAL FRUT.
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">29/05/2025 Si pubblica la documentazione relativa all'affidamento, a seguito di procedura negoziata senza bando, del contratto relativo alla fornitura di prodotti ortofrutticoli a favore della ditta SCAL FRUT.
 &lt;strong&gt;CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03A4C6164"&gt;B03A4C6164&lt;/a&gt;&lt;/strong&gt;
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K183" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K247" t="inlineStr">
         <is>
           <t>05/04/2024 00:00</t>
         </is>
       </c>
-      <c r="L183" t="inlineStr">
+      <c r="L247" t="inlineStr">
         <is>
           <t>05/04/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="184">
-      <c r="A184" t="inlineStr">
+    <row r="248">
+      <c r="A248" t="inlineStr">
         <is>
           <t>65953</t>
         </is>
       </c>
-      <c r="B184" t="inlineStr">
+      <c r="B248" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO PER L'INDIVUAZIONE DEI CANDIDATI PER AFFIDAMENTO SERVIZIO FACCHINAGGIO PRESSO LE SEDI DELL'ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C184" t="inlineStr">
+      <c r="C248" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D184" t="inlineStr">
-[...15 lines deleted...]
-      <c r="K184" t="inlineStr">
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr"/>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K248" t="inlineStr">
         <is>
           <t>04/04/2024 00:00</t>
         </is>
       </c>
-      <c r="L184" t="inlineStr">
+      <c r="L248" t="inlineStr">
         <is>
           <t>11/04/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="185">
-      <c r="A185" t="inlineStr">
+    <row r="249">
+      <c r="A249" t="inlineStr">
         <is>
           <t>65925</t>
         </is>
       </c>
-      <c r="B185" t="inlineStr">
+      <c r="B249" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO PER LA FORNITURA DI UN SISTEMA PERCUTANEO D’ASSISTENZA VENTRICOLARE SX, COMPLETO DEI RELATIVI MATERIALI DEDICATI, PER L’UOSD DI EMODINAMICA DIAGNOSTICA E INTERVENTISTICA DELL’AZIENDA ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr">
+      <c r="C249" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D185" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F185" t="inlineStr">
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
         <is>
           <t>Per quanto in oggetto ai sensi del D.Lgs. 36/2023 l’AULSS n. 1 Dolomiti intende valutare con un'indagine di mercato l’interesse di potenziali fornitori.
 Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno di mercoledì 17/04/2024 agli indirizzi mail indicati nella lettera allegata alla presente.</t>
         </is>
       </c>
-      <c r="G185" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K185" t="inlineStr">
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K249" t="inlineStr">
         <is>
           <t>03/04/2024 00:00</t>
         </is>
       </c>
-      <c r="L185" t="inlineStr">
+      <c r="L249" t="inlineStr">
         <is>
           <t>17/04/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="186">
-      <c r="A186" t="inlineStr">
+    <row r="250">
+      <c r="A250" t="inlineStr">
         <is>
           <t>65871</t>
         </is>
       </c>
-      <c r="B186" t="inlineStr">
+      <c r="B250" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA FORNITURA MATERIALE CARTACEO DI CONVIVENZA. GIUGNO 2024-2026</t>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
+      <c r="C250" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D186" t="inlineStr">
-[...11 lines deleted...]
-          <t>28/03/2024  Pubblicato avviso per candidature, oggetto "INDAGINE DI MERCATO MATERIALE CARTACEO DI CONVIVENZA (BOBINE, LENZUOLINI, TOVAGLIOLI, ETC.)". Scadenza 11/04/2024
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28/03/2024  Pubblicato avviso per candidature, oggetto "INDAGINE DI MERCATO MATERIALE CARTACEO DI CONVIVENZA (BOBINE, LENZUOLINI, TOVAGLIOLI, ETC.)". Scadenza 11/04/2024
 08/07/2024  Pubblicata la seguente documentazione: - Verbale apertura busta amministrativa; - Verbale apertura buste tecnica-economica e proposta aggiudicazione; - Delibera 727 del 02/07/2024.
 29/05/2025  Pubblicazione Documenti di gara (lettera d'invito e allegati).
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D044E990"&gt;B1D044E990&lt;/a&gt;
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K186" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K250" t="inlineStr">
         <is>
           <t>28/03/2024 00:00</t>
         </is>
       </c>
-      <c r="L186" t="inlineStr">
+      <c r="L250" t="inlineStr">
         <is>
           <t>03/06/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="187">
-      <c r="A187" t="inlineStr">
+    <row r="251">
+      <c r="A251" t="inlineStr">
         <is>
           <t>66681</t>
         </is>
       </c>
-      <c r="B187" t="inlineStr">
+      <c r="B251" t="inlineStr">
         <is>
           <t>PNRR M6.C2.1.1.2 “SOSTITUZIONE GRANDI APPARECCHIATURE”. FORNITURA N. 2 APPARECCHI RADIOLOGICI/POLIFUNZIONALI PER RADIOLOGIA DIGITALE DIRETTA PER L'U.O.C. DI RADIOLOGIA DEL P.O. BELLUNO</t>
         </is>
       </c>
-      <c r="C187" t="inlineStr">
+      <c r="C251" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D187" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F187" t="inlineStr">
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
         <is>
           <t>L’Ulss 1, in qualità di soggetto attuatore delegato,  dà seguito alla pubblicazione degli atti relativi agli investimenti finanziati mediante il Piano di Ripresa e Resilienza nell’ambito della missione M.6 C2 1.1.2 “Ammodernamento del parco tecnologico/digitale ospedaliero – Sostituzione grandi apparecchiature”.
 La presente acquisizione è stata disposta, nei confronti dell'impresa ESAOTE S.p.A., mediante adesione al LOTTO 3 dell’accordo quadro di Consip S.p.A. – ID 2489 – e recepita con successivo provvedimento deliberativo n. 348 del 28/03/2024.
 CUP: B34E22000350006 (apparecchio PO di Belluno-sala 7) - B34E22000360006 (apparecchio PO di Belluno-sala 11)</t>
         </is>
       </c>
-      <c r="G187" t="inlineStr">
+      <c r="G251" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K187" t="inlineStr">
+      <c r="K251" t="inlineStr">
         <is>
           <t>28/03/2024 00:00</t>
         </is>
       </c>
-      <c r="L187" t="inlineStr">
+      <c r="L251" t="inlineStr">
         <is>
           <t>28/03/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="188">
-      <c r="A188" t="inlineStr">
+    <row r="252">
+      <c r="A252" t="inlineStr">
         <is>
           <t>65488</t>
         </is>
       </c>
-      <c r="B188" t="inlineStr">
+      <c r="B252" t="inlineStr">
         <is>
           <t>Fornitura di lampade scialitiche ambulatoriali per varie UU.OO. dell’Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C188" t="inlineStr">
+      <c r="C252" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D188" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F188" t="inlineStr">
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 180789932, un’indagine di mercato finalizzata ad acquisire proposte tecnico-economiche e selezionare operatori economici per procedere ad un successivo affidamento diretto, sensi dell’art. 50 comma 1. lett. b) del D.Lgs. n. 36/2023, per la fornitura di lampade scialitiche per uso ambulatoriale per varie Unità Operative dell’Azienda Ulss n. 1 Dolomiti.
 Scadenza presentazione documentazione 3 aprile 2024 ore 18.00 – SINTEL ID 180789932.</t>
         </is>
       </c>
-      <c r="G188" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K188" t="inlineStr">
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K252" t="inlineStr">
         <is>
           <t>15/03/2024 00:00</t>
         </is>
       </c>
-      <c r="L188" t="inlineStr">
+      <c r="L252" t="inlineStr">
         <is>
           <t>03/04/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="189">
-      <c r="A189" t="inlineStr">
+    <row r="253">
+      <c r="A253" t="inlineStr">
         <is>
           <t>65391</t>
         </is>
       </c>
-      <c r="B189" t="inlineStr">
+      <c r="B253" t="inlineStr">
         <is>
           <t>SISTEMA INFORMATIZZATO PER LA GESTIONE DELL’INCENTIVO FUNZIONI TECNICHE</t>
         </is>
       </c>
-      <c r="C189" t="inlineStr">
+      <c r="C253" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D189" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F189" t="inlineStr">
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
         <is>
           <t>L’Ulss 1 Dolomiti avvia una consultazione di mercato con la finalità di raccogliere informazioni e selezionare operatori economici in grado di fornire sistemi informatizzato per la gestione dell’incentivo per funzioni tecniche previsto dal codice appalti per gli affidamenti di lavori, servizi e forniture.
 Si invita a prendere visione dell'avviso allegato.
 Scadenza per la presentazione delle istanze: 26/03/2024</t>
         </is>
       </c>
-      <c r="G189" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K189" t="inlineStr">
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K253" t="inlineStr">
         <is>
           <t>12/03/2024 00:00</t>
         </is>
       </c>
-      <c r="L189" t="inlineStr">
+      <c r="L253" t="inlineStr">
         <is>
           <t>26/03/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="190">
-      <c r="A190" t="inlineStr">
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>65361</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>adesione a convenzioni Consip per l’acquisto dell’infrastruttura harware e software per nuovo applictivo SUEM 118. PNRR linea M6.C2–1.1.1 Ammodernamento del parco tecnologico e digitale ospedaliero – Digitalizzazione delle strutture ospedaliere (DEA Dipartimenti di Emergenza e Accettazione di livello I e II). CUP B36G21073020006.</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr"/>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="K254" t="inlineStr">
+        <is>
+          <t>11/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L254" t="inlineStr">
+        <is>
+          <t>31/12/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
         <is>
           <t>65370</t>
         </is>
       </c>
-      <c r="B190" t="inlineStr">
+      <c r="B255" t="inlineStr">
         <is>
           <t>adesione a convenzioni Consip per l’acquisto di personal computer e  stampanti  per   l’Azienda   ULSS  1   Dolomiti.   PNRR   linea  M6.C2–1.1.1  Ammodernamento   del   parco   tecnologico   e   digitale   ospedaliero   –  Digitalizzazione   delle   strutture   ospedaliere   (DEA   Dipartimenti   di  Emergenza e Accettazione di livello I e II). CUP B36G21073020006.</t>
         </is>
       </c>
-      <c r="C190" t="inlineStr">
+      <c r="C255" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D190" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G190" t="inlineStr">
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr"/>
+      <c r="G255" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K190" t="inlineStr">
+      <c r="K255" t="inlineStr">
         <is>
           <t>11/03/2024 00:00</t>
         </is>
       </c>
-      <c r="L190" t="inlineStr">
+      <c r="L255" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="191">
-      <c r="A191" t="inlineStr">
+    <row r="256">
+      <c r="A256" t="inlineStr">
         <is>
           <t>65353</t>
         </is>
       </c>
-      <c r="B191" t="inlineStr">
+      <c r="B256" t="inlineStr">
         <is>
           <t>PNRR M6.C1 - 1.2.2 “Implementazione delle Centrali Operative Territoriali (COT) - Device.</t>
         </is>
       </c>
-      <c r="C191" t="inlineStr">
+      <c r="C256" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D191" t="inlineStr">
+      <c r="D256" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E191" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F191" t="inlineStr">
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
         <is>
           <t>L’Ulss 1, in qualità di soggetto attuatore, dà seguito alla pubblicazione degli investimenti finanziati mediante il Piano di Ripresa e Resilienza nell’ambito della missione M.6 C1 1.2.2 “Implementazione delle Centrali Operative Territoriali - Device”.
 Sono stati acqusitati device quali: kit device di telemonitoraggio, elettrocardiografi, impedenziometri, spirometri e sonde ecografiche wireless.
 CUP B34E21015550004</t>
         </is>
       </c>
-      <c r="G191" t="inlineStr">
+      <c r="G256" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K191" t="inlineStr">
+      <c r="K256" t="inlineStr">
         <is>
           <t>11/03/2024 00:00</t>
         </is>
       </c>
-      <c r="L191" t="inlineStr">
+      <c r="L256" t="inlineStr">
         <is>
           <t>31/03/2027 00:00</t>
         </is>
       </c>
     </row>
-    <row r="192">
-[...43 lines deleted...]
-      <c r="A193" t="inlineStr">
+    <row r="257">
+      <c r="A257" t="inlineStr">
         <is>
           <t>65308</t>
         </is>
       </c>
-      <c r="B193" t="inlineStr">
+      <c r="B257" t="inlineStr">
         <is>
           <t>AVVISO PER MANIFESTAZIONE D'INTERESSE/CANDIDATURE PER FORNITURA DI STOVIGLIE E CONTENITORI TERMICI. SINTEL ID 180056903</t>
         </is>
       </c>
-      <c r="C193" t="inlineStr">
+      <c r="C257" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D193" t="inlineStr">
-[...15 lines deleted...]
-      <c r="K193" t="inlineStr">
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr"/>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K257" t="inlineStr">
         <is>
           <t>06/03/2024 00:00</t>
         </is>
       </c>
-      <c r="L193" t="inlineStr">
+      <c r="L257" t="inlineStr">
         <is>
           <t>18/03/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="194">
-      <c r="A194" t="inlineStr">
+    <row r="258">
+      <c r="A258" t="inlineStr">
         <is>
           <t>65226</t>
         </is>
       </c>
-      <c r="B194" t="inlineStr">
+      <c r="B258" t="inlineStr">
         <is>
           <t>AVVISO DI MANIFESTAZIONE DI INTERESSE per la fornitura di ARREDI PER SALA IBRIDA E SALA EMODINAMICA OSPEDALE DI BELLUNO - ID  180201901  - SINTEL .</t>
         </is>
       </c>
-      <c r="C194" t="inlineStr">
+      <c r="C258" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D194" t="inlineStr">
-[...15 lines deleted...]
-      <c r="K194" t="inlineStr">
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr"/>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K258" t="inlineStr">
         <is>
           <t>04/03/2024 00:00</t>
         </is>
       </c>
-      <c r="L194" t="inlineStr">
+      <c r="L258" t="inlineStr">
         <is>
           <t>14/03/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="195">
-      <c r="A195" t="inlineStr">
+    <row r="259">
+      <c r="A259" t="inlineStr">
         <is>
           <t>65010</t>
         </is>
       </c>
-      <c r="B195" t="inlineStr">
+      <c r="B259" t="inlineStr">
         <is>
           <t>LAVORI DI REALIZZAZIONE DI UNA PENSILINA PRESSO L’INGRESSO PRINCIPALE DELL’OSPEDALE DI FELTRE (BL)</t>
         </is>
       </c>
-      <c r="C195" t="inlineStr">
+      <c r="C259" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D195" t="inlineStr">
+      <c r="D259" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E195" t="inlineStr">
+      <c r="E259" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F195" t="inlineStr">
+      <c r="F259" t="inlineStr">
         <is>
           <t>CUP: B95F24000030002
 CIG: &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E6B4DA9B"&gt;B2E6B4DA9B (Link BDNCP)&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G195" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K195" t="inlineStr">
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K259" t="inlineStr">
         <is>
           <t>16/02/2024 00:00</t>
         </is>
       </c>
-      <c r="L195" t="inlineStr">
+      <c r="L259" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="196">
-      <c r="A196" t="inlineStr">
+    <row r="260">
+      <c r="A260" t="inlineStr">
         <is>
           <t>66041</t>
         </is>
       </c>
-      <c r="B196" t="inlineStr">
+      <c r="B260" t="inlineStr">
         <is>
           <t>PNRR M6.C2.1.1.2 “SOSTITUZIONE GRANDI APPARECCHIATURE”. TOMOGRAFO A RISONANZA MAGNETICA PER L'UOC DI RADIOLOGIA DI BELLUNO</t>
         </is>
       </c>
-      <c r="C196" t="inlineStr">
+      <c r="C260" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D196" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F196" t="inlineStr">
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
         <is>
           <t>L’Ulss 1, in qualità di soggetto attuatore delegato,  dà seguito alla pubblicazione degli atti relativi agli investimenti finanziati mediante il Piano di Ripresa e Resilienza nell’ambito della missione M.6 C2 1.1.2 “Ammodernamento del parco tecnologico/digitale ospedaliero – Sostituzione grandi apparecchiature”.
 La presente acquisizione è stata disposta mediante adesione all’accordo quadro di Consip S.p.A. - ID 2533 - e recepita con successivo provvedimento deliberativo n. 158 del 15/02/2024.
 CUP INTERVENTO: B34E22000310006</t>
         </is>
       </c>
-      <c r="G196" t="inlineStr">
+      <c r="G260" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K196" t="inlineStr">
+      <c r="K260" t="inlineStr">
         <is>
           <t>15/02/2024 00:00</t>
         </is>
       </c>
-      <c r="L196" t="inlineStr">
+      <c r="L260" t="inlineStr">
         <is>
           <t>15/02/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="197">
-      <c r="A197" t="inlineStr">
+    <row r="261">
+      <c r="A261" t="inlineStr">
         <is>
           <t>64908</t>
         </is>
       </c>
-      <c r="B197" t="inlineStr">
+      <c r="B261" t="inlineStr">
         <is>
           <t>Indagine di mercato assistenza prodotti sw Oracle</t>
         </is>
       </c>
-      <c r="C197" t="inlineStr">
+      <c r="C261" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D197" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F197" t="inlineStr">
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
         <is>
           <t>&lt;h4&gt;04/04/2024 si pubblica in allegato la delibera di aggiudicazione della procedura negoziata conclusa.&lt;/h4&gt;
 &lt;h4&gt;06/02/2024 Si avvisa che è stato pubblicato nel portale di Sintel id 179233899 un avviso di indagine di mercato al fine di individuare gli operatori economici da invitare alla successiva procedura negoziata senza bando per la fornitura di un contratto biennale anni 2024-2025 di assistenza ed aggiornamento di prodotti software Oracle. &lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt; &lt;/span&gt;&lt;/span&gt;&lt;/h4&gt;
 &lt;h4&gt;Si allega il relativo avviso.&lt;/h4&gt;
 &lt;h4&gt;Scadenza 19/02/2024 ore 18:00.&lt;/h4&gt;</t>
         </is>
       </c>
-      <c r="G197" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K197" t="inlineStr">
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K261" t="inlineStr">
         <is>
           <t>06/02/2024 00:00</t>
         </is>
       </c>
-      <c r="L197" t="inlineStr">
+      <c r="L261" t="inlineStr">
         <is>
           <t>19/02/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="198">
-      <c r="A198" t="inlineStr">
+    <row r="262">
+      <c r="A262" t="inlineStr">
         <is>
           <t>64840</t>
         </is>
       </c>
-      <c r="B198" t="inlineStr">
+      <c r="B262" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI SISTEMI ANALITICI PER LA DIAGNOSI DELLE MALATTIE SESSUALMENTE TRASMESSE E PARASSITI GASTROINTESTINALI, PER L’UOSD DI MICROBIOLOGIA DELL’AZIENDA ULSS  N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C198" t="inlineStr">
+      <c r="C262" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D198" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F198" t="inlineStr">
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;L’Azienda ULSS n. 1 Dolomiti intende avviare un’indagine di mercato al fine di individuare gli operatori economici da invitare alla procedura negoziata senza bando, ai sensi dell’art.50, c.1 lett. e) del D.Lgs. 36/2023 (in seguito codice), per la &lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;fornitura di sistemi analitici per la diagnosi delle malattie sessualmente trasmesse e parassiti gastrointestinali, per l’UOSD di MICROBIOLOGIA dell’Azienda ULSS n. 1 Dolomiti.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G198" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K198" t="inlineStr">
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K262" t="inlineStr">
         <is>
           <t>01/02/2024 00:00</t>
         </is>
       </c>
-      <c r="L198" t="inlineStr">
+      <c r="L262" t="inlineStr">
         <is>
           <t>16/02/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="199">
-      <c r="A199" t="inlineStr">
+    <row r="263">
+      <c r="A263" t="inlineStr">
         <is>
           <t>64847</t>
         </is>
       </c>
-      <c r="B199" t="inlineStr">
+      <c r="B263" t="inlineStr">
         <is>
           <t>CONSULTAZIONE PRELIMINARE DI MERCATO N. 2_SERVIZI SANITARI VARI E TELEREFERTAZIONE UOC RADIOLOGIA ULSS 1</t>
         </is>
       </c>
-      <c r="C199" t="inlineStr">
+      <c r="C263" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D199" t="inlineStr">
-[...11 lines deleted...]
-          <t>01/02/2024: Si pubblica la consultazione preliminare di mercato volta all’indizione di una procedura aperta telematica a n. 3 Lotti per l’affidamento di “Servizi sanitari vari e telerefertazione a supporto delle diverse sedi dell’UOC Radiologia dell’AULSS n. 1 Dolomiti”
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01/02/2024: Si pubblica la consultazione preliminare di mercato volta all’indizione di una procedura aperta telematica a n. 3 Lotti per l’affidamento di “Servizi sanitari vari e telerefertazione a supporto delle diverse sedi dell’UOC Radiologia dell’AULSS n. 1 Dolomiti”
 La domanda di partecipazione deve essere presentata, con le modalità indicate nell'avviso stesso.
 Scadenza: 13/02/2024 ore 12:00.
-&amp;nbsp;</t>
-[...7 lines deleted...]
-      <c r="K199" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K263" t="inlineStr">
         <is>
           <t>01/02/2024 00:00</t>
         </is>
       </c>
-      <c r="L199" t="inlineStr">
+      <c r="L263" t="inlineStr">
         <is>
           <t>13/02/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="200">
-      <c r="A200" t="inlineStr">
+    <row r="264">
+      <c r="A264" t="inlineStr">
         <is>
           <t>64804</t>
         </is>
       </c>
-      <c r="B200" t="inlineStr">
+      <c r="B264" t="inlineStr">
         <is>
           <t>ATTIVAZIONE DI UN PARTENARIATO CON APS/ODV PER LA REALIZZAZIONE DEGLI INTERVENTI IN MATERIA DI “SPORTELLO DI PROMOZIONE DELL'AMMINISTRATORE DI SOSTEGNO”, MEDIANTE CONVENZIONE, AI SENSI DELL’ART. 56 DEL D.LGS. N. 117/2017</t>
         </is>
       </c>
-      <c r="C200" t="inlineStr">
+      <c r="C264" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D200" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E200" t="inlineStr">
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F200" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="K200" t="inlineStr">
+      <c r="F264" t="inlineStr"/>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K264" t="inlineStr">
         <is>
           <t>26/01/2024 00:00</t>
         </is>
       </c>
-      <c r="L200" t="inlineStr">
+      <c r="L264" t="inlineStr">
         <is>
           <t>09/02/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="201">
-      <c r="A201" t="inlineStr">
+    <row r="265">
+      <c r="A265" t="inlineStr">
         <is>
           <t>64790</t>
         </is>
       </c>
-      <c r="B201" t="inlineStr">
+      <c r="B265" t="inlineStr">
         <is>
           <t>PROCEDURA PER L'AFFIDAMENTO DEL SERVIZIO DI FACCHINAGGIO FRA LE SEDI DELL'AZIENDA ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr">
+      <c r="C265" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D201" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F201" t="inlineStr">
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
         <is>
           <t>Per la presente gara si pubblica l'Avviso di consultazione di mercato per l'avvio di un Dialogo Tecnico. L'avviso è stato pubblicato su Sintel con ID n. 178892144.</t>
         </is>
       </c>
-      <c r="G201" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K201" t="inlineStr">
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K265" t="inlineStr">
         <is>
           <t>26/01/2024 00:00</t>
         </is>
       </c>
-      <c r="L201" t="inlineStr">
+      <c r="L265" t="inlineStr">
         <is>
           <t>12/02/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="202">
-      <c r="A202" t="inlineStr">
+    <row r="266">
+      <c r="A266" t="inlineStr">
         <is>
           <t>64448</t>
         </is>
       </c>
-      <c r="B202" t="inlineStr">
+      <c r="B266" t="inlineStr">
         <is>
           <t>PNRR M6 C2 1.3.1b "adeguamento tecnologico ed integrazione al FSE 2.0  secondo le indicazioni del PNRR per gli applicativi sanitari in uso"</t>
         </is>
       </c>
-      <c r="C202" t="inlineStr">
+      <c r="C266" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D202" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F202" t="inlineStr">
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
         <is>
           <t>02/01/2024
 L’Azienda Ulss n.1 Dolomiti ha assegnato con delibera n. 1334 del 15/12/2023, alle Ditte Dedalus Spa ed Exprivia Spa, tramite procedure di affidamento diretto sulla piattaforma ministeriale MEPA, i rispettivi contratti relativi all'implementazione degli applicativi sanitari in uso, al fine di adeguarli alle nuove specifiche del FSE 2.0 secondo le  indicazioni del PNRR.
 L’investimento è stato ricompreso nella missione M6 C2 1.3.1b “Rafforzamento dell'infrastruttura tecnologica e degli  strumenti per la raccolta, l'elaborazione, l'analisi dei dati e la simulazione (FSE)".
 CUP B36G22020100001</t>
         </is>
       </c>
-      <c r="G202" t="inlineStr">
+      <c r="G266" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K202" t="inlineStr">
+      <c r="K266" t="inlineStr">
         <is>
           <t>02/01/2024 00:00</t>
         </is>
       </c>
-      <c r="L202" t="inlineStr">
+      <c r="L266" t="inlineStr">
         <is>
           <t>02/01/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="203">
-      <c r="A203" t="inlineStr">
+    <row r="267">
+      <c r="A267" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="B203" t="inlineStr">
+      <c r="B267" t="inlineStr">
         <is>
           <t>CONDIZIONI GENERALI DI CONTRATTO</t>
         </is>
       </c>
-      <c r="C203" t="inlineStr">
+      <c r="C267" t="inlineStr">
         <is>
           <t>Avvisi generali ai fornitori</t>
         </is>
       </c>
-      <c r="D203" t="inlineStr">
+      <c r="D267" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E203" t="inlineStr">
-[...13 lines deleted...]
-      <c r="K203" t="inlineStr">
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr"/>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr"/>
+      <c r="I267" t="inlineStr"/>
+      <c r="J267" t="inlineStr"/>
+      <c r="K267" t="inlineStr">
         <is>
           <t>01/01/2024 00:00</t>
         </is>
       </c>
-      <c r="L203" t="inlineStr">
+      <c r="L267" t="inlineStr">
         <is>
           <t>31/12/2050 00:00</t>
         </is>
       </c>
-      <c r="P203" t="inlineStr">
+      <c r="P267" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q203" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="A204" t="inlineStr">
+      <c r="Q267" t="inlineStr"/>
+      <c r="R267" t="inlineStr"/>
+      <c r="S267" t="inlineStr"/>
+      <c r="T267" t="inlineStr"/>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>64969</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI SISTEMI PER ARTROSCOPIA (APPARECCHIATURE E LAME MONOUSO) PER LE UU.OO. DI ORTOPEDIA, PER UN PERIODO DI 48 MESI.</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>Per la gara in oggetto, in data 27 dicembre 2023, si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;Chiarimenti al 27/12/2023&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto, in data 10 gennaio 2024, si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;Chiarimenti al 10/01/2024&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto, in data 17 gennaio 2024, si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;Chiarimenti al 17/01/2024&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto, in data 27 maggio 2024, si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;copia Verbale apertura doc amministrativa e tecnica&lt;/li&gt;
+ 	&lt;li&gt;copia Nomina commissione&lt;/li&gt;
+ 	&lt;li&gt;copia Verbale Commissione Giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;copia Tabella riassuntiva definitiva&lt;/li&gt;
+ 	&lt;li&gt;copia Verbale apertura offerte&lt;/li&gt;
+ 	&lt;li&gt;copia Delibera n. 543 del 17.05.2024&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K268" t="inlineStr">
+        <is>
+          <t>27/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L268" t="inlineStr">
+        <is>
+          <t>27/12/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>64274</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>procedura negoziata per l’appalto del servizio di consegna e ritiro al domicilio degli assistiti di dispositivi protesici (protesi, ausili e ortesi), per il periodo di 24 mesi.</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr"/>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K269" t="inlineStr">
+        <is>
+          <t>21/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L269" t="inlineStr">
+        <is>
+          <t>30/06/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>62150</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>NOLEGGIO TOMOGRAFO A RISONANZA MAGNETICA SU MEZZO MOBILE PER REALIZZAZIONE INTERVENTO PNRR M6 C2 1.1.2</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>CONSULTAZIONE PRELIMINARE
+L'Ulss 1 avvia ai sensi dell'art.77 e 78 del D. Lgs. n. 36/2023 una consultazione prelimiare di mercato con la finalità di raccogliere informazioni in metrito al noleggio di un tomografo a risonanza magnetica su unità mobile necessario per la realizzazione di un investimento ricompreso nel PNRR. Il termine per la presentazione dei contribuiti è fissato per il giorno 16 ottobre 2023 ore 13:00. Per ogni altra informazione si rinvia all'avviso allegato.
+INIZIONE PROCEDURA NEGOZIATA
+L'Ulss 1 con deliberazioni n. 1205 del 10/11/2023 e 1342 del 15/12/2023 indice una procedura negoziata ai sensi dell'art. 48 del DL 77/2021</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K270" t="inlineStr">
+        <is>
+          <t>19/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L270" t="inlineStr">
+        <is>
+          <t>29/12/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>64168</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>PNRR - Indagine di mercato con confronto competitivo finalizzato all’affidamento diretto a una o più imprese per la fornitura di dispositivi medicali device finalizzati al telemonitoraggio domiciliare. Piano regionale di attuazione del PNRR – Missione 6.C1 – 1.2.2 implementazione delle Centrali Operative (COT).</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: left;"&gt;Questa Azienda ULSS 1 Dolomiti, ai sensi dell’art. 225 comma 8 del D.Lgs. 36/2023, che prevede l’applicazione, anche dopo il 01/07/2023, delle disposizioni di cui al D.L. n. 77/2021 convertito, con modificazioni, dalla L. 108/2021, per quanto si riferisce alle disposizioni legislative finalizzate a semplificare e agevolare la realizzazione degli obiettivi stabiliti dal Piano regionale di attuazione del  PNRR, intende consultare il mercato, per raccogliere elementi di ordine tecnico/qualitativo, nonché valori economici, in relazione all’acquisto di dispositivi medici “device” finalizzati al telemonitoraggio domiciliare, da acquistare nell’ambito di attuazione del PNRR – M6.C1 – investimento 1.2 “Case come primo luogo di cura e telemedicina” – sub investimento 1.2.2 “implementazione delle Centrali Operative Territoriali (COT)”.&lt;/p&gt;
+&lt;p style="text-align: left;"&gt;L’Ulss 1 Dolomiti per l’ambito territoriale di competenza è strutturato con 2 COT afferenti rispettivamente al Distretto di Belluno e di Feltre.&lt;/p&gt;
+&lt;p style="text-align: left;"&gt;I device richiesti dovranno poter monitorare almeno i seguenti paramenti: pressione arteriosa (NIBP), saturazione ossigeno (SpO2), frequenza respiratoria, temperatura corporea e peso, e dovranno essere comprensivi del dispositivo, smartphone o tablet, per la trasmissione dei dati su piattaforma di telemedicina per la fruizione degli stessi, messa temporaneamente a disposizione, nelle more dell’individuazione dell’operatore economico aggiudicatario della gara aperta in accordo quadro condotta dalla capofila Regione Lombardia per “la gestione delle procedure di procurement dei progetti verticali di telemedicina investimento 1.2.3.2”.&lt;/p&gt;
+&lt;p style="text-align: left;"&gt;Gli operatori economici interessati potranno inviare le proposte, previa registrazione alla piattaforma Sintel e qualificazione per questa Azienda&lt;strong&gt;, entro le ore 10:00 del 04/01/2024.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>15/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L271" t="inlineStr">
+        <is>
+          <t>04/01/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t>63823</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>SOMMINISTRAZIONE DI LAVORATORI TEMPORANEI - PROCEDURA APERTA TELEMATICA - CIG A0209F3AB3</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIÙ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEL SERVIZIO DI SOMMINISTRAZIONE DI LAVORATORI TEMPORANEI - PROFILO DI CUOCO&lt;/strong&gt;
+CIG N. A0209F3AB3
+ID SINTEL 176774035 (sostituisce quello indicato precedentemente sul Bando di Gara)
+Si pubblica in data odierna la documentazione di gara di cui all'oggetto. Si ricorda che il termine per la formulazione dei chiarimenti è fissato per le ore 12:00 del giorno 12/12/2023.
+Il termine per la partecipazione alla procedura è fissato per le ore 12:00 del giorno 22/12/2023.
+La gara viene svolta sulla piattaforma telematica SINTEL.
+Si pubblica la prima tranche dei chiarimenti richiesti. I quesiti mancanti verranno pubblicati non appena l'Amministrazione avrà a disposizione le informazioni necessarie.
+Belluno 14/12/2023
+Si pubblica la seconda tranche di chiarimenti.
+Belluno 21/12/2023
+In seguito all'aggiudicazione della procedura, si pubblica la documentazione relativa (delibera, verbali, commissione) nella cartella compressa "pubblicazioni post aggiudicazione".
+Viene inoltre pubblicato il verbale relativo alle consultazioni preliminari di mercato.
+Belluno 21/05/2024</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>30/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L272" t="inlineStr">
+        <is>
+          <t>22/12/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>63062</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>LAVORI DI RISTRUTTURAZIONE E ADEGUAMENTO NORMATIVO DEI LOCALI A SERVIZIO DELLA RISONANZA MAGNETICA E DELLA SALA D’ATTESA PER LA U.O.C. DI RADIOLOGIA DELL'OSPEDALE "SAN MARTINO" DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;&lt;em&gt;CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A02A9BE83A"&gt;A02A9BE83A&lt;/a&gt; &lt;/em&gt;&lt;/strong&gt;
+&lt;strong&gt;&lt;em&gt;CUP: B32C22001350002&lt;/em&gt;&lt;/strong&gt;</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K273" t="inlineStr">
+        <is>
+          <t>14/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L273" t="inlineStr">
+        <is>
+          <t>31/12/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>63058</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>LAVORI DI RISTRUTTURAZIONE E ADEGUAMENTO NORMATIVO DEL LOCALE A SERVIZIO DI UN SISTEMA TELECOMANDATO PER LA U.O.C. DI RADIOLOGIA DEL P.O. DI PIEVE DI CADORE</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;&lt;em&gt;CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A02A3CD111"&gt;A02A3CD111&lt;/a&gt;&lt;/em&gt;&lt;/strong&gt;
+&lt;strong&gt;&lt;em&gt;CUP: B92C22001140002&lt;/em&gt;&lt;/strong&gt;</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K274" t="inlineStr">
+        <is>
+          <t>14/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L274" t="inlineStr">
+        <is>
+          <t>31/12/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
         <is>
           <t>66057</t>
         </is>
       </c>
-      <c r="B204" t="inlineStr">
+      <c r="B275" t="inlineStr">
         <is>
           <t>PNRR M6.C2.1.1.2 “SOSTITUZIONE GRANDI APPARECCHIATURE”. FORNITURA N. 2 APPARECCHI RADIOLOGICI UU.OO.CC. RADIOLOGIA PP.OO. BELLUNO E PIEVE DI CADORE</t>
         </is>
       </c>
-      <c r="C204" t="inlineStr">
+      <c r="C275" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D204" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F204" t="inlineStr">
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
         <is>
           <t>L’Ulss 1, in qualità di soggetto attuatore delegato,  dà seguito alla pubblicazione degli atti relativi agli investimenti finanziati mediante il Piano di Ripresa e Resilienza nell’ambito della missione M.6 C2 1.1.2 “Ammodernamento del parco tecnologico/digitale ospedaliero – Sostituzione grandi apparecchiature”.
 La presente acquisizione è stata disposta, nei confronti dell'impresa SIEMENS HEALTHCARE S.p.A., mediante adesione al LOTTO 1 dell’accordo quadro di Consip S.p.A. – ID 2489 – e recepita con successivo provvedimento deliberativo n. 1206 del 10/11/2023.
 CUP: B34E22000340006 (apparecchio PO di Belluno) - B94E22000200006 (apparecchio PO di Pieve di Cadore)</t>
         </is>
       </c>
-      <c r="G204" t="inlineStr">
+      <c r="G275" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K204" t="inlineStr">
+      <c r="K275" t="inlineStr">
         <is>
           <t>10/11/2023 00:00</t>
         </is>
       </c>
-      <c r="L204" t="inlineStr">
+      <c r="L275" t="inlineStr">
         <is>
           <t>10/11/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="205">
-      <c r="A205" t="inlineStr">
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>63004</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>AVVISO PER L’ISTITUZIONE DI UN ELENCO DI ORGANISMI DI VOLONTARIATO QUALIFICATI PER L’AFFIDAMENTO DEL SERVIZIO IN FORMA CONTINUATIVA DI TRASPORTO SANITARIO NON IN EMERGENZA</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;AVVISO PER L’ISTITUZIONE DI UN ELENCO DI ORGANISMI DI VOLONTARIATO QUALIFICATI PER L’AFFIDAMENTO DEL SERVIZIO IN FORMA CONTINUATIVA DI TRASPORTO SANITARIO NON IN EMERGENZA&lt;/strong&gt;
+08/11/2023 Si pubblica l'avviso in allegato con modello di domanda da presentare da parte delle Associazioni di Volontariato. Termine scadenza 20/11/2023
+Pubblicati atti di affidamento.
+05/05/2025 pubblicato  prospetto contributi versati agli organismi di volontariato</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K276" t="inlineStr">
+        <is>
+          <t>08/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L276" t="inlineStr">
+        <is>
+          <t>20/11/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>62816</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>Apparecchiature medicali per allestimento di sala ibrida e emodinamica presso Aulss n.1 Dolomiti.</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t xml:space="preserve">L'Azienda Ulss n. 1 Dolomiti intende consultare il mercato, a mezzo della Piattaforma Sintel -Regione Lombardia- (procedura ID 175703841) al fine di ricevere da parte di operatori economici manifestazioni di interesse a partecipare alla successiva procedura negoziata finalizzata alla fornitura di attrezzature sanitarie quali lampade scialitiche, pensili, travi testaletto, come meglio individuate nell'allegato avviso, per l'allestimento delle sale di emodinamica, ibrida e area risveglio in costruzione presso l'Ospedale di Belluno.
+La scadenza di presentazione della documentazione richiesta è il giorno 10.11.2023, ore 13.00.
+14/12/2023 Verbale individuazione candidati.
+15/01/2024 Lettera incarico commissione giudicatrice e curriculum vitae componenti.
+In data 15/03/2024 con provvedimento del Commissario n. 281 è stata deliberata l’aggiudicazione della fornitura. Si allegano verbali di apertura telematica della documentazione amministrativa-tecnica, verbale di valutazione e apertura buste offerta economica.
+ </t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>30/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L277" t="inlineStr">
+        <is>
+          <t>10/11/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>63895/2023</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>consultazione di mercato, ai sensi art. 77 del D.Lgs. 36/2023, e comunicazione di avvio procedura ai fini della trasparenza per la verifica di esclusività ed infungibilità nell’aggiudicazione del servizio di manutenzione di sistemi e di apparecchiature elettromedicali installate presso U.O.C. di Radioterapia del P.O. di Belluno ai sensi dell’art. 76, comma 2,. Lett. b), punto 2), del D.Lgs. n. 30/2023.</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr"/>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr"/>
+      <c r="I278" t="inlineStr"/>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>A03C8EF7AD</t>
+        </is>
+      </c>
+      <c r="K278" t="inlineStr">
+        <is>
+          <t>17/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L278" t="inlineStr">
+        <is>
+          <t>31/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="N278" t="inlineStr">
+        <is>
+          <t>18/01/2024</t>
+        </is>
+      </c>
+      <c r="O278" t="n">
+        <v>1242900</v>
+      </c>
+      <c r="P278" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q278" t="inlineStr"/>
+      <c r="R278" t="inlineStr"/>
+      <c r="S278" t="inlineStr"/>
+      <c r="T278" t="inlineStr"/>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>62410</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>FORNITURA DI PNEUMATICI PER GLI AUTOMEZZI DELL’AZIENDA ULSS N.1 DOLOMITI PER L’ANNO 2024</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A02127B500"&gt;A02127B500&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K279" t="inlineStr">
+        <is>
+          <t>11/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L279" t="inlineStr">
+        <is>
+          <t>25/10/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>80951/2024</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>Servizio di manutenzione portatili per radioscopia dotazione a varie UU.OO. dell`ULSS 1 Dolomiti -</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr"/>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr"/>
+      <c r="I280" t="inlineStr"/>
+      <c r="J280" t="inlineStr">
+        <is>
+          <t>A0657BF5FB,A0657CBFDF,A0657CF330</t>
+        </is>
+      </c>
+      <c r="K280" t="inlineStr">
+        <is>
+          <t>18/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L280" t="inlineStr">
+        <is>
+          <t>18/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="O280" t="n">
+        <v>481244.4</v>
+      </c>
+      <c r="P280" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q280" t="inlineStr"/>
+      <c r="R280" t="inlineStr"/>
+      <c r="S280" t="inlineStr"/>
+      <c r="T280" t="inlineStr"/>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>74114/2024</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>Contratto per la manutenzione di n. 2 portatili per radioscopia mod. Alien in dotazione all`UOC di Cardiologia della sede ospedaliera di Feltre.</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr"/>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr"/>
+      <c r="I281" t="inlineStr"/>
+      <c r="J281" t="inlineStr">
+        <is>
+          <t>A06483533C</t>
+        </is>
+      </c>
+      <c r="K281" t="inlineStr">
+        <is>
+          <t>18/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L281" t="inlineStr">
+        <is>
+          <t>18/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="O281" t="n">
+        <v>64000</v>
+      </c>
+      <c r="P281" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q281" t="inlineStr"/>
+      <c r="R281" t="inlineStr"/>
+      <c r="S281" t="inlineStr"/>
+      <c r="T281" t="inlineStr"/>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>61921</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>LAVORI DI RISTRUTTURAZIONE E ADEGUAMENTO NORMATIVO DEI LOCALI A SERVIZIO DI DUE DIAGNOSTICHE DIGITALI DIRETTE E UN SISTEMA TELECOMANDATO PER LA U.O.C. DI RADIOLOGIA DELL'OSPEDALE "SAN MARTINO" DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>CIG DERIVATO (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A00D88D4E1"&gt;A00D88D4E1&lt;/a&gt;
+CUP: B32C22001370002</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K282" t="inlineStr">
+        <is>
+          <t>14/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L282" t="inlineStr">
+        <is>
+          <t>31/12/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>60962</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>CONCESSIONE DEL SERVIZIO DI DISTRIBUZIONE AUTOMATICA DI BEVANDE ED ALIMENTI ALL'INTERNO DELLE STRUTTURE DELL'ULSS N. 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>Concessione</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr"/>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K283" t="inlineStr">
+        <is>
+          <t>21/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L283" t="inlineStr">
+        <is>
+          <t>21/08/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>61266</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>Adesione all'accordo quadro Consip "Sanità Digitale - Sistemi Informatici Sanitari e servizi al Cittadino" per le Pubbliche Amministrazioni del SSN - lotto 1 - per l'affidamento del servizio di HELP DESK alle postazioni di lavoro per il periodo di 4 anni (CIG 9939807C36 - pratica 165_2023)</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>02/08/2023 si pubblica:
+1) delibera di affidamento in adesione all'accordo quadro
+2) contratto esecutivo, sottoscritto agli atti di gara</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K284" t="inlineStr">
+        <is>
+          <t>02/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L284" t="inlineStr">
+        <is>
+          <t>31/12/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>61015</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>assegnazione,   a   seguito   di   affidamento   diretto,   della   fornitura   di  stampati   Zebra   per   varie   Unità   Operative   a   favore   dell'impresa   La  Pitagora   di   Macrelli   Gian   Carlo.   PNRR   linea   M6.C2–1.1.1  Ammodernamento   del   parco   tecnologico   e   digitale   ospedaliero   –  Digitalizzazione delle strutture ospedaliere. CUP B96G21060470006 –  B36G21073020006.</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr"/>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="K285" t="inlineStr">
+        <is>
+          <t>21/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L285" t="inlineStr">
+        <is>
+          <t>31/12/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
         <is>
           <t>60999</t>
         </is>
       </c>
-      <c r="B205" t="inlineStr">
+      <c r="B286" t="inlineStr">
         <is>
           <t>Fornitura di prodotti e servizi per la realizzazione, manutenzione e  gestione di reti locali per le Pubbliche Amministrazioni – Edizione 7 –  ID 2096 a favore del RTI VODAFONE S.p.A. CONVERGE S.p.A.  PNRR  linea M6.C2–1.1.1. Ammodernamento del parco tecnologico e digitale  ospedaliero   –   Digitalizzazione   delle   strutture   ospedaliere.   CUP  B96G21060470006.</t>
         </is>
       </c>
-      <c r="C205" t="inlineStr">
+      <c r="C286" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D205" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G205" t="inlineStr">
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr"/>
+      <c r="G286" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K205" t="inlineStr">
+      <c r="K286" t="inlineStr">
         <is>
           <t>21/07/2023 00:00</t>
         </is>
       </c>
-      <c r="L205" t="inlineStr">
+      <c r="L286" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="206">
-      <c r="A206" t="inlineStr">
+    <row r="287">
+      <c r="A287" t="inlineStr">
         <is>
           <t>61007</t>
         </is>
       </c>
-      <c r="B206" t="inlineStr">
+      <c r="B287" t="inlineStr">
         <is>
           <t>assegnazione, a seguito di affidamento diretto, della fornitura di n. 2  server IBM Power System S922 per l’Azienda Ulss n. 1 Dolomiti, a  favore dell'impresa Var Group SpA.</t>
         </is>
       </c>
-      <c r="C206" t="inlineStr">
+      <c r="C287" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D206" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G206" t="inlineStr">
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr"/>
+      <c r="G287" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K206" t="inlineStr">
+      <c r="K287" t="inlineStr">
         <is>
           <t>21/07/2023 00:00</t>
         </is>
       </c>
-      <c r="L206" t="inlineStr">
+      <c r="L287" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="207">
-      <c r="A207" t="inlineStr">
+    <row r="288">
+      <c r="A288" t="inlineStr">
         <is>
           <t>61008</t>
         </is>
       </c>
-      <c r="B207" t="inlineStr">
+      <c r="B288" t="inlineStr">
         <is>
           <t>Piano nazionale per gli investimenti complementari al PNRR (PNC), programma “Salute, ambiente, biodiversità e clima”, Intervento 1.1 per Servizi SNPS-SNPA Dipartimento Prevenzione, CUP I83C22000640005. Affidamento fornitura beni diversi.</t>
         </is>
       </c>
-      <c r="C207" t="inlineStr">
+      <c r="C288" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D207" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G207" t="inlineStr">
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr"/>
+      <c r="G288" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K207" t="inlineStr">
+      <c r="K288" t="inlineStr">
         <is>
           <t>21/07/2023 00:00</t>
         </is>
       </c>
-      <c r="L207" t="inlineStr">
+      <c r="L288" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="208">
-[...10 lines deleted...]
-      <c r="C208" t="inlineStr">
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>60959</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>adesione   alla   convenzione   Consip   “PC   Desktop   e   Workstation   e  Monitor 2” per l'acquisto di personal computer per vari uffici/servizi  dell’Ulss n. 1 Dolomiti,  a favore della società Italware srl.</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr"/>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K289" t="inlineStr">
+        <is>
+          <t>21/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L289" t="inlineStr">
+        <is>
+          <t>31/12/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>60989</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>adesione all’accordo quadro espletato da Consip, per i “servizi di gestione e manutenzione di sistemi ip e postazioni di lavoro per le pubbliche amministrazioni / lotto 3 - centrali telefoniche” a favore del RTI Vodafone Italia S.p.A., Enterprise Services Italia S.r.l., ITD Solutions S.p.A.Validità fino al 30.4.2027.</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr"/>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K290" t="inlineStr">
+        <is>
+          <t>21/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L290" t="inlineStr">
+        <is>
+          <t>31/12/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>60993</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>adesione alla gara espletata mediante accordo quadro da Azienda Zero, di cui alla Delibera del Direttore Generale di Azienda Zero – UOC CRAV n. 872 del 28/12/2022, per la fornitura in ambito territoriale di ausili per incontinenti a favore della Società Serenity spa, con validità fino al 31/03/2027 e con opzione di proroga per ulteriori 6 mesi.</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr"/>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K291" t="inlineStr">
+        <is>
+          <t>21/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L291" t="inlineStr">
+        <is>
+          <t>31/12/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>61033</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>Adesione all’Accordo Quadro a seguito della gara espletata mediante  procedura aperta da Consip, per la fornitura di automezzi e mezzi da  lavoro, a favore di FCA Fleet &amp; Tenders Srl.</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D208" t="inlineStr">
-[...15 lines deleted...]
-      <c r="K208" t="inlineStr">
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr"/>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K292" t="inlineStr">
         <is>
           <t>21/07/2023 00:00</t>
         </is>
       </c>
-      <c r="L208" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A209" t="inlineStr">
+      <c r="L292" t="inlineStr">
+        <is>
+          <t>09/06/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>2859</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>Procedura aperta per l'affidamento del servizio socio sanitario di Assistenza Domiciliare Integrata (ADI) e gestione Hospice "Casa Tua 2" - CIG 53403769AE - Importo annuale a base d'asta 2.065.000,00 - Durata 36 mesi con possibilità di rinnovo di ulteriori 24 mesi</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>20/07/2023
+Si pubblica la Delibera n. 255/2023 relativa alla proroga del servizio
+&lt;strong&gt;CHIARIMENTI:&lt;/strong&gt;
+Chiarimento pubblicato in data 14/11/2013
+&lt;strong&gt;&lt;a href="/public/File/bandi_522/chiarimenti 14 11 2013.pdf" target="chiarimenti 14 11 2013.pdf" rel="noopener"&gt;Chiarimenti 14 11 2013.pdf&lt;/a&gt;&lt;/strong&gt;
+Chiarimento pubblicato in data 5/11/2013
+&lt;strong&gt;&lt;a href="/public/File/bandi_522/Chiarimenti 5 11 2013.pdf" target="Chiarimenti 5 11 2013.pdf" rel="noopener"&gt;Chiarimenti 5 11 2013.pdf&lt;/a&gt;&lt;/strong&gt;
+Chiarimento pubblicato in data 16/10/2013
+&lt;a href="/public/File/bandi_522/chiarimenti 16 10 2013.pdf" target="chiarimenti 16 10 2013.pdf" rel="noopener"&gt;chiarimenti 16 10 2013.pdf&lt;/a&gt;
+Chiarimento pubblicato in data 29/10/2013
+&lt;a href="/public/File/bandi_522/Chiarimenti 29 10 2013.pdf" target="Chiarimenti 29 10 2013.pdf" rel="noopener"&gt;Chiarimenti 29 10 2013.pdf&lt;/a&gt;
+Chiarimento pubblicato in data 30/10/2013
+&lt;a href="/public/File/bandi_522/Chiarimenti 30 10 2013.pdf" target="Chiarimenti 30 10 2013.pdf" rel="noopener"&gt;Chiarimenti 30 10 2013.pdf&lt;/a&gt;
+&lt;strong&gt;Si allega la documentazione di gara:&lt;/strong&gt;
+&lt;a href="/public/File/bandi_522/bando di gara .pdf" target="bando di gara .pdf" rel="noopener"&gt;bando di gara .pdf&lt;/a&gt;
+&lt;a href="/public/File/bandi_522/Disciplinare ADI.pdf" target="Disciplinare ADI.pdf" rel="noopener"&gt;Disciplinare ADI.pdf&lt;/a&gt;
+&lt;a href="/public/File/bandi_522/Capitolato ADI .pdf" target="Capitolato ADI .pdf" rel="noopener"&gt;Capitolato ADI .pdf&lt;/a&gt;
+&lt;a href="/public/File/bandi_522/ALLEGATO 1 - ADI.pdf" target="ALLEGATO 1 - ADI.pdf" rel="noopener"&gt;ALLEGATO 1 - ADI.pdf&lt;/a&gt;
+&lt;a href="/public/File/bandi_522/ALLEGATO 2 - ADI.pdf" target="ALLEGATO 2 - ADI.pdf" rel="noopener"&gt;ALLEGATO 2 - ADI.pdf&lt;/a&gt;
+&lt;a href="/public/File/bandi_522/ALLEGATO 3 - ADI.pdf" target="ALLEGATO 3 - ADI.pdf" rel="noopener"&gt;ALLEGATO 3 - ADI.pdf&lt;/a&gt;
+&lt;a href="/public/File/bandi_522/ALLEGATO 4 - ADI.pdf" target="ALLEGATO 4 - ADI.pdf" rel="noopener"&gt;ALLEGATO 4 - ADI.pdf&lt;/a&gt;
+&lt;a href="/public/File/bandi_522/Cart. domiciliare ADI.pdf" target="Cart. domiciliare ADI.pdf" rel="noopener"&gt;Cart. domiciliare ADI.pdf&lt;/a&gt;
+&lt;strong&gt;Normativa:&lt;/strong&gt;
+&lt;a href="/public/File/bandi_522/DGR 5273 98 per albo.pdf" target="DGR 5273 98 per albo.pdf" rel="noopener"&gt;DGR 5273 98 per albo.pdf&lt;/a&gt;
+&lt;a href="/public/File/bandi_522/DGRV 39 2006.pdf" target="DGRV 39 2006.pdf" rel="noopener"&gt;DGRV 39 2006.pdf&lt;/a&gt;
+&lt;a href="/public/File/bandi_522/dpcm-29-11-2001-LEA.pdf" target="dpcm-29-11-2001-LEA.pdf" rel="noopener"&gt;dpcm-29-11-2001-LEA.pdf&lt;/a&gt;
+&lt;a href="/public/File/bandi_522/PSSR 2012-2016.pdf" target="PSSR 2012-2016.pdf" rel="noopener"&gt;PSSR 2012-2016.pdf&lt;/a&gt;
+&lt;a href="/public/File/bandi_522/DGRV 2372 2011.pdf" target="DGRV 2372 2011.pdf" rel="noopener"&gt;DGRV 2372 2011.pdf&lt;/a&gt;
+&lt;a href="/public/File/bandi_522/DGRV 2227 2002.pdf" target="DGRV 2227 2002.pdf" rel="noopener"&gt;DGRV 2227 2002.pdf&lt;/a&gt; (gli allegati disponibili al link &lt;a href="http://www.regione.veneto.it/web/sanita/livelli-essenziali-di-assistenza"&gt;http://www.regione.veneto.it/web/sanita/livelli-essenziali-di-assistenza&lt;/a&gt; )
+&lt;a href="/public/File/bandi_522/ACCORDO ADI-SAD.pdf" target="ACCORDO ADI-SAD.pdf" rel="noopener"&gt;ACCORDO ADI-SAD.pdf&lt;/a&gt;
+&lt;strong&gt;Per facilitare la produzione della documentazione richiesta si producono gli allegati in formato .doc:&lt;/strong&gt;
+&lt;a href="/public/File/bandi_522/ALLEGATO 1 - ADI.doc" target="ALLEGATO 1 - ADI.doc" rel="noopener"&gt;ALLEGATO 1 - ADI.doc&lt;/a&gt;, &lt;a href="public/File/bandi_522/ALLEGATO 2 - ADI.doc" target="ALLEGATO 2 - ADI.doc" rel="noopener"&gt;ALLEGATO 2 - ADI.doc&lt;/a&gt;, &lt;a href="/public/File/bandi_522/ALLEGATO 3 - ADI.doc" target="ALLEGATO 3 - ADI.doc" rel="noopener"&gt;ALLEGATO 3 - ADI.doc&lt;/a&gt;, &lt;a href="/public/File/bandi_522/ALLEGATO 4 - ADI.doc" target="ALLEGATO 4 - ADI.doc" rel="noopener"&gt;ALLEGATO 4 - ADI.doc&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K293" t="inlineStr">
+        <is>
+          <t>20/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L293" t="inlineStr">
+        <is>
+          <t>18/11/2013 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
         <is>
           <t>60754</t>
         </is>
       </c>
-      <c r="B209" t="inlineStr">
+      <c r="B294" t="inlineStr">
         <is>
           <t>Progetto "Centrali Operative Territoriali Interconnessioni" finanziato dal PNRR M6C1 - Inv. 1.2.2</t>
         </is>
       </c>
-      <c r="C209" t="inlineStr">
+      <c r="C294" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D209" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F209" t="inlineStr">
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
         <is>
           <t>18/07/2023 Si pubblicano i documenti di delibera inerenti:
 &lt;ul&gt;
  	&lt;li&gt;approvazione del progetto e acquisizione del'infrastruttura hardware ad uso della COT&lt;/li&gt;
  	&lt;li&gt;adesione all'accordo quadro per l'attivazione della piattaforma software di gestione della COT&lt;/li&gt;
 &lt;/ul&gt;
 20/07/2023 In ordine all'occupazione giovanile e femminile, ex art.47 comma 4 D.L. 77/2021 s.m.e i. anche dalle linee guida volte a favorire la pari opportunità di genere e generazionali nonché l'inclusione lavorativa, si pubblica l'accordo quadro Consip Lotto 1 che all'art. 8 comma 22 (pag.15) prevede a carico del fornitore i relativi obblighi.
 24/07/2023 Ad integrazione di quanto già pubblicato in data 20/07/2023, si pubblica copia conforme del rapporto periodico sulla situazione del personale maschile e femminile, fornita dalla ditta GPI Spa.</t>
         </is>
       </c>
-      <c r="G209" t="inlineStr">
+      <c r="G294" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K209" t="inlineStr">
+      <c r="K294" t="inlineStr">
         <is>
           <t>18/07/2023 00:00</t>
         </is>
       </c>
-      <c r="L209" t="inlineStr">
+      <c r="L294" t="inlineStr">
         <is>
           <t>18/07/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="210">
-[...10 lines deleted...]
-      <c r="C210" t="inlineStr">
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>60767</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>Procedura negoziata per la fornitura del servizio di erogazione di indagini di citogenetica per lo studio del cariotipo costituzionale in epoca prenatale e di indagini di genetica molecolare per l’Azienda Ulss n. 1 Dolomiti – ID SINTEL 169449479  - CIG 9671195A94.</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr"/>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K295" t="inlineStr">
+        <is>
+          <t>18/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L295" t="inlineStr">
+        <is>
+          <t>18/05/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>61075</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI ARREDI PER L’AZIENDA ULSS 1 DOLOMITI – OSPEDALE DI LAMON. ID 170719472. CIG 986920666E.</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr"/>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K296" t="inlineStr">
+        <is>
+          <t>10/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L296" t="inlineStr">
+        <is>
+          <t>10/09/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>60894</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI CARNI BOVINE E SUINE FRESCHE BIOLOGICHE PER LE CUCINE DEGLI OSPEDALI DI BELLUNO E DI AGORDO</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr"/>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K297" t="inlineStr">
+        <is>
+          <t>10/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L297" t="inlineStr">
+        <is>
+          <t>10/07/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t>60487</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>LAVORI DI REALIZZAZIONE DELLA CASA DELLA COMUNITA’ DI BELLUNO (BL) IN ATTUAZIONE DEL PNRR (M6C1 – INV.1.1)</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D210" t="inlineStr">
+      <c r="D298" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E210" t="inlineStr">
+      <c r="E298" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F210" t="inlineStr">
-[...48 lines deleted...]
-      <c r="F211" t="inlineStr">
+      <c r="F298" t="inlineStr">
         <is>
           <t>CIG ACCORDO QUADRO (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=97238159FA"&gt;97238159FA&lt;/a&gt;
 CUP: B34E22000030003</t>
         </is>
       </c>
-      <c r="G211" t="inlineStr">
+      <c r="G298" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K211" t="inlineStr">
+      <c r="K298" t="inlineStr">
         <is>
           <t>06/07/2023 00:00</t>
         </is>
       </c>
-      <c r="L211" t="inlineStr">
+      <c r="L298" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="212">
-      <c r="A212" t="inlineStr">
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>60492</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>LAVORI DI RISTRUTTURAZIONE DELL'ATTUALE LOCALE A SERVIZIO DELLA GAMMA CAMERA DEL REPARTO DI MEDICINA NUCLEARE DELL'OSPEDALE "SAN MARTINO" DI BELLUNO PER L'INSTALLAZIONE DI UNA NUOVA GAMMA CAMERA E TAC ACQUISITA CON FONDI PNRR</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CIG ADESIONE ACCORDO QUADRO (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9723905441"&gt;&lt;strong&gt;&lt;em&gt;9723905441&lt;/em&gt;&lt;/strong&gt;&lt;/a&gt;
+CUP: &lt;strong&gt;&lt;em&gt;B32C22001360002&lt;/em&gt;&lt;/strong&gt;
+ </t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="K299" t="inlineStr">
+        <is>
+          <t>06/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L299" t="inlineStr">
+        <is>
+          <t>31/12/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>60396</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER I LABORATORI DELL’AZIENDA ULSS 1 - DOLOMITI, PER UN PERIODO DI 84 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI E CON OPZIONE DI PROROGA PER ULTERIORI 6 MESI.</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>Per la gara in oggetto in data 04/07/2023 si pubblica la documentazione di gara - ID SINTEL N. 171546055.
+Delibera Indizione n. 663 del 30/06/2023
+Termine ultimo per la presentazione delle offerte ore 18:00 del giorno di venerdì 04 Agosto 2023.
+Per la gara in oggetto in data 17/07/2023 si pubblicano le risposte ai chiarimenti richiesti
+Per la gara in oggetto in data 07/08/2023 si pubblica la seguente documentazione:
+- copia del verbale di apertura della Documentazione Amministrativa
+Per la gara in oggetto in data 14/08/2023 si pubblicano i seguenti documenti
+- delibera n. 863 del 11/08/2023 - Ammissione ditte e Nomina Commissione Giudicatrice
+I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;
+- Verbale apertura Documentazione Tecnica
+Per la gara in oggetto in data 06/09/2023 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;Verbale Proposta di Aggiudicazione&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto in data 02/11/2023 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;copia della delibera del Direttore Generale  n. 994 del 18/09/2023;&lt;/li&gt;
+ 	&lt;li&gt;copia dei verbali della Commissione Giudicatrice;&lt;/li&gt;
+ 	&lt;li&gt;copia della “Tabella Riassuntiva";&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>04/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L300" t="inlineStr">
+        <is>
+          <t>04/08/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>60242</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>FORNITURA DI SISTEMI DI DIAGNOSTICA FUNZIONALE RESPIRATORIA PER STRUTTURE OSPEDALIERE E TERRITORIALI DELL'ULSS 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>Con deliberazione n. 615 del 23/06/2023 l'Ulss 1 Dolomiti ha indetto una procedura aperta telematica a lotto unico per l'affidamento della fornitura di sistemi di diagnostica funzionale respiratoria per strutture ospedaliere e territoriali.
+Gli interessati possono formulare richieste di chiarimento entro il giorno 07/07/2023 ore 13:00.
+La scadenza per la presentazione delle offerte è stabilito nel giorno 19/07/2023 ore 13:00
+Il procedimento sarà realizzato sulla piattaforma di e-proceurement Sintel: ID 171056919</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K301" t="inlineStr">
+        <is>
+          <t>30/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L301" t="inlineStr">
+        <is>
+          <t>19/07/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t>60386</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>PROCEDURA RISTRETTA PER L'AFFIDAMENTO DEL SERVIZIO DI GESTIONE DELLA RSA (CUSIGHE) PER PERSONE CON DISABILITA' GRAVE</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25/09/2023: si pubblica la Delibera di assegnazione del Servizio, n. 1016 del 22/09/2023.
+14/09/2023: si pubblicano i verbali di valutazione della Commissione giudicatrice (con allegati) e il verbale di apertura della Busta economica - proposta di aggiudicazione.
+13/09/2023: si pubblica il verbale di apertura della Busta amministrativa - fase 1.
+06/09/2023: si pubblicano i verbali di verifica Busta Amministrativa e tecnica, il documento di nomina della Commissione Giudicatrice ed i Curricula dei componenti.
+22/08/2023: Si pubblicano i Chiarimenti n. 4 - fase 2 (con allegato alla Risposta n. 41)
+18/08/2023: Si pubblicano i Chiarimenti n. 2 e n. 3 - fase 2 (con allegato alla Risposta n. 28)
+&lt;em&gt;11/08/2023&lt;/em&gt;: Si pubblicano il capitolato di gara ed i chiarimenti n. 1 - fase 2 (con allegato - elenco personale con integrazioni)
+&lt;em&gt;13/07/2023:&lt;/em&gt; Si pubblicano i "Chiarimenti n. 1"
+&lt;em&gt;07/07/2023&lt;/em&gt;: Si pubblica la documentazione di gara per la procedura in oggetto, a Lotto Unico con i seguenti riferimenti: &lt;strong&gt;CIG N.: 9929885055; &lt;/strong&gt;&lt;strong&gt;ID Sintel: 171725508 &lt;/strong&gt;e la Delibera n. 664 del 30/06/2023 di Indizione.
+Il termine ultimo per la presentazione delle domande è il giorno 20/07/2023 entro le ore 12:00.
+&lt;em&gt;04/07/2023&lt;/em&gt;:  relativamente alla "Procedura ristretta per l'affidamento del Servizio di gestione della Residenza Sanitaria assistenziale (RSA) per persone con disabilità grave dell'AULSS n. 1 Dolomiti" si pubblicano i bandi del 30/06/2023 GUCE e GURI.
+ </t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>30/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L302" t="inlineStr">
+        <is>
+          <t>20/07/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t>60891</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA, IN FAVORE DI DITTE DIVERSE, DELLA FORNITURA DI MATERIALI DI CONSUMO DEDICATI AI MICROINFUSORI DI INSULINA, PER I PAZIENTI TERRITORIALI DELL’AULSS N. 1 DOLOMITI. VALIDITÀ FINO AL 31/08/2023.</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>Per gara in oggetto si pubblica Delibera di Assegnazione n. 657 del 30/06/2023.</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>30/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L303" t="inlineStr">
+        <is>
+          <t>30/06/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>59872</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>ACCORDO  QUADRO  DI  DURATA  TRIENNALE  CON  UNICO  OPERATORE  ECONOMICO  RELATIVO  AI  LAVORI  DI  MANUTENZIONE  PER  OPERE  EDILI  ED  AFFINI  ALLE  STRUTTURE  DELL’AZIENDA  ULSS  N.  1  DOLOMITI  –  ANNI  2024/2026.</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ID SINTEL 170315350
+CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9861911269"&gt;9861911269&lt;/a&gt;
+ </t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>09/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L304" t="inlineStr">
+        <is>
+          <t>03/07/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>59854</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>VERIFICA PERIODICA DEGLI IMPIANTI ELEVATORI INSTALLATI PRESSO GLI OSPEDALI ED  EDIFICI DELL’AZIENDA ULSS 1 DOLOMITI.  ANNI 2023 - 2027</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z7B3A6C4DD"&gt;Z7B3A6C4DD&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>07/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L305" t="inlineStr">
+        <is>
+          <t>14/07/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t>58261</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>ID 167591160 Sintel procedura negoziata per la fornitura di defibrillatori semiautomatici (DAE) da destinare alle UU.OO. ospedaliere ed alle strutture territoriali dell’Azienda Ulss 1 Dolomiti.</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr"/>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>29/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L306" t="inlineStr">
+        <is>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>58043</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>procedura negoziata per la fornitura di sistemi motorizzati a batteria e relativo materiale di consumo per la U.O.C. di Ortopedia della sede ospedaliera di Feltre.</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr"/>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>26/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L307" t="inlineStr">
+        <is>
+          <t>12/05/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>59630</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI GESTIONE DEL CENTRO DI CONSULTAZIONE DELLO SPAZIO ADOLESCENTI GIOVANI</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>In seguito alla conclusione della procedura, si pubblica la seguente documentazione:
+&lt;ul&gt;
+ 	&lt;li&gt;Delibera di aggiudicazione;&lt;/li&gt;
+ 	&lt;li&gt;Verbale di apertura offerte economiche&lt;/li&gt;
+ 	&lt;li&gt;Verbale di valutazione tecnica&lt;/li&gt;
+ 	&lt;li&gt;Nomina commissione&lt;/li&gt;
+ 	&lt;li&gt;Curricula commissari&lt;/li&gt;
+ 	&lt;li&gt;Verbale di apertura amministrativa&lt;/li&gt;
+&lt;/ul&gt;
+Belluno 01/03/2024
+L’Azienda ULSS n. 1 Dolomiti intende consultare il mercato a mezzo della Piattaforma Sintel della Regione Lombardia, al fine di ricevere manifestazioni d’interesse, a partecipare all’eventuale procedimento concorsuale che venisse indetto per l'affidamento del &lt;strong&gt;servizio di gestione del Centro di Consultazione dello Spazio Adolescenti e dei progetti ad esso collegati finanziati dalla Regione o da altri enti.&lt;/strong&gt;
+Gli operatori economici interessati potranno inviare manifestazione di interesse, previa registrazione alla piattaforma Sintel, all’indirizzo https://www.sintel.regione.lombardia.it , e qualificazione per questa Azienda, entro le ore 12:00  del 06/06/2023
+L'ID della procedura &lt;strong&gt;SINTEL è 169854693.&lt;/strong&gt;</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>25/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L308" t="inlineStr">
+        <is>
+          <t>06/06/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>59479</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DI UN BANDO PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIU' OPERATORI ECONOMICI VOLTO ALL'AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA PEDIATRICA PRESSO I P.O. DI BELLUNO E FELTRE DELL'AULSS N. 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>01/12/2023: Si pubblica la delibera di affidamento del Servizio in oggetto, con decorrenza del Servizio 01/01/2024.
+06/10/2023: Si pubblica la seguente documentazione:
+&lt;ul&gt;
+ 	&lt;li&gt;il verbale di apertura della documentazione amministrativa e tecnica (busta 1 e 2)&lt;/li&gt;
+ 	&lt;li&gt;nota di nomina della Commissione giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;il verbale di apertura dell'offerta economica - proposta di aggiudicazione (busta 3) per il Lotto n. 1 (P.O. di Belluno). Il Lotto n. 2 (P.O. di Feltre) è risultato deserto.&lt;/li&gt;
+&lt;/ul&gt;
+21/08/2023: Si pubblica il verbale di apertura busta amministrazione della manifestazione d'interesse e ammissione Ditte alla successiva procedura negoziata.
+16/05/2023: Si pubblica l'avviso di manifestazione d'interesse per l'affidamento della procedura in oggetto.
+Scadenza della presentazione delle candidature, tramite Piattaforma Sintel: 25/05/2023 ore 12:00.</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>16/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L309" t="inlineStr">
+        <is>
+          <t>25/05/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
+          <t>60876</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>Prodotti allergeni per immunoterapie per veleno da imenotteri</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>&lt;p class="western" align="justify"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;b&gt;&lt;span style="font-family: LiberationSans-Bold, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;Fornitura di prodotti allergeni per immunoterapie per veleno da imenotteri &lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: LiberationSans-Bold, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;a favore delle società diverse. SINTEL ID gara n. 164752181 - 164754929&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K310" t="inlineStr">
+        <is>
+          <t>10/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L310" t="inlineStr">
+        <is>
+          <t>10/05/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr">
         <is>
           <t>59381</t>
         </is>
       </c>
-      <c r="B212" t="inlineStr">
+      <c r="B311" t="inlineStr">
         <is>
           <t>PNRR M6.C2.1.1.2 "Sostituzione grandi apparecchiature". GAMMA CAMERA CON TAC UOC MEDICINA NUCLEARE</t>
         </is>
       </c>
-      <c r="C212" t="inlineStr">
+      <c r="C311" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D212" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F212" t="inlineStr">
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
         <is>
           <t>L'Ulss 1, in qualità di soggetto attuatore, dà seguito alla pubblicazione degli investimenti finanziati mediante il Piano di Ripresa e Resilienza nell'ambito della missione M.6 C2 1.1.2 "Ammodernamento del parco tecnologico/digitale ospedaliero - Sostituzione grandi apparecchiature".
 La presente acquisizione è stata disposta mediante adesione all'accordo quadro di Consip S.p.A. ID 2486.
 CUP B34E22000330006</t>
         </is>
       </c>
-      <c r="G212" t="inlineStr">
+      <c r="G311" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K212" t="inlineStr">
+      <c r="K311" t="inlineStr">
         <is>
           <t>27/04/2023 00:00</t>
         </is>
       </c>
-      <c r="L212" t="inlineStr">
+      <c r="L311" t="inlineStr">
         <is>
           <t>27/04/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="213">
-      <c r="A213" t="inlineStr">
+    <row r="312">
+      <c r="A312" t="inlineStr">
+        <is>
+          <t>60824</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DI UN BANDO PER LA CONCLUSIONE DI UN AQ PER L'AFFIDAMENTO DEL SERVIZIO MEDICO DI EMERGENZA E URGENZA PRESSO IL PRONTO SOCCORSO DEI P.O. DI AGORDO E  FELTRE</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07/01/2025: in data odierna si pubblica il Provvedimento d'aggiudicazione relativo al rinnovo del Servizio in oggetto, Deliberazione del Commissario n. 580 del 24/05/2024.
+20/07/2023: in data odierna si pubblica la seguente documentazione relativa alla procedura in oggetto "Procedura negoziata senza previa pubblicazione di una bando tramite Accordo Quadro con più operatori economici volto all'affidamento del Servizio medico di emergenza ed urgenza presso il Pronto Soccorso dei Presidi Ospedalieri di Agordo e Feltre"
+&lt;ul&gt;
+ 	&lt;li&gt;- Provvedimento di aggiudicazione: Deliberazione del Commissario n. 612 del 23/06/2023&lt;/li&gt;
+ 	&lt;li&gt;- il verbale di apertura della busta n. 3 – offerta economica (proposta di aggiudicazione)&lt;/li&gt;
+ 	&lt;li&gt;- i verbali di valutazione della Commissione giudicatrice (con relativo allegato )&lt;/li&gt;
+ 	&lt;li&gt;- nomina Commissione giudicatrice per la valutazione tecnica: il Curriculum del Dott. Rossi Edoardo (Presidente) viene allegato mentre i curricula dei componenti, Dott. Parise Giorgio e Trillò Giulio sono disponibili al seguente link della sezione Amministrazione Trasparente,  &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;&lt;/li&gt;
+ 	&lt;li&gt;- verbale di apertura della busta n. 2 (documentazione tecnica)&lt;/li&gt;
+ 	&lt;li&gt;- verbale di apertura della busta n. 1 (documentazione amministrativa)&lt;/li&gt;
+ 	&lt;li&gt;- delega del RUP di apertura delle buste&lt;/li&gt;
+ 	&lt;li&gt;- Si pubblica la "documentazione di gara" come inserita nella Piattaforma telematica Sintel in data 20/04/2023&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ol&gt;
+ 	&lt;li&gt;CIG: 97728689CB     ID SINTEL: 168004097&lt;/li&gt;
+ 	&lt;li&gt;il termine ultimo per la presentazione delle offerte è il giorno 03/05/2023 entro le ore 12:00.&lt;/li&gt;
+&lt;/ol&gt;
+ </t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>20/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L312" t="inlineStr">
+        <is>
+          <t>03/05/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr">
+        <is>
+          <t>59024</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI DERRATE ALIMENTARI PER LE CUCINE DEGLI OSPEDALI DI BELLUNO E DI AGORDO. VALIDITA' FINO AL 20 MARZO 20924</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr"/>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K313" t="inlineStr">
+        <is>
+          <t>14/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L313" t="inlineStr">
+        <is>
+          <t>22/02/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr">
+        <is>
+          <t>59005</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA BIENNALE DI TONER E MATERIALI DI CONSUMO ORIGINALI E RIGENERATI PER STAMPANTI, PERIODO MARZO 2023-2025.</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr"/>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K314" t="inlineStr">
+        <is>
+          <t>13/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L314" t="inlineStr">
+        <is>
+          <t>07/04/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr">
+        <is>
+          <t>58856</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>Servizi tecnici relativi ai lavori di ristrutturazione e adeguamento normativo del locale "ex-simulatore" per l'installazione di una TAC con software di simulazione da destinare alla U.O.C. di Radioterapia del P.O. di Belluno</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>CIG: &lt;strong&gt;Z443AB08FD&lt;/strong&gt;
+CUP: &lt;strong&gt;B38I23000540005&lt;/strong&gt;</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K315" t="inlineStr">
+        <is>
+          <t>06/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L315" t="inlineStr">
+        <is>
+          <t>06/04/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr">
+        <is>
+          <t>58768</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>SERVIZI PER MINORI AFFETTI DA DISTURBO DELLO SPETTRO AUTISTICO</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;MANIFESTAZIONE DI INTERESSE&lt;/strong&gt;
+Si pubblica in data odierna avviso per la raccolta delle manifestazioni di interesse, ai sensi dell’art. 36 del D.Lgs.
+n. 50/2016 e ss.mm.ii., per l'eventuale indizione di procedura di gara per l'affidamento del servizio di gestione di interventi valutativi/riabilitativi/educativi a favore di minori affetti da disturbo dello spettro autistico e dello sviluppo della comunicazione.
+La documentazione relativa è pubblicata sulla piattaforma SINTEL, sulla quale dovranno poi essere trasmesse le manifestazioni di interesse. L'ID di riferimento è il n. 167408689, la data di scadenza è il 14/04/2023.
+In seguito alla richiesta di chiarimento pervenuta si pubblica il "Chiarimento n. 1" relativo al possesso dei requisiti previsti. Lo stesso è anche pubblicato nella sezione "Documentazione di gara" della manifestazione di interesse sulla piattaforma SINTEL.
+Belluno, 12/04/2023
+&lt;strong&gt;NOMINA COMMISSIONE DI GARA&lt;/strong&gt;
+Si pubblica nomina della commissione di gara e curricula dei componenti
+Belluno 31/10/2023
+Si pubblica Delibera di Aggiudicazione</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K316" t="inlineStr">
+        <is>
+          <t>31/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L316" t="inlineStr">
+        <is>
+          <t>14/04/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr">
+        <is>
+          <t>58771</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>RACCOLTA MANIFESTAZIONI DI INTERESSE PER SERVIZIO DI CAMPIONAMENTO ED ANALISI CHIMICO - FISICHE - BATTERIOLOGICHE</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28/07/2023
+&lt;strong&gt;DELIBERA DI AGGIUDICAZIONE&lt;/strong&gt;
+Si pubblica in data odierna la Delibera di aggiudicazione n. 786 del 28/07/2023 della procedura per l'affidamento del servizio di campionamento ed analisi chimico - fisiche - batteriologiche per le Strutture dell'Aulss 1 Dolomiti.
+31/03/2023
+&lt;strong&gt;MANIFESTAZIONE DI INTERESSE&lt;/strong&gt;
+Si pubblica in data odierna, ai sensi dell’art. 36 del D.Lgs. n. 50/2016 e ss.mm.ii., l'avviso per la raccolta delle manifestazioni di interesse per l'eventuale indizione di procedura per l'affidamento del servizio di campionamento ed analisi chimico – fisiche – batteriologiche per le Strutture dell’Aulss 1 Dolomiti.
+La documentazione relativa è disponibile sulla piattaforma telematica SINTEL, l'ID della manifestazione di interesse è 167321525. La scadenza per l'invio delle candidature su SINTEL è fissata per le ore 12 del giorno 17/04/2023.
+ </t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K317" t="inlineStr">
+        <is>
+          <t>31/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L317" t="inlineStr">
+        <is>
+          <t>28/07/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr">
+        <is>
+          <t>58482</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEI SERVIZI TECNICI INERENTI LA PROGETTAZIONE, DIREZIONE LAVORI E COORDINAMENTO PER LA SICUREZZA DEI LAVORI DI COMPLETAMENTO CENTRO DI RIABILITAZIONE: RIQUALIFICAZIONE AREA PARCHEGGIO, STRADA DI ACCESSO, VALORIZZAZIONE COLLE SAN PIETRO A USO RIABILITATIVO PRESSO L’OSPEDALE DI LAMON, VIA GIOVANNI BALIN N°10.</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9711511068"&gt;&lt;strong&gt;9711511068&lt;/strong&gt;&lt;/a&gt;
+CUP: &lt;strong&gt;B52C22001570003&lt;/strong&gt;
+ID-SINTEL: &lt;strong&gt;166695912&lt;/strong&gt;
+ </t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>17/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L318" t="inlineStr">
+        <is>
+          <t>11/04/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr">
+        <is>
+          <t>60903</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA, DELLA FORNITURA IN SERVICE DI KIT MONOUSO IN TNT, PER LE ATTIVITÀ DI SALA OPERATORIA DELL’AZIENDA ULSS N.1 DOLOMITI, IN FAVORE DELLA DITTA MOLNLYCKE HEALTH CARE SRL. VALIDITÀ FINO AL 30/06/2023.</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>Per gara in oggetto si pubblica Delibera di assegnazione n. 234 del 10/03/2023.</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>10/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L319" t="inlineStr">
+        <is>
+          <t>10/03/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t>58221</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>Procedura negoziata per la fornitura di biennale di materiale vario di pulizia e convivenza e monouso cucina-economale. Periodo gennaio 2023-2025. Sintel ID 161988316</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr"/>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K320" t="inlineStr">
+        <is>
+          <t>07/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L320" t="inlineStr">
+        <is>
+          <t>02/03/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr">
+        <is>
+          <t>57943</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>CONCESSIONE DEL SERVIZIO DI GESTIONE DEL BAR CON RIVENDITA DI GIORNALI PRESSO L'OSPEDALE SAN MARTINO DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>Concessione</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr"/>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>27/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L321" t="inlineStr">
+        <is>
+          <t>31/12/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr">
+        <is>
+          <t>57130</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DEI SERVIZI DI GESTIONE DELLE PRENOTAZIONI E ALTRI SERVIZI AMMINISTRATIVI PRESSO L’AULSS 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>21/09/2023: si pubblica il Provvedimento di Delibera del Commissario n. 992 del 18/09/2023 di assegnazione del Servizio in oggetto.
+06/07/2023: si pubblicano in data odierna:
+&lt;ul&gt;
+ 	&lt;li&gt;i verbali di valutazione della Commissione giudicatrice (con relativi - ALL 1 "Scheda valutativa Lotto n. 1" e ALL 2 "Scheda valutativa Lotto n. 2")&lt;/li&gt;
+ 	&lt;li&gt;il verbale di apertura della busta n. 3 - offerta economica (proposta di aggiudicazione )&lt;/li&gt;
+&lt;/ul&gt;
+06/04/2023: si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;DDG N. 256 del 17/03/2023 di ammissione ditte e nomina Commissione giudicatrice;&lt;/li&gt;
+ 	&lt;li&gt;I curricula dei componenti della Commissione;&lt;/li&gt;
+&lt;/ul&gt;
+20/03/2023: Si pubblicano in data odierna i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;delega del RUP di apertura delle buste&lt;/li&gt;
+ 	&lt;li&gt;verbale di apertura della busta n. 1 (documentazione amministrativa)&lt;/li&gt;
+ 	&lt;li&gt;verbale di apertura della busta n. 2 (documentazione tecnica)&lt;/li&gt;
+&lt;/ul&gt;
+03/02/2023: Si pubblicano i "Chiarimenti n. 6"
+31/01/2023: SI COMUNICA IL &lt;strong&gt;&lt;em&gt;POSTICIPO DEL TERMINE&lt;/em&gt;&lt;/strong&gt; PER LA PRESENTAZIONE DELLE OFFERTE (COME RIPORTATO NELLA RISPOSTA N. 41 DEI CHIARIMENTI N. 4) &lt;em&gt;&lt;strong&gt;ALLA DATA DEL 13/02/2023 ENTRO LE ORE 12:00&lt;/strong&gt;. &lt;/em&gt;Si pubblica la rettifica del bando Enotices relativo alla proroga del termine.
+30/01/2023: Si pubblicano i Chiarimenti n. 3 (con allegato risposta n. 22), n. 4 e n. 5.
+27/01/2023: Si pubblicano i "Chiarimenti n. 2" e l'elenco del personale di cui all'art. 12 "clausola sociale" del capitolato di gara.
+19/01/2023: Si pubblicano i "Chiarimenti n. 1"
+12/01/2023: Si pubblica la documentazione di gara relativa all’affidamento del “Servizio di gestione delle prenotazioni e altri servizi amministrativi presso l’AULSS n. 1 Dolomiti, suddivisa nei seguenti Lotti:
+&lt;ul&gt;
+ 	&lt;li&gt;Lotto 1 “Servizi di gestione delle prenotazioni”: CIG n. 95783933F4&lt;/li&gt;
+ 	&lt;li&gt;Lotto 2 “servizi di supporto amministrativi” : CIG n. 9578578C9C&lt;/li&gt;
+&lt;/ul&gt;
+ID Sintel: 163725088
+Il termine ultimo per la presentazione delle offerte è il giorno 06/02/2023 entro le ore 12:00.
+Il termine ultimo per produrre chiarimenti è indicato nella documentazione di gara.</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K322" t="inlineStr">
+        <is>
+          <t>12/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L322" t="inlineStr">
+        <is>
+          <t>06/02/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr">
+        <is>
+          <t>57105</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA PER L’APPALTO PER LA REALIZZAZIONE DI SERVIZI DI PROGETTAZIONE NONCHÉ L’EVENTUALE DIREZIONE, MISURA E CONTABILITÀ LAVORI E COORDINAMENTO PER LA SICUREZZA RELATIVAMENTE AI LAVORI DI REALIZZAZIONE PIASTRA ENDOSCOPICA PRESSO L’OSPEDALE DI FELTRE – CENTRO DI RIFERIMENTO REGIONALE PER LA CHIRURGIA ONCOLOGICA GASTROENTEROLOGICA.</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>CIG (BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9571854FC9"&gt;&lt;strong&gt;9571854FC9&lt;/strong&gt;&lt;/a&gt;
+CUP &lt;strong&gt;B98I22004950001&lt;/strong&gt;
+ID SINTEL: &lt;strong&gt;163851284&lt;/strong&gt;</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>11/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L323" t="inlineStr">
+        <is>
+          <t>30/01/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr">
+        <is>
+          <t>56934</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>FORNITURA DI N. 1 SISTEMA ROBOTIZZATO PER CHIRURGIA ENDOSCOPICA DA DESTINARE AL “CENTRO DI RIFERIMENTO REGIONALE PER LA CHIRURGIA GASTROENTEROLOGICA MICHELE DE BONI” DELL’ULSS 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>Con Delibera del Direttore Generale n. 1510 del 23.12.2022 l' Ulss 1 Dolomiti ha indetto la procedura aperta telematica a lotto unico per la fornitura di n. 1 sistema robotizzato per chirurgia endoscopica da destinare al “Centro di riferimento regionale per la chirurgia gastroenterologica Michele De Boni” dell’Ulss 1 Dolomiti - Presidio Ospedaliero di Feltre.
+La scadenza per la presentazione delle offerte è stabilita nel giorno &lt;strong&gt;23/01/2023 ore 13:00.&lt;/strong&gt;
+La documentazione di gara è accessibile e scaricabile dalla presente sezione nonchè dalla piattaforma Sintel gestita da Aria S.p.A. dove la procedura è identificata con ID 163348284.
+&lt;strong&gt;17/01/2023: SI AVVISA CHE E' STATO RETTIFICATO L'ALLEGATO 2 FACSIMILE OFFERTA. LA VERSIONE AGGIORNATA E'SCARICABILE DALLA PRESENTE SEZIONE E DALLA PIATTAFORMA SINTEL&lt;/strong&gt;
+In data 23/01/2023 è stata disposta l'apertura telematica della documentazione amministrativa di cui si allega verbale.
+In data 09/02/2023 è stata disposta l'apertura telematica della documentazione tecnica di cui si allega verbale.
+In data 10/07/2023 con provvedimento del Commissario n. 692 è stata deliberata l'aggiudicazione della fornitura.</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K324" t="inlineStr">
+        <is>
+          <t>04/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L324" t="inlineStr">
+        <is>
+          <t>23/01/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr">
+        <is>
+          <t>56817</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI MATERIALI E APPARECCHIATURE PER PRESTAZIONI DI DIALISI DOMICILIARE FREQUENTE E/O QUOTIDIANA, NON PERITONEALE, PER UN PERIODO DI 36 MESI.</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>Per la gara in oggetto, in data 29 Dicembre 2022, si pubblicano i seguenti chiarimenti:
+&lt;ul&gt;
+ 	&lt;li&gt;Chiarimenti al 29.12.2022&lt;/li&gt;
+&lt;/ul&gt;
+Si comunica che la scadenza per la presentazione delle offerte è viene posticipata al giorno 16 Gennaio 2023 stessa ora.
+Per la gara in oggetto, in data 17 Gennaio 2023, si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;copia del verbale di apertura della documentazione amministrativa e tecnica&lt;/li&gt;
+&lt;/ul&gt;
+In data 08 Febbraio 2023 si pubblica il seguente documento:
+&lt;ul&gt;
+ 	&lt;li&gt;Lettera Nomina Commissione Giudicatrice&lt;/li&gt;
+&lt;/ul&gt;
+I curriculum dei componenti sono disponibili al seguente link nella sezione Amministrazione Trasparente:
+&lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/Dirigenti2041.xml&lt;/a&gt;
+In data 24 Marzo 2023 si pubblica il seguente documento:
+&lt;ul&gt;
+ 	&lt;li&gt;Proposta di aggiudicazione&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto, in data 3 Maggio 2023, si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;Delibera di aggiudicazione&lt;/li&gt;
+ 	&lt;li&gt;Verbale Commissione Giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;Tabella riassuntiva&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K325" t="inlineStr">
+        <is>
+          <t>29/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L325" t="inlineStr">
+        <is>
+          <t>29/12/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
         <is>
           <t>56691</t>
         </is>
       </c>
-      <c r="B213" t="inlineStr">
+      <c r="B326" t="inlineStr">
         <is>
           <t>LAVORI DI REALIZZAZIONE DELL’OSPEDALE DI COMUNITA’ DI FELTRE (BL) IN ATTUAZIONE DEL PNRR (M6C1 - INV.1.3)</t>
         </is>
       </c>
-      <c r="C213" t="inlineStr">
+      <c r="C326" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D213" t="inlineStr">
+      <c r="D326" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E213" t="inlineStr">
+      <c r="E326" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F213" t="inlineStr">
+      <c r="F326" t="inlineStr">
         <is>
           <t>ID SINTEL &lt;strong&gt;163314299&lt;/strong&gt;
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=954576781F"&gt;&lt;strong&gt;954576781F&lt;/strong&gt;&lt;/a&gt;
 CUP &lt;strong&gt;B94E22000030001&lt;/strong&gt;
 IL PROGETTO ESECUTIVO E' SCARICABILE &lt;a href="https://drive.google.com/drive/folders/186LYH3zBMdi-H4jpeT6wQ7lNUl0he9hC?usp=sharing"&gt;QUI&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G213" t="inlineStr">
+      <c r="G326" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K213" t="inlineStr">
+      <c r="K326" t="inlineStr">
         <is>
           <t>23/12/2022 00:00</t>
         </is>
       </c>
-      <c r="L213" t="inlineStr">
+      <c r="L326" t="inlineStr">
         <is>
           <t>11/01/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="214">
-      <c r="A214" t="inlineStr">
+    <row r="327">
+      <c r="A327" t="inlineStr">
+        <is>
+          <t>56258</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>GARA EUROPEA A PROCEDURA APERTA TELAMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI PER L’AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA PEDIATRICA PRESSO I P.O. DI BELLUNO (LOTTO N. 1) E FELTRE (LOTTO N. 2) DELL’AZIENDA ULSS N. 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>Si comunica che alla data di scadenza, non sono state presentate offerte pertanto la procedura risulta deserta.
+07/12/2022: Si pubblica la documentazione di gara relativa all'affidamento del "Servizio di assistenza pediatrica" presso i P.O. di Belluno  e Feltre dell'AULSS n. 1 Dolomiti, suddivisa nei seguenti Lotti:
+&lt;ul&gt;
+ 	&lt;li&gt;- Lotto n. 1 P.O. di Belluno:&lt;/li&gt;
+ 	&lt;li&gt;- Lotto n. 1 P.O. di Feltre:&lt;/li&gt;
+&lt;/ul&gt;
+ID Sintel: 161929914
+Il termine ultimo per la presentazione delle offerte è il giorno 23/12/2022 entro le ore 12:00.
+Il termine ultimo per produrre chiarimenti è indicato nella documentazione di gara.</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K327" t="inlineStr">
+        <is>
+          <t>07/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L327" t="inlineStr">
+        <is>
+          <t>23/12/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr">
+        <is>
+          <t>56066</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>CONCESSIONE SERVIZIO GESTIONE BAR CON RIVENDITA GIORNALI E RIVISTE PRESSO L'OSPEDALE SANTA MARIA DEL PRATO FELTRE</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr"/>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K328" t="inlineStr">
+        <is>
+          <t>05/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L328" t="inlineStr">
+        <is>
+          <t>31/12/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr">
         <is>
           <t>56002</t>
         </is>
       </c>
-      <c r="B214" t="inlineStr">
+      <c r="B329" t="inlineStr">
         <is>
           <t>LAVORI  DI  REALIZZAZIONE  DELLA  CASA  DELLA  COMUNITA’  DI  PIEVE  DI  CADORE  (BL)  IN  ATTUAZIONE DEL PNRR (M6C1 - INV.1.1).</t>
         </is>
       </c>
-      <c r="C214" t="inlineStr">
+      <c r="C329" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D214" t="inlineStr">
+      <c r="D329" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E214" t="inlineStr">
+      <c r="E329" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F214" t="inlineStr">
-[...1 lines deleted...]
-          <t>ID SINTEL GARA DESERTA 162175253
+      <c r="F329" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ID SINTEL GARA DESERTA 162175253
 CIG GARA DESERTA (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9513906399"&gt;9513906399&lt;/a&gt;
 CIG ADESIONE ACCORDO QUADRO (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9571965B64"&gt;9571965B64&lt;/a&gt;
 CUP B94E22000010003
-&amp;nbsp;</t>
-[...2 lines deleted...]
-      <c r="G214" t="inlineStr">
+ </t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K214" t="inlineStr">
+      <c r="K329" t="inlineStr">
         <is>
           <t>02/12/2022 00:00</t>
         </is>
       </c>
-      <c r="L214" t="inlineStr">
+      <c r="L329" t="inlineStr">
         <is>
           <t>19/12/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="215">
-      <c r="A215" t="inlineStr">
+    <row r="330">
+      <c r="A330" t="inlineStr">
+        <is>
+          <t>55462</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>Procedura aperta telematica per la conclusione di un Accordo Quadro con più operatori economici volto all’affidamento del Servizio medico di emergenza ed urgenza presso il Pronto Soccorso del Presidio Ospedaliero di Belluno dell’AULSS n. 1 Dolomiti</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;em&gt;25/11/2024&lt;/em&gt;: in data odierna si pubblica il Provvedimento di assegnazione del Rinnovo, Deliberazione del Commissario n. 578 del 24/05/24 ed il contratto.
+&lt;em&gt;21/07/2023:&lt;/em&gt; in data odierna si pubblica:
+- il Provvedimento di assegnazione della procedura di gara, Deliberazione del Commissario n. 476 del 24/05/2023;
+- il curricula della Commissione giudicatrice (nominata con DDG N. 1562 del 30/12/2022 già pubblicata): il Curriculum del Dott. Rossi Edoardo (Presidente) viene allegato mentre i Curricula dei componenti del Dott. Parise Giorgio e del Dott. Trillò Giulio sono disponibili al seguente link della sezione Amministrazione Trasparente, &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;
+&lt;em&gt;10/02/2023&lt;/em&gt;: si pubblicano il verbale di valutazione della Commissione giudicatrice del 03/02/2023 e il verbale di proposta di aggiudicazione (apertura busta 3 offerta economica) del 07/02/2023
+&lt;em&gt;13/01/2023&lt;/em&gt;: si pubblicano i verbali di apertura della documentazione amministrativa (busta 1) e tecnica (busta 2) e la Delibera di ammissione ditte con contestuale nomina della Commissione giudicatrice (DDG N. 1562 del 30/12/2022)
+&lt;em&gt;17/11/2022:&lt;/em&gt; in data odierna si pubblica la documentazione di gara (cartellina zip e bando di gara pubblicato con  rettifica) in relazione alla "Procedura aperta telematica per la conclusione di un Accordo Quadro con più operatori economici volto all’affidamento del Servizio medico di emergenza ed urgenza presso il Pronto Soccorso del Presidio Ospedaliero di Belluno dell’AULSS n. 1 Dolomiti".
+&lt;p class="western" align="justify"&gt;Lotto Unico: &lt;span lang="it-IT"&gt;Pronto Soccorso P.O. di Belluno,  n. CIG: 94492041D2&lt;/span&gt;&lt;/p&gt;
+ID Sintel:160459257
+Il termine ultimo per la presentazione delle offerte è il giorno 06/12/2022 entro le ore 12:00.
+Il termine ultimo per produrre chiarimenti è il giorno 28/11/2022 come indicato nella documentazione di gara.
+ </t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K330" t="inlineStr">
+        <is>
+          <t>17/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L330" t="inlineStr">
+        <is>
+          <t>06/12/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr">
+        <is>
+          <t>55317</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>GARA A PROCEDURA APERTA TELEMATICA PER LA FORNITURA, MEDIANTE ACCORDO QUADRO, DI DISPOSITIVI MEDICI PER INCONTINENTI GRAVI (CATETERI VESCICALI ED ESTERNI E RACCOGLITORI PER URINA DA GAMBA), PER I PAZIENTI TERRITORIALI DELL’AZIENDA ULSS N. 1 DOLOMITI PER UN PERIODO DI 24 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 12 MESI E CON OPZIONE DI PROROGA PER ULTERIORI 6 MESI.</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>Per la gara in oggetto, si comunica che la documentazione di gara e l'ID Sintel saranno disponibili dal giorno 14/11/2022.
+Per la gara in oggetto in data 15/11/2022 si pubblica la documentazione di gara - ID SINTEL N. 161330854.
+Delibera n. 1216 del 24/10/2022 "Indizione gara"
+Termine ultimo per la presentazione delle offerte ore 18:00 del giorno di lunedì 05 Dicembre 2022.
+In data 24/11/2022 si pubblicano i "chiarimenti al 23/11/2022".
+In data 28/11/2022 si pubblicano i "chiarimenti al 28/11/2022"
+Per la gara in oggetto in data 09/12/2022 si pubblica la seguente documentazione
+&lt;ul&gt;
+ 	&lt;li&gt;Verbale apertuta Documentazione Amministrativa&lt;/li&gt;
+ 	&lt;li&gt;Schema partecipanti per lotto&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto in data 23/01/2023 si pubblica la seguente documentazione
+&lt;ul&gt;
+ 	&lt;li&gt;Copia delibera del Direttore Generale n. 25 del 13/01/2023 "Ammissione ditte e nomina Commissione Giudicatrice"&lt;/li&gt;
+ 	&lt;li&gt;copia verbale apertura Documentazione Tecnica&lt;/li&gt;
+&lt;/ul&gt;
+I curricula dei componenti la Commissione Giudicatrice sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;
+Per la gara in oggetto in data 05/05/2023 si pubblica la seguente documentazione:
+&lt;ul&gt;
+ 	&lt;li&gt;copia della Proposta di Aggiudicazione&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto in data 30/05/2023 si pubblica la seguente documentazione:
+&lt;ul&gt;
+ 	&lt;li&gt;nota di comunicazione esito gara;&lt;/li&gt;
+ 	&lt;li&gt;copia della delibera del Commissario n. 503 del 26/05/2023;&lt;/li&gt;
+ 	&lt;li&gt;copia dei verbali della Commissione Giudicatrice;&lt;/li&gt;
+ 	&lt;li&gt;copia della “Tabella Riassuntiva";&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K331" t="inlineStr">
+        <is>
+          <t>10/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L331" t="inlineStr">
+        <is>
+          <t>10/11/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="inlineStr">
+        <is>
+          <t>55254</t>
+        </is>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>LAVORI DI REALIZZAZIONE DELLA CASA DELLA COMUNITA’ DI AGORDO (BL) IN ATTUAZIONE DEL PNRR (M6C1 - INV.1.1)</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;CIG (link BDNCP): &lt;strong&gt;9471823B99&lt;/strong&gt; CUP: &lt;strong&gt;B74E22000050003&lt;/strong&gt; ID SINTEL: &lt;strong&gt;161320928&lt;/strong&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr"/>
+      <c r="I332" t="inlineStr"/>
+      <c r="J332" t="inlineStr"/>
+      <c r="K332" t="inlineStr">
+        <is>
+          <t>09/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L332" t="inlineStr">
+        <is>
+          <t>24/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P332" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q332" t="inlineStr"/>
+      <c r="R332" t="inlineStr"/>
+      <c r="S332" t="inlineStr"/>
+      <c r="T332" t="inlineStr"/>
+    </row>
+    <row r="333">
+      <c r="A333" t="inlineStr">
         <is>
           <t>55257</t>
         </is>
       </c>
-      <c r="B215" t="inlineStr">
+      <c r="B333" t="inlineStr">
         <is>
           <t>LAVORI DI REALIZZAZIONE DELLA CASA DELLA COMUNITA’ DI FELTRE (BL) IN ATTUAZIONE DEL PNRR (M6C1 - INV.1.1)</t>
         </is>
       </c>
-      <c r="C215" t="inlineStr">
+      <c r="C333" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D215" t="inlineStr">
+      <c r="D333" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E215" t="inlineStr">
+      <c r="E333" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F215" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G215" t="inlineStr">
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;CIG (link BDNCP):&lt;strong&gt;94719482C3&lt;/strong&gt; CUP: &lt;strong&gt;B94E22000020003&lt;/strong&gt; ID SINTEL: &lt;strong&gt;161323251&lt;/strong&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H215" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="K215" t="inlineStr">
+      <c r="H333" t="inlineStr"/>
+      <c r="I333" t="inlineStr"/>
+      <c r="J333" t="inlineStr"/>
+      <c r="K333" t="inlineStr">
         <is>
           <t>09/11/2022 00:00</t>
         </is>
       </c>
-      <c r="L215" t="inlineStr">
+      <c r="L333" t="inlineStr">
         <is>
           <t>24/11/2022 00:00</t>
         </is>
       </c>
-      <c r="P215" t="inlineStr">
+      <c r="P333" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q215" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="C216" t="inlineStr">
+      <c r="Q333" t="inlineStr"/>
+      <c r="R333" t="inlineStr"/>
+      <c r="S333" t="inlineStr"/>
+      <c r="T333" t="inlineStr"/>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr">
+        <is>
+          <t>55221</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>Lavori per l’adeguamento alla normativa antincendio – I^ triennio del DM 19/03/2015 dell’Ospedale di Belluno</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D216" t="inlineStr">
+      <c r="D334" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E216" t="inlineStr">
+      <c r="E334" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F216" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G216" t="inlineStr">
+      <c r="F334" t="inlineStr"/>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K334" t="inlineStr">
+        <is>
+          <t>07/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L334" t="inlineStr">
+        <is>
+          <t>07/01/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="inlineStr">
+        <is>
+          <t>55078</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>LAVORI DI RIQUALIFICAZIONE DELLA CENTRALE OPERATIVA TERRITORIALE DI BELLUNO IN ATTUAZIONE DEL PNRR (M6C1 - INV.1.2).</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ID SINTEL: 161026090 CIG (link BDNCP): 9470389C39 CUP: B32C22000470006 IL PROGETTO ESECUTIVO E' SCARICABILE&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H216" t="inlineStr"/>
-[...12 lines deleted...]
-      <c r="P216" t="inlineStr">
+      <c r="H335" t="inlineStr"/>
+      <c r="I335" t="inlineStr"/>
+      <c r="J335" t="inlineStr"/>
+      <c r="K335" t="inlineStr">
+        <is>
+          <t>31/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L335" t="inlineStr">
+        <is>
+          <t>16/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P335" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q216" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="C217" t="inlineStr">
+      <c r="Q335" t="inlineStr"/>
+      <c r="R335" t="inlineStr"/>
+      <c r="S335" t="inlineStr"/>
+      <c r="T335" t="inlineStr"/>
+    </row>
+    <row r="336">
+      <c r="A336" t="inlineStr">
+        <is>
+          <t>55005</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA EVENTUALE DI SISTEMI DI ANCORAGGIO A SOSPENSIONE – ESPANSIONE PER LA RICOSTRUZIONE LEGAMENTOSA PER LE UU.00. DI ORTOPEDIA DELL’AULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>Per gara in oggetto in data 25/10/2022 si pubblica il Verbale di apertura della busta telematica 1-DOCUMENTAZIONE AMMINISTRATIVA e della busta telematica 2-DOCUMENTAZIONE TECNICA.
+Si pubblica in data 02/11/2022 documento di Nomina Commissione Giudicatrice. &lt;span lang="it-IT"&gt;I curricul&lt;/span&gt;&lt;span lang="it-IT"&gt;a&lt;/span&gt;&lt;span lang="it-IT"&gt; dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;&lt;span lang="it-IT"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/a&gt;&lt;/u&gt;&lt;/span&gt;
+Si pubblica in data 28/02/2023 documento di Proposta di Aggiudicazione.
+Per gara in oggetto in data 11/04/2023 si pubblicano:
+-Comunicazione esito Gara;
+-Deliberazione n. 331 del 07/04/2023;
+-Verbali Commissione Giudicatrice;
+-Tabelle Riassuntive;</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K336" t="inlineStr">
+        <is>
+          <t>25/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L336" t="inlineStr">
+        <is>
+          <t>31/10/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="inlineStr">
+        <is>
+          <t>54459</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>LAVORI DI RIQUALIFICAZIONE DELL’OSPEDALE DI COMUNITÀ DI AURONZO DI CADORE (BL) IN ATTUAZIONE DEL PNRR (M6C1 - INV.1.3)</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D217" t="inlineStr">
+      <c r="D337" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E217" t="inlineStr">
+      <c r="E337" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F217" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G217" t="inlineStr">
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;ID SINTEL: 159797171 &lt;/strong&gt; &lt;strong&gt;CIG (link BDNCP) 94171920AF&lt;/strong&gt; &lt;strong&gt;CUP &lt;/strong&gt;&lt;strong&gt;B27H22000520001&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H217" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="K217" t="inlineStr">
+      <c r="H337" t="inlineStr"/>
+      <c r="I337" t="inlineStr"/>
+      <c r="J337" t="inlineStr"/>
+      <c r="K337" t="inlineStr">
+        <is>
+          <t>26/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L337" t="inlineStr">
+        <is>
+          <t>13/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P337" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q337" t="inlineStr"/>
+      <c r="R337" t="inlineStr"/>
+      <c r="S337" t="inlineStr"/>
+      <c r="T337" t="inlineStr"/>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr">
+        <is>
+          <t>54138</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIÙ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEL SERVIZIO MEDICO DI EMERGENZA ED URGENZA PRESSO IL PRONTO SOCCORSO DEI P.O. DELL’AULSS N. 1 DOLOMITI (BELLUNO, FELTRE, AGORDO E PIEVE DI CADORE)</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;strong&gt;&lt;em&gt;25/11/2024: &lt;/em&gt;&lt;/strong&gt;Si pubblica il Provvedimento di assegnazione del Rinnovo del Servizio (Lotto n. 3 Pieve di Cadore) e il relativo contratto.
+&lt;em&gt;&lt;strong&gt;10/05/2023&lt;/strong&gt;&lt;/em&gt;: Si pubblica il Provvedimento di assegnazione del Servizio in oggetto per il Lotto n. 3 di Pieve di Cadore (DDG N. 427 del 05/05/2023)
+&lt;strong&gt;&lt;em&gt;02/02/2023: &lt;/em&gt;&lt;/strong&gt;&lt;em&gt;S&lt;/em&gt;i pubblicano i verbali di valutazione della commissione giudicatrice (con All_scheda di valutazione Lotto 3) e di "proposta di aggiudicazione - apertura busta3"
+&lt;em&gt;&lt;strong&gt;28/11/2022&lt;/strong&gt;&lt;/em&gt;: In data odierna si pubblicano:
+&lt;ul&gt;
+ 	&lt;li&gt;- DDG N. 1261 del 04/11/2022 di ammissione ditte e nomina Commissione giudicatrice;&lt;/li&gt;
+ 	&lt;li&gt;- il curricula della Commissione giudicatrice: il Curricula del Dott. Rossi Edoardo viene allegato mentre i Curricula del Dott. Parise Giorgio (Presidente) e del Dott. Trillò Giulio (componente) sono disponibili al seguente link della sezione Amministrazione Trasparente, &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;&lt;/li&gt;
+ 	&lt;li&gt;- verbali di apertura della documentazione amministrativa e tecnica (già pubblicati nella Piattaforma Sintel in data 21/10/2022)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;&lt;em&gt;15/09/2022:&lt;/em&gt;&lt;/strong&gt; in data odierna si pubblicano i Chiarimenti n. 1
+&lt;strong&gt;&lt;em&gt;05/09/2022&lt;/em&gt;&lt;/strong&gt;: Si pubblica la documentazione di gara relativa alla Procedura aperta telematica per la conclusione di un Accordo Quadro con più operatori economici volto all'affidamento del "Servizio medico di emergenza ed urgenza presso il Pronto Soccorso dei Presidi Ospedalieri dell'AULSS n. 1 Dolomiti (Belluno, Feltre, Agordo e Pieve di Cadore)
+&lt;p class="western" align="justify"&gt;Lotti:&lt;/p&gt;
+&lt;ul&gt;
+ 	&lt;li class="western"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;- Lotto&lt;/span&gt;&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;n.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;1) Pronto Soccorso P.O. di Belluno    N. CIG: 9385816C60&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li class="western"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;- Lotto n.&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;2) a)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt; Pronto Soccorso P.O. di Feltre e b) Pronto Soccorso P.O. di Agordo    N. CIG: 9385837DB4&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li class="western"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;- Lotto&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;n.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;3) Pronto Soccorso P.O. di Pieve di Cadore     N. CIG: 9385846524&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
+&lt;/ul&gt;
+ID Sintel:158828443
+Il termine ultimo per la presentazione delle offerte è il giorno 30/09/2022 entro le ore 12:00.
+Il termine ultimo per produrre chiarimenti è indicato nella documentazione di gara.
+ </t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K338" t="inlineStr">
+        <is>
+          <t>05/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L338" t="inlineStr">
+        <is>
+          <t>30/09/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="inlineStr">
+        <is>
+          <t>53989</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIU’ OPERATORI VOLTO ALL’AFFIDAMENTO DEL SERVIZIO DI COPERTURA TURNI DI GUARDIA MEDICA DI ANESTESIA E RIANIMAZIONE E DI SALA OPERATORIA/AMBULATORIO PRESSO IL P.O. DI PIEVE DI CADORE DELL’AULSS N. 1 DOLOMITI ED EVENTUALI ALTRI P.O.</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10/05/2023: in data odierna si pubblica il Provvedimento di assegnazione del Servizio (DDG n. 422 del 05/05/2023)
+02/02/2023: in data odierna si pubblicano i verbali di valutazione tecnica della Commissione giudicatrice (con allegato "scheda valutativa" e il verbale di proposta di aggiudicazione_ apertura busta 3 offerte economiche)
+02/11/2022: In data odierna si pubblicano:
+&lt;ul&gt;
+ 	&lt;li&gt;verbale apertura della documentazione tecnica;&lt;/li&gt;
+ 	&lt;li&gt;DDG N. 1215 del 24/10/2022 di ammissione ditte e nomina Commissione giudicatrice;&lt;/li&gt;
+ 	&lt;li&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente, &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;&lt;/li&gt;
+&lt;/ul&gt;
+07/10/2022: Si pubblica in data odierna il verbale di apertura della documentazione amministrativa (con relativi allegati).
+16/09/2022: Si pubblica il Chiarimento n. 2
+13/09/2022: Si pubblica il Chiarimento n.1
+31/08/2022: Si pubblica la documentazione di gara relativa al Servizio di copertura turni di guardia medica di anestesia e rianimazione e di sala operatoria/ambulatorio presso il P.O. di Pieve di Cadore dell'AULSS n. 1 Dolomiti ed eventuali altri P.O.
+N. CIG:9377305CE0
+ID Sintel:158439478
+Il termine ultimo per la presentazione delle offerte è il giorno 20/09/2022 entro le ore 12:00.
+Il termine ultimo per produrre chiarimenti è indicato nella documentazione di gara.
+ </t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K339" t="inlineStr">
+        <is>
+          <t>31/08/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L339" t="inlineStr">
+        <is>
+          <t>20/09/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="inlineStr">
+        <is>
+          <t>53564</t>
+        </is>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA TELEMATICA PER L'AFFIDAMENTO DEL SERVIZIO DI NOLEGGIO FULL-SERVICE DI RISCUOTITRICI AUTOMATICHE PER L'AULSS N. 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>08/02/2023: si pubblica il provvedimento di aggiudicazione già pubblicato in amministrazione trasparente (delibera DG 1391 del 05/12/2022)
+04/11/2022: in data odierna si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;verbale di apertura documentazione amministrativa e tecnica del 19/09/2022&lt;/li&gt;
+ 	&lt;li&gt;DDG n. 1161 del 07/10/2022 di ammissione e nomina della Commissione giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;Curricula della Dott.ssa Patrizia De Zanet (Presidente) e Lanciato Fabio (Componente) mentre quello della Dott.ssa Carlin Laura è consultabile accedendo al seguente link &lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/Allegati/226.pdf"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/Allegati/226.pdf&lt;/a&gt;&lt;/li&gt;
+ 	&lt;li&gt;verbali di valutazione della Commissione giudicatrice (n. 3 del 07/10/2022, del 13/10/2022 e del 27/10/2022)&lt;/li&gt;
+ 	&lt;li&gt;verbale di apertura della offerta economica/proposta di aggiudicazione del 03/11/2022&lt;/li&gt;
+&lt;/ul&gt;
+13/09/2022: in data odierna si pubblicano i Chiarimenti n. 1
+03/08/2022: Si pubblica la documentazione di gara relativa al servizio di noleggio full-service di riscuotitrici automatiche per l'AULSS n. 1 Dolomiti. N. CIG: 9317899D7E ID:157664187.
+Il termine ultimo per la presentazione delle offerte è il giorno 19/09/2022 entro le ore 12:00.
+Il termine ultimo per produrre chiarimenti è indicato nella documentazione di gara (almeno 8 giorni prima della scadenza del termine fissato per la presentazione delle offerte).</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K340" t="inlineStr">
+        <is>
+          <t>03/08/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L340" t="inlineStr">
+        <is>
+          <t>19/09/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="inlineStr">
+        <is>
+          <t>53461</t>
+        </is>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>LAVORI DI REALIZZAZIONE NUOVA SALA IBRIDA E DI EMODINAMICA PRESSO OSPEDALE DI BELLUNO.</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CIG(Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=932758242B"&gt;932758242B&lt;/a&gt;
+CUP B34E21010840002
+PROGETTO ESECUTIVO SCARICABILE &lt;a href="https://drive.google.com/file/d/1Nqk88w0q2-UfiPK06fUbEj-dkhX2w1LO/view?usp=sharing"&gt;QUI&lt;/a&gt;
+INTEGRAZIONI AL PROGETTO ESECUTIVO PUBBLICATO CONGIUNTAMENTE AL BANDO ED AI DOC. DI GARA SCARICABILI &lt;a href="https://drive.google.com/drive/folders/1gykszSLLyGG29XUAmPO-SjIm8Kigc1vs?usp=sharing"&gt;QUI&lt;/a&gt;
+ID SINTEL: 157638474
+ </t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K341" t="inlineStr">
+        <is>
+          <t>28/07/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L341" t="inlineStr">
+        <is>
+          <t>16/08/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="inlineStr">
+        <is>
+          <t>53111</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>FORNITURA DI N. 1 LASER AL TULIO IBRIDO. AFFIDAMENTO MEDIANTE PROCEDURA NEGOZIATA</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>Con provvedimento n.821 del 12/07/2022 è stata affidata all'impresa DIMED S.r.l. la fornitura di n. 1 laser al tulio ibrido da destinare all'UOC di Urologia del PO di Feltre completa di: acquisto dell'apparecchiatura e fornitura biennale di materiali di consumo.</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K342" t="inlineStr">
+        <is>
+          <t>13/07/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L342" t="inlineStr">
+        <is>
+          <t>31/12/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="inlineStr">
+        <is>
+          <t>53173</t>
+        </is>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI SISTEMI DIAGNOSTICI COMPRENSIVA DEI LAVORI DI ADEGUAMENTO DEI LOCALI PER I LABORATORI DELL’ULSS 1 DOLOMITI, PER UN PERIODO DI 84 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI E CON OPZIONE DI PROROGA PER ULTERIORI 6 MESI.</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>Per la gara in oggetto in data 13/07/2022 si pubblica la documentazione di gara - ID SINTEL N. 157031453.
+Termine ultimo per la presentazione delle offerte ore 18:00 del giorno di lunedì 29 Agosto 2022.
+Per la gara in oggetto in data 22/07/2022 si pubblicano "chiarimenti al giorno 22/07/2022"
+Per la gara in oggetto in data 28/07/2022 si pubblicano i "chiarimenti al giorno 28/07/2022"
+Per la gara in oggetto in data 29/07/2022 si pubblicano "rettifica chiarimenti al 28/07/2022_quesito 15"
+Per la gara in oggetto in data 05/08/2022 si pubblicano i "chiarimenti al 04/08/2022"
+Per la gara in oggetto in data 09/08/2022 si pubblicano i "chiarimenti al 09/08/2022" e la "planimetria 1 Laboratorio Analisi"
+Per la gara in oggetto in data 12/08/2022 si pubblicano i "chiarimenti al 12/08/2022"
+Per la gara in oggetto in data 18/08/2022 si pubblicano i "chiarimenti al 18/08/2022"
+Per la gara in oggetto in data 07/09/2022 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;Verbale di apertura della Documentazione Amministrativa&lt;/li&gt;
+ 	&lt;li&gt;Schema ditte partecipanti per lotto&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto in data 07/10/2022 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;Delibera n. 1142 del 03/10/2022 "Ammissione ditte partecipanti e nomina Commissione Giudicatrice"&lt;/li&gt;
+ 	&lt;li&gt;Lettera incarico Commissione Giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;Verbale di apertura della Documentazione Tecnica&lt;/li&gt;
+ 	&lt;li&gt;Curriculum rag. Ivo Capraro&lt;/li&gt;
+ 	&lt;li&gt;I curricula degli altri componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto in data 14/11/2022 si pubblica documento di "Proposta di Aggiudicazione", relativamente ai lotti 3 ,4 ,5 e 7.
+Per la gara in oggetto in data 30/12/2022 si pubblica il seguente documento:
+&lt;ul&gt;
+ 	&lt;li&gt;"Proposta di Aggiudicazione lotti 1, 2, 6 e 8".&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto, in data 27/01/2023 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;nota di comunicazione esito gara;&lt;/li&gt;
+ 	&lt;li&gt;copia della delibera del Direttore Generale  n. 49 del 26/01/2023;&lt;/li&gt;
+ 	&lt;li&gt;copia dell'allegato 1 parte integrante delibera n. 49;&lt;/li&gt;
+ 	&lt;li&gt;copia dei verbali della Commissione Giudicatrice lotti 1, 2, 6, 8;&lt;/li&gt;
+ 	&lt;li&gt;copia dei verbali della Commissione Giudicatrice lotti 3, 4, 5, 7;&lt;/li&gt;
+ 	&lt;li&gt;copia della "Tabella Riassuntiva lotti 3,4,5,7;&lt;/li&gt;
+ 	&lt;li&gt;copia della "Tabella Riassuntiva 1 lotti 1,2,6,8";&lt;/li&gt;
+ 	&lt;li&gt;copia del verbale di verifica dell'anomalia delle offerte lotti 2 e 6;&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto, in data 02/02/2023 si pubblica la nota di esito gara rettificata;</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K343" t="inlineStr">
+        <is>
+          <t>13/07/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L343" t="inlineStr">
+        <is>
+          <t>29/08/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr">
+        <is>
+          <t>53050</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>Procedura di esternalizzazione servizi infermieristici presso la Casa Circondariale di Belluno</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E344" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Con Deliberazione n. 621 del 31/05/2022 si è conclusa la procedura per l'affidamento mediante procedura negoziata del servizio infermieristico presso la Casa Circondariale di Belluno - Dipartimento Amministrazione Penitenziaria a favore della società cooperativa Croce Blu per il periodo 01/06/2022 - 31/05/2025 con possibilità di opzione per ulteriori 12 mesi.
+Vengono pertanto pubblicati:
+&lt;ul&gt;
+ 	&lt;li&gt;la nota di nomina della Commissione giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;la Delibera di aggiudicazione con l'allegato verbale di valutazione tecnica;&lt;/li&gt;
+ 	&lt;li&gt;la nota di nomina della Commissione giudicatrice;&lt;/li&gt;
+ 	&lt;li&gt;il curriculum della dott.ssa Irene Gallon;&lt;/li&gt;
+&lt;/ul&gt;
+Per quanto riguarda i curricula della dott.ssa Giusi Da Pra e del dott. Sandro De Col, questi sono visionabili al link &lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml#Curriculum%20vitae%20(ex%20art.%208,%20d.lgs.%20n.%2033/2013)%20-%20dichiarazioni%20(ex%20art.%2020,%20c.2,%20d.lgs.%20n.%2039/2013)"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml#Curriculum%20vitae%20(ex%20art.%208,%20d.lgs.%20n.%2033/2013)%20-%20dichiarazioni%20(ex%20art.%2020,%20c.2,%20d.lgs.%20n.%2039/2013)&lt;/a&gt;
+ </t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K344" t="inlineStr">
+        <is>
+          <t>06/07/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L344" t="inlineStr">
+        <is>
+          <t>31/05/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="inlineStr">
+        <is>
+          <t>52788</t>
+        </is>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>PNRR M6.C2.1.1.2 "DIGITALIZZAZIONE". SISTEMI PER LA GESTIONE DIGITALIZZATA DELLE IMMAGINI RADIOLOGICHE/PACS DELL'ULSS 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t>&lt;p class="western" align="justify"&gt;&lt;span style="font-size: small;"&gt;L'Ulss 1 Dolomiti, a seguito di indagine di mercato prot. n. 65340/SIC del 06/11/2021, avvia con provvedimento n. 658 del 09/06/2022&lt;span style="font-family: Arial, sans-serif;"&gt;, &lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;una procedura negoziata &lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;ai sensi dell’art. 63 comma 3 lettera b) &lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;per &lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;per &lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;l’&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span lang="it-IT"&gt;AGGIORNAMENTO, &lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span lang="it-IT"&gt;L’&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span lang="it-IT"&gt;UNIFICAZIONE, &lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span lang="it-IT"&gt;L’INTEGRAZIONE AL SISTEMA INFORMATIVO OSPEDALIERO (SIO) E LA MANUTENZIONE TRIENNALE DEI SISTEMI PER LA GESTIONE DIGITALI&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span lang="it-IT"&gt;ZZATA DELLE IMMAGINI RADIOLOGICHE/&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span lang="it-IT"&gt;PACS &lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span lang="it-IT"&gt;DELL’&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span lang="it-IT"&gt;ULSS 1 DOLOMITI.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;Il presente investimento, per la parte riferita a "aggiornamento/unificazione/integrazione al SIO" (manutenzione esclusa) rientra nella &lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;u&gt;missione M6C21.1_2 “Ammodernamento del parco tecnologico digitale ospedaliero – Digitalizzazione” &lt;/u&gt;&lt;u&gt;prevista per &lt;/u&gt;&lt;u&gt;l’attuazione del Piano Nazionale di &lt;/u&gt;&lt;u&gt;Ripresa&lt;/u&gt;&lt;u&gt; e Resilienza &lt;/u&gt;&lt;u&gt;(PNRR) di cui al D.L. n. 77 del 31/05/2021 convertito con L. 108/2021.&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;La procedura negoziata è stata aggiudicata con provvedimento n. 1263 del 04/11/2022 (pubblicato in data 10/11/2022).&lt;/p&gt;
+&lt;p align="justify"&gt;CUP B36G21073020006&lt;/p&gt;
+&lt;p align="justify"&gt;CUP B96G21060470006&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K345" t="inlineStr">
+        <is>
+          <t>15/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L345" t="inlineStr">
+        <is>
+          <t>15/06/2027 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="inlineStr">
+        <is>
+          <t>52653</t>
+        </is>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA, CON RISERVA DELL’EVENTUALE AFFIDAMENTO OPZIONALE CON SUCCESSIVI ATTI DELLA PROGETTAZIONE DEFINTIVA, ESECUTIVA, NONCHÉ L’EVENTUALE DIREZIONE, MISURA E CONTABILITÀ LAVORI E COORDINAMENTO PER LA SICUREZZA RELATIVAMENTE AI LAVORI DI MIGLIORAMENTO SISMICO, ADEGUAMENTO ANTINCENDIO E RIQUALIFICAZIONE ENERGETICA DEI PADIGLIONI “DALLA PALMA” E “GUARNIERI” DELL’OSPEDALE DI FELTRE</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>CIG (BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9246340127"&gt;&lt;strong&gt;9246340127&lt;/strong&gt;&lt;/a&gt;
+CUP &lt;strong&gt;B95F22000680001&lt;/strong&gt;
+ID SINTEL: &lt;strong&gt;155555684&lt;/strong&gt;
+ALTRI DOCUMENTI SCARICABILI &lt;a href="https://drive.google.com/drive/folders/1VDsCIdp8lQEoOMMswdaB3CjD6TfDPWpH?usp=sharing"&gt;&lt;strong&gt;QUI&lt;/strong&gt;&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K346" t="inlineStr">
+        <is>
+          <t>08/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L346" t="inlineStr">
+        <is>
+          <t>26/06/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="inlineStr">
+        <is>
+          <t>52909</t>
+        </is>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>proroga contratti relativi ai servizi di front/back office e servizi complementari presso le sedi dell'Azienda Ulss n.1 Dolomiti</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>Si pubblica il provvedimento del Direttore Generale n.623 del 31/05/2022 avente ad oggetto:
+"PROROGA DEI SERVIZI DI GESTIONE AMMINISTRATIVA DELLE ATTIVITA' DI FRONT OFFICE E BACK OFFICE PRESSO LE SEDI DELL'AZIENDA ULSS N.1 DOLOMITI, FINO AL 31/12/2022: DITTA CONSORZIO STABILE 100 ORIZZONTI SCARL E IMPRESA EURO &amp; PROMOS FS SPA"</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K347" t="inlineStr">
+        <is>
+          <t>01/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L347" t="inlineStr">
+        <is>
+          <t>31/12/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="inlineStr">
+        <is>
+          <t>48216</t>
+        </is>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>Procedura negoziata per la fornitura biennale di  sistemi di sollevamento pazienti, su ruote con bilancia, per uso ospedaliero da destinare alle Unità Operative delle sedi ospedaliere dell’Azienda Ulss n. 1 Dolomiti - ID 151340977.</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>L’Azienda ULSS n. 1 Dolomiti ha indetto la procedura negoziata ad invito, per la fornitura di sistemi di sollevamento pazienti. Il termine di scadenza per la presentazione delle offerte è il 06-04-2022, ore 18:00.</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K348" t="inlineStr">
+        <is>
+          <t>18/05/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L348" t="inlineStr">
+        <is>
+          <t>31/12/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="inlineStr">
+        <is>
+          <t>51803</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>Procedura negoziata per la fornitura di sistemi di gestione unificata ECG dinamico per le sedi ospedaliere dell'Ulss 1 Dolomiti - ID 153400857.</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>L'Azienda Ulss 1 ha indetto la procedura negoziata ad invito per la fornitura di sistemi di gestione unificata ECG dinamico per le sedi ospedaliere aziendali.
+Il termine di scadenza per la presentazione dell'offerta da parte delle imprese inviatate è il 17/05/2022 ore 10:00.</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K349" t="inlineStr">
+        <is>
+          <t>29/04/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L349" t="inlineStr">
+        <is>
+          <t>31/12/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="inlineStr">
+        <is>
+          <t>51371</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA PER L’APPALTO DI LAVORI DI RIQUALIFICAZIONE DELLE CABINE DI TRASFORMAZIONE MT/BT 1° LOTTO E 2° LOTTO DELL’OSPEDALE “S. MARTINO” DI BELLUNO (BL)</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>ID SINTEL: &lt;strong&gt;153191728&lt;/strong&gt;
+CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=91724533AB"&gt;&lt;strong&gt;91724533AB&lt;/strong&gt;&lt;/a&gt;
+CUP B37H21000850002
+PROGETTO ESECUTIVO SCARICABILE &lt;a href="https://drive.google.com/file/d/14We9-AiIaD570md_iYsEJgand82wvOoA/view?usp=sharing"&gt;&lt;strong&gt;QUI&lt;/strong&gt;&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K350" t="inlineStr">
+        <is>
+          <t>07/04/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L350" t="inlineStr">
+        <is>
+          <t>26/04/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="inlineStr">
+        <is>
+          <t>51237</t>
+        </is>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI MANUTENZIONE DI BARELLE AUTOCARICANTI E SEDIE PORTANTINE DA AMBULANZA DI PRODUZIONE FERNO WASHINGTON DELL’AZIENDA ULSS N.1 DOLOMITI PER GLI ANNI 2022/2023</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E351" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;CIG 90286738A7&lt;/strong&gt;</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K351" t="inlineStr">
+        <is>
+          <t>01/04/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L351" t="inlineStr">
+        <is>
+          <t>30/04/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="inlineStr">
+        <is>
+          <t>50799</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>procedura aperta per l’affidamento delle coperture assicurative dell’Azienda ULSS n.1 Dolomiti - 2022</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>17/03/2021 si pubblica la documentazione di gara relativa alla Procedura aperta telematica per l’affidamento  triennale delle coperture assicurative dell’Azienda ULSS n.1 Dolomiti: Lotto n. 1 All Risk danni ai beni, Lotto n. 2 RCAuto. ID 152237852 - la documentazione è disponibile  sulla  Piattaforma Sintel ARIA SpA - Scadenza offerte 15/04/2022 ore 12:00
+23/03/2022 Si pubblicano i CHIARIMENTI n. 1  disponibili anche sulla piattaforma SINTEL
+24/03/2022 Si pubblicano i CHIARIMENTI n. 2  disponibili anche sulla piattaforma SINTEL
+01/04/2022 Si pubblicano i CHIARIMENTI n. 3  disponibili anche sulla piattaforma SINTEL
+05/04/2022 Si pubblicano i CHIARIMENTI n. 4  disponibili anche sulla piattaforma SINTEL
+12/04/2022 Si pubblicano i CHIARIMENTI n. 5  disponibili anche sulla piattaforma SINTEL
+28/04/2022 Si pubblica verbale apertura busta amministrativa
+29/04/2022 Si pubblica verbale apertura busta tecnica
+04/05/2022 Si pubblica la nomina della commissione tecnica per il Lotto 1 "All Risk"
+01/06/2022 Si pubblica la Delibera di affidamento</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K352" t="inlineStr">
+        <is>
+          <t>17/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L352" t="inlineStr">
+        <is>
+          <t>15/04/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="inlineStr">
+        <is>
+          <t>50670</t>
+        </is>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA MEDIANTE PIATTAFORMA TELEMATICA SINTEL PER L’AFFIDAMENTO DELLA PROGETTAZIONE, DIREZIONE LAVORI E COORDINAMENTO PER LA SICUREZZA DEI LAVORI DI REALIZZAZIONE DELL’OSPEDALE DI COMUNITA’ DI FELTRE (BL)</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E353" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;ID SINTEL: 151942085&lt;/strong&gt;
+&lt;strong&gt;CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9130481746"&gt;9130481746 &lt;/a&gt;&lt;/strong&gt;
+&lt;strong&gt;CUP B94E22000030001&lt;/strong&gt;</t>
+        </is>
+      </c>
+      <c r="G353" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="K353" t="inlineStr">
+        <is>
+          <t>11/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L353" t="inlineStr">
+        <is>
+          <t>26/03/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="inlineStr">
+        <is>
+          <t>50636</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA MEDIANTE PIATTAFORMA TELEMATICA SINTEL PER L'AFFIDAMENTO DELLA PROGETTAZIONE, DIREZIONE LAVORI E COORDINAMENTO PER LA SICUREZZA DEI LAVORI DI REALIZZAZIONE DELLE CASE DI COMUNITA'</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E354" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>ID SINTEL 151876190
+LOTTO 1
+CIG 9129304BFA - CUP B34E22000030003
+LOTTO 2
+CIG 912945696A - CUP B94E22000020003
+LOTTO 3
+CIG 9129467280 - CUP B94E22000010003
+LOTTO 4
+CIG 9129484088 - CUP B74E22000050003</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="K354" t="inlineStr">
+        <is>
+          <t>09/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L354" t="inlineStr">
+        <is>
+          <t>26/03/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="inlineStr">
+        <is>
+          <t>50276</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>LAVORI DI MIGLIORAMENTO SISMICO ED ADEGUAMENTO ANTINCENDIO DELL’OSPEDALE DI BELLUNO - COLLAUDO STATICO</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr"/>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K355" t="inlineStr">
+        <is>
+          <t>23/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L355" t="inlineStr">
+        <is>
+          <t>30/09/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="inlineStr">
+        <is>
+          <t>50117</t>
+        </is>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>AVVISO MANIFESTAZIONE D'INTERESSE SERVIZIO DI ACCOGLIENZA DETENUTI CON INFERMITA' PSICHICA PRESSO LA CASA CIRCONDARIALE DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>16/02/2022: In data odierna si pubblica l'avviso di manifestazione d'interesse per l'eventuale affidamento del "Servizio di accoglienza detenuti con infermità psichica presso la Casa Circondariale di Belluno.
+La scadenza per la presentazione, tramite Piattaforma Sintel, è fissata alle ore 12:00 del giorno 28/02/2022.</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K356" t="inlineStr">
+        <is>
+          <t>16/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L356" t="inlineStr">
+        <is>
+          <t>28/02/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="inlineStr">
+        <is>
+          <t>49713</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI COPERTURA TURNI DI ATTIVITA' RADIOLOGICA (OSPEDALI DEL DISTRETTO DI BELLUNO)</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>27/01/2022: IN DATA ODIERNA SI PUBBLICA L'AVVISO DI MANIFESTAZIONE D'INTERESSE IL SERVIZIO DI COPERTURA TURNI DI ATTIVITA' RADIOLOGICA PRESSO GLI OSPEDALI DI BELLUNO, AGORDO E PIEVE DI CADORE (SCADENZA ORE 12:00 DEL 03/02/2022 - TRAMITE PIATTAFORMA SINTEL).
+24/03/2022: IN DATA ODIERNA SI PUBBLICA DELIBERA DI ASSEGNAZIONE DELLA PROCEDURA IN OGGETTO E VERBALI DI GARA ALLEGATI ALLA STESSA.</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K357" t="inlineStr">
+        <is>
+          <t>27/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L357" t="inlineStr">
+        <is>
+          <t>04/03/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="inlineStr">
+        <is>
+          <t>49688</t>
+        </is>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>servizio di reperibilità e recupero di animali da compagnia vaganti ed accudimento animali presenti presso il Canile Sanitario di Belluno - MANIFESTAZIONE DI INTERESSE</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>E' stata pubblicato in data odierna sulla piattaforma SINTEL l'avviso per la raccolta delle &lt;strong&gt;manifestazioni di interesse per l'eventuale affidamento del servizio di reperibilità e recupero di animali da compagnia vaganti ed accudimento animali presenti presso il Canile Sanitario di Belluno.&lt;/strong&gt;
+Gli operatori interessati, in possesso dei requisiti sotto indicati, potranno prendere visione della documentazione relativa e presentare la propria candidatura, accedendo alla procedura con &lt;strong&gt;ID 150243162&lt;/strong&gt; sulla piattaforma SINTEL.
+&lt;strong&gt;Requisiti di partecipazione:&lt;/strong&gt;
+&lt;ol&gt;
+ 	&lt;li&gt;possesso dei requisiti minimi di ordine generale per contrarre con la Pubblica Amministrazione, ovvero non siano incorsi nei motivi di esclusione previsti dall’art. 80 del D.Lgs. 50/2016 (codice dei contratti);&lt;/li&gt;
+ 	&lt;li&gt;iscrizione alla C.C.I.A.A. per l’esercizio di attività inerenti l’oggetto dell'avviso;&lt;/li&gt;
+ 	&lt;li&gt;proprietà di un mezzo idoneo autorizzato per il trasporto di animali vivi;&lt;/li&gt;
+ 	&lt;li&gt;possesso di specifica formazione attinente allo svolgimento del servizio da parte del personale incaricato dell’attività oggetto del servizio (a titolo esemplificativo, corsi di educatore/istruttore cinofilo, condotta animali, etc.);&lt;/li&gt;
+ 	&lt;li&gt;esperienza di almeno 1 anno nella gestione di un’attività per conto di enti pubblici analoga a quella oggetto del presente avviso, il requisito dovrà essere documentato con apposito elenco dei servizi considerati, avendo cura di indicare l’oggetto, l’importo, il soggetto appaltante, le date di inizio e fine.&lt;/li&gt;
+&lt;/ol&gt;
+La &lt;strong&gt;data di scadenza&lt;/strong&gt; per la presentazione delle manifestazioni di interesse, da effettuarsi esclusivamente mediante la piattaforma SINTEL, è fissata per il &lt;strong&gt;25/02/2022 alle ore 12:00.&lt;/strong&gt;
+Belluno, 26/01/2022</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K358" t="inlineStr">
+        <is>
+          <t>26/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L358" t="inlineStr">
+        <is>
+          <t>25/02/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="inlineStr">
+        <is>
+          <t>49321</t>
+        </is>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA PER L’APPALTO DI LAVORI DI MIGLIORAMENTO SISMICO ED ADEGUAMENTO ANTINCENDIO DELL’OSPEDALE DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>ID SINTEL: 149597030
+CIG: 90565315CE
+CUP: B34E20000300001
+IL PROGETTO ESECUTIVO E'SCARICABILE &lt;strong&gt;&lt;a href="https://drive.google.com/drive/folders/1wGjY20hrcqrH2puJ0rf9DhYpMy093w3d?usp=sharing"&gt;QUI&lt;/a&gt;&lt;/strong&gt;</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K359" t="inlineStr">
+        <is>
+          <t>07/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L359" t="inlineStr">
+        <is>
+          <t>26/01/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="inlineStr">
+        <is>
+          <t>48999</t>
+        </is>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER L'AFFIDAMENTO DELLA FORNITURA DI CARNI BOVINE E SUINE FRESCHE PER LE CUCINE DEGLI OSPEDALI DI BELLUNO E AGORDO. PERIODO DICEMBRE 2021 - DICEMBRE 2022 - CIG. 89896172A1</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr"/>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>21/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L360" t="inlineStr">
+        <is>
+          <t>20/12/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="inlineStr">
+        <is>
+          <t>48616</t>
+        </is>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>Servizio di svolgimento di accertamenti chimico - fisici - batteriologici di laboratorio per le sedi Ospedaliere dell’Azienda  ULSS n. 1 Dolomiti</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>Si pubblicano gli atti relativi alla procedura di gara.
+Belluno, 02/12/2021</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K361" t="inlineStr">
+        <is>
+          <t>02/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L361" t="inlineStr">
+        <is>
+          <t>01/12/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="inlineStr">
+        <is>
+          <t>48484</t>
+        </is>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>AVVISO per indagine di mercato finalizzata ad un eventuale affidamento di un sistema di telemedicina applicata al servizio di emodialisi extra-ospedaliera</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>30/11/2021 Si pubblica in data odierna avviso per indagine di mercato inerente l'oggetto.
+Si rinvia alla pubblicazione in piattaforma Sintel ID 148040578.
+06/12/2021 A seguito di richiesta di chiarimento pervenuta, si pubblica di seguito la risposta al quesito: CHIARIMENTI N.1.
+14/12/2021 Si pubblica di seguito il file CHIARIMENTI N.2 in risposta a quesiti pervenuti.
+Si avvisa altresì che il termine ultimo per la presentazione delle offerte è stato posticipato alla data del 17/12/2021 ore 10:00.
+27/06/2022 Si pubblica in data odierna la delibera di assegnazione con il verbale di valutazione, avente ad oggetto:
+"Autorizzazione a contrarre ed aggiudicazione, a seguito di procedure di affidamento diretto, della fornitura di un software di cartella specialistica integrato con sistema di telemedicina per dialisi extra-ospedaliera. Cooperativa EDP La Traccia."</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K362" t="inlineStr">
+        <is>
+          <t>30/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L362" t="inlineStr">
+        <is>
+          <t>31/12/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="inlineStr">
+        <is>
+          <t>48345</t>
+        </is>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>Procedura negoziata per fornitura annuale di materiale di consumo originale e rigenerato per stampanti. Periodo Novembre 2021-2022</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr"/>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K363" t="inlineStr">
+        <is>
+          <t>23/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L363" t="inlineStr">
+        <is>
+          <t>16/11/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="inlineStr">
+        <is>
+          <t>48185</t>
+        </is>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>SERVIZIO ANNUALE DI HELP DESK ED ASSISTENZA INFORMATICA ALLE POSTAZIONI DI LAVORO PER L'AZIENDA ULSS N.1 DOLOMITI - RDO MEPA N.2875400 - CIG 89241265BE</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;17/11/2021&lt;/strong&gt; Si pubblica in data odierna la nomina della Commissione giudicatrice relativa all’oggetto.
+I curriculum dei componenti la Commissione sono presenti ai seguenti link:
+per l'Ing. Alessandra De Nardi      https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml
+per il Sig. Fregona Antonello    http://www.ulss.belluno.it/public/trasparenza/DL33/organizzative.xml
+per il Sig. Paolo D'Incà    vedasi allegato
+Si pubblica di seguito anche il verbale redatto dalla Commissione giudicatrice: verbale 1 + relativo allegato entrambi datati 25/09/2021.
+La delibera di aggiudicazione è pubblicata all'albo.</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K364" t="inlineStr">
+        <is>
+          <t>17/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L364" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="inlineStr">
+        <is>
+          <t>47931</t>
+        </is>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>FORNITURA URGENTE LETTI ELETTRICI PER TERAPIA INTENSIVA. PIANO DI RIORGANIZZAZIONE DELLA RETE OSPEDALIERA PER L’EMERGENZA COVID19 DI CUI ALLA D.G.R.V. N. 782/2020</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;FORNITURA DI N. 19 LETTI ELETTRICI PER TERAPIA INTENSIVA DA DESTINARE ALLE UU.OO.CC. DI ANESTESIA E RIANIMAZIONE DELL’ULSS 1 DOLOMITI
+&lt;/strong&gt;
+Il presente appalto, indetto con delibera n. 1232/2021, viene espletato dall'Ulss 1 Dolomiti in qualità di soggetto attuatore dei piani di riorganizzazione e potenziamento della rete ospedaliera, mediante l'utilizzo dell'"&lt;em&gt;Elenco dei fornitori di attrezzature per le terapie intensive e semi-intensive, dispositivi e servizi connessi, destinati all’emergenza sanitaria"&lt;/em&gt; messo a disposizione dal commissario all'emergenza.
+La procedura è rivolta agli operatori economici abilitati nell'elenco alla categoria merceologica "&lt;em&gt;TI-ALS-02. Letto elettrico per terapia intensiva con sistema di articolazione e materasso antidecubito a fluttuazione dinamica".&lt;/em&gt;
+&lt;strong&gt;TERMINE DI SCADENZA PER LA PRESENTAZIONE DELLE OFFERTE 18/11/2021 ORE 13:00&lt;/strong&gt;</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K365" t="inlineStr">
+        <is>
+          <t>08/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L365" t="inlineStr">
+        <is>
+          <t>18/11/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="inlineStr">
+        <is>
+          <t>47923</t>
+        </is>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA TELEMATICA PER LA GESTIONE DEI SERVIZI SOCIO SANITARI INTEGRATI PER IL DISTRETTO DI FELTRE</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>08/11/2021:  Si pubblica la documentazione di gara relativa ai servizi di “Assistenza sociale professionale con particolare riferimento all’assistenza domiciliare integrata in età adulta ed anziana, d’integrazione scolastica ed interventi educativi a minori disabili in età scolare e d’erogazione di Impegnativa di Cura Domiciliare di tipo “P” per disabili psico-fisici mediante servizio a domicilio”. ID Sintel n. 147067705.
+Il termine ultimo per la presentazione delle offerte è il giorno 09/12/2021 ore 12:00.
+Il termine ultimo per produrre chiarimenti è il giorno 29/11/2021 ore 12:00.
+&lt;div&gt;09/11/2021: Si allega il file excel editabile &lt;strong&gt;ALL 2 offerta economia&lt;/strong&gt; da utilizzare e che sostituisce quello inserito nella cartella "documentazione di gara".&lt;/div&gt;
+&lt;div&gt;22/11/2021: Si pubblicano i chiarimenti n. 1.&lt;/div&gt;
+&lt;div&gt;24/11/2021: Si pubblica rettifica al bando GUUE in merito ai requisiti di capacità tecnica e professionale&lt;/div&gt;
+&lt;div&gt;29/11/2021: Si pubblicano i chiarimenti n. 2&lt;/div&gt;
+&lt;div&gt;02/12/2021: Si pubblicano i chiarimenti n. 3&lt;/div&gt;
+&lt;div&gt;11/01/2021: Si pubblicano in data odierna:&lt;/div&gt;
+&lt;ul&gt;
+ 	&lt;li&gt;verbali di apertura busta telematica 1 e 2 (documentazione amministrativa e tecnica);&lt;/li&gt;
+ 	&lt;li&gt;DDG  n. 1519 del 27/12/2021 di ammissione partecipanti e nomina commissione giudicatrice;&lt;/li&gt;
+ 	&lt;li&gt;copia Curriculum vitae Dott.ssa Guglielminetti e Dott.ssa Da Pra, il Curriculum del Presidente, Dott.ssa Micheluzzi, è disponibile al seguente link della sezione Amministrazione Trasparente: &lt;a style="font-family: Arial, sans-serif; background-color: #ffffff;" href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;&lt;span style="color: #3d589c;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;
+&lt;/ul&gt;
+03/03/2022: Si pubblicano in data odierna i verbali di valutazione della Commissione giudicatrice e il verbale di apertura busta 3 - offerta economica.
+25/05/2022: Si pubblica esito della procedura di gara:
+&lt;ul&gt;
+ 	&lt;li&gt;relazione di anomalia dell'offerta di cui all'art. 97 c. 3 D.Lgs. 50/2016&lt;/li&gt;
+ 	&lt;li&gt;Delibera di assegnazione n. 582 del 23/05/2022&lt;/li&gt;
+&lt;/ul&gt;
+28/12/2023: Si pubblica la delibera di assegnazione del Servizio n. 1416 del 27/12/2023.
+&lt;div&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K366" t="inlineStr">
+        <is>
+          <t>08/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L366" t="inlineStr">
+        <is>
+          <t>09/12/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="inlineStr">
+        <is>
+          <t>47815</t>
+        </is>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI DISPOSITIVI MEDICI PER CHIRURGIA INTERVENTISTICA PER LE UU.OO. DI RADIODIAGNOSTICA E CHIRURGIA VASCOLARE DELL’ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI E CON OPZIONE DI PROROGA PER ULTERIORI 6 MESI.</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Per la gara in oggetto in data 02/11/2021 si pubblica la documentazione di gara.
+La termine ultimo per la presentazione delle offerte è il giorno 29/11/2021 ore 18:00.
+Per la gara in oggetto in data 09/11/2021 si pubblicano i seguenti chiarimenti
+Per la gara in oggetto in data 10/11/2021 si pubblicano i seguenti chiarimenti
+Per la gara in oggetto in data 16/11/2021 si pubblicano i seguenti chiarimenti
+Per la gara in oggetto in data 22/11/2021 si pubblicano i seguenti chiarimenti
+Per la gara in oggetto in data 23/11/2021 si pubblicano i seguenti chiarimenti
+Per la gara in oggetto in data 03/12/2021 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;Verbale di apertura della Documentazione Amministrativa&lt;/li&gt;
+ 	&lt;li&gt;Elenco ditte partecipanti per lotto&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto in data 27/12/2021 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;Copia delibera n. 1471 del 20/12/2021 "Ammissione ditte e Nomina Commissione"&lt;/li&gt;
+ 	&lt;li&gt;Copia Lettera incarico Commissari&lt;/li&gt;
+ 	&lt;li&gt;Copia verbale apertura documentazione tecnica&lt;/li&gt;
+&lt;/ul&gt;
+I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;
+Per la gara in oggetto in data 23 maggio 2022 si pubblica il seguente documento:
+&lt;ul&gt;
+ 	&lt;li&gt;copia del verbale della Proposta di Aggiudicazione&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto in data 27 maggio 2022 si pubblica il seguente documento:
+&lt;ul&gt;
+ 	&lt;li&gt;copia del verbale di verifica dell'anomalia delle offerte&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto in data 09 giugno 2022 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;nota di comunicazione esito gara&lt;/li&gt;
+ 	&lt;li&gt;copia della delibera n. 654 del 03/06/2022&lt;/li&gt;
+ 	&lt;li&gt;copia dei verbali della Commissione Giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;copia della Tabella Riassuntiva&lt;/li&gt;
+&lt;/ul&gt;
+ </t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K367" t="inlineStr">
+        <is>
+          <t>02/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L367" t="inlineStr">
         <is>
           <t>31/10/2022 00:00</t>
         </is>
       </c>
-      <c r="L217" t="inlineStr">
-[...74 lines deleted...]
-      <c r="A219" t="inlineStr">
+    </row>
+    <row r="368">
+      <c r="A368" t="inlineStr">
+        <is>
+          <t>47199</t>
+        </is>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>contratto triennale 2022-2024 relativo all’acquisto, avviamento e manutenzione di un applicativo software per la gestione aziendale del protocollo informatico e delibere/determine  per l’Azienda Ulss n°1 Dolomiti.</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>&lt;p style="text-align: left;" align="center"&gt;07/10/2021 si pubblica in data odierna avviso per manifestazione d'interesse inerente il &lt;span style="font-size: small;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;b&gt;contratto triennale 2022-2024 relativo all’acquisto, avviamento e manutenzione di un applicativo software per la gestione aziendale del protocollo informatico e delibere/determine &lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size: small;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;b&gt;per l’Azienda Ulss n°1 Dolomiti.&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: left;" align="center"&gt;Si rinvia alla pubblicazione in Sintel ID 146201164.&lt;/p&gt;
+&lt;p style="text-align: left;" align="center"&gt;28/04/2022 : si pubblica la deliberazione di affidamento n. 446 del 15/04/2022 , già pubblicata  in trasparenza, con i relativi verbali e gli atti prodromici.&lt;/p&gt;
+&lt;p style="text-align: left;" align="center"&gt;Per i  curriculum dei componenti della Commissione giudicatrice si rinvia per Dott. Bortot T. e Ing  De Nardi A. al seguente link: https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/p&gt;
+&lt;p style="text-align: left;" align="center"&gt;Si pubblicano nella presente pagina i curriculum dei componenti: Dott De Zanet P., Dott. Cicciarello O. e Sig.ra Piva M.&lt;/p&gt;
+&lt;p align="center"&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K368" t="inlineStr">
+        <is>
+          <t>07/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L368" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="inlineStr">
+        <is>
+          <t>47183</t>
+        </is>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO TECNOLOGICO APPARECCHIO ANGIOGRAFICO UOC RADIOLOGIA</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>Con deliberazione n. 920 del 09/08/2021 l'Ulss 1 Dolomiti ha disposto l'affidamento della fornitura relativa all'aggiornamento tecnologico dell'apparecchio angiografico mod. Allura in dotazione all'Unità Operativa Complessa di Radiologia del Presidio Ospedaliero di Belluno in favore dell'impresa PHILIPS S.p.A.</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K369" t="inlineStr">
+        <is>
+          <t>06/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L369" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="inlineStr">
         <is>
           <t>46988</t>
         </is>
       </c>
-      <c r="B219" t="inlineStr">
+      <c r="B370" t="inlineStr">
         <is>
           <t>PNRR M6.C2.1.1.2 "SOSTITUZIONE GRANDI APPARECCHIATURE". FORNITURA DI N. 1 ACCELERATORE LINEARE PER L'U.O.C. DI RADIOTERAPIA</t>
         </is>
       </c>
-      <c r="C219" t="inlineStr">
+      <c r="C370" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D219" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F219" t="inlineStr">
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
         <is>
           <t>L'Ulss 1 Dolomiti ha assegnato con delibera n. 971 del 13.08.2021, la fornitura di n. 1 acceleratore lineare da destinare all'Unità Operativa Complessa di Radioterapia del Presidio Ospeldaiero San Martino di Belluno al raggruppamento temporaneo di imprese costituito da Elekta S.p.A., Ar.Co Lavori Soc. Coop. Cons. e Tecnosan S.r.l., individuato a seguito di rilancio competitivo dell'accordo quadro stipulato dall'Istituto Oncologico Veneto con le imprese Elekta S.p.A. e Varian Medical Systems Italia S.p.A. per la "Fornitura di acceleratori lineari per le Aziende Sanitarie del Veneto".
 L'investimento è stato successivamente ricompreso nella missione M6 C.2.1.1.2 "Ammodernamento del parco tecnologico/digitale ospedaliero - sostituzione grandi apparecchiature" del PNRR.
 CUP B34E22000320006</t>
         </is>
       </c>
-      <c r="G219" t="inlineStr">
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K370" t="inlineStr">
+        <is>
+          <t>29/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L370" t="inlineStr">
+        <is>
+          <t>29/09/2026 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="inlineStr">
+        <is>
+          <t>46767</t>
+        </is>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>Trasporti diversi - procedura aperta sulla Piattaforma SINTEL ID 144468430</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;17/09/2021&lt;/strong&gt; Si procede alla pubblicazione della procedura di gara suddivisa in sei lotti per l'affidamento di Trasporti diversi per l'Azienda ULSS n. 1 Dolomiti. Scadenza offerte: 14/10/2021 ore 9:00. Scadenza richiesta chiarimenti 05/10/2021 ore 12:00.Piattaforma SINTEL ID 144468430
+Per accedere ai dati dei singoli Lotti occorre presentare sulla piattaforma SINTEL tramite le comunicazioni apposita richiesta allegando quanto richiesto dalla documentazione di gara.
+&lt;strong&gt;27/09/2021&lt;/strong&gt; si pubblicano "Chiarimenti 1".
+&lt;strong&gt;28/09/2021&lt;/strong&gt; Si pubblicano "Chiarimenti 2"
+&lt;strong&gt;13/10/2021&lt;/strong&gt; si comunica che come riportato nell'allegato sono stati posticipati i termini di presentazione offerte al 25/10/2021 h 10:00
+&lt;strong&gt;18/10/2021&lt;/strong&gt; si pubblica il modello schema d'offerta rettificato già presente sulla piattaforma SINTEL
+&lt;strong&gt;25/10/2021&lt;/strong&gt; si comunica che come riportato nell'allegato sono stati posticipati i termini di presentazione offerte al 26/10/2021 h 17:00
+&lt;strong&gt;25/10/2021&lt;/strong&gt; Si pubblica nota di precisazione per compilazione offerte già inserita nella documentazione di gara della piattaforma SINTEL.
+&lt;strong&gt;26/10/2021&lt;/strong&gt; Si comunica che, come riportato nell'allegato, sono stati posticipati i termini di presentazione offerte al 02/11/2021 h 12.00
+&lt;strong&gt;28/10/2021 &lt;/strong&gt;Si forniscono alcune precisazioni e nuovo schema d'offerta
+&lt;strong&gt;24/11/2021&lt;/strong&gt; Si allega la delibera di ammissione Ditte e nomina Commissione giudicatrice
+&lt;strong&gt;07/04/2022&lt;/strong&gt; Si pubblicano i curricula del dott. Andrea Bandera, della dott.ssa Marzia Rossi e dell'inf. Mauro Sonego, componenti la Commissione giudicatrice.
+&lt;strong&gt;12/04/2022&lt;/strong&gt; Si pubblicano i verbali della Commissione Giudicatrice e il verbale di aggiudicazione provvisoria (.pdf e  con firme).
+&lt;strong&gt;25/05/2022 &lt;/strong&gt;Si pubblicano la relazione di verifica costi della manodopera e la Deliberazione n. 585 del 23/05/2022 di aggiudicazione.
+&lt;strong&gt; 12/08/2022 &lt;/strong&gt; Revoca Lotto n. 6 e indizione nuova procedura
+&lt;strong&gt;27/09/2022 - 05/10/2022&lt;/strong&gt; Verbali apertura buste telematiche n. 1 e n. 2 : Ammissione Ditte e nomina commissione
+&lt;strong&gt;28/11/2022: &lt;/strong&gt;Si allegano i C.V. della Commissione giudicatrice e sostituzione componente
+&lt;strong&gt;28/11/2022:&lt;/strong&gt; Si pubblicano i verbali della Commissione Giudicatrice ed il verbale di aggiudicazione provvisoria con delega
+&lt;strong&gt;01/02/2023:&lt;/strong&gt; A conclusione della procedura di gara, si pubblica il Provvedimento di affidamento già pubblicato nell'Albo Pretorio.</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K371" t="inlineStr">
+        <is>
+          <t>17/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L371" t="inlineStr">
+        <is>
+          <t>02/11/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="inlineStr">
+        <is>
+          <t>46677</t>
+        </is>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>FORNITURA DI SISTEMI PER ENDOSCOPIA TORACICA PER LE UNITA’ OPERATIVE COMPLESSE DI PNEUMOLOGIA. NUOVA PROCEDURA</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;PROCEDURA APERTA TELEMATICA A LOTTO UNICO &lt;/strong&gt;&lt;strong&gt;PER LA FORNITURA DI SISTEMI PER ENDOSCOPIA TORACICA DA DESTINARE ALLE UNITA’ OPERATIVE COMPLESSE DI PNEUMOLOGIA DELL’ULSS 1 DOLOMITI. &lt;/strong&gt;&lt;strong&gt;CIG 88578186A6. &lt;/strong&gt;&lt;strong&gt;CUI F00300650256202000109. ID SINTEL&lt;/strong&gt;&lt;strong&gt; 144752417. &lt;/strong&gt;&lt;strong&gt;NUOVA PROCEDURA INDETTA CON DELIBERA N. 925 DEL 09/08/2021.
+&lt;/strong&gt;
+Scadenza del termine per la presentazione dei chiarimenti: 30/09/2021
+Scadenza del termine per la presentazione delle offerte: 15/10/2021 ORE 13:00
+Seduta telematica di apertura documentazione amministrativa: 15/10/2021 ORE 14:30
+DATA TRASMISSIONE BANDO DI GARA ALLA GUUE: 09/09/2021
+DATA AGGIUDICAZIONE APPALTO: 07/02/2022
+DATA STIPULA CONTRATTO: 18/03/2022
+DATA TRASMISSIONE ESITO GARA ALLA GUUE: 24/03/2021</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K372" t="inlineStr">
+        <is>
+          <t>15/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L372" t="inlineStr">
+        <is>
+          <t>15/10/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="inlineStr">
+        <is>
+          <t>46515</t>
+        </is>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>GARA A PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI SISTEMI DIAGNOSTICI (materiali di consumo e locazione di apparecchiature), PER LE UU.OO. DI ANATOMIA PATOLOGICA DELL’ULSS 1 DOLOMITI, PER UN PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI, E CON OPZIONE DI PROROGA PER ULTERIORI 12 MESI.</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Per la gara in oggetto in data 03/09/2021 si pubblica la documentazione di gara.
+Termine ultimo per la presentazione delle offerte ore 18:00 del giorno di lunedì 11 ottobre 2021.
+Per la gara in oggetto in data 09/09/2021 si pubblicano i chiarimenti richiesti.
+Per la gara in oggetto in data 16/09/2021 si pubblicano i chiarimenti richiesti.
+Per la gara in oggetto in data 22/09/2021 si pubblicano i chiarimenti richiesti e l'allegato 2 "Schema d'offerta" rettificato, che è disponibile in formato excel nella piattaforma Sintel.
+Per la gara in oggetto in data 27/09/2021 si pubblicano i chiarimenti richiesti.
+Per la gara in oggetto in data 15/10/2021:
+&lt;ul&gt;
+ 	&lt;li&gt;si pubblica il verbale di apertura della documentazione Amministrativa&lt;/li&gt;
+ 	&lt;li&gt;schema elenco ditte partecipanti per lotto&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto in data 04/11/2021 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;copia delibera n. 1275 del 02/11/2021 relativa a "Ammissione ditte e nomina della Commissione Giudicatrice"&lt;/li&gt;
+ 	&lt;li&gt;copia lettera incarico componente Commissione Giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;copia verbale di apertura della Documentazione Tecnica del 03/11/2021&lt;/li&gt;
+ 	&lt;li&gt;copia del Curriculum della Dott.ssa Gisella Specia&lt;/li&gt;
+&lt;/ul&gt;
+I curriculum degli altri componenti della Commissione Giudicatrice sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;
+Per la gara in oggetto in data 23 dicembre 2021 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;copia Verbali Commissione Giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;copia "Tabella Riassuntiva"&lt;/li&gt;
+ 	&lt;li&gt;copia verbale "Proposta di Aggiudicazione"&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto in data 4 gennaio 2022 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;nota di esito gara&lt;/li&gt;
+ 	&lt;li&gt;copia della deliberazione n. 1583 del 31/12/2021&lt;/li&gt;
+&lt;/ul&gt;
+ </t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K373" t="inlineStr">
+        <is>
+          <t>03/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L373" t="inlineStr">
+        <is>
+          <t>30/09/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="inlineStr">
+        <is>
+          <t>46988</t>
+        </is>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>PNRR M6.C2.1.1.2 "SOSTITUZIONE GRANDI APPARECCHIATURE". FORNITURA DI N. 1 ACCELERATORE LINEARE PER L'U.O.C. DI RADIOTERAPIA</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>L'Ulss 1 Dolomiti ha assegnato con delibera n. 971 del 13.08.2021, la fornitura di n. 1 acceleratore lineare da destinare all'Unità Operativa Complessa di Radioterapia del Presidio Ospeldaiero San Martino di Belluno al raggruppamento temporaneo di imprese costituito da Elekta S.p.A., Ar.Co Lavori Soc. Coop. Cons. e Tecnosan S.r.l., individuato a seguito di rilancio competitivo dell'accordo quadro stipulato dall'Istituto Oncologico Veneto con le imprese Elekta S.p.A. e Varian Medical Systems Italia S.p.A. per la "Fornitura di acceleratori lineari per le Aziende Sanitarie del Veneto".
+L'investimento è stato successivamente ricompreso nella missione M6 C.2.1.1.2 "Ammodernamento del parco tecnologico/digitale ospedaliero - sostituzione grandi apparecchiature" del PNRR.
+CUP B34E22000320006</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K219" t="inlineStr">
+      <c r="K374" t="inlineStr">
         <is>
           <t>13/08/2021 00:00</t>
         </is>
       </c>
-      <c r="L219" t="inlineStr">
+      <c r="L374" t="inlineStr">
         <is>
           <t>13/08/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="inlineStr">
+        <is>
+          <t>45413</t>
+        </is>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>AVVISO PER MANIFESTAZIONE D'INTERESSE CONTRATTO COLLEGAMENTI FIBRA OTTICA</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>16/07/2021 Si pubblica in data odierna l'avviso pubblico per manifestazione d'interesse relativo al contratto biennale collegamenti in fibra ottica per l'Azienda Ulss n°1 Dolomiti.
+Si rimanda alla pubblicazione in Sintel con ID 142363337.
+07/12/2021 Si pubblica in data odierna la nomina della Commissione giudicatrice relativa al contratto biennale per i collegamenti in fibra ottica a seguito di manifestazione d'interesse e gara indetta in piattaforma Sintel.
+I curriculum dei componenti la Commissione sono visibili:
+per Ing. Alessandra De Nardi al link   https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml
+per Sig. Romeo Tona vedasi allegato
+per Sig. Dario Rosson vedasi allegato
+Si pubblica di seguito anche il verbale redatto dalla Commissione giudicatrice datato 14/10/2021.
+La delibera di aggiudicazione n.1418 del 03/12/2021 è pubblicata all'albo.21</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K375" t="inlineStr">
+        <is>
+          <t>16/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L375" t="inlineStr">
+        <is>
+          <t>02/08/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="inlineStr">
+        <is>
+          <t>45317</t>
+        </is>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>INVITO A PROCEDURA NEGOZIATA PER L’EVENTUALE FORNITURA DI RUBINETTI, TAPPI, DEFLUSSORI E PROLUNGHE PER LE UU.OO. DELL’ULSS N. 1 DOLOMITI PER UN PERIODO DI 36 MESI.</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Per la gara in oggetto in data 12/07/2021 si pubblicano i chiarimenti richiesti.
+Per la gara in oggetto in data 30/07/2021 si pubblica il Verbale di apertura della documentazione amministrativa e tecnica.
+Per la gara in oggetto in data 30/08/2021, si pubblica il documento di nomina della Commissione Giudicatrice.
+I curricula della Commissione Giudicatrice sono depositati presso l'UOC Provveditorato , Economato e gestione della Logistica
+Per la gara in oggetto in data 04/01/2022, si pubblicano i seguenti documenti
+&lt;ul&gt;
+ 	&lt;li&gt;copia del verbale della Proposta di Aggiudicazione&lt;/li&gt;
+ 	&lt;li&gt;copia dei verbali della Commissione Giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;"Tabella Riassuntiva"&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto in data 25/01/2022 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;copia della Deliberazione di Aggiudicazione n. 44 del 24/01/2022&lt;/li&gt;
+ 	&lt;li&gt;nota di comunicazione  esito gara&lt;/li&gt;
+&lt;/ul&gt;
+ </t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K376" t="inlineStr">
+        <is>
+          <t>12/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L376" t="inlineStr">
+        <is>
+          <t>31/07/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="inlineStr">
+        <is>
+          <t>45206</t>
+        </is>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>BANDO DI GARA PER L'AFFIDAMENTO DEL SERVIZIO NAVETTA TRA LE STRUTTURE SANITARIE DELL’AZIENDA ULSS 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DEL SERVIZIO NAVETTA TRA LE STRUTTURE SANITARIE DELL’AZIENDA ULSS 1 DOLOMITI PER IL TRASPORTO DI MATERIALE SANITARIO E NON SANITARIO PER IL PERIODO DI MESI 36, RINNOVABILE DI MESI 24.&lt;/strong&gt;</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K377" t="inlineStr">
+        <is>
+          <t>07/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L377" t="inlineStr">
+        <is>
+          <t>10/08/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="inlineStr">
+        <is>
+          <t>45125</t>
+        </is>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>INVITO A PROCEDURA NEGOZIATA PER L’EVENTUALE FORNITURA DI CUSTOM PACK PER INTERVENTI DI CHIRURGIA OFTALMICA DI CATARATTA PER LE UU.OO. DI OCULISTICA DELL’AZIENDA ULSS 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Per la gara in oggetto in data 06/07/2021 si pubblicano i chiarimenti richiesti.
+Per la gara in oggetto in data 13/07/2021 si pubblicano i chiarimenti richiesti.
+Per la gara in oggetto in data 27/07/2021 si pubblicano i chiarimenti richiesti.
+Per la gara in oggetto in data 30/08/2021 si pubblica il Verbale di apertura Busta Amministrativa .
+Per la gara in oggetto in data 30/08/2021 si pubblica il Verbale di apertura Busta Tecnica .
+Per la gara in oggetto in data 08/09/2021, si pubblica il documento di nomina della Commissione Giudicatrice.
+I curricula dei Componenti della Commissione Giudicatrice sono depositati presso l'UOC Provveditorato , Economato e Gestione della Logistica
+Per la gara in oggetto in data 02/11/2021 si pubblica il Verbale Proposta di Aggiudicazione.
+Per la gara in oggetto in data 18/11/2021 si pubblicano:
+-Comunicazione esito Gara;
+-Deliberazione n.1327 del 16/11/2021;
+-Verbale Commissione Giudicatrice;
+-Tabella  Riassuntiva;
+ </t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K378" t="inlineStr">
+        <is>
+          <t>06/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L378" t="inlineStr">
+        <is>
+          <t>31/08/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="inlineStr">
+        <is>
+          <t>44985</t>
+        </is>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>Procedura Negoziata per la fornitura di arredi per il Pronto Soccorso dell'Ospedale di Agordo</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr"/>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K379" t="inlineStr">
+        <is>
+          <t>28/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L379" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="inlineStr">
+        <is>
+          <t>44823</t>
+        </is>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>Procedura negoziata per l'appalto del servizio di consegna e ritiro al domicilio degli assistiti di dispositivi protesici (rotesi, ausili e ortesi) di cui all'allegato 5 - elenchi 2a e 2b - del d.p.c.m. 12.01.2017 di proprietà dell'Azienda Ulss n. 1 Dolomiti per il periodo di 24 mesi.</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr"/>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K380" t="inlineStr">
+        <is>
+          <t>17/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L380" t="inlineStr">
+        <is>
+          <t>17/06/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="inlineStr">
+        <is>
+          <t>44630</t>
+        </is>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>Affidamento   fornitura   di   un   sistema   per   ecografia   intracardiaca   e  relativi materiali di consumo per la cura della fibrillazione atriale per  l’U.O.C. di Cardiologia sede di Feltre. Impresa Abbott Medical Italia srl  cig 86671885CC.</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>Procedura negoziata senza previa pubblicazione del bando per la fornitura di dispositivi per ecografia intracardia ed appareccahitura in comodato d'uso, fino al 31/03/2022, nelle more della conclusione della gara regionale già pubblicata.</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K381" t="inlineStr">
+        <is>
+          <t>08/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L381" t="inlineStr">
+        <is>
+          <t>30/06/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="inlineStr">
+        <is>
+          <t>44642</t>
+        </is>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>Affidamento   della   fornitura   di   cateteri   endoesofagei   per   il  monitoraggio della temperatura durante le procedure di ablazione per  la cura della fibrillazione atriale e comodato d’uso di n. 1 rilevatore di  temperatura   da   destinare   all’Unità   Operativa   Complessa   di  Cardiologia sede di Feltre. Impresa Claber srl CIG 86673202BB.</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>Procedura negoziata senza previa pubblicazione del bando per la fornitura di cateteri endoesofagei e apparecchiatura in comodato d'uso, fino al 31/03/2022, nelle more dell'aggiudicazione della gara regionale già pubblicata.</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K382" t="inlineStr">
+        <is>
+          <t>08/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L382" t="inlineStr">
+        <is>
+          <t>30/06/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="inlineStr">
+        <is>
+          <t>44639</t>
+        </is>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>Affidamento   fornitura   di   prodotti   Boston   Scientific–linea   ep  Technologies per la cura della fibrillazione atriale per l’Unità Operativa  Complessa di Cardiologia sede di Feltre. Impresa Boston Scientific  spa cig 866724874F.</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>Procedura negoziata senza previa pubblicazione del bando, per la fornitura di dispositivi e generatore in comodato d'uso fino al 31/03/2022, nelle more dell'aggiudicazione della gara regionale già pubblicata.</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K383" t="inlineStr">
+        <is>
+          <t>08/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L383" t="inlineStr">
+        <is>
+          <t>30/06/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="inlineStr">
+        <is>
+          <t>44626</t>
+        </is>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>Affidamento   fornitura   di   materiali   dedicati   ad   apparecchiatura   di  proprietà per mappatura cardiaca, per la cura della fibrillazione atriale,  per l’U.O.C. di Cardiologia sede di Feltre. Impresa Abbott Medical Italia  srl CIG 86671473F7.</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>Procedura negoziata senza previa pubblicazione del bando per la fornitura di dispositivi dedicati ad apparecchiatura per mappatura cardiaca di proprietà fino al 31/03/2022, nelle more della conclusione della gara regionale già pubblicata.</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K384" t="inlineStr">
+        <is>
+          <t>08/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L384" t="inlineStr">
+        <is>
+          <t>30/06/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="inlineStr">
+        <is>
+          <t>44268</t>
+        </is>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER L’EVENTUALE FORNITURA DI OTTICHE AUTOCLAVABILI NUOVE PER LE UU.OO. DELL’ULSS N. 1 DOLOMITI PER UN PERIODO DI 36 MESI.</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>Per la gara in oggetto in data 20/05/2021 si pubblicano i chiarimenti richiesti.
+Per la gara in oggetto in data 28/05/2021 si pubblicano i chiarimenti richiesti.
+Per la gara in oggetto in data 15/06/2021 si pubblica il Verbale di apertura della busta telematica 1-DOCUMENTAZIONE AMMINISTRATIVA e della busta telematica 2-DOCUMENTAZIONE TECNICA.
+Per la gara in oggetto in data 30/08/2021 si pubblica documento di Nomina Commissione Giudicatrice. &lt;span lang="it-IT"&gt;I curricul&lt;/span&gt;&lt;span lang="it-IT"&gt;a&lt;/span&gt;&lt;span lang="it-IT"&gt; dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;&lt;span lang="it-IT"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/a&gt;&lt;/u&gt;&lt;/span&gt;
+Per la gara in oggetto in data 28/09/2021 si pubblica il Verbale Proposta di Aggiudicazione.
+Per la gara in oggetto in data 14/10/2021 si pubblicano:
+-Comunicazione esito Gara;
+-Deliberazione n.1188 del 11/10/2021;
+-Verbale Commissione Giudicatrice;
+-Schede Riassuntive;</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K385" t="inlineStr">
+        <is>
+          <t>20/05/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L385" t="inlineStr">
+        <is>
+          <t>31/05/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="inlineStr">
+        <is>
+          <t>44097</t>
+        </is>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER L'AFFIDAMENTO DEL SERVIZIO DI EMERGENZA URGENZA RADIOLOGICA PRESSO LA RETE RADIOLOGICA DEL DISTRETTO DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11/05/2021 Si pubblica l'avviso per la manifestazione d'interesse per l'esternalizzazione  dell'attività di radiologia giornaliera e pronta disponibilità notturna
+09/07/2021 In data odierna si pubblica:
+&lt;ul&gt;
+ 	&lt;li&gt;nomina della Commissione Giudicatrice incaricata di procedere alla valutazione della documentazione pervenuta. I curricula dei commissari sono consultabili al seguente link:&lt;/li&gt;
+&lt;/ul&gt;
+https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml
+&lt;ul&gt;
+ 	&lt;li&gt; Provvedimento del Direttore Generale n. 759 del 30/06/2021 di affidamento della procedura in oggetto&lt;/li&gt;
+&lt;/ul&gt;
+ </t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K386" t="inlineStr">
+        <is>
+          <t>11/05/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L386" t="inlineStr">
+        <is>
+          <t>09/07/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="inlineStr">
+        <is>
+          <t>44073</t>
+        </is>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>procedura negoziata per la fornitura triennale di materiale cartaceo di convivenza e salviette carta a secco. Maggio 2021-2024. Sintel ID 136458051</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr"/>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>10/05/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L387" t="inlineStr">
+        <is>
+          <t>17/05/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="inlineStr">
+        <is>
+          <t>43994</t>
+        </is>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>FORNITURA DI SISTEMI PER ENDOSCOPIA TORACICA DA DESTINARE ALLE UNITA’ OPERATIVE COMPLESSE DI PNEUMOLOGIA</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;PROCEDURA APERTA TELEMATICA A LOTTO UNICO &lt;/strong&gt;&lt;strong&gt;PER LA FORNITURA DI SISTEMI PER ENDOSCOPIA TORACICA DA DESTINARE ALLE UNITA’ OPERATIVE COMPLESSE DI PNEUMOLOGIA DELL’ULSS 1 DOLOMITI. &lt;/strong&gt;&lt;strong&gt;CIG 86776829B7. &lt;/strong&gt;&lt;strong&gt;CUI F00300650256202000109. ID SINTEL&lt;/strong&gt;&lt;strong&gt; 139480726&lt;/strong&gt;
+&lt;strong&gt;SCADENZA DEL TERMINE PER LA PRESENTAZIONE DI CHIARIMENTI: 25/05/2021
+&lt;/strong&gt;
+&lt;strong&gt;TERMINE DI SCADENZA PER LA PRESENTAZIONE DELLE OFFERTE: 10/06/2021 ORE 13:00
+&lt;/strong&gt;
+&lt;strong&gt; Bando di gara trasmesso alla GUUE in data 03.05.2021
+&lt;/strong&gt;</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>06/05/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L388" t="inlineStr">
+        <is>
+          <t>10/06/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="inlineStr">
+        <is>
+          <t>43491</t>
+        </is>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER L'EVENTUALE FORNITURA DI VAPORIZZATORI A RADIOFREQUENZA PER ARTROSCOPIA PER LE UU.OO. DI ORTOPEDIA DELL'AZIENDA ULSS 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>Per la gara in oggetto, in data 7 Aprile 2021, si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;copia del verbale di apertura della documentazione amministrativa e tecnica&lt;/li&gt;
+&lt;/ul&gt;
+In data 05 Maggio 2021 si pubblica il seguente documento:
+&lt;ul&gt;
+ 	&lt;li&gt;Lettera Nomina Commissione Giudicatrice&lt;/li&gt;
+&lt;/ul&gt;
+&lt;span lang="it-IT"&gt;I curriculum dei componenti sono disponibili al seguente  link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;&lt;span lang="it-IT"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/Dirigenti2041.xml&lt;/span&gt;&lt;/a&gt;&lt;/u&gt;&lt;/span&gt;
+Per la gara in oggetto, in data 07 Giugno 2021 si pubblica la seguente documentazione:
+&lt;ul&gt;
+ 	&lt;li&gt;copia verbale commissione aggiudicatrice&lt;/li&gt;
+ 	&lt;li&gt;copia della "Tabella Riassuntiva"&lt;/li&gt;
+ 	&lt;li&gt;copia Proposta di aggiudicazione&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K389" t="inlineStr">
+        <is>
+          <t>07/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L389" t="inlineStr">
+        <is>
+          <t>07/04/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="inlineStr">
+        <is>
+          <t>43264</t>
+        </is>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER L'EVENTUALE FORNITURA DI SISTEMI MOTORIZZATI (NOLEGGIO DI APPARECCHIATURE E ACQUISTO DEI MATERIALI DI CONSUMO) PER LA CHIRURGIA DEI SENI PARANASALI E LA RESEZIONE DEI TESSUTI MOLLI PER LE UU.OO. DI ORL DEGLI OSPEDALI DELL'ULSS 1 DOLOMITI PER UN PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORE 36 MESI.</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>Per la gara in oggetto, in data 29 Marzo 2021, si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;copia del verbale di apertura della documentazione amministrativa e tecnica&lt;/li&gt;
+&lt;/ul&gt;
+In data 05 Maggio 2021 si pubblica il seguente documento:
+&lt;ul&gt;
+ 	&lt;li&gt;Lettera Nomina Commissione Giudicatrice&lt;/li&gt;
+&lt;/ul&gt;
+&lt;span lang="it-IT"&gt;I curriculum dei componenti sono disponibili al seguente  link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;&lt;span lang="it-IT"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/Dirigenti2041.xml&lt;/span&gt;&lt;/a&gt;&lt;/u&gt;&lt;/span&gt;
+Per la gara in oggetto, in data 14/09/2021, si pubblicano i seguenti documenti:
+- comunicazione esito
+- copia Delibera di Aggiudicazione
+- copia verbale Commissione Giudicatrice
+- copia Tabella Riassuntiva</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K390" t="inlineStr">
+        <is>
+          <t>29/03/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L390" t="inlineStr">
+        <is>
+          <t>29/03/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="inlineStr">
+        <is>
+          <t>42806</t>
+        </is>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>AVVISO DI DIALOGO TECNICO PER LA FORNITURA DI UN SISTEMA DI WORK FLOW</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>Si pubblica in data odierna un avviso di dialogo tecnico per la consultazione preliminare del mercato relativamente all'eventuale affidamento della fornitura di un sistema di work flow e gestione documentale destinato alla gestione delle procedure di gara per l'Aulss 1 Dolomiti.
+&lt;strong&gt;Scadenza trasmissione proposte 30/03/2021.&lt;/strong&gt;
+Belluno, 10/03/2021</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K391" t="inlineStr">
+        <is>
+          <t>10/03/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L391" t="inlineStr">
+        <is>
+          <t>30/03/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="inlineStr">
+        <is>
+          <t>42768</t>
+        </is>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI SISTEMI PER TRATTAMENTI DI PROFILASSI PER LA TVP PER UN PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>Per la gara in oggetto, in data 08 Marzo 2021, si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;copia del verbale di apertura della documentazione amministrativa e tecnica&lt;/li&gt;
+&lt;/ul&gt;
+In data 02 Aprile 2021 si pubblica il seguente documento:
+&lt;ul&gt;
+ 	&lt;li&gt;Lettera Nomina Commissione Giudicatrice.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p lang="en-GB"&gt;&lt;span lang="it-IT"&gt;I curriculum dei componenti sono disponibili al seguente  link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;&lt;span lang="it-IT"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/Dirigenti2041.xml&lt;/span&gt;&lt;/a&gt;&lt;/u&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p lang="en-GB"&gt;Per la gara in oggetto, in data 10 Agosto 2021 si pubblica la seguente documentazione:&lt;/p&gt;
+&lt;ul&gt;
+ 	&lt;li lang="en-GB"&gt;copia Proposta di Aggiudicazione&lt;/li&gt;
+&lt;/ul&gt;
+In data 23 Agosto 2021, si pubblica la seguente documentazione:
+&lt;ul&gt;
+ 	&lt;li&gt;Copia Delibera di Aggiudicazione&lt;/li&gt;
+ 	&lt;li&gt;Copia Verbali Commissione Giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;Copia Tabella Riassuntiva&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>08/03/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L392" t="inlineStr">
+        <is>
+          <t>08/03/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr">
+        <is>
+          <t>42072</t>
+        </is>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI   GESTIONE DEL CENTRO DIURNO PER DISABILI “NOIALTRI” DI MEL (Borgovalbelluna)</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26/01/2021 Si procede alla pubblicazione della documentazione della procedura aperta di gara per l'affidamento del Servizio di gestione del Centro Diurno per disabili "Noialtri" di Mel (Borgovalbelluna) che verrà esperita sulla piattaforma informatica SINTEL ID 134536056.  &lt;strong&gt;CIG 8602381D5C&lt;/strong&gt;
+&lt;strong&gt;Scadenza presentazione offerta: 22/02/2021 ore 14:00&lt;/strong&gt;
+&lt;strong&gt;Chiarimenti entro: 15/02/2021 ore 14:00&lt;/strong&gt;
+&lt;strong&gt;Negli atti di gara è stato indicato l'ID 131321780 successivamente modificato in sede di lancio della procedura con ID 134536056&lt;/strong&gt;
+&lt;strong&gt;04/02/2021 pubblicazione chiarimenti 1 firmato digitalmente agli atti&lt;/strong&gt;
+&lt;strong&gt;15/02/2021 pubblicazione chiarimenti 2 firmato digitalmente agli atti&lt;/strong&gt;
+&lt;strong&gt;RUP di gara Dott. Marco Fachin&lt;/strong&gt;
+&lt;pre&gt;30/03/2021 si pubblica la nomina della commissione giudicatrice ed i curricula relativi ai componenti&lt;/pre&gt;
+ </t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K393" t="inlineStr">
+        <is>
+          <t>26/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L393" t="inlineStr">
+        <is>
+          <t>22/02/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr">
+        <is>
+          <t>41918</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>Servizio di somministrazione lavoro per n. 8 figure di cuoco - procedura di gara</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>L’Azienda ULSS n. 1 Dolomiti intende consultare il mercato a mezzo della Piattaforma Sintel della Regione Lombardia, al fine di ricevere manifestazioni d’interesse a partecipare all’eventuale procedimento che venisse indetto il servizio di &lt;strong&gt;somministrazione delle figure professionali &lt;/strong&gt;riconducibili alle seguenti categorie e profili del sistema di classificazione del personale del comparto Sanità:
+- &lt;strong&gt;n. 8 unità - categoria BS - profilo cuoco, per un periodo di 8 mesi&lt;/strong&gt; dalla data di aggiudicazione stimata (presumibilmente marzo 2021)
+Si precisa che le manifestazioni di interesse presentate per il presente avviso verranno tenute in considerazione per altre somministrazioni di lavoro che si rendessero necessarie nell'anno 2021.
+Gli operatori economici interessati potranno inviare manifestazione di interesse, previa registrazione alla piattaforma Sintel, all’indirizzo https://www.sintel.regione.lombardia.it , e qualificazione per questa Azienda, entro le ore 12:00 del 29/01/2021. &lt;strong&gt;L'ID della procedura è il n. 133599677.&lt;/strong&gt;
+Per eventuali informazioni e/o chiarimenti è possibile rivolgersi al Servizio Provveditorato dell'AULSS n. 1 Dolomiti - sede di Belluno, alla Dott.ssa Annamaria Romagnoni, tel. 0437/514401, mail annamaria.romagnoni@aulss1.veneto.it ed alla dott.ssa Tatiana Menegol, tel. 0437/514420, mail tatiana.menegol@aulss1.veneto.it.
+Belluno, 20/01/2021
+Si pubblica in data odierna la lettera di nomina della Commissione Giudicatrice per la gara in oggetto e i Curricula vitae dei commissari.
+Belluno, 20/04/2021</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>20/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L394" t="inlineStr">
+        <is>
+          <t>29/01/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="inlineStr">
+        <is>
+          <t>40945</t>
+        </is>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>CONCESSIONE DEL SERVIZIO DI GESTIONE DEGLI SPAZI PUBBLICITARI PRESSO LE SEDI DELL'AZIENDA ULSS 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>Concessione</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr"/>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>01/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="L395" t="inlineStr">
+        <is>
+          <t>01/05/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="inlineStr">
+        <is>
+          <t>40785</t>
+        </is>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>SERVIZIO ACCOMPAGNAMENTO PAZIENTI DELL’OSPEDALE SAN MARTINO DI BELLUNO E SERVIZIO ACCOMPAGNAMENTO PAZIENTI E MATERIALI DELL’OSPEDALE  SANTA MARIA DEL PRATO DI FELTRE</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>20/11/2020 si procede alla pubblicazione della documentazione relativa alla procedura aperta per il &lt;strong&gt;SERVIZIO ACCOMPAGNAMENTO PAZIENTI DELL’OSPEDALE SAN MARTINO DI BELLUNO E SERVIZIO ACCOMPA-GNAMENTO PAZIENTI E MATERIALI DELL’OSPEDALE  SANTA MARIA DEL PRATO DI FELTRE &lt;/strong&gt;suddivisa in due lotti che verrà esperita sulla piattaforma telematica SINTEL:
+&lt;strong&gt;Lotto n. 1&lt;/strong&gt;: sede di Belluno CIG 8502368807 Servizio accompagnamento pazienti dell’ Ospedale San Martino di Belluno Importo a base d’asta triennale  €  701.887,74
+&lt;strong&gt;Lotto n.2:&lt;/strong&gt; sede di Feltre CIG 8502371A80 Sservizio accompagnamento pazienti e  trasporto campioni biologici, farmaci, documentazione clinica, materiale e strumentario chirurgico e carteggio vario  dell’Ospedale di Santa Maria del Prato di Feltre. Importo a base d’asta triennale  € 870.272,17
+4/12/2020 si pubblicano i "chiarimenti n. 1"
+14/12/2020 si pubblicano i "chiarimenti n. 2"
+14/12/2020 si pubblicano i "chiarimenti n. 3"
+15/12/2020 si pubblicano i "chiarimenti n.4"
+15/12/2020 si attesta la modifica in piattaforma SINTEL dell'importo negoziabile come indicato nei "Chiarimenti n. 4".
+29/12/2020 si pubblica il verbale di apertura busta amministrativa
+30/12/2020 si pubblica verbale apertura busta tecnica
+13/01/2021 si pubblicano la nomina della commissione per il lotto 1 e per il lotto 2 e i relativi curriculum dei componenti delle commissioni
+22/01/2021 si pubblica la nuova nomina commissione lotto e curricula sig. Susana IL curriculum Dott. Bortot è visionabile al seguente link  https://www.aulss1.veneto.it/public/trasparenza/DL33/Allegati/744.pdf
+05/05/2021 si pubblica il verbale di apertura delle busta economica
+27/05/2021 si pubblicano i verbali di gara e la verifica dell'anomalia</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K396" t="inlineStr">
+        <is>
+          <t>20/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="L396" t="inlineStr">
+        <is>
+          <t>22/12/2020 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="inlineStr">
+        <is>
+          <t>42626</t>
+        </is>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>PIANO DI RIORGANIZZAZIONE DELLA RETE OSPEDALIERA EMERGENZA COVID19. ACQUISTO APPARECCHIATURE SANITARIE DGRV N. 782/2020</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>&lt;p class="western" align="justify"&gt;Nella seguente area vengono pubblicate le delibere degli acquisti effettuati dall'Ulss 1 Dolomiti nell'ambito dei piani di riorganizzazione della rete ospedaliera a seguito della pandemia Covid19 ed inclusi nella programmazione regionale di cui alla DGRV n. 782/2020.&lt;/p&gt;
+&lt;p class="western" align="justify"&gt;Gli acquisti sono stati disposti dall'Ulss 1 Dolomiti in qualità di "Soggetto Attuatore" come da ordinanza n. 30 del 14/10/2020 del Commissario Straordinario per la gestione dell'emergenza utilizzando lo strumento negoziale messo a disposizione dal Commissario ovvero &lt;span style="font-family: Arial, sans-serif;"&gt;’”&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;i&gt;Elenco dei fornitori di attrezzature per le terapie intensive e semi-intensive, dispositivi e servizi connessi, destinati all’emergenza sanitaria Covid19”.&lt;/i&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="western" align="justify"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt; &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K397" t="inlineStr">
+        <is>
+          <t>02/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="L397" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="inlineStr">
+        <is>
+          <t>40107</t>
+        </is>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO EVOLUTIVO ACCELERATORE LINEARE.</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Affidamento della procedura negoziata ai sensi dell'art. 63 comma 2 lettera b) per la fornitura dell'aggiornamento evolutivo dell'acceleratore lineare mod. Linac 2 in dotazione all'U.O.C. di Radioterapia del Presidio Ospedaliero di Belluno all'impresa ELEKTA S.p.A. di Agrate Brianza (MB).
+Importo di aggidicazione dell'appalto: € 849.000,00 oltre IVA.
+ </t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K398" t="inlineStr">
+        <is>
+          <t>13/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="L398" t="inlineStr">
+        <is>
+          <t>31/12/2020 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="inlineStr">
+        <is>
+          <t>39231</t>
+        </is>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>Procedura negoziata per l'affidamento del servizio di stoccaggio e gestione dinamica di documenti cartacei sanitari e amministrativi dell'Azienda Ulss n. 1 Dolomiti</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr"/>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>28/08/2020 00:00</t>
+        </is>
+      </c>
+      <c r="L399" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="inlineStr">
+        <is>
+          <t>38901</t>
+        </is>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>GARA A PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI DISPOSITIVI MEDICI PER DIAGNOSTICA ED INTERVENTISTICA CORONARICA E PERIFERICA PER L’UOSD DI EMODINAMICA DELL’ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>Per la gara in oggetto in data 07/08/2020 si pubblica la documentazione di gara.
+Termine ultimo per la presentazione delle offerte ore 18:00 del giorno 22/09/2020
+Per la gara in oggetto in data 10/08/2020 si pubblicano i seguenti chiarimenti
+Per la gara in oggetto in data 14/08/2020 si pubblicano i seguenti chiarimenti.
+Per la gara in oggetto in data 03/09/2020 si pubblicano i seguenti chiarimenti e gli allegati n. 2 - "schema offerta"  e n. 3 "dettaglio prodotti offerti" modificati
+Per la gara in oggetto in data 14/09/2020 si pubblicano i seguenti chiarimenti
+Per la gara in oggetto in data 15/10/2020 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;Verbale di apertura della Documentazione Amministrativa&lt;/li&gt;
+ 	&lt;li&gt;Elenco ditte partecipanti per lotto&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto in data 6/11/2020 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;delibera del Direttore Generale n. 1458 del 29/10/2020 "Ammissione ditte e nomina Commissione Giudicatrice"&lt;/li&gt;
+ 	&lt;li&gt;lettera di incarico quale componente della Commissione Giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;curriculum dei componenti della Commissione Giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;copia del verbale di apertura della busta telematica 2 - "Documentazione Tecnica"&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto in data 18/11/2020 si pubblica la nota di risposta alle osservazioni della ditta Health Defence SPA
+Per la gara in oggetto in data 28 maggio 2021 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;copia Verbali Commissione Giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;copia "Tabella Riassuntiva"&lt;/li&gt;
+ 	&lt;li&gt;copia verbale esito verifica Anomalia&lt;/li&gt;
+ 	&lt;li&gt;copia Proposta di Aggiudicazione&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto in data 16/06/2021 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;copia delibera n. 691 del 07/06/2021&lt;/li&gt;
+ 	&lt;li&gt;nota comunicazione esito di gara&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>07/08/2020 00:00</t>
+        </is>
+      </c>
+      <c r="L400" t="inlineStr">
+        <is>
+          <t>30/09/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="inlineStr">
+        <is>
+          <t>37360</t>
+        </is>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>ID 125509752 procedura negoziata per la fornitura di defibrillatori bifasici manuali per uso intraospedaliero da destinare a diverse Unità Operative delle sedi ospedaliere dell’Ulss n. 1 Dolomiti.</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr"/>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>16/06/2020 00:00</t>
+        </is>
+      </c>
+      <c r="L401" t="inlineStr">
+        <is>
+          <t>30/06/2020 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="inlineStr">
+        <is>
+          <t>37249</t>
+        </is>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>procedura negoziata urgente per la fornitura di n. 2 centrifughe refrigerate da pavimento per sacche sangue, per il Servizio Trasfusionale della sede ospedaliera di Belluno. CIG 8335992636 ID SINTEL 125409131.</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr"/>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>10/06/2020 00:00</t>
+        </is>
+      </c>
+      <c r="L402" t="inlineStr">
+        <is>
+          <t>19/06/2020 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="inlineStr">
+        <is>
+          <t>37743</t>
+        </is>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>Procedura negoziata per l’eventuale fornitura del servizio di emodialisi domiciliare assistita, comprensiva di materiali di consumo e dei servizi accessori  per un periodo di 36 mesi</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>Per la gara in oggetto in data 09/06/2020 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;copia del verbale di apertura  della documentazione amministrativa e tecnica&lt;/li&gt;
+&lt;/ul&gt;
+Per la gara in oggetto in data 18/06/2020 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;lettera di nomina della Commissione Giudicatrice&lt;/li&gt;
+&lt;/ul&gt;
+I curriculum dei componenti sono disponibili al seguente  link della sezione Amministrazione Trasparente: https://www.aulss1.veneto.it/public/trasparenza/DL33/Dirigenti2041.xml
+Per la gara in oggetto in data 13/08/2020 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;copia della Proposta di Aggiudicazione&lt;/li&gt;
+ 	&lt;li&gt;copia del Verbale della Commissione Giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;copia della Tabella Riassuntiva&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>09/06/2020 00:00</t>
+        </is>
+      </c>
+      <c r="L403" t="inlineStr">
+        <is>
+          <t>09/06/2020 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="inlineStr">
+        <is>
+          <t>35453</t>
+        </is>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>ID 124620469 procedura negoziata per la fornitura di un sistema di dosimetria con fantoccio ad acqua dedicato alla dosimetria relativa e assoluta per la caratterizzazione di fasci radioterapici di fotoni ed  elettroni,  da  destinare  alla  UOSD  di  Fisica  Sanitaria  dell’Azienda  ULSS  1  Dolomiti  Presidio Ospedaliero di Belluno.</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr"/>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K404" t="inlineStr">
+        <is>
+          <t>09/06/2020 00:00</t>
+        </is>
+      </c>
+      <c r="L404" t="inlineStr">
+        <is>
+          <t>31/12/2020 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="inlineStr">
+        <is>
+          <t>37508</t>
+        </is>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>FORNITURA DISSETTORE AD ULTRASUONI UOC CHIRURGIA GENERALE PO DI FELTRE</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>Fornitura di n. 1 dissettore ad ultrasuoni acquisito in proprietà e fornitura quinquennale dei materiali di consumo dedicati necessari all’esecuzione di interventi di chirurgia epatica e renale con tecnica laparoscopica ed open.
+UOC di destinazione: CHIRURGIA GENERALE Presidio Ospeldaliero di Feltre. CIG 8219292653</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>28/05/2020 00:00</t>
+        </is>
+      </c>
+      <c r="L405" t="inlineStr">
+        <is>
+          <t>28/05/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="inlineStr">
+        <is>
+          <t>35594</t>
+        </is>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>SISTEMA DI NEUROMONITORAGGIO DEI NERVI CRANICI PER UOC ORL PO DI FELTRE</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>Fornitura di n. 1 sistema di neuromonitoraggio intraoperatorio dei nervi cranici composto da apparecchio acquisito in proprietà e dalla fornitura quinquennale dei materiali di consumo necessari per l’esecuzione degli interventi.
+UOC di destinazione: ORL Presidio Ospeldaliero di Feltre. CIG 81316176A0</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>21/02/2020 00:00</t>
+        </is>
+      </c>
+      <c r="L406" t="inlineStr">
+        <is>
+          <t>21/02/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="inlineStr">
+        <is>
+          <t>35889</t>
+        </is>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>Procedura negoziata per l'eventuale fornitura di prodotti vari per microbiologia per l'UOSD di microbiologia dell'ULSS n. 1 Dolomiti, da utilizzarsi nei presidi ospedalieri di Belluno e Feltre, per un periodo di 36 mesi.</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>In riferimento alla procedura in oggetto in data 11/02/2020 si pubblica il "Verbale apertura busta telematica 1 - Documentazione Amministrativa-  e della busta telematica 2 - Documentazione tecnica.
+In data 18/02/2020 si pubblica:
+Nota di nomina della Commissione Giudicatrice
+I curriculum dei componenti sono disponibili al seguente  link della sezione Amministrazione Trasparente: https://www.aulss1.veneto.it/public/trasparenza/DL33/Dirigenti2041.xml
+In data 12 maggio 2021 si pubblica il verbale della proposta di aggiudicazione
+In data 27 maggio 2021 si pubblicano i seguenti documenti:
+&lt;ul&gt;
+ 	&lt;li&gt;delibera n. 640 del 25/05/2021&lt;/li&gt;
+ 	&lt;li&gt;copia verbale Commissione Giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;Tabella Riassuntiva&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>11/02/2020 00:00</t>
+        </is>
+      </c>
+      <c r="L407" t="inlineStr">
+        <is>
+          <t>31/12/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="inlineStr">
+        <is>
+          <t>35529</t>
+        </is>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>Procedura negoziata per la fornitura di un sistema per la diagnosi di malattie infettive sistemiche per l'UOSD di microbiologia dell'ULSS n. 1 Dolomiti, da utilizzarsi nei presidi ospedalieri di Belluno e Feltre, per un periodo di 36 mesi.</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>Per la gara in oggetto:
+in data  23/01/2020 si pubblica:
+&lt;ul&gt;
+ 	&lt;li&gt;Verbale di apertura della documentazione Amministrativa e Tecnica&lt;/li&gt;
+&lt;/ul&gt;
+In data 04/02/2020 si pubblica:
+Nota di nomina della Commissione Giudicatrice
+I curriculum dei componenti sono disponibili al seguente  link della sezione Amministrazione Trasparente: https://www.aulss1.veneto.it/public/trasparenza/DL33/Dirigenti2041.xml
+Per la gara in oggetto si pubblicano in data 20/02/2020:
+&lt;ul&gt;
+ 	&lt;li&gt;i Verbali della Commissione Giudicatrice&lt;/li&gt;
+ 	&lt;li&gt;la Tabella Riassuntiva&lt;/li&gt;
+ 	&lt;li&gt;Il verbale della proposta di aggiudicazione&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>04/02/2020 00:00</t>
+        </is>
+      </c>
+      <c r="L408" t="inlineStr">
+        <is>
+          <t>30/04/2020 00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>