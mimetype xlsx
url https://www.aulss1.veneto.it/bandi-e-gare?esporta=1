--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -523,153 +523,153 @@
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>0352_2026</t>
+          <t>Informazione generale</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>PROCEDURA APERTA TELEMATICA A LOTTO UNICO PER LA FORNITURA DI SISTEMI MOTORIZZATI PER CHIRURGIA ORTOPEDICA E RELATIVO MATERIALE DI CONSUMO DA DESTINARE ALLA UU.OO. DI ORTOPEDIA E TRAUMATOLOGIA DELLE SEDI OSPEDALIERE DI AGORDO E BELLUNO</t>
+          <t>ANAGRAFICA FORNITORI</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Bando di gara</t>
+          <t>Avvisi generali ai fornitori</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr"/>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Si rende disponibile il modulo di anagrafica fornitore (in versione pdf ed editabile), necessario per la codifica dei nuovi fornitori e per la dichiarazione di tracciabilità ai sensi dell'art. 3 della Legge 136 del 19 agosto 2010&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
           <t>03/07/2026 12:00</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>31/08/2026 15:00</t>
-        </is>
+          <t>31/12/2099 12:00</t>
+        </is>
+      </c>
+      <c r="O2" t="n">
+        <v>0</v>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Informazione generale</t>
+          <t>0352_2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>ANAGRAFICA FORNITORI</t>
+          <t>PROCEDURA APERTA TELEMATICA A LOTTO UNICO PER LA FORNITURA DI SISTEMI MOTORIZZATI PER CHIRURGIA ORTOPEDICA E RELATIVO MATERIALE DI CONSUMO DA DESTINARE ALLA UU.OO. DI ORTOPEDIA E TRAUMATOLOGIA DELLE SEDI OSPEDALIERE DI AGORDO E BELLUNO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Avvisi generali ai fornitori</t>
+          <t>Bando di gara</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
           <t>03/07/2026 12:00</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>31/12/2099 12:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>31/08/2026 15:00</t>
+        </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr"/>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>42557_2026</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>AVVISO INDICATIVO PER LA MANIFESTAZIONE DI INTERESSE APPROVVIGIONAMENTO SERVIZI MANUTENZIONE ATTREZZATURE SANITARIE Procedure di gara da indire nel periodo: luglio 2026 – dicembre 2026</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Avvisi generali ai fornitori</t>
@@ -885,84 +885,84 @@
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>29/06/2026 12:00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>29/06/2026 12:00</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr"/>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>0331/2026</t>
+          <t>0434/2026</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>FORNITURA DI ELETTROBISTURI PER ATTIVITÀ DI CHIRURGIA VASCOLARE, EMODINAMICA E CHIRURGIA GENERALE A FAVORE DELLA SOCIETÀ CS MED SRL.</t>
+          <t>CONTRATTO BIENNALE 2026-2027 RELATIVO ALLA GESTIONE E MANUTENZIONE DEGLI ACCESSI ED ATTIVAZIONE DEL SISTEMA "TEKA"</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
-          <t>BC0767CBDE</t>
+          <t>BBF6AAB98B</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr"/>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
@@ -1066,261 +1066,261 @@
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr"/>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>0061/2026</t>
+          <t>0201/2026</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DELL’ASSEGNAZIONE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO DI FORNITURE DI BENI NON SANITARI A SOCIETÀ DIVERSE. 1A TRANCHE 2026 – VALIDITÀ VARIE.</t>
+          <t>FORNITURA DI MATERIALI DI CONSUMO DEDICATI ALLE APPARECCHIATURE FACOVITRECTOMO E FACOEMULSIFICATORE, PER LE UU.OO. DI OCULISTICA DELL’AZIENDA ULSS N.1 DOLOMITI, A FAVORE DI DITTE DIVERSE. VALIDITÀ FINO AL 31/12/2026.</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
-          <t>BA0D1434BA,BA0D0A2FDA,BA4361E54B,BB10BBC5D3</t>
+          <t>BC26CC6C64,BC27F4B4CC</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr"/>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>0434/2026</t>
+          <t>0331/2026</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>CONTRATTO BIENNALE 2026-2027 RELATIVO ALLA GESTIONE E MANUTENZIONE DEGLI ACCESSI ED ATTIVAZIONE DEL SISTEMA "TEKA"</t>
+          <t>FORNITURA DI ELETTROBISTURI PER ATTIVITÀ DI CHIRURGIA VASCOLARE, EMODINAMICA E CHIRURGIA GENERALE A FAVORE DELLA SOCIETÀ CS MED SRL.</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr">
         <is>
-          <t>BBF6AAB98B</t>
+          <t>BC0767CBDE</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr"/>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>0384-2026</t>
+          <t>0061/2026</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>FORNITURA BIENNALE DI CARTA, A RIDOTTO IMPATTO AMBIENTALE PER FOTOCOPIATRICI, STAMPANTI</t>
+          <t>PRESA D’ATTO DELL’ASSEGNAZIONE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO DI FORNITURE DI BENI NON SANITARI A SOCIETÀ DIVERSE. 1A TRANCHE 2026 – VALIDITÀ VARIE.</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr">
         <is>
-          <t>BC1C0F1F84</t>
+          <t>BA0D1434BA,BA0D0A2FDA,BA4361E54B,BB10BBC5D3</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr"/>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>0201/2026</t>
+          <t>0384-2026</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>FORNITURA DI MATERIALI DI CONSUMO DEDICATI ALLE APPARECCHIATURE FACOVITRECTOMO E FACOEMULSIFICATORE, PER LE UU.OO. DI OCULISTICA DELL’AZIENDA ULSS N.1 DOLOMITI, A FAVORE DI DITTE DIVERSE. VALIDITÀ FINO AL 31/12/2026.</t>
+          <t>FORNITURA BIENNALE DI CARTA, A RIDOTTO IMPATTO AMBIENTALE PER FOTOCOPIATRICI, STAMPANTI</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
-          <t>BC26CC6C64,BC27F4B4CC</t>
+          <t>BC1C0F1F84</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr"/>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
@@ -1425,437 +1425,437 @@
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>24/06/2026 12:00</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>07/08/2026 12:00</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr"/>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>0328_2026</t>
+          <t>0442-2026</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>FORNITURA DI RETI CHIRURGICHE PER PROMONTOSACROPESSIA PER LE UU.OO. DI GINECOLOGIA E OSTETRICIA DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DELLA DITTA COLOPLAST S.P.A.</t>
+          <t>SERVIZIO DI ACCOGLIENZA DEI TIROCINANTI DEI SIL (SERVIZI DI INTEGRAZIONE LAVORATIVA) NELL’AMBITO DEL PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” PRESSO LA STRUTTURA “LA GREGORIANA” DI AURONZO DI CADORE A FAVORE DELL’OPERA DIOCESANA PER L’ASSISTENZA RELIGIOSA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr">
         <is>
-          <t>BBE1867445</t>
+          <t>BBE0802CC9</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr"/>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>0413_2026</t>
+          <t>0280_2026</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>DITTA TIM SPA, SINTEL, PROSECUZIONE DEL CONTRATTO RELATIVO AL SERVIZIO DI CONNETTIVITÀ IN FIBRA OTTICA</t>
+          <t>FORNITURA DI UN SISTEMA PER L’ASPIRAZIONE DI FLUIDI CHIRURGICI, COMPLETO DI APPARECCHIATURA E RELATIVI MATERIALI DI CONSUMO, PER IL GRUPPO OPERATORIO DELL’OSPEDALE DI FELTRE, IN FAVORE DELLA DITTA STRYKER ITALIA S.R.L.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr">
         <is>
-          <t>BB8FD2E32E</t>
+          <t>BBAC1B74CC</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr"/>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>0441_2026</t>
+          <t>0328_2026</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ORGANIZZAZIONE ED ESECUZIONE DI PRELIEVI DOMICILIARI NEL DISTRETTO DI FELTRE ALLA COOPERATIVA CROCEBLU S.C.S., FINO AL MESE DI SETTEMBRE 2026.</t>
+          <t>FORNITURA DI RETI CHIRURGICHE PER PROMONTOSACROPESSIA PER LE UU.OO. DI GINECOLOGIA E OSTETRICIA DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DELLA DITTA COLOPLAST S.P.A.</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr">
         <is>
-          <t>BBDAFA7302</t>
+          <t>BBE1867445</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr"/>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>135/2026</t>
+          <t>0413_2026</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>SVILUPPO SITO INTERNET - FASE 2</t>
+          <t>DITTA TIM SPA, SINTEL, PROSECUZIONE DEL CONTRATTO RELATIVO AL SERVIZIO DI CONNETTIVITÀ IN FIBRA OTTICA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Adesione gara centralizzata</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Scaduto</t>
-        </is>
-[...3 lines deleted...]
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
-      <c r="I20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr">
         <is>
-          <t>BC025CF87A</t>
+          <t>BB8FD2E32E</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr"/>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>0280_2026</t>
+          <t>0392_2026</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>FORNITURA DI UN SISTEMA PER L’ASPIRAZIONE DI FLUIDI CHIRURGICI, COMPLETO DI APPARECCHIATURA E RELATIVI MATERIALI DI CONSUMO, PER IL GRUPPO OPERATORIO DELL’OSPEDALE DI FELTRE, IN FAVORE DELLA DITTA STRYKER ITALIA S.R.L.</t>
+          <t>FORNITURA BIENNALE DI MATERIALI E DISPOSITIVI VARI AD USO INFORMATICO PER L’ULSS N.1 DOLOMITI A FAVORE DELLA DITTA L2 SOLUTIONS SRL.</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr">
         <is>
-          <t>BBAC1B74CC</t>
+          <t>BBF155A1CA</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr"/>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
       <c r="T21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>0442-2026</t>
+          <t>0441_2026</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>SERVIZIO DI ACCOGLIENZA DEI TIROCINANTI DEI SIL (SERVIZI DI INTEGRAZIONE LAVORATIVA) NELL’AMBITO DEL PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” PRESSO LA STRUTTURA “LA GREGORIANA” DI AURONZO DI CADORE A FAVORE DELL’OPERA DIOCESANA PER L’ASSISTENZA RELIGIOSA</t>
+          <t>SERVIZIO DI ORGANIZZAZIONE ED ESECUZIONE DI PRELIEVI DOMICILIARI NEL DISTRETTO DI FELTRE ALLA COOPERATIVA CROCEBLU S.C.S., FINO AL MESE DI SETTEMBRE 2026.</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr">
         <is>
-          <t>BBE0802CC9</t>
+          <t>BBDAFA7302</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr"/>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>0392_2026</t>
+          <t>135/2026</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>FORNITURA BIENNALE DI MATERIALI E DISPOSITIVI VARI AD USO INFORMATICO PER L’ULSS N.1 DOLOMITI A FAVORE DELLA DITTA L2 SOLUTIONS SRL.</t>
+          <t>SVILUPPO SITO INTERNET - FASE 2</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Affidamento diretto</t>
+          <t>Adesione gara centralizzata</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
-      <c r="I23" t="inlineStr"/>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>B37H25001350006</t>
+        </is>
+      </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>BBF155A1CA</t>
+          <t>BC025CF87A</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr"/>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
@@ -1956,84 +1956,84 @@
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr"/>
       <c r="K25" t="inlineStr">
         <is>
           <t>18/06/2026 16:00</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>13/07/2026 17:00</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr"/>
       <c r="R25" t="inlineStr"/>
       <c r="S25" t="inlineStr"/>
       <c r="T25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>0199_2026</t>
+          <t>0564_2026</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>FORNITURA DI SISTEMI DI CONTENZIONE E DI SICUREZZA PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLA DITTA CROMA GIO.BATTA S.R.L..</t>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO, CON RELATIVA FORNITURA DI SISTEMI DI EROGAZIONE (VAPORIZZATORI), A FAVORE DELLA SOCIETA’ BAXTER SPA.</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Affidamento diretto</t>
+          <t>Adesione gara centralizzata</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr">
         <is>
-          <t>BBE2FF6535</t>
+          <t>BBFDA9DADF</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>18/06/2026 12:00</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>18/06/2026 12:00</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr"/>
       <c r="R26" t="inlineStr"/>
       <c r="S26" t="inlineStr"/>
       <c r="T26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
@@ -2074,143 +2074,143 @@
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>18/06/2026 12:00</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>18/06/2026 12:00</t>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr"/>
       <c r="R27" t="inlineStr"/>
       <c r="S27" t="inlineStr"/>
       <c r="T27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>0564_2026</t>
+          <t>0375_2026</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO, CON RELATIVA FORNITURA DI SISTEMI DI EROGAZIONE (VAPORIZZATORI), A FAVORE DELLA SOCIETA’ BAXTER SPA.</t>
+          <t>FORNITURA DI UN SISTEMA TELEMETRICO DI MONITORAGGIO AD INTEGRAZIONE DELLE DOTAZIONI PRESENTI PRESSO L’UOC MEDICINA DELL’OSPEDALE DI AGORDO A FAVORE DELLA SOCIETA’ MEDICA SRL.</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Adesione gara centralizzata</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr">
         <is>
-          <t>BBFDA9DADF</t>
+          <t>BBFEC59D65</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>18/06/2026 12:00</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>18/06/2026 12:00</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr"/>
       <c r="R28" t="inlineStr"/>
       <c r="S28" t="inlineStr"/>
       <c r="T28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>0375_2026</t>
+          <t>0199_2026</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>FORNITURA DI UN SISTEMA TELEMETRICO DI MONITORAGGIO AD INTEGRAZIONE DELLE DOTAZIONI PRESENTI PRESSO L’UOC MEDICINA DELL’OSPEDALE DI AGORDO A FAVORE DELLA SOCIETA’ MEDICA SRL.</t>
+          <t>FORNITURA DI SISTEMI DI CONTENZIONE E DI SICUREZZA PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLA DITTA CROMA GIO.BATTA S.R.L..</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr">
         <is>
-          <t>BBFEC59D65</t>
+          <t>BBE2FF6535</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>18/06/2026 12:00</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>18/06/2026 12:00</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr"/>
       <c r="R29" t="inlineStr"/>
       <c r="S29" t="inlineStr"/>
       <c r="T29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
@@ -2503,143 +2503,143 @@
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr"/>
       <c r="K34" t="inlineStr">
         <is>
           <t>16/06/2026 10:00</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>01/07/2026 12:00</t>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr"/>
       <c r="R34" t="inlineStr"/>
       <c r="S34" t="inlineStr"/>
       <c r="T34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>0248_2026</t>
+          <t>45 - 2026</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>FORNITURA DI SISTEMI AUTOMATICI DI PREPARAZIONE ED ETICHETTATURA DELLE PROVETTE ED ALTRI CONTENITORI DI MATERIALI BIOLOGICI, PER I PUNTI DI PRELIEVO DEI LABORATORI ANALISI DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DELLA DITTA INPECO ITALY S.R.L..</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI COSNEGNA E RITIRO AL DOMICILIO DEGLI ASSISTITI DI DISPOSITIVI PROTESICI (PROTESI, AUSILI E ORTESI) DI CUI ALL'ALLEGATO 5 - ELENCHI 2a e 2b - del d-p-c-m- 12.01.2017, di proprietà dell'Azienda Ulss n. 1 Dolomiti per il periodo di 24 mesi.</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Affidamento diretto</t>
+          <t>Procedura negoziata</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr">
         <is>
-          <t>BB418DBFCD</t>
+          <t>A02A416D4B</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>12/06/2026 12:00</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>12/06/2026 12:00</t>
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr"/>
       <c r="R35" t="inlineStr"/>
       <c r="S35" t="inlineStr"/>
       <c r="T35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>45 - 2026</t>
+          <t>0248_2026</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI COSNEGNA E RITIRO AL DOMICILIO DEGLI ASSISTITI DI DISPOSITIVI PROTESICI (PROTESI, AUSILI E ORTESI) DI CUI ALL'ALLEGATO 5 - ELENCHI 2a e 2b - del d-p-c-m- 12.01.2017, di proprietà dell'Azienda Ulss n. 1 Dolomiti per il periodo di 24 mesi.</t>
+          <t>FORNITURA DI SISTEMI AUTOMATICI DI PREPARAZIONE ED ETICHETTATURA DELLE PROVETTE ED ALTRI CONTENITORI DI MATERIALI BIOLOGICI, PER I PUNTI DI PRELIEVO DEI LABORATORI ANALISI DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DELLA DITTA INPECO ITALY S.R.L..</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Procedura negoziata</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F36" t="inlineStr"/>
       <c r="G36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr">
         <is>
-          <t>A02A416D4B</t>
+          <t>BB418DBFCD</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>12/06/2026 12:00</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>12/06/2026 12:00</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr"/>
       <c r="R36" t="inlineStr"/>
       <c r="S36" t="inlineStr"/>
       <c r="T36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
@@ -2798,456 +2798,456 @@
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr"/>
       <c r="K39" t="inlineStr">
         <is>
           <t>11/06/2026 12:00</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>26/06/2026 15:00</t>
         </is>
       </c>
       <c r="P39" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr"/>
       <c r="R39" t="inlineStr"/>
       <c r="S39" t="inlineStr"/>
       <c r="T39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>0198_2026</t>
+          <t>0002_2026</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>FORNITURA DI SISTEMI PER LA RICERCA DEI PARASSITI FECALI, PER L’UOSD DI MICROBIOLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DELLA DITTA MERIDIAN BIOSCIENCE EUROPE S.R.L. VALIDITÀ FINO AL 30/06/2028.</t>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI LAMPADE SCIALITICHE E PENSILI PER L’ALLESTIMENTO DELLA NUOVA PIASTRA ENDOSCOPICA DEL PRESIDIO OSPEDALIERO DI FELTRE DELL’ULSS 1 DOLOMITI</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Affidamento diretto</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F40" t="inlineStr"/>
       <c r="G40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr"/>
-      <c r="J40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J40" t="inlineStr"/>
       <c r="K40" t="inlineStr">
         <is>
           <t>09/06/2026 12:00</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>09/06/2026 12:00</t>
+          <t>26/06/2026 15:00</t>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr"/>
       <c r="R40" t="inlineStr"/>
       <c r="S40" t="inlineStr"/>
       <c r="T40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>0201_2026</t>
+          <t>0198_2026</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>FORNITURA, IN ACCORDO QUADRO, DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E PER ORAS DI MOTTA DI LIVENZA (TV) – SECONDA EDIZIONE A FAVORE DI SOCIETA’ DIVERSE.</t>
+          <t>FORNITURA DI SISTEMI PER LA RICERCA DEI PARASSITI FECALI, PER L’UOSD DI MICROBIOLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DELLA DITTA MERIDIAN BIOSCIENCE EUROPE S.R.L. VALIDITÀ FINO AL 30/06/2028.</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Adesione gara centralizzata</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F41" t="inlineStr"/>
       <c r="G41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr">
         <is>
-          <t>BC25FCB62C,BC26B5F425,BC26E9BF6B,BC26EA038F,BC26C65C58,BC26CE4528,BC26CFFB6E,BC26D0E7D0,BC26E6FB1D,BC26E760E7,BC26D314B3,BC26D3AC1E,BC26D5D901,BC26E5A9C9,BC26D49880</t>
+          <t>BBE6B02F50</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>09/06/2026 12:00</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>09/06/2026 12:00</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr"/>
       <c r="R41" t="inlineStr"/>
       <c r="S41" t="inlineStr"/>
       <c r="T41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>0002_2026</t>
+          <t>0201_2026</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI LAMPADE SCIALITICHE E PENSILI PER L’ALLESTIMENTO DELLA NUOVA PIASTRA ENDOSCOPICA DEL PRESIDIO OSPEDALIERO DI FELTRE DELL’ULSS 1 DOLOMITI</t>
+          <t>FORNITURA, IN ACCORDO QUADRO, DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E PER ORAS DI MOTTA DI LIVENZA (TV) – SECONDA EDIZIONE A FAVORE DI SOCIETA’ DIVERSE.</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Adesione gara centralizzata</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F42" t="inlineStr"/>
       <c r="G42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr"/>
-      <c r="J42" t="inlineStr"/>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>BC25FCB62C,BC26B5F425,BC26E9BF6B,BC26EA038F,BC26C65C58,BC26CE4528,BC26CFFB6E,BC26D0E7D0,BC26E6FB1D,BC26E760E7,BC26D314B3,BC26D3AC1E,BC26D5D901,BC26E5A9C9,BC26D49880</t>
+        </is>
+      </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>09/06/2026 12:00</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>26/06/2026 15:00</t>
+          <t>09/06/2026 12:00</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr"/>
       <c r="R42" t="inlineStr"/>
       <c r="S42" t="inlineStr"/>
       <c r="T42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>0036_2026</t>
+          <t>0435_2026</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>FORNITURE DI PRINCIPI ATTIVI IN CONCORRENZA A PIU’ SOCIETA’ FARMACEUTICHE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO PREVIA 2A INDAGINE DI MERCATO.</t>
+          <t>FORNITURA DI MEDICAZIONI SPECIALI, PER LE UU.OO. DELL’AZIENDA ULSS N.1 DOLOMITI, A FAVORE DI DITTE DIVERSE.</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Affidamento diretto</t>
+          <t>Adesione gara centralizzata</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F43" t="inlineStr"/>
       <c r="G43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr">
         <is>
-          <t>BA98EE30A7,BA9D53F0A0,BA994F0EE9,BA98F6E35B,BA99438714,BA992EF794,BA990ADA98,BA99182A5E,BA9D73D57C,BA9D6620C4,BA9D65E48C7,BAB81C0D70,BA9D5E48C7</t>
+          <t>A0708845F0,A07088351D</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q43" t="inlineStr"/>
+      <c r="Q43" t="inlineStr">
+        <is>
+          <t>0435_2026</t>
+        </is>
+      </c>
       <c r="R43" t="inlineStr"/>
       <c r="S43" t="inlineStr"/>
       <c r="T43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>0431_2026</t>
+          <t>0053_2026</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>GESTIONE E MONITORAGGIO DEL DATA CENTER, PIATTAFORMA SUEM, RETE LAN E FIREWALL, A FAVORE DELLE DITTA TIM SPA.</t>
+          <t>FORNITURA DI FARMACI IN CONCORRENZA A FAVORE DI SOCIETÀ DIVERSE.</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Affidamento diretto</t>
+          <t>Adesione gara centralizzata</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F44" t="inlineStr"/>
       <c r="G44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr"/>
       <c r="J44" t="inlineStr">
         <is>
-          <t>BBC84912BF</t>
+          <t>BAB85F670A,BAB845923A,BADC84534B,BADE0AF8F3,BB220CC975,BAA76AB643,BAA78FADF6,BA769607F6,BAA7761C72,BBBA15C378,BABA22590B,BAB22441A0,BAD9945A2A,BADA5E76F3,BADA68DFED,BADD5614C0,BAB9F0EC49,BB4895C726,BBB88C58AA,BADA884F04,BADB58D0D0,BAB9C0E286,BADCF17423,BADD53A491,BAD418F88A,BAB9CB1907,BAA6D26B2E,BBBA34FF3E,BBBA26F667,BAD483CAD9,BAB2065656,BAA7A9C6EA,BAA6D5B6EC,BAD430D3C8,BAD47CE016,BBB8E4201E,BAD99D5102,BAD9A52827,BAB21B6C6E,BADE02AB31,BAD4645BC2,BAB87A5AB5,BAB871C9A7,BAA7DCA6A6,BAA50304F6,BADAFF74BC,BB22178766,BABA1A4E95,BB1F306377,BBBA48D5AD,BAB8880F6D,BAA6CA8336,BBBA784805,BAA4B2E306,BAA4C2B3CE,BBB8E2582D,BAB9A85E32,BB21FCE7DA,BAB8565F5F,BBB89AE8F1,BAB9D2DF59,BAB8685D0A,BAB9A85E32,BAB88DCB5A,BADAA0B1B2,BBBA61CEEE,BADC7028BD,BAA442EC35,BBBA5BBEE2,BBBA4EB340,BADC94026D,BAB21FB561,BADB1B766F,BAB211251A,BB43479A28,BADA567D50,BAB98D273B,BAB9FA9C32,BAB225F7E6,BAB227BEFF,BADCF72F38,BAA6DEF110,BBB8AB3056,BADC75D3D7,BAA6D6D5C7,BAD44E5948,BADA449150,BAB222F04C,BADCAC429D,BAA6CFEA2C,BBBA666C00,BAB8504F53,BAA6CD79FD,BAD9750CB9,BADA90597A,BAB21DDC9D,BADC990471,BAD969526B,AD9ADEBAE,BAA4348E67,BBB8A050BF,BADB098997,BBBA1A0B93,BAA7BAB68D,BBBA107D50,BBBA3BDA06,BBBA2E254E,BAD47529BF,BBBA02FB11,BADCB65778,BADCBC1365,BADCC51A38,BADD507A79,BBB87D6371,BBBA420BB8,BBB8E02B4A,BADA9AF5C5,BADB3232D2,BADB611DBA,BADC8A0E60,BAD4120CEF,BBB8DEEAC9,BADA4F81BA,BADA816441,BADB3AA23A,BAB8802775,BADCCE652F,BADCEC82F2,BADCFB1339,BA788D5D80,BADA710C09,BADADD0E06,BAA79850AF,BAA4F6F5B1,BBBA6C0647,BAA49EB878,BA769B09FA,BAD9535FEC,BAD9897A93,BADB26238D,BADB4B6F5F,BADB6B5513,BADB7731DF,BAA4E68CA6,BADC7BB16A,BADC9FBCBB,BADCA7C731,BADCAFD1A7,BADCD2592B,BAD404EFA2,BADE1FDC92,BADE28D36A,BBB2702BBA,BAB9DC08AA</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr"/>
       <c r="R44" t="inlineStr"/>
       <c r="S44" t="inlineStr"/>
       <c r="T44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>0053_2026</t>
+          <t>0431_2026</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>FORNITURA DI FARMACI IN CONCORRENZA A FAVORE DI SOCIETÀ DIVERSE.</t>
+          <t>GESTIONE E MONITORAGGIO DEL DATA CENTER, PIATTAFORMA SUEM, RETE LAN E FIREWALL, A FAVORE DELLE DITTA TIM SPA.</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Adesione gara centralizzata</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F45" t="inlineStr"/>
       <c r="G45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr">
         <is>
-          <t>BAB85F670A,BAB845923A,BADC84534B,BADE0AF8F3,BB220CC975,BAA76AB643,BAA78FADF6,BA769607F6,BAA7761C72,BBBA15C378,BABA22590B,BAB22441A0,BAD9945A2A,BADA5E76F3,BADA68DFED,BADD5614C0,BAB9F0EC49,BB4895C726,BBB88C58AA,BADA884F04,BADB58D0D0,BAB9C0E286,BADCF17423,BADD53A491,BAD418F88A,BAB9CB1907,BAA6D26B2E,BBBA34FF3E,BBBA26F667,BAD483CAD9,BAB2065656,BAA7A9C6EA,BAA6D5B6EC,BAD430D3C8,BAD47CE016,BBB8E4201E,BAD99D5102,BAD9A52827,BAB21B6C6E,BADE02AB31,BAD4645BC2,BAB87A5AB5,BAB871C9A7,BAA7DCA6A6,BAA50304F6,BADAFF74BC,BB22178766,BABA1A4E95,BB1F306377,BBBA48D5AD,BAB8880F6D,BAA6CA8336,BBBA784805,BAA4B2E306,BAA4C2B3CE,BBB8E2582D,BAB9A85E32,BB21FCE7DA,BAB8565F5F,BBB89AE8F1,BAB9D2DF59,BAB8685D0A,BAB9A85E32,BAB88DCB5A,BADAA0B1B2,BBBA61CEEE,BADC7028BD,BAA442EC35,BBBA5BBEE2,BBBA4EB340,BADC94026D,BAB21FB561,BADB1B766F,BAB211251A,BB43479A28,BADA567D50,BAB98D273B,BAB9FA9C32,BAB225F7E6,BAB227BEFF,BADCF72F38,BAA6DEF110,BBB8AB3056,BADC75D3D7,BAA6D6D5C7,BAD44E5948,BADA449150,BAB222F04C,BADCAC429D,BAA6CFEA2C,BBBA666C00,BAB8504F53,BAA6CD79FD,BAD9750CB9,BADA90597A,BAB21DDC9D,BADC990471,BAD969526B,AD9ADEBAE,BAA4348E67,BBB8A050BF,BADB098997,BBBA1A0B93,BAA7BAB68D,BBBA107D50,BBBA3BDA06,BBBA2E254E,BAD47529BF,BBBA02FB11,BADCB65778,BADCBC1365,BADCC51A38,BADD507A79,BBB87D6371,BBBA420BB8,BBB8E02B4A,BADA9AF5C5,BADB3232D2,BADB611DBA,BADC8A0E60,BAD4120CEF,BBB8DEEAC9,BADA4F81BA,BADA816441,BADB3AA23A,BAB8802775,BADCCE652F,BADCEC82F2,BADCFB1339,BA788D5D80,BADA710C09,BADADD0E06,BAA79850AF,BAA4F6F5B1,BBBA6C0647,BAA49EB878,BA769B09FA,BAD9535FEC,BAD9897A93,BADB26238D,BADB4B6F5F,BADB6B5513,BADB7731DF,BAA4E68CA6,BADC7BB16A,BADC9FBCBB,BADCA7C731,BADCAFD1A7,BADCD2592B,BAD404EFA2,BADE1FDC92,BADE28D36A,BBB2702BBA,BAB9DC08AA</t>
+          <t>BBC84912BF</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr"/>
       <c r="R45" t="inlineStr"/>
       <c r="S45" t="inlineStr"/>
       <c r="T45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>0435_2026</t>
+          <t>0077_2026</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>FORNITURA DI MEDICAZIONI SPECIALI, PER LE UU.OO. DELL’AZIENDA ULSS N.1 DOLOMITI, A FAVORE DI DITTE DIVERSE.</t>
+          <t>FORNITURA DI UN SISTEMA DI REGISTRAZIONE ED ANALISI DEI SEGNALI ELETTRICI CARDIACI INTRACAVITARI (POLIGRAFO) DA DESTINARE ALLA UOC DI CARDIOLOGIA DEL P.O. DI FELTRE DELLA ULSS 1 DOLOMITI A FAVORE DELLA SOCIETA’ MEDTRONIC ITALIA SPA.</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Adesione gara centralizzata</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F46" t="inlineStr"/>
       <c r="G46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr"/>
       <c r="J46" t="inlineStr">
         <is>
-          <t>A0708845F0,A07088351D</t>
+          <t>BBE043ADF7</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q46" t="inlineStr"/>
       <c r="R46" t="inlineStr"/>
       <c r="S46" t="inlineStr"/>
       <c r="T46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>0417_2026</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>FORNITURA DEL PRINCIPIO ATTIVO EXEMESTANE ALLA SOCIETÀ PFIZER SRL.</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
@@ -3329,84 +3329,84 @@
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr"/>
       <c r="R48" t="inlineStr"/>
       <c r="S48" t="inlineStr"/>
       <c r="T48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>0077_2026</t>
+          <t>0036_2026</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>FORNITURA DI UN SISTEMA DI REGISTRAZIONE ED ANALISI DEI SEGNALI ELETTRICI CARDIACI INTRACAVITARI (POLIGRAFO) DA DESTINARE ALLA UOC DI CARDIOLOGIA DEL P.O. DI FELTRE DELLA ULSS 1 DOLOMITI A FAVORE DELLA SOCIETA’ MEDTRONIC ITALIA SPA.</t>
+          <t>FORNITURE DI PRINCIPI ATTIVI IN CONCORRENZA A PIU’ SOCIETA’ FARMACEUTICHE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO PREVIA 2A INDAGINE DI MERCATO.</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F49" t="inlineStr"/>
       <c r="G49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr"/>
       <c r="J49" t="inlineStr">
         <is>
-          <t>BBE043ADF7</t>
+          <t>BA98EE30A7,BA9D53F0A0,BA994F0EE9,BA98F6E35B,BA99438714,BA992EF794,BA990ADA98,BA99182A5E,BA9D73D57C,BA9D6620C4,BA9D65E48C7,BAB81C0D70,BA9D5E48C7</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr"/>
       <c r="R49" t="inlineStr"/>
       <c r="S49" t="inlineStr"/>
       <c r="T49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
@@ -4060,143 +4060,143 @@
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>18/05/2026 12:00</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>18/05/2026 12:00</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr"/>
       <c r="R60" t="inlineStr"/>
       <c r="S60" t="inlineStr"/>
       <c r="T60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>0333_2026</t>
+          <t>0423_2026</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>FORNITURA DI DISPOSITIVI PER L’ALLESTIMENTO DI POSTAZIONI PER TELEMEDICINA PEDIATRICA PRESSO LE UU.OO. PEDIATRIA E PATOLOGIA NEONATALE DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DI SOCIETA’ DIVERSE.</t>
+          <t>FORNITURA DI DISPOSITIVI MEDICI PER PRELIEVI BIOLOGICI E LORO TRASPORTI PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DI DITTE DIVERSE: PROROGA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Affidamento diretto</t>
+          <t>Adesione gara centralizzata</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F61" t="inlineStr"/>
       <c r="G61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr"/>
       <c r="J61" t="inlineStr">
         <is>
-          <t>BB828B0886,BB783FF02D</t>
+          <t>Z322255F2B,738973061B</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>14/05/2026 12:00</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>14/05/2026 12:00</t>
         </is>
       </c>
       <c r="P61" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr"/>
       <c r="R61" t="inlineStr"/>
       <c r="S61" t="inlineStr"/>
       <c r="T61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>0423_2026</t>
+          <t>0333_2026</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>FORNITURA DI DISPOSITIVI MEDICI PER PRELIEVI BIOLOGICI E LORO TRASPORTI PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DI DITTE DIVERSE: PROROGA</t>
+          <t>FORNITURA DI DISPOSITIVI PER L’ALLESTIMENTO DI POSTAZIONI PER TELEMEDICINA PEDIATRICA PRESSO LE UU.OO. PEDIATRIA E PATOLOGIA NEONATALE DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DI SOCIETA’ DIVERSE.</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Adesione gara centralizzata</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F62" t="inlineStr"/>
       <c r="G62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr"/>
       <c r="J62" t="inlineStr">
         <is>
-          <t>Z322255F2B,738973061B</t>
+          <t>BB828B0886,BB783FF02D</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>14/05/2026 12:00</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>14/05/2026 12:00</t>
         </is>
       </c>
       <c r="P62" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr"/>
       <c r="R62" t="inlineStr"/>
       <c r="S62" t="inlineStr"/>
       <c r="T62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
@@ -4624,364 +4624,364 @@
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>06/03/2026 12:00</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>06/03/2026 12:00</t>
         </is>
       </c>
       <c r="P69" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr"/>
       <c r="R69" t="inlineStr"/>
       <c r="S69" t="inlineStr"/>
       <c r="T69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
+          <t>80100</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>ASSEGNAZIONE DELLA FORNITURA DI LICENZE D’USO MICROSOFT PER DATA CENTER PER L’AZIENDA  ULSS N.1 DOLOMITI A SEGUITO DI  ADESIONE ALLA CONVENZIONE CONSIP “PER LA FORNITURA DI LICENZE D’USO  MICROSOFT ENTERPRISE EGREEMENT E DEI SERVIZI CONNESSI PER LE PUBBLICHE AMMINISTRAZIONI ED. 9 – ID  2755” A FAVORE DELL’IMPRESA TELECOM ITALIA SPA DI MILANO (MI). LA FORNITURA È PREVISTA ALL’INTERNO  DELLA PROGRAMMAZIONE PNRR – PROGETTO FINANZIATO DALL’UE – NEXT GENERATION EU – INVESTIMENTO  M6C2 1.1.1 – AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE  DEA I E II LIVELLO) EU. CUP B36G21073020006 PER BELLUNO E B96G21060470006 PER FELTRE.</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr"/>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>04/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>31/12/2027 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>20549/2026</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>procedura aperta telematica per la fornitura in Accordo Quadro di tecnologie per chirurgia robotica mininvasiva aggiudicata da Azienda Zero. Adesione lotto 1 sub 3 "servizio di manutenzione e assistenza tecnica full risk" in favore della società' AB Medica DV contratti quinquennali oltre eventuali opzioni temporali.</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr"/>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr"/>
+      <c r="I71" t="inlineStr"/>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>BA952B5736</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>04/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>04/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="O71" t="n">
+        <v>714650</v>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q71" t="inlineStr"/>
+      <c r="R71" t="inlineStr"/>
+      <c r="S71" t="inlineStr"/>
+      <c r="T71" t="inlineStr"/>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
           <t>80095</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
+      <c r="B72" t="inlineStr">
         <is>
           <t>Indagine di mercato tramite piattaforma Sintel finalizzata all’avvio di una procedura per fornitura di un sistema di registrazione ed analisi dei segnali elettrici cardiaci intracavitari (poligrafo) da destinare alla UOC di Cardiologia del P.O. di Feltre della Ulss 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
+      <c r="C72" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D70" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F70" t="inlineStr">
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
         <is>
           <t xml:space="preserve">L’Azienda ULSS n. 1 Dolomiti avvia una indagine di mercato, a mezzo della Piattaforma Sintel (ID 215799125), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura, in relazione alla spesa da sostenere, per l'acquisizione di un sistema di registrazione ed analisi dei segnali elettrici cardiaci intracavitari (poligrafo) da destinare alla UOC di Cardiologia del P.O. di Feltre della Ulss 1 Dolomiti.
 Scadenza presentazione documentazione 18.03.2026 ore 10:00 – Piattaforma Sintel ID 215799125.
  </t>
         </is>
       </c>
-      <c r="G70" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K70" t="inlineStr">
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
         <is>
           <t>04/03/2026 00:00</t>
         </is>
       </c>
-      <c r="L70" t="inlineStr">
+      <c r="L72" t="inlineStr">
         <is>
           <t>18/03/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="71">
-      <c r="A71" t="inlineStr">
+    <row r="73">
+      <c r="A73" t="inlineStr">
         <is>
           <t>80043</t>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
+      <c r="B73" t="inlineStr">
         <is>
           <t>Indagine di mercato per la fornitura di isole neonatali da destinare alle UU.OO. di Pediatria e Patologia Neonatale</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
+      <c r="C73" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D71" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F71" t="inlineStr">
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Azienda ULSS n. 1 Dolomiti avvia una indagine di mercato, a mezzo della Piattaforma Sintel (ID 215907879), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura, in relazione alla spesa da sostenere, per l’acquisizione di isole neonatali per terapia sub intensiva/sala parto da destinare alle Unità Operative di Pediatria e Patologia Neonatale dell'Azienda Ulss n. 1 Dolomiti.&lt;/p&gt;
 &lt;p&gt;Scadenza presentazione documentazione prevista per il 30.03.2026 ore 16:00 è stata posticipata al 02.04.2026 ore 12:00
  &lt;br&gt;
  – Piattaforma Sintel ID 215907879.
  &lt;br&gt;
  &lt;br&gt;
  &lt;br&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G71" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K71" t="inlineStr">
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr"/>
+      <c r="I73" t="inlineStr"/>
+      <c r="J73" t="inlineStr"/>
+      <c r="K73" t="inlineStr">
         <is>
           <t>04/03/2026 00:00</t>
         </is>
       </c>
-      <c r="L71" t="inlineStr">
+      <c r="L73" t="inlineStr">
         <is>
           <t>30/03/2026 16:00</t>
         </is>
       </c>
-      <c r="M71" t="inlineStr">
+      <c r="M73" t="inlineStr">
         <is>
           <t>02/04/2026 12:00</t>
         </is>
       </c>
-      <c r="P71" t="inlineStr">
+      <c r="P73" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q71" t="inlineStr"/>
-[...107 lines deleted...]
-      </c>
+      <c r="Q73" t="inlineStr"/>
+      <c r="R73" t="inlineStr"/>
+      <c r="S73" t="inlineStr"/>
+      <c r="T73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
+          <t>79923</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Fornitura stazione di inclusione in paraffina per l’UOC Anatomia e Istologia Patologica Ospedale di Feltre-Azienda Ulss n. 1 Dolomiti.</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 215302095, un'indagine di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare operatori economici con i quali procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura in relazione alla spesa da sostenere, per la fornitura di una stazione di inclusione in paraffina da destinare all’UOC Anatomia e Istologia Patologica dell’Ospedale di Feltre dell’Azienda Ulss n. 1 Dolomiti.
+Scadenza presentazione documentazione 12 marzo 2026 ore 16.00 – SINTEL ID 215302095.</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>25/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>12/03/2026 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
           <t>79930</t>
         </is>
       </c>
-      <c r="B74" t="inlineStr">
+      <c r="B75" t="inlineStr">
         <is>
           <t>Fornitura elettrobisturi per attività di chirurgia vascolare, emodinamica e generale per varie UU.OO. Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
+      <c r="C75" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D74" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F74" t="inlineStr">
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
         <is>
           <t>&lt;p class="western" align="justify"&gt;L’Azienda ULSS n. 1 Dolomiti avvia, tramite Piattaforma Sintel ID 215396934, una consultazione di mercato, finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare operatori economici con i quali procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura in relazione alla spesa da sostenere, per la fornitura di elettrobisturi di ultima generazione per attività di chirurgia vascolare, emodinamica e chirurgia generale da destinare, principalmente, a sale operatorie dell’Azienda Ulss n. 1 Dolomiti.&lt;/p&gt;
 &lt;p align="justify"&gt;Scadenza presentazione documentazione 19 marzo 2026 ore 16.00 – SINTEL ID 215396934.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G74" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K74" t="inlineStr">
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
         <is>
           <t>25/02/2026 00:00</t>
         </is>
       </c>
-      <c r="L74" t="inlineStr">
+      <c r="L75" t="inlineStr">
         <is>
           <t>19/03/2026 00:00</t>
-        </is>
-[...46 lines deleted...]
-          <t>12/03/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>79883</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>FORNITURA CARRELLI INFORMATIZZATI PER AVVIO NUOVO SIO DELL’AZIENDA ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
@@ -6021,157 +6021,157 @@
         <is>
           <t xml:space="preserve">Per quanto in oggetto l’Azienda ULSS n.1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett. b) del D.Lgs.36/2023.
 Le ditte interessate potranno presentare la propria candidatura entro mercoledi 10/12/2025 agli indirizzi mail indicati nella lettera allegata alla presente.
  </t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>28/11/2025 00:00</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>10/12/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>78266</t>
+          <t>78260</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI UN SISTEMA (STRUMENTAZIONE E REAGENTI) PER ANALISI MOLECOLARI DI FIBROSI CISTICA E DI SINDROME DI LYNCH PER L’UOC DI ANATOMIA PATOLOGICA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>*Per gara in oggetto si pubblicano, in data 25/11/2025, delibera di nomina commissione n. 1383 del 21/11/2025 e curricula dei componenti;</t>
+          <t>&lt;p&gt;*Per procedura di gara in oggetto, in data 25/11/2025, si pubblicano delibera di nomina commissione giudicatrice e curricula dei commissari.  &lt;/p&gt;
+&lt;p&gt;*Per procedura di gra in oggetto si pubblicano Delibera di assegnazione n. 27 del 02/01/2026 e relativi atti di gara.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="H95" t="inlineStr"/>
+      <c r="I95" t="inlineStr"/>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>B8D049997B</t>
+        </is>
+      </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>25/11/2025 00:00</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>25/11/2025 00:00</t>
         </is>
       </c>
+      <c r="P95" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q95" t="inlineStr"/>
+      <c r="R95" t="inlineStr"/>
+      <c r="S95" t="inlineStr"/>
+      <c r="T95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>78260</t>
+          <t>78266</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI UN SISTEMA (STRUMENTAZIONE E REAGENTI) PER ANALISI MOLECOLARI DI FIBROSI CISTICA E DI SINDROME DI LYNCH PER L’UOC DI ANATOMIA PATOLOGICA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>&lt;p&gt;*Per procedura di gara in oggetto, in data 25/11/2025, si pubblicano delibera di nomina commissione giudicatrice e curricula dei commissari.  &lt;/p&gt;
-&lt;p&gt;*Per procedura di gra in oggetto si pubblicano Delibera di assegnazione n. 27 del 02/01/2026 e relativi atti di gara.&lt;/p&gt;</t>
+          <t>*Per gara in oggetto si pubblicano, in data 25/11/2025, delibera di nomina commissione n. 1383 del 21/11/2025 e curricula dei componenti;</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H96" t="inlineStr"/>
-[...5 lines deleted...]
-      </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>25/11/2025 00:00</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>25/11/2025 00:00</t>
         </is>
       </c>
-      <c r="P96" t="inlineStr">
-[...7 lines deleted...]
-      <c r="T96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>78211</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI STRUMENTO E CONSUMABILI PER LA DIAGNOSTICA DELLO STUDIO DEL RISCHIO TROMBOTICO ED EMOCROMATOSI PER IL LABORATORIO ANALISI DELL’OSPEDALE DI BELLUNO, PER UN PERIODO DI 36 MESI</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
@@ -6940,155 +6940,155 @@
         <is>
           <t xml:space="preserve">CUP B38I23000540005
 CIG &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FD385F19"&gt;B7FD385F19&lt;/a&gt;
  </t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>05/09/2025 00:00</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>30/12/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>76184</t>
+          <t>76180</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI UN SISTEMA (APPARECCHIATURA, RELATIVI DISPOSITIVI DIAGNOSTICI E MATERIALI DI CONSUMO) PER L’ESECUZIONE DI ESAMI TOSSICOLOGICI DELL’UOC DI LABORATORIO ANALISI DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI</t>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI N. 1 SISTEMA (REAGENTI E PIATTAFORME STRUMENTALI) PER LE ATTIVITÀ DI DIAGNOSTICA MOLECOLARE PCR REAL TIME DELLL’UOC DI ANATOMIA PATOLOGICA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
-        <is>
-[...57 lines deleted...]
-      <c r="F114" t="inlineStr">
         <is>
           <t xml:space="preserve">*Per la gara in oggetto in data 28/08/2025 si pubblicano la Delibera di nomina della Commissione Giudicatrice n. 956 del 14/08/2025" e i&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span lang="it-IT"&gt; curricula dei relativi componenti.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 *Per la gara in oggetto in data 10/09/2025 si pubblicano la Delibera di assegnazione e gli atti di gara.
 &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CC696CB9"&gt;CIG (Link BDNCP): &lt;span style="color: #00000a;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B7CC696CB9&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;
  </t>
         </is>
       </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>28/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L113" t="inlineStr">
+        <is>
+          <t>28/08/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>76184</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI UN SISTEMA (APPARECCHIATURA, RELATIVI DISPOSITIVI DIAGNOSTICI E MATERIALI DI CONSUMO) PER L’ESECUZIONE DI ESAMI TOSSICOLOGICI DELL’UOC DI LABORATORIO ANALISI DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;*Per la gara in oggetto in data 28/08/2025 si pubblica Delibera di nomina della Commissione Giudicatrice n. 989 del 25/08/2025 ". &lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/span&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="color: #000000;"&gt;*Per la gara in oggetto in data 14&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="color: #000000;"&gt;/&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="color: #000000;"&gt;10&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="color: #000000;"&gt;/2025 si pubblicano la Delibera di assegnazione e gli atti di gara.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt; CIG (Link BDNCP):&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CC696CB9" rel="nofollow noopener noreferrer"&gt; &lt;span style="color: #00000a;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B7CC696CB9&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="H114" t="inlineStr"/>
+      <c r="I114" t="inlineStr"/>
+      <c r="J114" t="inlineStr"/>
       <c r="K114" t="inlineStr">
         <is>
           <t>28/08/2025 00:00</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>28/08/2025 00:00</t>
         </is>
       </c>
+      <c r="P114" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q114" t="inlineStr"/>
+      <c r="R114" t="inlineStr"/>
+      <c r="S114" t="inlineStr"/>
+      <c r="T114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>75993</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>AGGIUDICAZIONE, A SEGUITO DI PROCEDURA NEGOZIATA SENZA BANDO, DEL CONTRATTO TRIENNALE RELATIVO AL SERVIZIO DI MANUTENIZONE, ASSISTENZA ED IMPLEMENTEAZIONE AL SOFTWARE DATAWAREHOUSE AZIENDALE PER GLI ANNI 2025-2026-2027, A FAVORE DELLA DITTA OSLO ITALIA SRL. (pratica 57_2025)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
@@ -7232,156 +7232,156 @@
       <c r="E118" t="inlineStr">
         <is>
           <t>Servizio Salute Mentale</t>
         </is>
       </c>
       <c r="F118" t="inlineStr"/>
       <c r="G118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>14/08/2025 00:00</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>26/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
+          <t>75328</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Servizio di interpretariato in presenza a supporto dei Giochi Olimpici e Paralimpici - Cortina 2026</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83A3EBEF7" rel="nofollow"&gt;CIG (LINK BDNCP): B83A3EBEF7&lt;/a&gt; &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DD78EFCF" rel="nofollow"&gt;CIG (LINK BDNCP): B8DD78EFCF&lt;/a&gt;  04/08/2025 pubblicato avviso relativo ad un'indagine di mercato al fine di individuare gli operatori economici da invitare all'eventuale procedimento per l'affidamento del servizio di interpretariato in presenza a supporto dello svolgimento dei Giochi Olimpici e Paralimpici - Cortina 2026.  SINTEL ID n. 205787170 - scadenza presentazione candidature 19/08/2025 alle ore 18.00. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr"/>
+      <c r="I119" t="inlineStr"/>
+      <c r="J119" t="inlineStr"/>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>04/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L119" t="inlineStr">
+        <is>
+          <t>19/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="P119" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q119" t="inlineStr"/>
+      <c r="R119" t="inlineStr"/>
+      <c r="S119" t="inlineStr"/>
+      <c r="T119" t="inlineStr"/>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
           <t>76314</t>
         </is>
       </c>
-      <c r="B119" t="inlineStr">
+      <c r="B120" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DEL SERVIZIO DI EMODIALISI DOMICILIARE ASSISTITA, COMPRENSIVA DI MATERIALI DI CONSUMO E DEI SERVIZI ACCESSORI PER UN PERIODO DI 60 MESI.</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
+      <c r="C120" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D119" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F119" t="inlineStr">
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
         <is>
           <t>Per la gara in oggetto, in data 04 Agosto 2025, si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;Delibera di nomina Commissione Giudicatrice n.893 del 01/08/2025&lt;/li&gt;
 &lt;/ul&gt;
 I curricula dei componenti è disponibile al seguente link: &lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G119" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K119" t="inlineStr">
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
         <is>
           <t>04/08/2025 00:00</t>
         </is>
       </c>
-      <c r="L119" t="inlineStr">
+      <c r="L120" t="inlineStr">
         <is>
           <t>04/08/2025 00:00</t>
         </is>
       </c>
-    </row>
-[...57 lines deleted...]
-      <c r="T120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>75150</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>ID 205605411 – consultazione di mercato finalizzata all’avvio di procedura/e per l’acquisizione di varie attrezzature per movimentazione feretri per l’Azienda Ulss n. 1 Dolomiti. Scadenza presentazione proposte il 08 agosto 2025 ore 12.00.</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
@@ -7805,113 +7805,106 @@
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>16/07/2025 00:00</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>04/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>74447</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE  DI UN ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEI  “SERVIZI SANITARI PER DIVERSE SPECIALITÀ DELL’AULSS N. 1 DOLOMITI”</t>
+          <t>PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEI “SERVIZI SANITARI PER DIVERSE SPECIALITÀ DELL’AULSS N. 1 DOLOMITI”</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>UOC Provveditorato Economato e gestione della Logistica</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/03/2026: si pubblica la delibera di assegnazione dell'opzione relativa al Lotto n. 7 (Provvedimento n. 269 del 13/03/2026).
-[...3 lines deleted...]
-13/11/2025: in data odierna si pubblicano:
+          <t>&lt;p&gt;12/03/2026: si pubblica la delibera di assegnazione dell'opzione relativa al Lotto n. 7 (Provvedimento n. 269 del 13/03/2026). 05/02/2026: Si pubblica l'avviso di aggiudicazione della Procedura di Accordo Quadro dal Lotto n. 1 al Lotto n. 5. 27/11/2025: in data odierna si pubblica il Provvedimento di rettifica per il Lotto n. 1. 14/11/2025: in data odierna si pubblicano i verbali relativi alla procedura di gara (apertura busta 1- amministrativa, apertura busta 2 - tecnica, verbali di valutazione della Commissione giudicatrice e verbale di apertura busta 3 - proposta di aggiudicazione) 13/11/2025: in data odierna si pubblicano:&lt;/p&gt;
 &lt;ul&gt;
- 	&lt;li&gt;la delibera di affidamento del Servizio n. 1332 del 12/11/2025.&lt;/li&gt;
-[...1 lines deleted...]
- 	&lt;li&gt;i Curriculum Vitae della Commissione ( il CV del Presidente, Dott. Parise Giorgio, è disponibile al seguente link della sezione Amministrazione Trasparente, http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml)&lt;/li&gt;
+ &lt;li&gt;la delibera di affidamento del Servizio n. 1332 del 12/11/2025.&lt;/li&gt;
+ &lt;li&gt;la delibera di nomina della Commissione giudicatrice n. 1029 del 01/09/2025&lt;/li&gt;
+ &lt;li&gt;i Curriculum Vitae della Commissione ( il CV del Presidente, Dott. Parise Giorgio, è disponibile al seguente link della sezione Amministrazione Trasparente, http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml)&lt;/li&gt;
 &lt;/ul&gt;
-11/08/2025: si pubblicano i "Chiarimenti 2"
-[...14 lines deleted...]
- </t>
+&lt;p&gt;11/08/2025: si pubblicano i "Chiarimenti 2" 07/08/2025: si pubblicano i "Chiarimenti1" 24/07/2025: in data odierna si pubblica Rettifica del Bando relativa ad un errore materiale. E' stata corretta la data di scadenza della procedura, correttamente riportata nei documenti di gara e nella Piattaforma Sintel. 14/07/2025: in data odierna si pubblica la documentazione di gara per l'affidamento della "PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEI “SERVIZI SANITARI PER DIVERSE SPECIALITÀ DELL’AULSS N. 1 DOLOMITI” condotta sulla Piattaforma Sintel. ID Sintel:&lt;strong&gt; 204603799&lt;/strong&gt; &lt;strong&gt;Scadenza presentazione offerte:  22/08/2025 ore 12:00&lt;/strong&gt; &lt;strong&gt;Termine chiarimenti: 07/08/2025 ore 12:00&lt;/strong&gt; Per visionare l’intero ciclo di vita del contratto si rinvia a: LOTTO N. 1 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1CD029" rel="nofollow noopener noreferrer"&gt;B79F1CD029&lt;/a&gt; LOTTO N. 2 CIG (Link BDNCP) &lt;strong&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1CE0FC" rel="nofollow noopener noreferrer"&gt;B79F1CE0FC&lt;/a&gt;&lt;/strong&gt; LOTTO N. 3 CIG (Link BDNCP)  &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1CF1CF" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;B79F1CF1CF&lt;/strong&gt;&lt;/a&gt; LOTTO N. 4 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1D02A2" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;B79F1D02A2&lt;/strong&gt;&lt;/a&gt; LOTTO N. 5 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1D1375" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;B79F1D1375&lt;/strong&gt;&lt;/a&gt; LOTTO N. 6 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1D2448" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;B79F1D2448&lt;/strong&gt;&lt;/a&gt; LOTTO N. 7 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1D351B" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;B79F1D351B&lt;/strong&gt;&lt;/a&gt;    &lt;/p&gt;</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="H130" t="inlineStr"/>
+      <c r="I130" t="inlineStr"/>
+      <c r="J130" t="inlineStr"/>
       <c r="K130" t="inlineStr">
         <is>
           <t>14/07/2025 00:00</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>22/08/2025 00:00</t>
         </is>
       </c>
+      <c r="P130" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="Q130" t="inlineStr"/>
+      <c r="R130" t="inlineStr"/>
+      <c r="S130" t="inlineStr"/>
+      <c r="T130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>74418</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>AVVISO DI INTERESSE PER LA SELEZIONE DI RETI DI SOGGETTI E AZIONI PROGETTUALI DA SVILUPPARE IN CO-PROGETTAZIONE AI FINI DELL’ATTUAZIONE D’INTERVENTI E SERVIZI PER L’ASSISTENZA ALLE PERSONE CON DISABILITÀ CON NECESSITÀ DI SOSTEGNO INTENSIVO PRIVE DEL SOSTEGNO FAMILIARE, DEFINITE “DOPO DI NOI”. ATTUAZIONE DGR N. 514 DEL 13 MAGGIO 2025.</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>Area Sociale</t>
@@ -7962,135 +7955,135 @@
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>CIG B77D07DE94</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>08/07/2025 00:00</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>07/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
+          <t>73820</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO DI INTERESSE PER LA SELEZIONE DI RETI DI SOGGETTI E AZIONI PROGETTUALI DA SVILUPPARE IN CO-PROGETTAZIONE AI FINI DELL’ATTUAZIONE D’INTERVENTI E SERVIZI PER L’ASSISTENZA ALLE PERSONE CON DISABILITÀ CON NECESSITÀ DI SOSTEGNO INTENSIVO PRIVE DEL SOSTEGNO FAMILIARE, DEFINITE “DOPO DI NOI”. ATTUAZIONE DGR N. 514 DEL 13 MAGGIO 2025.</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>Area Sociale</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr"/>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>26/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L133" t="inlineStr">
+        <is>
+          <t>08/08/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
           <t>73832</t>
         </is>
       </c>
-      <c r="B133" t="inlineStr">
+      <c r="B134" t="inlineStr">
         <is>
           <t>Indagine di mercato per la fornitura di riuniti otorinolaringoiatrici da destinare agli ambulatori dell'Azienda Ulss 1 Dolomiti</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr">
+      <c r="C134" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D133" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F133" t="inlineStr">
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
         <is>
           <t>L’Azienda ULSS n. 1 Dolomiti avvia, tramite il portale SINTEL ID n. 204137158, una indagine di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o altra procedura in relazione alla spesa da sostenere.
 Il termine per la presentazione delle proposte inizialmente fissato al giorno 25/07/2025 è posticipato al giorno 01/08/2025 ore 18:00.</t>
         </is>
       </c>
-      <c r="G133" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K133" t="inlineStr">
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
         <is>
           <t>26/06/2025 00:00</t>
         </is>
       </c>
-      <c r="L133" t="inlineStr">
+      <c r="L134" t="inlineStr">
         <is>
           <t>01/08/2025 00:00</t>
-        </is>
-[...41 lines deleted...]
-          <t>08/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>73823</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>PROROGA DELL’ACCORDO CONTRATTUALI “739 – PERCORSI SOCIALI ED OCCUPAZIONALI” – ENTE GESTORE: PORTAPERTA SCS IS ONLUS E DELL’ACCORDO CONTRATTUALE “INSIEME DIVERSAMENTE” - ENTE GESTORE: SOCIETÀ NUOVA SCS ONLUS (QUALE ENTE CAPOFILA). PERIODO: DAL 01/07/2025 AL 31/03/2026.</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">