--- v2 (2026-07-10)
+++ v3 (2026-08-24)
@@ -410,21855 +410,20095 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T408"/>
+  <dimension ref="A1:P449"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Codice</t>
+          <t>a_manifestazione_interesse</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
+          <t>a_documento_obbligatorio</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
           <t>Titolo</t>
         </is>
       </c>
-      <c r="C1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
-      <c r="D1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>Stato</t>
         </is>
       </c>
-      <c r="E1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>Unità Organizzativa</t>
         </is>
       </c>
-      <c r="F1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>Dettagli</t>
         </is>
       </c>
-      <c r="G1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>PNRR</t>
         </is>
       </c>
-      <c r="H1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>Link alla documentazione</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>CUP</t>
         </is>
       </c>
-      <c r="J1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t>CIG</t>
         </is>
       </c>
-      <c r="K1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Data proroga</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Data aggiudicazione</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
-          <t>Soglia art. 35</t>
-[...19 lines deleted...]
-          <t>Email</t>
+          <t>Soglia art. 14</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A2" t="n">
+        <v>0</v>
+      </c>
+      <c r="B2" t="n">
+        <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Avvisi generali ai fornitori</t>
+          <t>FORNITURA DEL RADIOFARMACO ESCLUSIVO PYLCLARI ALLA SOCIETÀ CURIUM ITALY SRL. VALIDITÀ 12 MESI.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Si rende disponibile il modulo di anagrafica fornitore (in versione pdf ed editabile), necessario per la codifica dei nuovi fornitori e per la dichiarazione di tracciabilità ai sensi dell'art. 3 della Legge 136 del 19 agosto 2010&lt;/p&gt;</t>
-[...7 lines deleted...]
-      <c r="H2" t="inlineStr"/>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr"/>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr"/>
-      <c r="K2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr">
         <is>
-          <t>31/12/2099 12:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>13/08/2026 12:00</t>
+        </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T2" t="inlineStr"/>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A3" t="n">
+        <v>0</v>
+      </c>
+      <c r="B3" t="n">
+        <v>0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Bando di gara</t>
+          <t>FORNITURA DI UN SISTEMA DI MONITORAGGIO E REGISTRAZIONE IN CONTINUO DELLA TEMPERATURA E REMOTIZZAZIONE ALLARMI DI FIRGORIFERI, CONGELATORI ED ALTRE APPARECCHIATURE DA DESTINARE A DIVERSE UU.OO. DELL’ULSS 1 DOLOMITI A FAVORE DELLA SOCIETA’ ANALYTICAL CONTROL DE MORI SRL. VALIDITA’ FINO AL 30/09/2029.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
-[...8 lines deleted...]
-      <c r="H3" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr"/>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
-          <t>03/07/2026 12:00</t>
+          <t>BC519D1D1E</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>31/08/2026 15:00</t>
+          <t>13/08/2026 12:00</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q3" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T3" t="inlineStr"/>
     </row>
     <row r="4">
-      <c r="A4" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A4" t="n">
+        <v>0</v>
+      </c>
+      <c r="B4" t="n">
+        <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Avvisi generali ai fornitori</t>
+          <t>ADESIONE ALLA CONVENZIONE CONSIP PER LA FORNITURA DI GAS NATURALE PER LE CUCINE DELL’AZIENDA ULSS 1 DOLOMITI, SEDI DI BELLUNO ED AGORDO, A FAVORE DELL’IMPRESA EDISON ENERGIA SPA. VALIDITA’ FINO AL 30/09/2027</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Adesione gara centralizzata</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>UOS Ingegneria Clinica</t>
-[...8 lines deleted...]
-      <c r="H4" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr"/>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr">
         <is>
-          <t>01/07/2026 12:00</t>
+          <t>BC7F754D40</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>17/07/2026 12:00</t>
+          <t>10/08/2026 12:00</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q4" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T4" t="inlineStr"/>
     </row>
     <row r="5">
-      <c r="A5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A5" t="n">
+        <v>0</v>
+      </c>
+      <c r="B5" t="n">
+        <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
+          <t>ADESIONE ALLA GARA REGIONALE ESPLETATA MEDIANTE PROCEDURA APERTA TELEMATICA DA AZIENDA ZERO PER LA FORNITURA DI COLONNE LAPAROSCOPICHE E SERVIZI ACCESSORI A FAVORI DI SOCIETÀ DIVERSE. ACQUISTO N. 1 COLONNA LAPAROSCOPICA ED ACCESSORI.</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr"/>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr"/>
+      <c r="J5" t="inlineStr"/>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>A070E660BC,BC867E8447</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>07/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>0</v>
+      </c>
+      <c r="B6" t="n">
+        <v>0</v>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Avviso esplorativo di manifestazione di interesse finalizzato all'eventuale affidamento della fornitura di un tanatoscopio per la rilevazione della temperatura cadaverica e ambientale destinato alla U.O.C. di Medicina Legale</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr"/>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr"/>
+      <c r="J6" t="inlineStr"/>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>10/09/2026 20:00</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>0</v>
+      </c>
+      <c r="B7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA DELLA FORNITURA DI DISPOSITIVI MEDICI DEDICATI AI SISTEMI DI MONITORAGGIO “MASIMO” DI PROPRIETÀ DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLA DITTA MASIMO EUROPE LIMITED. VALIDITÀ FINO AL 31/07/2030.</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Per la gara in oggetto in data 10/08/2026 si pubblicano la Delibera di assegnazione n. 1066 del 06/08/2026 e i relativi atti di gara.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr"/>
+      <c r="J7" t="inlineStr"/>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>BC5A4D76EC</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>06/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>0</v>
+      </c>
+      <c r="B8" t="n">
+        <v>0</v>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI EROGAZIONE DEL CORSO DI FORMAZIONE “IL TRAUMA PERINEALE OSTETRICO: DALLA PREVENZIONE ALLA CURA” A FAVORE DELL’OPERATORE ECONOMICO SMM S.R.L.</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
-[...61 lines deleted...]
-      <c r="C6" t="inlineStr">
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr"/>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr"/>
+      <c r="J8" t="inlineStr"/>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>BC90DFB0C5</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>06/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>0</v>
+      </c>
+      <c r="B9" t="n">
+        <v>0</v>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>WUERTH IT ITALY SRL CONTRATTO TRIENNALE RELATIVO AL SERVIZIO DI MANUTENZIONE, ASSISTENZA ED AGGIORNAMENTO AL SISTEMA NETEYE.</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
-[...58 lines deleted...]
-      <c r="C7" t="inlineStr">
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr"/>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr"/>
+      <c r="J9" t="inlineStr"/>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>BC777A1BC9</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>05/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>0</v>
+      </c>
+      <c r="B10" t="n">
+        <v>0</v>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA GARA ESPLETATA DA AZIENDA ZERO MEDIANTE PROCEDURA NEGOZIATA TELEMATICA SENZA PUBBLICAZIONE DI BANDO PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO - 29^ EDIZIONE - AGGIUDICATARIE SOCIETÀ DIVERSE - VALIDITÀ FINO AL 16/03/2027, OLTRE EVENTUALI OPZIONI TEMPORALI.</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
-[...32 lines deleted...]
-      <c r="P7" t="inlineStr">
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr"/>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr"/>
+      <c r="J10" t="inlineStr"/>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>BC2B7369E7,BC2B74DCE1,BC2B7542AB</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>03/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q7" t="inlineStr"/>
-[...183 lines deleted...]
-      <c r="T10" t="inlineStr"/>
     </row>
     <row r="11">
-      <c r="A11" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" t="n">
+        <v>0</v>
+      </c>
+      <c r="B11" t="n">
+        <v>0</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Affidamento diretto</t>
+          <t>Avviso pubblico per l’avvio di un procedimento di co–progettazione ai sensi dell’art. 55 del D.Lgs. n. 117/2017, nell’intera provincia di Belluno, di attività inerenti il rafforzamento della rete dei Centri per la Famiglia dei Consultori Familiari Pubblici di cui alla DGRV 201/2026</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
-[...2 lines deleted...]
-      <c r="F11" t="inlineStr"/>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>UOC Infanzia, Adolescenza, famiglia e Consultori</t>
+        </is>
+      </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>No</t>
-[...2 lines deleted...]
-      <c r="H11" t="inlineStr"/>
+          <t>&lt;p&gt;In attuazione di quanto stabilito dalla DGRV n. 201 del 24 marzo 2026, l'Azienda ULSS 1 Dolomiti pubblica l’avviso approvato con deliberazione del Direttore Generale n. 1042 del 30/07/2026 per l'avvio di un procedimento di co-progettazione ai sensi dell’art. 55 del D.Lgs. n. 117/2017.&lt;/p&gt;
+&lt;p&gt; 
+ &lt;br&gt;
+ L’avviso è finalizzato alla selezione di Enti del Terzo Settore (ETS) disponibili a partecipare, in qualità di partner della Pubblica Amministrazione, a un Tavolo di Co-progettazione con l'Azienda ULSS 1 Dolomiti e una rappresentanza del tavolo paritetico di coordinamento, volto alla definizione esecutiva e alla successiva gestione dell'iniziativa sperimentale "Rafforzamento della rete dei Centri per la Famiglia". &lt;/p&gt;
+&lt;p&gt; 
+ &lt;br&gt;
+ Il partenariato tra l'Azienda ULSS 1 e gli Enti del Terzo Settore selezionati verterà sullo sviluppo coordinato di tre direttrici d’intervento, da declinarsi in chiave di contrasto all'isolamento geografico montano e di seguito riportate:      &lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;Azione A: Ruolo informativo, per garantire alle famiglie un accesso semplice e immediato a tutte le informazioni più rilevanti per la gestione della vita quotidiana, oltre a promuovere la conoscenza delle opportunità disponibili sul territorio;&lt;/li&gt;
+ &lt;li&gt;Azione B: Ascolto e counseling; &lt;/li&gt;
+ &lt;li&gt;Azione C: Sensibilizzazione su affidamento familiare e adozione.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br&gt;
+ Possono presentare domanda di partecipazione esclusivamente gli Enti del Terzo Settore (ETS) iscritti al RUNTS, in forma singola o aggregata, e che dimostrino una comprovata esperienza negli ambiti d'intervento oggetto dell'Avviso.
+ &lt;br&gt;
+ In caso di partecipazione in forma aggregata, possono far parte della rete anche enti non appartenenti al Terzo Settore, purché il loro apporto avvenga a titolo esclusivamente gratuito e senza alcun rimborso o ristoro spese a carico delle risorse pubbliche assegnate.
+&lt;/p&gt;
+&lt;p&gt;Le domande di partecipazione con le proposte progettuali preliminari devono pervenire &lt;strong&gt;entro il termine perentorio delle ore 12:00 del 24 agosto 2026&lt;/strong&gt;.
+ &lt;br&gt;
+ La trasmissione dovrà avvenire esclusivamente tramite Posta Elettronica Certificata (PEC) all’indirizzo: protocollo.aulss1@pecveneto.it, indicando nell’oggetto: “Domanda di partecipazione alla co-progettazione – Centri per la famiglia DGRV 201/2026 – [Nome Ente]”.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;I primi due incontri del Tavolo Tecnico di co-progettazione con i soggetti idonei si terranno nei &lt;strong&gt;giorni 7 e 8 settembre 2026&lt;/strong&gt;, &lt;strong&gt;dalle ore 9:00 alle ore 12:00&lt;/strong&gt;, presso la sede dell'ULSS 1 Dolomiti in via Sala 35 (Cusighe), &lt;strong&gt;Belluno&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;Per richieste di chiarimenti è possibile scrivere all'indirizzo email: iaf.bl@aulss1.veneto.it o contattare la segreteria UOC IAFC al numero 0437/514890.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
-          <t>BC26CC6C64,BC27F4B4CC</t>
-[...6 lines deleted...]
-      </c>
+          <t>B59I25005810001</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr">
         <is>
-          <t>26/06/2026 12:00</t>
-        </is>
+          <t>24/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="O11" t="n">
+        <v>0</v>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q11" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T11" t="inlineStr"/>
     </row>
     <row r="12">
-      <c r="A12" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" t="n">
+        <v>0</v>
+      </c>
+      <c r="B12" t="n">
+        <v>0</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
+          <t>Asta pubblica per l'alienazione dell'immobile "Villa Polit" di proprietà dell'Azienda ULSS n. 1 Dolomiti</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>U.O.S. Gestione del Patrimonio Immobiliare</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Asta pubblica per l'alienazione dell'immobile "Villa Polit" di proprietà dell'Azienda ULSS n. 1 Dolomiti&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr"/>
+      <c r="J12" t="inlineStr"/>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>26/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>0</v>
+      </c>
+      <c r="B13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Asta pubblica per l'alienazione dell'immobile "Ex Omni" di proprietà dell'Azienda ULSS n. 1 Dolomiti</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>U.O.S. Gestione del Patrimonio Immobiliare</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Asta pubblica per l'alienazione dell'immobile "Ex Omni" di proprietà dell'Azienda ULSS n. 1 Dolomiti&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr"/>
+      <c r="J13" t="inlineStr"/>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>26/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>0</v>
+      </c>
+      <c r="B14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>FORNITURA DI MATERIALI DI CONSUMO DEDICATI ALL’APPARECCHIATURA “VIDEOENTEROSCOPIO A DOPPIO PALLONE MODELLO EN-580T” DI PROPRIETÀ DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DELLA DITTA FUJIFILM HEALTHCARE ITALIA S.P.A.. VALIDITÀ FINO AL 31/08/2029.</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
-[...32 lines deleted...]
-      <c r="P12" t="inlineStr">
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr"/>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr"/>
+      <c r="J14" t="inlineStr"/>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>BC4CFC5225</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>30/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q12" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="C13" t="inlineStr">
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>0</v>
+      </c>
+      <c r="B15" t="n">
+        <v>0</v>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA GARA ESPLETATA DA AZIENDA ZERO MEDIANTE PROCEDURA NEGOZIATA TELEMATICA SENZA PUBBLICAZIONE DI BANDO PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO - 41^ EDIZIONE - AGGIUDICATARIE SOCIETÀ DIVERSE - VALIDITÀ FINO AL 26/02/2029, OLTRE EVENTUALI OPZIONI TEMPORALI.</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr"/>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr"/>
+      <c r="J15" t="inlineStr"/>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>BBDF12920D,BBDF2C4537,BBDF273260,BBDF23C4FC,BB2B614A4C,BBDF1C746F,BBDF099B35</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>24/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>0</v>
+      </c>
+      <c r="B16" t="n">
+        <v>0</v>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>PERFORMANCE QUALIFICATION (PQ) SU N. 33 LAVAPADELLE</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
-[...32 lines deleted...]
-      <c r="P13" t="inlineStr">
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr"/>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr"/>
+      <c r="J16" t="inlineStr"/>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>BC489A6482</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>24/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="O16" t="n">
+        <v>8019</v>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>0</v>
+      </c>
+      <c r="B17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>FORNITURA DI DISPOSITIVI MEDICI DEDICATI ALL’APPARECCHIATURA AIRVO 2, PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLA DITTA FISHER&amp;PAYKEL HEALTHCARE SAS. VALIDITÀ FINO AL 30/06/2029.</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr"/>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr"/>
+      <c r="J17" t="inlineStr"/>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>BBF81E110C</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>23/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P17" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q13" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="C14" t="inlineStr">
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>0</v>
+      </c>
+      <c r="B18" t="n">
+        <v>0</v>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI PROGETTAZIONE E GESTIONE ATTIVITÀ LUDICO-RICREATIVE E SPORTIVE INCLUSIVE, SENSIBILIZZAZIONE NELLE SCUOLE ED ASSISTENZA E ACCOMPAGNAMENTO NELL'AMBITO DEL PROGETTO TURISMO SOCIALE INCLUSIVO (CUP H19I24001040001) A FAVORE DELLA SOC. COOP. PORTAPERTA</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
-[...32 lines deleted...]
-      <c r="P14" t="inlineStr">
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr"/>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr"/>
+      <c r="J18" t="inlineStr"/>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>BC5B477BD2</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>23/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P18" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q14" t="inlineStr"/>
-[...58 lines deleted...]
-      <c r="P15" t="inlineStr">
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>0</v>
+      </c>
+      <c r="B19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>SERVIZIO PER LO SVOLGIMENTO DEGLI ADEMPIMENTI PREVISTI DAL D.LGS. N. 35 DEL 27.01.2010 IN MATERIA DI TRASPORTO INTERNO MERCI PERICOLOSE PER L’U.O.C. DAO A FAVORE DELLA DITTA EVOLUZIONE AMBIENTE CONSULENZA E FORMAZIONE S.RL.</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr"/>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr"/>
+      <c r="J19" t="inlineStr"/>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>BC95A379DF</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>22/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P19" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q15" t="inlineStr"/>
-[...53 lines deleted...]
-      <c r="P16" t="inlineStr">
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>0</v>
+      </c>
+      <c r="B20" t="n">
+        <v>0</v>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Consultazione preliminare di mercato (ex art. 77 D.Lgs. 36/2023) relativa ad una nuova indizione di procedura aperta telematica per l'affidamento in appalto dei servizi sanitari ed assistenziali per la gestione delle Unità d'Offerta nell'ambito della salute mentale territoriale dell'Azienda ULSS N.1 Dolomiti</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>&lt;p class="western" align="justify"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;Il contributo alla consultazione può essere presentato &lt;strong&gt;entro e non oltre il giorno 06&lt;/strong&gt;&lt;strong&gt;/08/2026 ore 12&lt;/strong&gt;&lt;strong&gt;:00&lt;/strong&gt;, trasmettendolo a mezzo PEC all'indirizzo &lt;a href="mailto:protocollo.aulss1@pecveneto.it" rel="nofollow noopener noreferrer"&gt;protocollo.aulss1@pecveneto.it&lt;/a&gt; e, per conoscenza, all’indirizzo mail &lt;a href="mailto:provveditorato@aulss1.veneto.it" rel="nofollow noopener noreferrer"&gt;provveditorato@aulss1.veneto.it &lt;/a&gt; &lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr"/>
+      <c r="J20" t="inlineStr"/>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>06/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P20" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q16" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="C17" t="inlineStr">
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>0</v>
+      </c>
+      <c r="B21" t="n">
+        <v>0</v>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA GARA ESPLETATA DA AZIENDA ZERO MEDIANTE PROCEDURA NEGOZIATA TELEMATICA SENZA PUBBLICAZIONE DI BANDO PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO - 42^ EDIZIONE - AGGIUDICATARIE SOCIETÀ DIVERSE - VALIDITÀ FINO AL 23/03/2029, OLTRE EVENTUALI OPZIONI TEMPORALI.</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr"/>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr"/>
+      <c r="J21" t="inlineStr"/>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>BBD3E2251C,BBD3E9974F,BBD3EB91B9</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>22/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P21" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>0</v>
+      </c>
+      <c r="B22" t="n">
+        <v>0</v>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Servizi tecnici connessi ai lavori di realizzazione di una nuova fonte per la produzione di ossigeno medicale presso l’Ospedale San Martino di Belluno – Chiusura anello gas tecnici</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
-[...293 lines deleted...]
-      </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
-[...8 lines deleted...]
-      <c r="H22" t="inlineStr"/>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr"/>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr">
         <is>
-          <t>BBDAFA7302</t>
+          <t>B31B24000490001</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>BC3E71E480</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>16/07/2026 12:00</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...5 lines deleted...]
-      <c r="T22" t="inlineStr"/>
+          <t>Sotto</t>
+        </is>
+      </c>
     </row>
     <row r="23">
-      <c r="A23" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" t="n">
+        <v>0</v>
+      </c>
+      <c r="B23" t="n">
+        <v>0</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Adesione gara centralizzata</t>
+          <t>Lavori di realizzazione di una nuova fonte per la produzione di ossigeno medicale presso l’Ospedale “San Martino” di Belluno – Chiusura anello gas tecnici</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
-[...13 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr"/>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr">
         <is>
-          <t>BC025CF87A</t>
+          <t>B31B24000490001</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>BC3EE6343F</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>16/07/2026 12:00</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...5 lines deleted...]
-      <c r="T23" t="inlineStr"/>
+          <t>Sotto</t>
+        </is>
+      </c>
     </row>
     <row r="24">
-      <c r="A24" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" t="n">
+        <v>0</v>
+      </c>
+      <c r="B24" t="n">
+        <v>0</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
+          <t>Consultazione di mercato, ai sensi art. 77 del D.Lgs. 36/2023, e comunicazione di avvio procedura ai fini della trasparenza per la verifica di esclusività ed infungibilità nell’aggiudicazione del servizio di manutenzione di sistemi e di apparecchiature elettromedicali di produzione Elekta installate presso l’U.O.C. di Radioterapia dell’Ospedale di Belluno - Azienda Ulss 1 Dolomiti, ai sensi dell’art. 76, comma 2,. Lett. b), punto 2), del D.Lgs. n. 30/2023</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>&lt;p&gt;L'Azienda Ulss n. 1 Dolomiti avvia una consultazione di mercato, a mezzo della Piattaforma Sintel (ID 220988391), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare operatori economici con i quali procedere, all'esito della consultazione, con un affidamento diretto ai sensi dell'art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l'attivazione di altra procedura, in relazione alla spesa da sostenere, per l'acquisizione di cappe biologiche per l'Unità Operativa Laboratorio Analisi - UOSD Microbiologia dell'Ospedale di Belluno dell'Ulss n. 1 Dolomiti.  Scadenza presentazione documentazione di indagine il 22.07.2026 ore 17.00 - Piattaforma Sintel ID 220988391.&lt;/p&gt;</t>
-[...7 lines deleted...]
-      <c r="H24" t="inlineStr"/>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr"/>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr"/>
       <c r="K24" t="inlineStr">
         <is>
-          <t>18/06/2026 16:00</t>
+          <t>BC67BD628C</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>22/07/2026 17:00</t>
+          <t>31/07/2026 23:59</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q24" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T24" t="inlineStr"/>
     </row>
     <row r="25">
-      <c r="A25" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" t="n">
+        <v>0</v>
+      </c>
+      <c r="B25" t="n">
+        <v>0</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
+          <t>Consultazione di mercato, ai sensi art. 77 del D.Lgs. 36/2023, e comunicazione di avvio procedura ai fini della trasparenza per la verifica di esclusività ed infungibilità nell’aggiudicazione del servizio di manutenzione di sistemi e di apparecchiature elettromedicali di produzione Siemens installate presso diverse UU.OO. dell’Azienda Ulss 1 Dolomiti ai sensi dell’art. 76, comma 2,. Lett. b), punto 2), del D.Lgs. n. 30/2023.</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;L’Azienda ULSS n. 1 Dolomiti avvia una consultazione di mercato, a mezzo della Piattaforma Sintel (ID 220973165), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare operatori economici con i quali procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura, in relazione alla spesa da sostenere, per l’acquisizione di un microscopio operatorio per l’UOC Otorinolaringoiatria dell'Ospedale di Belluno.&lt;/span&gt;&lt;/p&gt;
-[...8 lines deleted...]
-      <c r="H25" t="inlineStr"/>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr"/>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr"/>
       <c r="K25" t="inlineStr">
         <is>
-          <t>18/06/2026 16:00</t>
+          <t>BC699991F2</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>13/07/2026 17:00</t>
+          <t>31/07/2026 23:59</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q25" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T25" t="inlineStr"/>
     </row>
     <row r="26">
-      <c r="A26" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" t="n">
+        <v>0</v>
+      </c>
+      <c r="B26" t="n">
+        <v>0</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
+          <t>ADESIONE ALLA GARA ESPLETATA MEDIANTE PROCEDURA APERTA TELEMATICA DA AZIENDA ZERO, PER LA FORNITURA DI PROTESI VASCOLARI ED ENDOVASCOLARI – 2^ EDIZIONE LOTTI DESERTI, A FAVORE DI DITTE DIVERSE. VALIDITÀ FINO AL 31/05/2030.</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
-[...8 lines deleted...]
-      <c r="H26" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr"/>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="I26" t="inlineStr"/>
-      <c r="J26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J26" t="inlineStr"/>
       <c r="K26" t="inlineStr">
         <is>
-          <t>18/06/2026 12:00</t>
+          <t>BB99AD5C78,BB9A0F064E,BB99DA0A82,BB99C537B6,BB99E6A137,BB9A00A880,BB9A17433D,BB9A08B2F6</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>18/06/2026 12:00</t>
+          <t>14/07/2026 12:00</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q26" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T26" t="inlineStr"/>
     </row>
     <row r="27">
-      <c r="A27" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" t="n">
+        <v>0</v>
+      </c>
+      <c r="B27" t="n">
+        <v>0</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
+          <t>FORNITURA DI UN TOPOGRAFO E TOMOGRAFO CORNEALE DA DESTINARE ALLA UOSD DI OCULISTICA PRESSO IL P.O. DI FELTRE DELLA ULSS N. 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr"/>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>221902237</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr"/>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>10/08/2026 10:00</t>
+        </is>
+      </c>
+      <c r="P27" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="n">
+        <v>0</v>
+      </c>
+      <c r="B28" t="n">
+        <v>0</v>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>FORNITURE DI PRINCIPI ATTIVI IN CONCORRENZA A PIU’ SOCIETA’ FARMACEUTICHE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO PREVIA 4A INDAGINE DI MERCATO.</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
-[...32 lines deleted...]
-      <c r="P27" t="inlineStr">
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr"/>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr"/>
+      <c r="J28" t="inlineStr"/>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>BB2FC2B157,BB2FEB6A8D,BB2FF95296,BB300966AA,BB31A2B313, BB319FAAA1,BB31B1DAC5,BBC859F18F</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>11/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P28" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q27" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="C28" t="inlineStr">
+    </row>
+    <row r="29">
+      <c r="A29" t="n">
+        <v>0</v>
+      </c>
+      <c r="B29" t="n">
+        <v>0</v>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>FORNITURA DI POSIZIONATORI IN GEL, TAPPETI DECONTAMINANTI E ALTRI MATERIALI MONOUSO PER I GRUPPI OPERATORI DELL’AZIENDA ULSS N.1 DOLOMITI.</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
-[...32 lines deleted...]
-      <c r="P28" t="inlineStr">
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr"/>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr"/>
+      <c r="J29" t="inlineStr"/>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>BC559A0532</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>11/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P29" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q28" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="C29" t="inlineStr">
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>0</v>
+      </c>
+      <c r="B30" t="n">
+        <v>0</v>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>FORNITURA DEI PRINCIPI ATTIVI ANASTROZOLO 1 MG E LETROZOLO 2,5MG A FAVORE DELLA SOCIETÀ SUN PHARMA ITALIA SRL. VALIDITÀ 12 MESI</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
-[...32 lines deleted...]
-      <c r="P29" t="inlineStr">
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr"/>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr"/>
+      <c r="J30" t="inlineStr"/>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>BBB59C2D10</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>09/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P30" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q29" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="C30" t="inlineStr">
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>0</v>
+      </c>
+      <c r="B31" t="n">
+        <v>0</v>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DELL’ASSEGNAZIONE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO DI SERVIZI NON SANITARI A SOCIETÀ DIVERSE. 1A TRANCHE 2026 – VALIDITÀ VARIE</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
-[...8 lines deleted...]
-      <c r="H31" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr"/>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr"/>
       <c r="K31" t="inlineStr">
         <is>
-          <t>17/06/2026 14:30</t>
+          <t>BA43859C7D,BAD3565EC7</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>07/07/2026 12:00</t>
+          <t>09/07/2026 12:00</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q31" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T31" t="inlineStr"/>
     </row>
     <row r="32">
-      <c r="A32" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" t="n">
+        <v>0</v>
+      </c>
+      <c r="B32" t="n">
+        <v>0</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Bando di gara</t>
+          <t>FORNITURA DI ARREDI PER ESTERNI E PER LE STANZE DI RIPOSO E CAMBIO DELL’ASILO AZIENDALE “NIDO MARTINO” DI BELLUNO.</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
-[...7 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
-          <t>220937871</t>
-[...11 lines deleted...]
-      </c>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr"/>
+      <c r="J32" t="inlineStr"/>
       <c r="K32" t="inlineStr">
         <is>
-          <t>17/06/2026 12:00</t>
+          <t>BC49FE4F55,BC4A2F4652</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>31/07/2026 12:00</t>
-[...3 lines deleted...]
-        <v>4500000</v>
+          <t>09/07/2026 12:00</t>
+        </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>Sopra</t>
-[...15 lines deleted...]
-          <t>tecnico@aulss1.veneto.it</t>
+          <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" t="n">
+        <v>0</v>
+      </c>
+      <c r="B33" t="n">
+        <v>0</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>CONTRATTO QUADRIENNALE DI MANUTENZIONE ED ASSISTENZA AL SOFTWARE APPLICATIVO METACLINIC-SMART DIGITAL CLINIC A FAVORE DELLA SOCIETA' METEDA SRL.</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>&lt;p class="western" align="justify"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;Il contributo alla consultazione può essere presentato &lt;strong&gt;entro e non oltre il giorno &lt;/strong&gt;&lt;strong&gt;30&lt;/strong&gt;&lt;strong&gt;/06/2026 ore 1&lt;/strong&gt;&lt;strong&gt;3&lt;/strong&gt;&lt;strong&gt;:00&lt;/strong&gt;, trasmettendolo a mezzo PEC all'indirizzo &lt;a href="mailto:protocollo.aulss1@pecveneto.it" rel="nofollow noopener noreferrer"&gt;protocollo.aulss1@pecveneto.it&lt;/a&gt; e, per conoscenza, all’indirizzo mail &lt;a href="mailto:provveditorato@aulss1.veneto.it" rel="nofollow noopener noreferrer"&gt;provveditorato@aulss1.veneto.it &lt;/a&gt; &lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-[...8 lines deleted...]
-      <c r="H33" t="inlineStr"/>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr"/>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr"/>
       <c r="K33" t="inlineStr">
         <is>
-          <t>16/06/2026 13:15</t>
+          <t>BC438B3758</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>02/07/2026 13:00</t>
+          <t>09/07/2026 12:00</t>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q33" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T33" t="inlineStr"/>
     </row>
     <row r="34">
-      <c r="A34" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" t="n">
+        <v>0</v>
+      </c>
+      <c r="B34" t="n">
+        <v>0</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>SOCIETÀ GILEAD SCIENCES SRL, FORNITURA DEL FARMACO LYVDELZI © PER GARANTIRE LA CONTINUITÀ TERAPEUTICA A PAZIENTI INDIVIDUATI. VALIDITÀ 6 MESI.</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
-[...8 lines deleted...]
-      <c r="H34" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr"/>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr"/>
       <c r="K34" t="inlineStr">
         <is>
-          <t>16/06/2026 10:00</t>
+          <t>BC3AFF4EA5</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>01/07/2026 12:00</t>
+          <t>08/07/2026 12:00</t>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q34" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T34" t="inlineStr"/>
     </row>
     <row r="35">
-      <c r="A35" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" t="n">
+        <v>0</v>
+      </c>
+      <c r="B35" t="n">
+        <v>0</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Procedura negoziata</t>
+          <t>ADESIONE ALLA GARA ESPLETATA MEDIANTE PROCEDURA APERTA TELEMATICA DA AZIENDA ZERO, PER LA FORNITURA IN ACCORDO QUADRO DI DISPOSITIVI MEDICI PER PROCEDURE DI RADIOLOGIA INTERVENTISTICA ENDOVASCOLARE, PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DI DITTE DIVERSE. VALIDITÀ FINO AL 30/06/2030.</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Adesione gara centralizzata</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
-[...8 lines deleted...]
-      <c r="H35" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr"/>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="I35" t="inlineStr"/>
-      <c r="J35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J35" t="inlineStr"/>
       <c r="K35" t="inlineStr">
         <is>
-          <t>12/06/2026 12:00</t>
+          <t>B2ACC4EF5E2,2B2ACC501092,2B2ACC555282,2B2ACC5EC932,2B2ACC630B72,2B2ACC6525D2,2B2ACC339182,2B2ACC3BFB02,2B2ACC3C0882,2B2ACC4364D2,2B2ACC447202,2B2ACC598742,2B2ACC26E5C2,2B2ACC280072,2B2ACC290DA2,2B2ACC2A1AD2,2B2ACC2B2802,2B2ACC2D4262,2B2ACC2E4F92,2B2ACC2F5CC2,2B2ACC3069F2,2B2ACC36B912,2B2ACC37C642,2B2ACC38D372,2B2ACC39E0A2,2B2ACC3AEDD2,2B2ACC3E22E2,2B2ACC501092,2B2ACC522AF2,2B2ACC533822,2B2ACC5BA1A2,2B2ACC403D42,2B2ACC4257A2,2B2ACC457F32,2B2ACC468C62,2B2ACC479992,2B2ACC5EC932,2B2ACC630B72,2B2ACC457F32,2B2ACC61F0C2,2B2ACC328452,2B2ACC349EB2,2B2ACC3BFB02,2B2ACC3E22E2,2B2ACC3F3012,2B2ACC403D42,2B2ACC414A72,2B2ACC447202,2B2ACC468C62,2B2ACC4EF5E2,2B2ACC511DC2,2B2ACC522AF2,2B2ACC5FD662,2B2ACC684D62,2B2ACC2C3532,2B2ACC2E4F92,2B2ACC2F5CC2,2B2ACC3069F2,2B2ACC35ABE2,2B2ACC3BFB02,2B2ACC3C0882,2B2ACC4EF5E2,2B2ACC511DC2,2B2ACC674032,2B2ACC2D4262,2B2ACC2E4F92,2B2ACC317722,2B2ACC328452,2B2ACC4CDB82,2B2ACC60E392,2B2ACC630B72,2B2ACC339182,2B2ACC290DA2,2B2ACC2A1AD2,2B2ACC2B2802,2B2ACC3C0882,2B2ACC3D15B2,2B2ACC511DC2,2B2ACC565FB2,2B2ACC48A6C2,2B2ACC565FB2,2B2ACC2F5CC2,2B2ACC3069F2,2B2ACC328452,2B2ACC3F3012,2B2ACC447202,2B2ACC4AC122,2B2ACC4BCE52,2B2ACC4DE8B2,2B2ACC4F0362,2B2ACC5A9472,2B2ACC6525D2,2B2ACC6A67C2,2B2ACC2F5CC2,2B2ACC3069F2,2B2ACC4DE8B2,2B2ACC684D62,2B2ACC2D4262,2B2ACC2E4F92,2B2ACC317722,2B2ACC555282,2B2ACC6525D2,2B2ACC6B74F2,2B2ACC49B3F2,2B2ACC4AC122,2B2ACC4BCE52,2B2ACC511DC</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>12/06/2026 12:00</t>
+          <t>03/07/2026 12:00</t>
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q35" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T35" t="inlineStr"/>
     </row>
     <row r="36">
-      <c r="A36" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" t="n">
+        <v>0</v>
+      </c>
+      <c r="B36" t="n">
+        <v>0</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
+          <t>PROCEDURA APERTA TELEMATICA A LOTTO UNICO PER LA FORNITURA DI SISTEMI MOTORIZZATI PER CHIRURGIA ORTOPEDICA E RELATIVO MATERIALE DI CONSUMO DA DESTINARE ALLA UU.OO. DI ORTOPEDIA E TRAUMATOLOGIA DELLE SEDI OSPEDALIERE DI AGORDO E BELLUNO</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr"/>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr"/>
+      <c r="J36" t="inlineStr"/>
+      <c r="K36" t="inlineStr"/>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>31/08/2026 15:00</t>
+        </is>
+      </c>
+      <c r="P36" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>0</v>
+      </c>
+      <c r="B37" t="n">
+        <v>0</v>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>ANAGRAFICA FORNITORI</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Avvisi generali ai fornitori</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Si rende disponibile il modulo di anagrafica fornitore (in versione pdf ed editabile), necessario per la codifica dei nuovi fornitori e per la dichiarazione di tracciabilità ai sensi dell'art. 3 della Legge 136 del 19 agosto 2010&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr"/>
+      <c r="J37" t="inlineStr"/>
+      <c r="K37" t="inlineStr"/>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>31/12/2099 12:00</t>
+        </is>
+      </c>
+      <c r="O37" t="n">
+        <v>0</v>
+      </c>
+      <c r="P37" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>0</v>
+      </c>
+      <c r="B38" t="n">
+        <v>0</v>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>FORNITURA DI PRINCIPI ATTIVI VARI A SOCIETÀ DIVERSE. VALIDITÀ 24 MESI.</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
-[...32 lines deleted...]
-      <c r="P36" t="inlineStr">
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr"/>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr"/>
+      <c r="J38" t="inlineStr"/>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>BC03C01969,BC04873E93,BC04873E93,BC03B99398</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>02/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P38" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q36" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="C37" t="inlineStr">
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>0</v>
+      </c>
+      <c r="B39" t="n">
+        <v>0</v>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Incarico di supporto al RUP per la valutazione di una proposta di formalizzazione di partenariato pubblico privato</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
-[...121 lines deleted...]
-      </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;span style="font-family: verdana, geneva, sans-serif; font-size: 12pt; color: #000000;"&gt;L’Azienda ULSS n. 1 Dolomiti, ai sensi dell’art. 77 del D.Lgs. n. 36/2023, avvia una consultazione preliminare di mercato, mediante la piattaforma Sintel ID n. 220607828&lt;strong&gt;, &lt;/strong&gt;finalizzata all’acquisizione di informazioni e contributi di carattere tecnico, qualitativo ed economico utili alla predisposizione della documentazione di gara e alla definizione del fabbisogno aziendale.&lt;/span&gt;&lt;/p&gt;</t>
-[...7 lines deleted...]
-      <c r="H39" t="inlineStr"/>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr"/>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr"/>
       <c r="K39" t="inlineStr">
         <is>
-          <t>11/06/2026 12:00</t>
+          <t>BB7C17AC65</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>26/06/2026 15:00</t>
-        </is>
+          <t>30/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="O39" t="n">
+        <v>2185000</v>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...5 lines deleted...]
-      <c r="T39" t="inlineStr"/>
+          <t>Sotto</t>
+        </is>
+      </c>
     </row>
     <row r="40">
-      <c r="A40" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" t="n">
+        <v>0</v>
+      </c>
+      <c r="B40" t="n">
+        <v>0</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>SERVIZIO DI SUPPORTO AL RUP DI NATURA CONTABILE NEL CONTESTO DI UNA IPOTESI DI FORMALIZZAZIONE PARTENARIATO PUBBLICO PRIVATO</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Affidamento diretto</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
-[...8 lines deleted...]
-      <c r="H40" t="inlineStr"/>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr"/>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr"/>
       <c r="K40" t="inlineStr">
         <is>
-          <t>09/06/2026 12:00</t>
+          <t>BC1BEA6B1D</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>26/06/2026 15:00</t>
+          <t>30/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>0</v>
+      </c>
+      <c r="B41" t="n">
+        <v>0</v>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA CONVENZIONE QUADRO STIPULATA DA AZIENDA ZERO - UOC CRAV PER IL SERVIZIO DI CONSULENZA GIUSLAVORISTICA A FAVORE DI AZIENDA ZERO, AZIENDE SANITARIE E OSPEDALIERE DEL VENETO, ISTITUTO IRCCS IOV ED ISTITUTO ZOOPROFILATTICO SPERIMENTALE DELLE VENEZIE (IZSV)</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il CIG verrà acquisito solo in caso di attivazione del servizio per questa Azienda Sanitaria.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr"/>
+      <c r="J41" t="inlineStr"/>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>BA7D81320D cig padre</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>29/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P41" t="inlineStr">
+        <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q40" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="C41" t="inlineStr">
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>0</v>
+      </c>
+      <c r="B42" t="n">
+        <v>0</v>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA GARA ESPLETATA MEDIANTE PROCEDURA APERTA TELEMATICA DA AZIENDA ZERO, PER I SERVIZI DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE E DI GUARDIANIA A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO REGIONALE DEL VENETO - 2° EDIZIONE - LOTTO 8 A FAVORE DELLA DITTA CNS CONSORZIO NAZIONALE SERVIZI. VALIDITÀ FINO AL 14 APRILE 2031.</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr"/>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr"/>
+      <c r="J42" t="inlineStr"/>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>BC36C5512C</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>29/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P42" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>0</v>
+      </c>
+      <c r="B43" t="n">
+        <v>0</v>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE, ALLA DITTA MICRO SOFTAWARE, DEL CONTRATTO TRIENNALE PER GLI ANNI 2026-2027-2028 RELATIVO ALL’INTEGRAZIONE ED ALLA MANUTENZIONE DEL SOFTWARE NUCLEOPRO IN USO PRESSO LA MEDICINA NUCLEARE.</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
-[...32 lines deleted...]
-      <c r="P41" t="inlineStr">
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr"/>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr"/>
+      <c r="J43" t="inlineStr"/>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>BC15194927</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>29/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P43" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q41" t="inlineStr"/>
-[...124 lines deleted...]
-      <c r="T43" t="inlineStr"/>
     </row>
     <row r="44">
-      <c r="A44" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" t="n">
+        <v>0</v>
+      </c>
+      <c r="B44" t="n">
+        <v>0</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Adesione gara centralizzata</t>
+          <t>ATTIVITA’ DI INTEGRAZIONE DEGLI APPLICATIVI AZIENDALI CON LA PIATTAFORMA REGIONALE DI TELEMEDICINA NELL’AMBITO DEL PROGETTO PNRR M6.C1.INV 1.2.3.2 “SERVIZIO DI TELEMEDICINA” CUP: H11J25000200001</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Procedura negoziata</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
-[...2 lines deleted...]
-      <c r="F44" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>No</t>
-[...2 lines deleted...]
-      <c r="H44" t="inlineStr"/>
+          <t>&lt;p&gt;16/07/2026 Si pubblicano l'invito a procedura negoziata, la delibera di affidamento e la documentazione prevista dalla normativa PNRR per la ditta Exprivia&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
       <c r="I44" t="inlineStr"/>
       <c r="J44" t="inlineStr">
         <is>
-          <t>BAB85F670A,BAB845923A,BADC84534B,BADE0AF8F3,BB220CC975,BAA76AB643,BAA78FADF6,BA769607F6,BAA7761C72,BBBA15C378,BABA22590B,BAB22441A0,BAD9945A2A,BADA5E76F3,BADA68DFED,BADD5614C0,BAB9F0EC49,BB4895C726,BBB88C58AA,BADA884F04,BADB58D0D0,BAB9C0E286,BADCF17423,BADD53A491,BAD418F88A,BAB9CB1907,BAA6D26B2E,BBBA34FF3E,BBBA26F667,BAD483CAD9,BAB2065656,BAA7A9C6EA,BAA6D5B6EC,BAD430D3C8,BAD47CE016,BBB8E4201E,BAD99D5102,BAD9A52827,BAB21B6C6E,BADE02AB31,BAD4645BC2,BAB87A5AB5,BAB871C9A7,BAA7DCA6A6,BAA50304F6,BADAFF74BC,BB22178766,BABA1A4E95,BB1F306377,BBBA48D5AD,BAB8880F6D,BAA6CA8336,BBBA784805,BAA4B2E306,BAA4C2B3CE,BBB8E2582D,BAB9A85E32,BB21FCE7DA,BAB8565F5F,BBB89AE8F1,BAB9D2DF59,BAB8685D0A,BAB9A85E32,BAB88DCB5A,BADAA0B1B2,BBBA61CEEE,BADC7028BD,BAA442EC35,BBBA5BBEE2,BBBA4EB340,BADC94026D,BAB21FB561,BADB1B766F,BAB211251A,BB43479A28,BADA567D50,BAB98D273B,BAB9FA9C32,BAB225F7E6,BAB227BEFF,BADCF72F38,BAA6DEF110,BBB8AB3056,BADC75D3D7,BAA6D6D5C7,BAD44E5948,BADA449150,BAB222F04C,BADCAC429D,BAA6CFEA2C,BBBA666C00,BAB8504F53,BAA6CD79FD,BAD9750CB9,BADA90597A,BAB21DDC9D,BADC990471,BAD969526B,AD9ADEBAE,BAA4348E67,BBB8A050BF,BADB098997,BBBA1A0B93,BAA7BAB68D,BBBA107D50,BBBA3BDA06,BBBA2E254E,BAD47529BF,BBBA02FB11,BADCB65778,BADCBC1365,BADCC51A38,BADD507A79,BBB87D6371,BBBA420BB8,BBB8E02B4A,BADA9AF5C5,BADB3232D2,BADB611DBA,BADC8A0E60,BAD4120CEF,BBB8DEEAC9,BADA4F81BA,BADA816441,BADB3AA23A,BAB8802775,BADCCE652F,BADCEC82F2,BADCFB1339,BA788D5D80,BADA710C09,BADADD0E06,BAA79850AF,BAA4F6F5B1,BBBA6C0647,BAA49EB878,BA769B09FA,BAD9535FEC,BAD9897A93,BADB26238D,BADB4B6F5F,BADB6B5513,BADB7731DF,BAA4E68CA6,BADC7BB16A,BADC9FBCBB,BADCA7C731,BADCAFD1A7,BADCD2592B,BAD404EFA2,BADE1FDC92,BADE28D36A,BBB2702BBA,BAB9DC08AA</t>
+          <t>H11J25000200001</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>05/06/2026 12:00</t>
+          <t>BC24AB7142</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>05/06/2026 12:00</t>
+          <t>26/06/2026 10:00</t>
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q44" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T44" t="inlineStr"/>
     </row>
     <row r="45">
-      <c r="A45" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" t="n">
+        <v>0</v>
+      </c>
+      <c r="B45" t="n">
+        <v>0</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Affidamento diretto</t>
+          <t>PROCEDURA NEGOZIATA PER L'AFFIDAMENTO DELLA FORNITURA DI SERVER PER IL POTENZIAMENTO DEI SISTEMI CENTRALI - PNRR</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Procedura negoziata</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e gestione della Logistica</t>
-[...8 lines deleted...]
-      <c r="H45" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr"/>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr">
         <is>
+          <t>B36G21073020006</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>BBF405059F</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P45" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="n">
+        <v>0</v>
+      </c>
+      <c r="B46" t="n">
+        <v>0</v>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI ASSICURAZIONE INFORTUNI CATEGORIE DIVERSE PER UN PERIODO DI TRE ANNI</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr"/>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr"/>
+      <c r="J46" t="inlineStr"/>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>BBA7D2C48E</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P46" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="n">
+        <v>0</v>
+      </c>
+      <c r="B47" t="n">
+        <v>0</v>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DI SPESE SOSTENUTE DURANTE I GIOCHI OLIMPICI E PARALIMPICI MILANO – CORTINA 2026.</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr"/>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr"/>
+      <c r="J47" t="inlineStr"/>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>B77EEE12DA,BBB40D4A79,BB5162A93F,BB4AAE3212,BAE8B9F8D8,8794154D72,BC12E6505A,BA43047395,BC29DB2B86,BB69707248,B4ED4F58E6</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P47" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="n">
+        <v>0</v>
+      </c>
+      <c r="B48" t="n">
+        <v>0</v>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>CONTRATTO DI CONCESSIONE DELLA GESTIONE DELL'OSPEDALE DI CORTINA D'AMPEZZO (CODIVILLA PUTTI) CON LAVORI DI RISTRUTTURAZIONE E COMPLETAMENTO DELL'IMMOBILE. NOMINA DEL GRUPPO DI LAVORO CON AFFIDAMENTO DI SUPPORTO LEGALE ED ECONOMICO FINANZIARIO AL RESPONSABILE UNICO DEL PROCEDIMENTO</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr"/>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr"/>
+      <c r="J48" t="inlineStr"/>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>B832DF56CC,B833C1814C</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P48" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="n">
+        <v>0</v>
+      </c>
+      <c r="B49" t="n">
+        <v>0</v>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO METOTREXATO SODICO SIRINGHE PRERIEMPITE - DOSAGGI VARI - ALLA SOCIETÀ ALFASIGMA S.P.A.. VALIDITÀ 24 MESI.</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr"/>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr"/>
+      <c r="J49" t="inlineStr"/>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>BC269E7DD9</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P49" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="n">
+        <v>0</v>
+      </c>
+      <c r="B50" t="n">
+        <v>0</v>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>FORNITURA DI UNA UNITÀ MOBILE PER IL SERVIZIO DIPENDENZE DELL’AZIENDA ULSS 1 DOLOMITI ALL’IMPRESA LUCCHETTA CAMPER SNC</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr"/>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr"/>
+      <c r="J50" t="inlineStr"/>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>BBFD64A959</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="n">
+        <v>0</v>
+      </c>
+      <c r="B51" t="n">
+        <v>0</v>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>CONTRATTO BIENNALE 2026-2027 RELATIVO ALLA GESTIONE E MANUTENZIONE DEGLI ACCESSI ED ATTIVAZIONE DEL SISTEMA "TEKA"</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr"/>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr"/>
+      <c r="J51" t="inlineStr"/>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>BBF6AAB98B</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P51" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="n">
+        <v>0</v>
+      </c>
+      <c r="B52" t="n">
+        <v>0</v>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>FORNITURA DI MATERIALI DI CONSUMO DEDICATI ALLE APPARECCHIATURE FACOVITRECTOMO E FACOEMULSIFICATORE, PER LE UU.OO. DI OCULISTICA DELL’AZIENDA ULSS N.1 DOLOMITI, A FAVORE DI DITTE DIVERSE. VALIDITÀ FINO AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr"/>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr"/>
+      <c r="J52" t="inlineStr"/>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>BC26CC6C64,BC27F4B4CC</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P52" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="n">
+        <v>0</v>
+      </c>
+      <c r="B53" t="n">
+        <v>0</v>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>FORNITURA DI ELETTROBISTURI PER ATTIVITÀ DI CHIRURGIA VASCOLARE, EMODINAMICA E CHIRURGIA GENERALE A FAVORE DELLA SOCIETÀ CS MED SRL.</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr"/>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr"/>
+      <c r="J53" t="inlineStr"/>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>BC0767CBDE</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P53" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="n">
+        <v>0</v>
+      </c>
+      <c r="B54" t="n">
+        <v>0</v>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DELL’ASSEGNAZIONE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO DI FORNITURE DI BENI NON SANITARI A SOCIETÀ DIVERSE. 1A TRANCHE 2026 – VALIDITÀ VARIE.</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr"/>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr"/>
+      <c r="J54" t="inlineStr"/>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>BA0D1434BA,BA0D0A2FDA,BA4361E54B,BB10BBC5D3</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P54" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="n">
+        <v>0</v>
+      </c>
+      <c r="B55" t="n">
+        <v>0</v>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>FORNITURA BIENNALE DI CARTA, A RIDOTTO IMPATTO AMBIENTALE PER FOTOCOPIATRICI, STAMPANTI</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr"/>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr"/>
+      <c r="J55" t="inlineStr"/>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>BC1C0F1F84</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P55" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="n">
+        <v>0</v>
+      </c>
+      <c r="B56" t="n">
+        <v>0</v>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>ATTIVITA’ DI INTEGRAZIONE DEGLI APPLICATIVI AZIENDALI CON LA PIATTAFORMA REGIONALE DI TELEMEDICINA NELL’AMBITO DEL PROGETTO PNRR M6.C1.INV 1.2.3.2 “SERVIZIO DI TELEMEDICINA” CUP: H11J25000200001</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;16/07/2026 Si pubblicano delibera di assegnazione, rapporti periodici sulla situazione del personale, dichiarazioni di cui alla normativa PNRR e ordinativi di fornitura delle Ditte La Traccia, Meteda e GPI.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr"/>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>H11J25000200001</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>BC237F240B,BC2789AF2C,BC298D474C</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>26/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="P56" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="n">
+        <v>0</v>
+      </c>
+      <c r="B57" t="n">
+        <v>0</v>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER FORNITURA DI PRODOTTI CARTARI DI CONVIVENZA PER L'ULSS N.1 DOLOMITI TRAMITE PIATTAFORMA SINTEL</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;09/04/2026 - Questa Azienda ULSS n. 1 Dolomiti avvia un’indagine di mercato, a mezzo della Piattaforma Sintel ID 217549524, finalizzata ad acquisire candidature per la partecipazione alla procedura negoziata per la fornitura di prodotti cartari di convivenza per l’Ulss 1 Dolomiti. Scadenza presentazione documentazione 24.04.2026 ore 12:00 – Piattaforma Sintel ID 217549524.&lt;/p&gt;
+&lt;p&gt;03/07/2026 - Si pubblicano la Delibera di assegnazione n.940 del 26/06/2026 ed  i Documenti di gara (lettera d'invito ed allegati). &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr"/>
+      <c r="J57" t="inlineStr"/>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>BB4D68215F</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>26/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="P57" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="n">
+        <v>0</v>
+      </c>
+      <c r="B58" t="n">
+        <v>0</v>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA TELEMATICA A LOTTO UNICO PER L'ACQUISIZIONE DI N. 2 SISTEMI DI MONITORORAGGIO CARDIOTOCOGRAFICO, COMPRENSIVO DI INSTALLAZIONE, DA DESTINARE ALLE UU.OO. DI OSTETRICIA E GINECOLOGIA DEI PRESIDI OSPEDALIERI DI BELLUNO E FELTRE DELL’AZIENDA ULSS 1 DOLOMITI.</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr"/>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr"/>
+      <c r="J58" t="inlineStr"/>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>BC28004D74</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>07/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="n">
+        <v>0</v>
+      </c>
+      <c r="B59" t="n">
+        <v>0</v>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>FORNITURA DI UN SISTEMA PER L’ASPIRAZIONE DI FLUIDI CHIRURGICI, COMPLETO DI APPARECCHIATURA E RELATIVI MATERIALI DI CONSUMO, PER IL GRUPPO OPERATORIO DELL’OSPEDALE DI FELTRE, IN FAVORE DELLA DITTA STRYKER ITALIA S.R.L.</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr"/>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr"/>
+      <c r="J59" t="inlineStr"/>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>BBAC1B74CC</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P59" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="n">
+        <v>0</v>
+      </c>
+      <c r="B60" t="n">
+        <v>0</v>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI ACCOGLIENZA DEI TIROCINANTI DEI SIL (SERVIZI DI INTEGRAZIONE LAVORATIVA) NELL’AMBITO DEL PROGETTO “TURISMO SOCIALE E INCLUSIVO NEL VENETO” PRESSO LA STRUTTURA “LA GREGORIANA” DI AURONZO DI CADORE A FAVORE DELL’OPERA DIOCESANA PER L’ASSISTENZA RELIGIOSA</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr"/>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr"/>
+      <c r="J60" t="inlineStr"/>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>BBE0802CC9</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>0</v>
+      </c>
+      <c r="B61" t="n">
+        <v>0</v>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>DITTA TIM SPA, SINTEL, PROSECUZIONE DEL CONTRATTO RELATIVO AL SERVIZIO DI CONNETTIVITÀ IN FIBRA OTTICA</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr"/>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr"/>
+      <c r="J61" t="inlineStr"/>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>BB8FD2E32E</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P61" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>0</v>
+      </c>
+      <c r="B62" t="n">
+        <v>0</v>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>SVILUPPO SITO INTERNET - FASE 2</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr"/>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr"/>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>B37H25001350006</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>BC025CF87A</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P62" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>0</v>
+      </c>
+      <c r="B63" t="n">
+        <v>0</v>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>FORNITURA BIENNALE DI MATERIALI E DISPOSITIVI VARI AD USO INFORMATICO PER L’ULSS N.1 DOLOMITI A FAVORE DELLA DITTA L2 SOLUTIONS SRL.</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr"/>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr"/>
+      <c r="J63" t="inlineStr"/>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>BBF155A1CA</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P63" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>0</v>
+      </c>
+      <c r="B64" t="n">
+        <v>0</v>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>FORNITURA DI RETI CHIRURGICHE PER PROMONTOSACROPESSIA PER LE UU.OO. DI GINECOLOGIA E OSTETRICIA DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DELLA DITTA COLOPLAST S.P.A.</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr"/>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr"/>
+      <c r="J64" t="inlineStr"/>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>BBE1867445</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P64" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>0</v>
+      </c>
+      <c r="B65" t="n">
+        <v>0</v>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI ORGANIZZAZIONE ED ESECUZIONE DI PRELIEVI DOMICILIARI NEL DISTRETTO DI FELTRE ALLA COOPERATIVA CROCEBLU S.C.S., FINO AL MESE DI SETTEMBRE 2026.</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr"/>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr"/>
+      <c r="J65" t="inlineStr"/>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>BBDAFA7302</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P65" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>0</v>
+      </c>
+      <c r="B66" t="n">
+        <v>0</v>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Fornitura di cappe biologiche per l'Unità Operativa Laboratorio Analisi - UOSD Microbiologia dell'Ospedale di Belluno dell'Azienda Ulss n. 1 Dolomiti.</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L'Azienda Ulss n. 1 Dolomiti avvia una consultazione di mercato, a mezzo della Piattaforma Sintel (ID 220988391), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare operatori economici con i quali procedere, all'esito della consultazione, con un affidamento diretto ai sensi dell'art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l'attivazione di altra procedura, in relazione alla spesa da sostenere, per l'acquisizione di cappe biologiche per l'Unità Operativa Laboratorio Analisi - UOSD Microbiologia dell'Ospedale di Belluno dell'Ulss n. 1 Dolomiti.  Scadenza presentazione documentazione di indagine il 22.07.2026 ore 17.00 - Piattaforma Sintel ID 220988391.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr"/>
+      <c r="J66" t="inlineStr"/>
+      <c r="K66" t="inlineStr"/>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>22/07/2026 17:00</t>
+        </is>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="n">
+        <v>0</v>
+      </c>
+      <c r="B67" t="n">
+        <v>0</v>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Fornitura di microscopio operatorio per UOC Otorinolaringoiatria dell'Ospedale di Belluno dell'Azienda Ulss n. 1 Dolomiti.</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;L’Azienda ULSS n. 1 Dolomiti avvia una consultazione di mercato, a mezzo della Piattaforma Sintel (ID 220973165), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare operatori economici con i quali procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura, in relazione alla spesa da sostenere, per l’acquisizione di un microscopio operatorio per l’UOC Otorinolaringoiatria dell'Ospedale di Belluno.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;Scadenza presentazione documentazione richiesta per l’indagine di mercato 13.07.2026 ore 17.00 - Piattaforma Sintel ID 220973165.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr"/>
+      <c r="J67" t="inlineStr"/>
+      <c r="K67" t="inlineStr"/>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>13/07/2026 17:00</t>
+        </is>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="n">
+        <v>0</v>
+      </c>
+      <c r="B68" t="n">
+        <v>0</v>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>FORNITURA DI SISTEMI DI CONTENZIONE E DI SICUREZZA PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLA DITTA CROMA GIO.BATTA S.R.L..</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr"/>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr"/>
+      <c r="J68" t="inlineStr"/>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>BBE2FF6535</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P68" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="n">
+        <v>0</v>
+      </c>
+      <c r="B69" t="n">
+        <v>0</v>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>ADESIONE ALL’APPALTO SPECIFICO AGGIUDICATO DA AZIENDA ZERO PER LA FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO, CON RELATIVA FORNITURA DI SISTEMI DI EROGAZIONE (VAPORIZZATORI), A FAVORE DELLA SOCIETA’ BAXTER SPA. VALIDITÀ FINO AL 27/04/2028, OLTRE EVENTUALI OPZIONI TEMPORALI.</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr"/>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr"/>
+      <c r="J69" t="inlineStr"/>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>BBFDA9DADF</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P69" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="n">
+        <v>0</v>
+      </c>
+      <c r="B70" t="n">
+        <v>0</v>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>FORNITURA DI RASOI PER TRICOTOMIA E RELATIVE LAME MONOUSO PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DELLA DITTA SOLVENTUM ITALY S.R.L.</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr"/>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr"/>
+      <c r="J70" t="inlineStr"/>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>BBE188B1FB</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P70" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>0</v>
+      </c>
+      <c r="B71" t="n">
+        <v>0</v>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>FORNITURA DI UN SISTEMA TELEMETRICO DI MONITORAGGIO AD INTEGRAZIONE DELLE DOTAZIONI PRESENTI PRESSO L’UOC MEDICINA DELL’OSPEDALE DI AGORDO A FAVORE DELLA SOCIETA’ MEDICA SRL.</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr"/>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr"/>
+      <c r="J71" t="inlineStr"/>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>BBFEC59D65</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="n">
+        <v>0</v>
+      </c>
+      <c r="B72" t="n">
+        <v>0</v>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>FORNITURE DI PRINCIPI ATTIVI IN CONCORRENZA A PIU’ SOCIETA’ FARMACEUTICHE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO PREVIA 3A INDAGINE DI MERCATO.</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr"/>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr"/>
+      <c r="J72" t="inlineStr"/>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>BAE272A283,BAE279E23D,BAE4267CCD,BB4051B379, BAE282D83D,BAE287105D,BAE28A5B43,BAE282D83D</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="n">
+        <v>0</v>
+      </c>
+      <c r="B73" t="n">
+        <v>0</v>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>FORNITURA DI UN LASER OFTALMICO PER FOTOCOAGULAZIONE RETINICA COMPLETO DI LAMPADA A FESSURA INTEGRATA PER L’UOC DI OCULISTICA DELL’AZIENDA ULSS N. 1 DOLOMITI ID Sintel n. 219076423</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr"/>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr"/>
+      <c r="J73" t="inlineStr"/>
+      <c r="K73" t="inlineStr"/>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>07/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P73" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="n">
+        <v>0</v>
+      </c>
+      <c r="B74" t="n">
+        <v>0</v>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEI LAVORI DI MANUTENZIONE PER OPERE EDILI ED IMPIANTISTICHE ALLE STRUTTURE DELL'AZIENDA ULSS N. 1 DOLOMITI PER IL TRIENNIO 2027/2029</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>In Gestione</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr"/>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>220937871</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>B31B26000200002</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>BC0ABB793A</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>31/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="O74" t="n">
+        <v>4500000</v>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>Sopra</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="n">
+        <v>0</v>
+      </c>
+      <c r="B75" t="n">
+        <v>0</v>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Consultazione preliminare di mercato finalizzata alla verifica della disponibilità e sostenibilità di un servizio medico a carattere sperimentale (della durata di 6 mesi) per l'abbattimento delle liste d'attesa, da erogarsi attraverso un idoneo mezzo attrezzato (camper) per attività ambulatoriale nel territorio dell’ULSS 1 Dolomiti, nelle specialità di Oculistica, Cardiologia e Dermatologia</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>&lt;p class="western" align="justify"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;Il contributo alla consultazione può essere presentato &lt;strong&gt;entro e non oltre il giorno &lt;/strong&gt;&lt;strong&gt;30&lt;/strong&gt;&lt;strong&gt;/06/2026 ore 1&lt;/strong&gt;&lt;strong&gt;3&lt;/strong&gt;&lt;strong&gt;:00&lt;/strong&gt;, trasmettendolo a mezzo PEC all'indirizzo &lt;a href="mailto:protocollo.aulss1@pecveneto.it" rel="nofollow noopener noreferrer"&gt;protocollo.aulss1@pecveneto.it&lt;/a&gt; e, per conoscenza, all’indirizzo mail &lt;a href="mailto:provveditorato@aulss1.veneto.it" rel="nofollow noopener noreferrer"&gt;provveditorato@aulss1.veneto.it &lt;/a&gt; &lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="western" align="justify"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;26/06/2026: avviso di posticipo termini al 02/07/2026 ore 13:00&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr"/>
+      <c r="J75" t="inlineStr"/>
+      <c r="K75" t="inlineStr"/>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>02/07/2026 13:00</t>
+        </is>
+      </c>
+      <c r="P75" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="n">
+        <v>0</v>
+      </c>
+      <c r="B76" t="n">
+        <v>0</v>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>FORNITURA DI SISTEMA PER IL CONFEZIONAMENTO SOTTOVUOTO DI REPERTI ANATOMICI DESTINATI ALLA CONSERVAZIONE E AL TRASPORTO PER L’UNITÀ OPERATIVA COMPLESSA DI ANATOMIA PATOLOGICA DEL P.O. DI BELLUNO DELL’AZIENDA ULSS N. 1 DOLOMITI ID Sintel n. 220823640</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr"/>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr"/>
+      <c r="J76" t="inlineStr"/>
+      <c r="K76" t="inlineStr"/>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>01/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="n">
+        <v>0</v>
+      </c>
+      <c r="B77" t="n">
+        <v>0</v>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI CONSEGNA E RITIRO AL DOMICILIO DEGLI ASSISTITI DI DISPOSITIVI PROTESICI (PROTESI, AUSILI E ORTESI) DI CUI ALL'ALLEGATO 5 - ELENCHI 2a e 2b - del d-p-c-m- 12.01.2017, di proprietà dell'Azienda Ulss n. 1 Dolomiti per il periodo di 24 mesi.</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr"/>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr"/>
+      <c r="J77" t="inlineStr"/>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>A02A416D4B</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P77" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="n">
+        <v>0</v>
+      </c>
+      <c r="B78" t="n">
+        <v>0</v>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>FORNITURA DI SISTEMI AUTOMATICI DI PREPARAZIONE ED ETICHETTATURA DELLE PROVETTE ED ALTRI CONTENITORI DI MATERIALI BIOLOGICI, PER I PUNTI DI PRELIEVO DEI LABORATORI ANALISI DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DELLA DITTA INPECO ITALY S.R.L..</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr"/>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr"/>
+      <c r="J78" t="inlineStr"/>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>BB418DBFCD</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P78" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="n">
+        <v>0</v>
+      </c>
+      <c r="B79" t="n">
+        <v>0</v>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>PRESA D'ATTO DELLE SPESE MINUTE DAL 01/01/2026 AL 30/04/2026 DELL'UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA DELL'AZIENDA ULSS 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr"/>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr"/>
+      <c r="J79" t="inlineStr"/>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>B9E72003E7,BA8F643D67,BA1390EBCD,BACBE93111,BA956FCED3,BAFCE293C5,B9F54252B8,B5414BE91C,BA95684BCD,BA11FE47B3,BA09EAA393,B9F2F05FC1,BA6CA69962,BA5A7EE31A,BA975F7FB1,BA99A84957,B9EE320E70,BA39539F0B,BA4E73159E,BAACF8ACF9,B9DFDEDA4D,BA4F95E565,BA410BBB0C,B9E9D0EB89,B81EB80D33,BA487E83E1,BA484EABBF,BA7E08AE4D,BA109DC96C,BAA35EE9C9,BA3EC61B7E,B9FEC6BBAC,B9DE0EDBD2,BA813C11DB,B8944A3A2A,BA4F8FA2E0,B9FDAA2E6A,B87D068D8A,BA7BDAD92A,BA1FC62C68,B8FBAA585B,BB606700EA,B67A35C078,B7883A351C,BA3DF61127,BA6CA69962,BB2FA19BF5,BA2AD8384A,BB46A7137D,BB10EF811E,B9EEA9DC66,BA57D8DA37,BADC57839B,B9FD9DCB06,BA347C761F,BAA5C4F5A3,BAA61A8F5C,B9885669DC,B9885669DC,BB033D06A0,BAB19CA2E2,BA69A7EE54,B510DEC238,BADFA5750A,B9F8C728B2,BA26048CBD,B9F8ACBB9F,BA81A3DBB8,BA2B6D26CE,BABB7C83FA,BA64CDBCF6,BADC218A9A,B548B15158,BA2B7B4150,B368DF64FD,BA13729B91,BA0CF724FF,BA96EBD908,BA2D38127,BA06A5A824,B96A4AC497,BB59CCC37F,B7E31663BC,BAE3E944EA,BA771175C9,BB216B01C8,BA4E66A167,B874815DF9,BA13DEC00C,BB04E94D11,B8D6BD5A8E,BA14011517,B9C08E31DC,B56071FF93,BA08F7FF35,BB1CD62396,BA4003AC77,BB60C8127D,B8D1BF2DDA,B9FA722EA2,BB67C82033,B613035D81,B7A8C4DF7C,BA1F3084D3,B5EC7A1C84,BAB20B4787,BA5FC9B387,BA25ECB257,BB05160BEE,B0D6C01C8C,BA3C6C3094,BA47EC3805,B9F5ADEEEB,B511238DF4,B5B248B149,BB5F1B87E8,BA38E56030,BB70BE9711,BA62A2BCF4,BADD3A34B3,BA1F6639B0,BB05063B26,B8496EF9F0,BA8A951E19,B770FD2FF3,BAE3DDEEB6,BAF3740ACD,BA76FF45A5,B6ECC91FE3,BAC334AFF6,B81F4FAF32,B9ED0F93A0,BA4A38C32E,BB577BAC17,BA2979B46D,BB41EBC9C6,BA43C67515,BB2937BD44,B4FE273043,B4D6774C51,BB0A6FF412,B87D09EA1B,B91CB60AD5,B9DFD74674,BA96F99E93,B271A93E5A,B53076534D,B316AC1D20,B5FAE9D9CA,B7A94E462B,B7ED5AD49E,B9F170A5B4,BA8BC00929,B6CDF93B68,BA346DA28C,BA109A4B35,BA43A6199C,B82C8F2B45,ZE53DDE0F7,BA57D8DA37,B74AFA09E7,BA96F3B105,B6F53ACDFC,BB3E88D312,BAC2027531,B9EF9CE5B6,BAD9CD284C,BA553682DC,BA0A060D03,BAB81F15E2,B7A0228F5D,BACB13F165,B2BF0C69B4,BA5FACF7EB,B9FA6F9CCD,B609868866,BA3F6F9982,B9E91E55DF,BA52104D6E,B0525E3F97,B1C4CEC481,BA4BD419FC,BADC0F27FD,B28BDA84BF,B858E65006,B8A5CE1D88,B691A091AE,BAF31ED606,B86124A7C6,B0504FEA5E,B5A00BF4E4,B513A7A6BE,B5558A4337,B1C584B6BC,BB39CDAB01,B4FE1A0223,B829B0CADD,BA878EBD8C,BB516F726D,BA3A3EAEB8,BA3F3B7945,BA469F7E82,BA388BE276,BB3987D13D,B18BC03908,BA5533DF5C,B1EEF127AC,B5558A4337,B5AF215D00,B8818F0858,B9EE418B19,BA5DD08539,B8C905DE0C,BB2940F768,BA46ABE2BE,BA1E596C63,B1C5662334,BB1B6FB6E9,B9DEC927D3,BB5D84ABAE,B06FEA516C,B6659F5B9D,BB3951A5C3,BA4A696534,B2265E6D19,BAABB1B03B,BA4118F9FF,B60BFAADEA,BA0A3FA5E1,BADFF0F9E8,B9F5ADEEEB,B6AF37C58E,B6176394DE,B7142325F8,BB41218B57,B5B25A59FD,BB4AB65D56,BB64833597,B6F9A92FD6,BB54F5459C,B285A19C33,B823A98264,BA0D2F3938,B7AC4AE5FC,BB1E60EFB3,B1BFD7F92D,B7EB65FF3E,BA71A8444D,B0BB24DB48,BB63A9ACF8,BA6F8C4A57,B9F1730510,B9DE0C9E1C,B21ECA5D41,B1275D4218,B470B98234,B35C3F0DEF,B66812FA89,BABA8DB2CA,BB48BA4914,B67305DAA0,B9F66A13B0,B7A1B1C6EB,BA2E6B5B3F,BAC1AAD03B,B831852BDD,B61FEA15C3,B9F16CF504,B570FE0AEE,BB74D5866E,BADF9AD8BF,B9FEA849CA,BB5BD287AA,B8BC5E3749,BB25D8124E,BB2048105B,BB111F0449,B5713A4674,B583C3A692,BB5BDDFEAC,BAB8EDDFB8,B583C951AC,BA3FF4631F,B612D05C1F,B5C84D7AC4,ZB03DDCDC7,BB25E0B42F,BA6291036D,B5BA5294AD,BB1CD48E1E,BB25D331F0,B9F2F2AE4A,BAA9FF9C32,B2375FD63B,BB46ADED6D,B83E7EDE27,B35ADD2D81,B8B952F65E,BAFD8990C7,B43C53FEA3,BA3F50C2AE,B6A790AA03,BA12185FCF,BB6E8B8C99,ZE33D0DDC6,B62C521474,BAC204E560,B7C736778A,Z263DF4075,BA91A2F232,Z3130F451B,B787DE79AC,B11D6520D0,B484363EE9,BAFB0140B5,B30FC169A6,B7EB5FDE5F,BA26AF8E8E,BB2CBD3C54,B5E8621F1F,B1C4A4EB98,BA3458BE15,B0BE70B17F,BB59CCC37F,B3BA6D22D2,B75BFB7309,B9F5ADEEEB,Z523DDF236,Z9C3CB8583,B166ED21B6,B8913B0543,ZC43DDD521,B3BA6D22D2,ZBB3B1B2B9,Z303DD63B4</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P79" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="n">
+        <v>0</v>
+      </c>
+      <c r="B80" t="n">
+        <v>0</v>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI EROGAZIONE DEL CORSO DI FORMAZIONE ATLS (ADVANCED TRAUMA LIFE SUPPORT) DA DESTINARE AL PERSONALE MEDICO DELL’AZIENDA ULSS 1 DOLOMITI A FAVORE DI TREAT SRL</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr"/>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr"/>
+      <c r="J80" t="inlineStr"/>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>BBE7CA4C63</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>12/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="n">
+        <v>0</v>
+      </c>
+      <c r="B81" t="n">
+        <v>0</v>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>FORNITURA DI APPARECCHIATURE PER IL PRELAVAGGIO, LA DISINFEZIONE AUTOMATIZZATA E LO STOCCAGGIO DI STRUMENTAZIONE ENDOSCOPICA FLESSIBILE DA DESTINARE ALLE UU.OO. DI GASTROENTEROLOGIA DEI PP.OO. DI BELLUNO E FELTRE DELL’AZIENDA ULSS n. 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-family: verdana, geneva, sans-serif; font-size: 12pt; color: #000000;"&gt;L’Azienda ULSS n. 1 Dolomiti, ai sensi dell’art. 77 del D.Lgs. n. 36/2023, avvia una consultazione preliminare di mercato, mediante la piattaforma Sintel ID n. 220607828&lt;strong&gt;, &lt;/strong&gt;finalizzata all’acquisizione di informazioni e contributi di carattere tecnico, qualitativo ed economico utili alla predisposizione della documentazione di gara e alla definizione del fabbisogno aziendale.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr"/>
+      <c r="J81" t="inlineStr"/>
+      <c r="K81" t="inlineStr"/>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>26/06/2026 15:00</t>
+        </is>
+      </c>
+      <c r="P81" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="n">
+        <v>0</v>
+      </c>
+      <c r="B82" t="n">
+        <v>0</v>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI LAMPADE SCIALITICHE E PENSILI PER L’ALLESTIMENTO DELLA NUOVA PIASTRA ENDOSCOPICA DEL PRESIDIO OSPEDALIERO DI FELTRE DELL’ULSS 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr"/>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr"/>
+      <c r="J82" t="inlineStr"/>
+      <c r="K82" t="inlineStr"/>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>26/06/2026 15:00</t>
+        </is>
+      </c>
+      <c r="P82" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="n">
+        <v>0</v>
+      </c>
+      <c r="B83" t="n">
+        <v>0</v>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>FORNITURA, IN ACCORDO QUADRO, DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E PER ORAS DI MOTTA DI LIVENZA (TV) – SECONDA EDIZIONE A FAVORE DI SOCIETA’ DIVERSE.</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr"/>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr"/>
+      <c r="J83" t="inlineStr"/>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>BC25FCB62C,BC26B5F425,BC26E9BF6B,BC26EA038F,BC26C65C58,BC26CE4528,BC26CFFB6E,BC26D0E7D0,BC26E6FB1D,BC26E760E7,BC26D314B3,BC26D3AC1E,BC26D5D901,BC26E5A9C9,BC26D49880</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>09/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P83" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="n">
+        <v>0</v>
+      </c>
+      <c r="B84" t="n">
+        <v>0</v>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>FORNITURA DI SISTEMI PER LA RICERCA DEI PARASSITI FECALI, PER L’UOSD DI MICROBIOLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI, IN FAVORE DELLA DITTA MERIDIAN BIOSCIENCE EUROPE S.R.L. VALIDITÀ FINO AL 30/06/2028.</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr"/>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr"/>
+      <c r="J84" t="inlineStr"/>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>BBE6B02F50</t>
+        </is>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>09/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P84" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="n">
+        <v>0</v>
+      </c>
+      <c r="B85" t="n">
+        <v>0</v>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>ADESIONE AL XIII APPALTO SPECIFICO AGGIUDICATO DA AZIENDA ZERO PER LA FORNITURA DI FARMACI IN CONCORRENZA A FAVORE DI SOCIETÀ DIVERSE. VALIDITÀ FINO AL 21/01/2029 OLTRE EVENTUALI OPZIONI TEMPORALI.</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr"/>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr"/>
+      <c r="J85" t="inlineStr"/>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>BAB85F670A,BAB845923A,BADC84534B,BADE0AF8F3,BB220CC975,BAA76AB643,BAA78FADF6,BA769607F6,BAA7761C72,BBBA15C378,BABA22590B,BAB22441A0,BAD9945A2A,BADA5E76F3,BADA68DFED,BADD5614C0,BAB9F0EC49,BB4895C726,BBB88C58AA,BADA884F04,BADB58D0D0,BAB9C0E286,BADCF17423,BADD53A491,BAD418F88A,BAB9CB1907,BAA6D26B2E,BBBA34FF3E,BBBA26F667,BAD483CAD9,BAB2065656,BAA7A9C6EA,BAA6D5B6EC,BAD430D3C8,BAD47CE016,BBB8E4201E,BAD99D5102,BAD9A52827,BAB21B6C6E,BADE02AB31,BAD4645BC2,BAB87A5AB5,BAB871C9A7,BAA7DCA6A6,BAA50304F6,BADAFF74BC,BB22178766,BABA1A4E95,BB1F306377,BBBA48D5AD,BAB8880F6D,BAA6CA8336,BBBA784805,BAA4B2E306,BAA4C2B3CE,BBB8E2582D,BAB9A85E32,BB21FCE7DA,BAB8565F5F,BBB89AE8F1,BAB9D2DF59,BAB8685D0A,BAB9A85E32,BAB88DCB5A,BADAA0B1B2,BBBA61CEEE,BADC7028BD,BAA442EC35,BBBA5BBEE2,BBBA4EB340,BADC94026D,BAB21FB561,BADB1B766F,BAB211251A,BB43479A28,BADA567D50,BAB98D273B,BAB9FA9C32,BAB225F7E6,BAB227BEFF,BADCF72F38,BAA6DEF110,BBB8AB3056,BADC75D3D7,BAA6D6D5C7,BAD44E5948,BADA449150,BAB222F04C,BADCAC429D,BAA6CFEA2C,BBBA666C00,BAB8504F53,BAA6CD79FD,BAD9750CB9,BADA90597A,BAB21DDC9D,BADC990471,BAD969526B,AD9ADEBAE,BAA4348E67,BBB8A050BF,BADB098997,BBBA1A0B93,BAA7BAB68D,BBBA107D50,BBBA3BDA06,BBBA2E254E,BAD47529BF,BBBA02FB11,BADCB65778,BADCBC1365,BADCC51A38,BADD507A79,BBB87D6371,BBBA420BB8,BBB8E02B4A,BADA9AF5C5,BADB3232D2,BADB611DBA,BADC8A0E60,BAD4120CEF,BBB8DEEAC9,BADA4F81BA,BADA816441,BADB3AA23A,BAB8802775,BADCCE652F,BADCEC82F2,BADCFB1339,BA788D5D80,BADA710C09,BADADD0E06,BAA79850AF,BAA4F6F5B1,BBBA6C0647,BAA49EB878,BA769B09FA,BAD9535FEC,BAD9897A93,BADB26238D,BADB4B6F5F,BADB6B5513,BADB7731DF,BAA4E68CA6,BADC7BB16A,BADC9FBCBB,BADCA7C731,BADCAFD1A7,BADCD2592B,BAD404EFA2,BADE1FDC92,BADE28D36A,BBB2702BBA,BAB9DC08AA</t>
+        </is>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P85" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="n">
+        <v>0</v>
+      </c>
+      <c r="B86" t="n">
+        <v>0</v>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>FORNITURA DI UN SISTEMA DI REGISTRAZIONE ED ANALISI DEI SEGNALI ELETTRICI CARDIACI INTRACAVITARI (POLIGRAFO) DA DESTINARE ALLA UOC DI CARDIOLOGIA DEL P.O. DI FELTRE DELLA ULSS 1 DOLOMITI A FAVORE DELLA SOCIETA’ MEDTRONIC ITALIA SPA.</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr"/>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr"/>
+      <c r="J86" t="inlineStr"/>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>BBE043ADF7</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P86" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="n">
+        <v>0</v>
+      </c>
+      <c r="B87" t="n">
+        <v>0</v>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO EXEMESTANE ALLA SOCIETÀ PFIZER SRL.</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr"/>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr"/>
+      <c r="J87" t="inlineStr"/>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>BBB898AB3B</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P87" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="n">
+        <v>0</v>
+      </c>
+      <c r="B88" t="n">
+        <v>0</v>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>FORNITURE DI PRINCIPI ATTIVI IN CONCORRENZA A PIU’ SOCIETA’ FARMACEUTICHE, A SEGUITO DI AFFIDAMENTI DIRETTI IN MICROACQUISTO PREVIA 2A INDAGINE DI MERCATO.</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr"/>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr"/>
+      <c r="J88" t="inlineStr"/>
+      <c r="K88" t="inlineStr">
+        <is>
+          <t>BA98EE30A7,BA9D53F0A0,BA994F0EE9,BA98F6E35B,BA99438714,BA992EF794,BA990ADA98,BA99182A5E,BA9D73D57C,BA9D6620C4,BA9D65E48C7,BAB81C0D70,BA9D5E48C7</t>
+        </is>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P88" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="n">
+        <v>0</v>
+      </c>
+      <c r="B89" t="n">
+        <v>0</v>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>GESTIONE E MONITORAGGIO DEL DATA CENTER, PIATTAFORMA SUEM, RETE LAN E FIREWALL, A FAVORE DELLE DITTA TIM SPA.</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr"/>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr"/>
+      <c r="J89" t="inlineStr"/>
+      <c r="K89" t="inlineStr">
+        <is>
           <t>BBC84912BF</t>
         </is>
       </c>
-      <c r="K45" t="inlineStr">
+      <c r="L89" t="inlineStr">
         <is>
           <t>05/06/2026 12:00</t>
         </is>
       </c>
-      <c r="L45" t="inlineStr">
+      <c r="P89" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="n">
+        <v>0</v>
+      </c>
+      <c r="B90" t="n">
+        <v>0</v>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA GARA ESPLETATA MEDIANTE PROCEDURA APERTA TELEMATICA DA AZIENDA ZERO, PER LA FORNITURA DI MATERIALE PER ORTOPEDIA A FAVORE DI DITTE DIVERSE. VALIDITÀ FINO AL 30/06/2028.</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr"/>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr"/>
+      <c r="J90" t="inlineStr"/>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>A0708C4ABF</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
         <is>
           <t>05/06/2026 12:00</t>
         </is>
       </c>
-      <c r="P45" t="inlineStr">
+      <c r="P90" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q45" t="inlineStr"/>
-[...43 lines deleted...]
-      <c r="K46" t="inlineStr">
+    </row>
+    <row r="91">
+      <c r="A91" t="n">
+        <v>0</v>
+      </c>
+      <c r="B91" t="n">
+        <v>0</v>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>FORNITURA DI MEDICAZIONI SPECIALI, PER LE UU.OO. DELL’AZIENDA ULSS N.1 DOLOMITI, A FAVORE DI DITTE DIVERSE.</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr"/>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr"/>
+      <c r="J91" t="inlineStr"/>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>A0708845F0,A07088351D</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
         <is>
           <t>05/06/2026 12:00</t>
         </is>
       </c>
-      <c r="L46" t="inlineStr">
+      <c r="P91" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="n">
+        <v>0</v>
+      </c>
+      <c r="B92" t="n">
+        <v>0</v>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA GARA ESPLETATA MEDIANTE PROCEDURA APERTA TELEMATICA DA AZIENDA ZERO, PER LA FORNITURA DI DISPOSITIVI PER EMODINAMICA DIAGNOSTICA E INTERVENTISTICA, A FAVORE DI DITTE DIVERSE. VALIDITÀ FINO AL 30/04/2030.</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr"/>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr"/>
+      <c r="J92" t="inlineStr"/>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>BB50BCCB18,BB50CE422B,BB50AAFFE6,BB50B6CBDF,BB50C189D0,BB50D2BCBF,BB50B34DA8,BB50C529AD,BB50C9F938,BB50AEC241,BBC9D9FFBB</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
         <is>
           <t>05/06/2026 12:00</t>
         </is>
       </c>
-      <c r="P46" t="inlineStr">
+      <c r="P92" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q46" t="inlineStr"/>
-[...187 lines deleted...]
-      <c r="B50" t="inlineStr">
+    </row>
+    <row r="93">
+      <c r="A93" t="n">
+        <v>0</v>
+      </c>
+      <c r="B93" t="n">
+        <v>0</v>
+      </c>
+      <c r="C93" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO PER L'AFFIDAMENTO DEL SERVIZIO DI RITIRO, RECUPERO E SMALTIMENTO RIFIUTI NON PERICOLOSI C/O LE SEDI DELL'ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
+      <c r="D93" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F50" t="inlineStr">
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
         <is>
           <t>&lt;p&gt;14/08/2025 - Si avvisa che nel portale di Sintel - ID 206123652 - è stato pubblicato un avviso di indagine di mercato al fine di individuare gli Operatori Economici da invitare all'eventuale successiva procedura di gara per l'affidamento del servizio di ritiro, recupero e smaltimento rifiuti non pericolosi c/o le sedi dell'Ulss n. 1 Dolomiti. Si allega la relativa documentazione. Scadenza 28/08/2025 ore 12:00&lt;/p&gt;
 &lt;p&gt;16/06/2026 - Pubblicazione Delibera Nomina Commissione Giudicatrice e CV&lt;/p&gt;
 &lt;p&gt;30/06/2026 - Pubblicazione Delibera Assegnazione, lettera d'invito e atti di gara&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G50" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J50" t="inlineStr">
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr"/>
+      <c r="J93" t="inlineStr"/>
+      <c r="K93" t="inlineStr">
         <is>
           <t>BB41B506E1</t>
         </is>
       </c>
-      <c r="K50" t="inlineStr">
+      <c r="L93" t="inlineStr">
         <is>
           <t>05/06/2026 00:00</t>
         </is>
       </c>
-      <c r="L50" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P50" t="inlineStr">
+      <c r="P93" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q50" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B51" t="inlineStr">
+    </row>
+    <row r="94">
+      <c r="A94" t="n">
+        <v>0</v>
+      </c>
+      <c r="B94" t="n">
+        <v>0</v>
+      </c>
+      <c r="C94" t="inlineStr">
         <is>
           <t>Fornitura di videodermatoscopio per il Poliambulatorio dell’Ospedale di Feltre dell’Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
+      <c r="D94" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F51" t="inlineStr">
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Azienda ULSS n. 1 Dolomiti avvia una consultazione di mercato, a mezzo della Piattaforma Sintel (ID 220296390), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare operatori economici con i quali procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura, in relazione alla spesa da sostenere, per l’acquisizione di un videodermatoscopio per il Poliambulatorio -ambulatorio dermatologia- dell'Ospedale di Feltre.
  &lt;br&gt;
  Scadenza presentazione documentazione 17.06.2026 ore 17.00 – Piattaforma Sintel ID 220296390.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G51" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L51" t="inlineStr">
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr"/>
+      <c r="J94" t="inlineStr"/>
+      <c r="K94" t="inlineStr"/>
+      <c r="L94" t="inlineStr">
         <is>
           <t>17/06/2026 17:00</t>
         </is>
       </c>
-      <c r="P51" t="inlineStr">
+      <c r="P94" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q51" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B52" t="inlineStr">
+    </row>
+    <row r="95">
+      <c r="A95" t="n">
+        <v>0</v>
+      </c>
+      <c r="B95" t="n">
+        <v>0</v>
+      </c>
+      <c r="C95" t="inlineStr">
         <is>
           <t>SERVIZIO DI MANUTENZIONE STRAORDINARIA DI POTATURA GRANDI ALBERI PRESSO LA SEDE DELLA AZIENDA ULSS N. 1 DOLOMITI DI VIA SALA 35, CUSIGHE (BL)</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
+      <c r="D95" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D52" t="inlineStr">
+      <c r="E95" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
+      <c r="F95" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F52" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="L52" t="inlineStr">
+      <c r="G95" t="inlineStr"/>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr"/>
+      <c r="J95" t="inlineStr"/>
+      <c r="K95" t="inlineStr"/>
+      <c r="L95" t="inlineStr">
         <is>
           <t>31/10/2026 12:00</t>
         </is>
       </c>
-      <c r="N52" t="inlineStr">
+      <c r="N95" t="inlineStr">
         <is>
           <t>18/05/2026</t>
         </is>
       </c>
-      <c r="O52" t="n">
+      <c r="O95" t="n">
         <v>11550</v>
       </c>
-      <c r="P52" t="inlineStr">
+      <c r="P95" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="Q52" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B53" t="inlineStr">
+    </row>
+    <row r="96">
+      <c r="A96" t="n">
+        <v>0</v>
+      </c>
+      <c r="B96" t="n">
+        <v>0</v>
+      </c>
+      <c r="C96" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO MICRO ACQUISTO DI PRINCIPI ATTIVI DIVERSI IN CONCORRENZA</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
+      <c r="D96" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
-[...23 lines deleted...]
-      <c r="L53" t="inlineStr">
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr"/>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr"/>
+      <c r="J96" t="inlineStr"/>
+      <c r="K96" t="inlineStr"/>
+      <c r="L96" t="inlineStr">
         <is>
           <t>08/06/2026 15:00</t>
         </is>
       </c>
-      <c r="M53" t="inlineStr">
+      <c r="M96" t="inlineStr">
         <is>
           <t>04/06/2026 15:00</t>
         </is>
       </c>
-      <c r="P53" t="inlineStr">
+      <c r="P96" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q53" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B54" t="inlineStr">
+    </row>
+    <row r="97">
+      <c r="A97" t="n">
+        <v>0</v>
+      </c>
+      <c r="B97" t="n">
+        <v>0</v>
+      </c>
+      <c r="C97" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L'ALIENAZIONE DI VEICOLI DI PROPRIETA' DELL'AZIENDA ULSS 1 DOLOMITI - ANNO 2026</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
+      <c r="D97" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F54" t="inlineStr">
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
         <is>
           <t>&lt;p&gt;Si rende noto che l’Azienda Ulss n. 1 Dolomiti intende cedere in lotto unico, al migliore offerente, alcuni veicoli di proprietà.
  &lt;br&gt;
  Si invita a prendere visione della documentazione allegata.&lt;/p&gt;
 &lt;p&gt;Il termine per la presentazione delle offerte è fissato al 29.06.2026 ore 12:00&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G54" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L54" t="inlineStr">
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr"/>
+      <c r="J97" t="inlineStr"/>
+      <c r="K97" t="inlineStr"/>
+      <c r="L97" t="inlineStr">
         <is>
           <t>29/06/2026 12:00</t>
         </is>
       </c>
-      <c r="P54" t="inlineStr">
+      <c r="P97" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q54" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B55" t="inlineStr">
+    </row>
+    <row r="98">
+      <c r="A98" t="n">
+        <v>0</v>
+      </c>
+      <c r="B98" t="n">
+        <v>0</v>
+      </c>
+      <c r="C98" t="inlineStr">
         <is>
           <t>ADESIONE ALLA PROCEDURA APERTA ESPLETATA DA AZIENDA ZERO PER LA FORNITURA DI ARREDI PER AMBULATORI E UFFICI DESTINATI ALLE CASE DELLA COMUNITÀ DI PIEVE DI CADORE E DI BELLUNO</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
+      <c r="D98" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D55" t="inlineStr">
+      <c r="E98" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="F55" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="L55" t="inlineStr">
+      <c r="G98" t="inlineStr"/>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr"/>
+      <c r="J98" t="inlineStr"/>
+      <c r="K98" t="inlineStr"/>
+      <c r="L98" t="inlineStr">
         <is>
           <t>31/12/2026 12:00</t>
         </is>
       </c>
-      <c r="P55" t="inlineStr">
+      <c r="P98" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q55" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B56" t="inlineStr">
+    </row>
+    <row r="99">
+      <c r="A99" t="n">
+        <v>0</v>
+      </c>
+      <c r="B99" t="n">
+        <v>0</v>
+      </c>
+      <c r="C99" t="inlineStr">
         <is>
           <t>Consultazione preliminare di mercato per l'affidamento in concessione del servizio di gestione dell'Asilo Nido aziendale "Martino"</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
+      <c r="D99" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D56" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F56" t="inlineStr">
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;&lt;span style="font-size: 10pt;"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;Il contributo alla consultazione può essere presentato &lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;strong&gt;entro e non oltre il giorno &lt;/strong&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;strong&gt;04/06/2026&lt;/strong&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;strong&gt; ore &lt;/strong&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;strong&gt;12:00&lt;/strong&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;trasmettendolo a mezzo PEC all'indirizzo &lt;/span&gt;&lt;a href="mailto:protocollo.aulss1@pecveneto.it" target="_top" rel="nofollow"&gt;&lt;span style="color: #0000ff;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;u&gt;protocollo.aulss1@pecveneto.it&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt; &lt;span style="font-family: Arial, sans-serif;"&gt;e &lt;/span&gt;&lt;/span&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;all’indirizzo mail &lt;/span&gt;&lt;a href="mailto:provveditorato@aulss1.veneto.it" target="_top" rel="nofollow"&gt;&lt;span style="color: #0000ff;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;u&gt;provveditorato@aulss1.veneto.i&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;t&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G56" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L56" t="inlineStr">
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr"/>
+      <c r="J99" t="inlineStr"/>
+      <c r="K99" t="inlineStr"/>
+      <c r="L99" t="inlineStr">
         <is>
           <t>04/06/2026 12:00</t>
         </is>
       </c>
-      <c r="P56" t="inlineStr">
+      <c r="P99" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q56" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B57" t="inlineStr">
+    </row>
+    <row r="100">
+      <c r="A100" t="n">
+        <v>0</v>
+      </c>
+      <c r="B100" t="n">
+        <v>0</v>
+      </c>
+      <c r="C100" t="inlineStr">
         <is>
           <t>Fornitura in noleggio temporaneo di un sistema per Risonanza Magnetica su unità mobile ad alto campo 1.5 T., destinato all’esecuzione di esami RM senza mezzo di contrasto finalizzato al recupero delle liste d’attesa aziendali da collocare presso il PO di Belluno ID Sintel n. 219581720</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
+      <c r="D100" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D57" t="inlineStr">
-[...15 lines deleted...]
-      <c r="H57" t="inlineStr">
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr"/>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
         <is>
           <t>219581720</t>
         </is>
       </c>
-      <c r="I57" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L57" t="inlineStr">
+      <c r="J100" t="inlineStr"/>
+      <c r="K100" t="inlineStr"/>
+      <c r="L100" t="inlineStr">
         <is>
           <t>05/06/2026 10:00</t>
         </is>
       </c>
-      <c r="P57" t="inlineStr">
+      <c r="P100" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q57" t="inlineStr"/>
-[...69 lines deleted...]
-      <c r="B59" t="inlineStr">
+    </row>
+    <row r="101">
+      <c r="A101" t="n">
+        <v>0</v>
+      </c>
+      <c r="B101" t="n">
+        <v>0</v>
+      </c>
+      <c r="C101" t="inlineStr">
         <is>
           <t>APPALTO DEI SERVIZI SANITARI ED ASSISTENZIALI PER LA GESTIONE DELLE UNITA’ D’OFFERTA NELL’AMBITO DELLA SALUTE MENTALE TERRITORIALE DELL’ ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
+      <c r="D101" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D59" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F59" t="inlineStr">
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
         <is>
           <t>&lt;p&gt;24/06/2026 Viene pubblicata la nota "Chiarimenti n. 4"&lt;/p&gt;
 &lt;p&gt;22/06/2026 Viene pubblicata la nota "Chiarimenti n. 3"&lt;/p&gt;
 &lt;p&gt;11/06/2026 Viene pubblicata la nota "Chiarimenti n. 2"&lt;/p&gt;
 &lt;p&gt;05/06/2026 Viene pubblicata la nota "Chiarimenti n. 1"&lt;/p&gt;
 &lt;p&gt;19/05/2026 Si pubblica la documentazione di gara relativa alla procedura aperta in oggetto che sarà condotta sulla piattaforma SINTEL di Aria Lombardia (ID 219509332).    &lt;/p&gt;
 &lt;p&gt;termine di presentazione offerta h 12:00 30/06/2026&lt;/p&gt;
 &lt;p&gt;termine per la richiesta di chiarimenti h 12:00 22/06/2026&lt;/p&gt;
 &lt;p&gt;termine per la richiesta di sopralluogo facoltativo h 12.00 08/06/2026  &lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G59" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H59" t="inlineStr">
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
         <is>
           <t>219509332</t>
         </is>
       </c>
-      <c r="I59" t="inlineStr"/>
-      <c r="J59" t="inlineStr">
+      <c r="J101" t="inlineStr"/>
+      <c r="K101" t="inlineStr">
         <is>
           <t>BBADDC9EDC,BBADDC9EDC</t>
         </is>
       </c>
-      <c r="K59" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" t="inlineStr">
+      <c r="L101" t="inlineStr">
         <is>
           <t>30/06/2026 12:00</t>
         </is>
       </c>
-      <c r="P59" t="inlineStr">
+      <c r="P101" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q59" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B60" t="inlineStr">
+    </row>
+    <row r="102">
+      <c r="A102" t="n">
+        <v>0</v>
+      </c>
+      <c r="B102" t="n">
+        <v>0</v>
+      </c>
+      <c r="C102" t="inlineStr">
         <is>
           <t>FORNITURA DI DISPOSITIVI DI ALLERTA RAPIDA CONTRO I RISCHI DI AGGRESSIONE NEI CONFRONTI DEL PERSONALE SANITARIO</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
+      <c r="D102" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D60" t="inlineStr">
-[...17 lines deleted...]
-      <c r="J60" t="inlineStr">
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr"/>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr"/>
+      <c r="J102" t="inlineStr"/>
+      <c r="K102" t="inlineStr">
         <is>
           <t>B942A4B30C</t>
         </is>
       </c>
-      <c r="K60" t="inlineStr">
+      <c r="L102" t="inlineStr">
         <is>
           <t>18/05/2026 12:00</t>
         </is>
       </c>
-      <c r="L60" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P60" t="inlineStr">
+      <c r="P102" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q60" t="inlineStr"/>
-[...43 lines deleted...]
-      <c r="K61" t="inlineStr">
+    </row>
+    <row r="103">
+      <c r="A103" t="n">
+        <v>0</v>
+      </c>
+      <c r="B103" t="n">
+        <v>0</v>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>FORNITURA DI DISPOSITIVI PER L’ALLESTIMENTO DI POSTAZIONI PER TELEMEDICINA PEDIATRICA PRESSO LE UU.OO. PEDIATRIA E PATOLOGIA NEONATALE DELL’AZIENDA ULSS N. 1 DOLOMITI A FAVORE DI SOCIETA’ DIVERSE.</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr"/>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr"/>
+      <c r="J103" t="inlineStr"/>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>BB828B0886,BB783FF02D</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
         <is>
           <t>14/05/2026 12:00</t>
         </is>
       </c>
-      <c r="L61" t="inlineStr">
+      <c r="P103" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="n">
+        <v>0</v>
+      </c>
+      <c r="B104" t="n">
+        <v>0</v>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>FORNITURA DEL PRINCIPIO ATTIVO LENALIDOMIDE A FAVORE DELLA SOCIETÀ TEVA ITALIA SRL.</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr"/>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr"/>
+      <c r="J104" t="inlineStr"/>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>BB83DC80C1</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
         <is>
           <t>14/05/2026 12:00</t>
         </is>
       </c>
-      <c r="P61" t="inlineStr">
+      <c r="P104" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q61" t="inlineStr"/>
-[...128 lines deleted...]
-      <c r="B64" t="inlineStr">
+    </row>
+    <row r="105">
+      <c r="A105" t="n">
+        <v>0</v>
+      </c>
+      <c r="B105" t="n">
+        <v>0</v>
+      </c>
+      <c r="C105" t="inlineStr">
         <is>
           <t>Indagine di mercato per la fornitura in affidamento diretto di una UNITA’ MOBILE da destinare alle attività di prevenzione e counseling svolte sul territorio dal Servizio delle Dipendenze (SerD) dell’Azienda Ulss 1 Dolomiti - ID Sintel n. 218613624</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
+      <c r="D105" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D64" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F64" t="inlineStr">
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
         <is>
           <t>&lt;p class="MsoNormal"&gt;&lt;span style="font-family: arial, helvetica, sans-serif;"&gt;L’Azienda ULSS n. 1 Dolomiti avvia una indagine di mercato, a mezzo della Piattaforma Sintel (ID 218613624), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 per l’acquisizione di una unità mobile da destinare alle attività svolte sul territorio dal Ser.D. dell'Azienda Ulss n. 1 Dolomiti.&lt;/span&gt;&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;&lt;span style="font-family: arial, helvetica, sans-serif;"&gt;Il termine per la presentazione della documentazione è fissato al 15.05.2026 ore 10:00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G64" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H64" t="inlineStr">
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
         <is>
           <t>218613624</t>
         </is>
       </c>
-      <c r="I64" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L64" t="inlineStr">
+      <c r="J105" t="inlineStr"/>
+      <c r="K105" t="inlineStr"/>
+      <c r="L105" t="inlineStr">
         <is>
           <t>15/05/2026 10:00</t>
         </is>
       </c>
-      <c r="P64" t="inlineStr">
+      <c r="P105" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="Q64" t="inlineStr">
-[...22 lines deleted...]
-      <c r="B65" t="inlineStr">
+    </row>
+    <row r="106">
+      <c r="A106" t="n">
+        <v>0</v>
+      </c>
+      <c r="B106" t="n">
+        <v>0</v>
+      </c>
+      <c r="C106" t="inlineStr">
         <is>
           <t>SVILUPPO SITO ULSS - FASE 1</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
+      <c r="D106" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D65" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G65" t="inlineStr">
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr"/>
+      <c r="H106" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H65" t="inlineStr"/>
-      <c r="I65" t="inlineStr">
+      <c r="I106" t="inlineStr"/>
+      <c r="J106" t="inlineStr">
         <is>
           <t>B37H25001350006</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
+      <c r="K106" t="inlineStr">
         <is>
           <t>BB805E73E4</t>
         </is>
       </c>
-      <c r="K65" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" t="inlineStr">
+      <c r="L106" t="inlineStr">
         <is>
           <t>17/07/2026 12:00</t>
         </is>
       </c>
-      <c r="P65" t="inlineStr">
+      <c r="P106" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q65" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B66" t="inlineStr">
+    </row>
+    <row r="107">
+      <c r="A107" t="n">
+        <v>0</v>
+      </c>
+      <c r="B107" t="n">
+        <v>0</v>
+      </c>
+      <c r="C107" t="inlineStr">
         <is>
           <t>ADESIONE ALLA GARA ESPLETATA DA AZIENDA ZERO PER IL SERVIZIO DI DISINFESTAZIONE DA ZANZARE PER L’EMERGENZA SANITARIA INFEZIONI DA VIRUS DENGUE, CHIKUNGUNYA, ZIKA, WEST NILE E USUTU, 2° EDIZIONE</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
+      <c r="D107" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D66" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F66" t="inlineStr">
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
         <is>
           <t>&lt;p&gt;Si pubblica il provvedimento di adesione.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G66" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J66" t="inlineStr">
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr"/>
+      <c r="J107" t="inlineStr"/>
+      <c r="K107" t="inlineStr">
         <is>
           <t>BB0296F600</t>
         </is>
       </c>
-      <c r="K66" t="inlineStr">
+      <c r="L107" t="inlineStr">
         <is>
           <t>14/04/2026 12:00</t>
         </is>
       </c>
-      <c r="L66" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P66" t="inlineStr">
+      <c r="P107" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q66" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B67" t="inlineStr">
+    </row>
+    <row r="108">
+      <c r="A108" t="n">
+        <v>0</v>
+      </c>
+      <c r="B108" t="n">
+        <v>0</v>
+      </c>
+      <c r="C108" t="inlineStr">
         <is>
           <t>PROGRAMMAZIONE APPROVVIGIONAMENTI DI BENI E SERVIZI ANNI 2026/2027 - AVVISO INDICATIVO PER LA COSTITUZIONE DI UN ALBO DI FORNITORI</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
+      <c r="D108" t="inlineStr">
         <is>
           <t>Avvisi generali ai fornitori</t>
         </is>
       </c>
-      <c r="D67" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F67" t="inlineStr">
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
         <is>
           <t>&lt;p&gt;In esecuzione della deliberazione n. 481 del 27/03/2026 relativa alla programmazione per il triennio 26/27/28, si pubblica l’avviso relativo alle procedure d’acquisto di beni e servizi che l’U.O.C. Provveditorato Economato e Gestione della Logistica intende avviare nel corso del 2026 e nei mesi iniziali del 2027, ai sensi del D.Lgs. 36/2023.&lt;/p&gt;
 &lt;p&gt;L’elenco delle procedure è contenuto negli allegati (n. 1 e n. 2) pubblicati contestualmente.&lt;/p&gt;
 &lt;p&gt;Si invita a prendere visione dell’avviso al fine di presentare la candidatura per le procedure di interesse, precisando che il termine di scadenza è il 01/05/2026 salvo quanto indicato nell’avviso stesso.&lt;/p&gt;
 &lt;p&gt;Il Link per compilare il modulo di manifestazione di interesse, è il seguente: &lt;a href="https://forms.gle/G6i6Edhoq46fkhvW6" rel="nofollow"&gt;https://forms.gle/G6i6Edhoq46fkhvW6&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G67" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L67" t="inlineStr">
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr"/>
+      <c r="J108" t="inlineStr"/>
+      <c r="K108" t="inlineStr"/>
+      <c r="L108" t="inlineStr">
         <is>
           <t>01/05/2026 12:00</t>
         </is>
       </c>
-      <c r="P67" t="inlineStr">
+      <c r="P108" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q67" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B68" t="inlineStr">
+    </row>
+    <row r="109">
+      <c r="A109" t="n">
+        <v>0</v>
+      </c>
+      <c r="B109" t="n">
+        <v>0</v>
+      </c>
+      <c r="C109" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA TECNICA SPECIALISTICA - EMERGENZA E LOTTA ANTINCENDIO - DA EFFETTUARSI PRESSO IL PRESIDIO OSPEDALIERO DI BELLUNO DELL’AZIENDA ULSS N.1 DOLOMITI, PER UN PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE PER ALTRI 12 MESI</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
+      <c r="D109" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D68" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E68" t="inlineStr">
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F68" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="H68" t="inlineStr">
+      <c r="G109" t="inlineStr"/>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
         <is>
           <t>216553658</t>
         </is>
       </c>
-      <c r="I68" t="inlineStr"/>
-      <c r="J68" t="inlineStr">
+      <c r="J109" t="inlineStr"/>
+      <c r="K109" t="inlineStr">
         <is>
           <t>BAE22B54ED</t>
         </is>
       </c>
-      <c r="K68" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" t="inlineStr">
+      <c r="L109" t="inlineStr">
         <is>
           <t>16/04/2026 00:00</t>
         </is>
       </c>
-      <c r="P68" t="inlineStr">
+      <c r="P109" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
-      <c r="Q68" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B69" t="inlineStr">
+    </row>
+    <row r="110">
+      <c r="A110" t="n">
+        <v>0</v>
+      </c>
+      <c r="B110" t="n">
+        <v>0</v>
+      </c>
+      <c r="C110" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI SISTEMI PER TRATTAMENTI TISSUTALI A MICROONDE (MW) E RADIOFREQUENZA (RF) PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
+      <c r="D110" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D69" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F69" t="inlineStr">
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span style="font-family: arial, helvetica, sans-serif; font-size: 10pt;"&gt;Per procedura di gara in oggetto si pubblica delibera di nomina commissione giudicatrice n. 88 del 09/01/2026.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size: 10pt; font-family: arial, helvetica, sans-serif;"&gt;&lt;span&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml" rel="nofollow"&gt;&lt;span&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/a&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-family: arial, helvetica, sans-serif; font-size: 10pt;"&gt;Per procedura di gara in oggetto si pubblicano delibera di assegnazione n. 368 del 06/03/2026 e relativi atti di gara.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G69" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J69" t="inlineStr">
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr"/>
+      <c r="J110" t="inlineStr"/>
+      <c r="K110" t="inlineStr">
         <is>
           <t>B94FD7A93D,B94FD7DBB6,B94FD7CAE3</t>
         </is>
       </c>
-      <c r="K69" t="inlineStr">
+      <c r="L110" t="inlineStr">
         <is>
           <t>06/03/2026 12:00</t>
         </is>
       </c>
-      <c r="L69" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P69" t="inlineStr">
+      <c r="P110" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q69" t="inlineStr"/>
-[...120 lines deleted...]
-      <c r="C72" t="inlineStr">
+    </row>
+    <row r="111">
+      <c r="A111" t="n">
+        <v>0</v>
+      </c>
+      <c r="B111" t="n">
+        <v>0</v>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>Indagine di mercato per la fornitura di isole neonatali da destinare alle UU.OO. di Pediatria e Patologia Neonatale</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D72" t="inlineStr">
-[...58 lines deleted...]
-      <c r="F73" t="inlineStr">
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Azienda ULSS n. 1 Dolomiti avvia una indagine di mercato, a mezzo della Piattaforma Sintel (ID 215907879), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura, in relazione alla spesa da sostenere, per l’acquisizione di isole neonatali per terapia sub intensiva/sala parto da destinare alle Unità Operative di Pediatria e Patologia Neonatale dell'Azienda Ulss n. 1 Dolomiti.&lt;/p&gt;
 &lt;p&gt;Scadenza presentazione documentazione prevista per il 30.03.2026 ore 16:00 è stata posticipata al 02.04.2026 ore 12:00
  &lt;br&gt;
  – Piattaforma Sintel ID 215907879.
  &lt;br&gt;
  &lt;br&gt;
  &lt;br&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G73" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K73" t="inlineStr">
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr"/>
+      <c r="J111" t="inlineStr"/>
+      <c r="K111" t="inlineStr"/>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>30/03/2026 16:00</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>02/04/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P111" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>Indagine di mercato tramite piattaforma Sintel finalizzata all’avvio di una procedura per fornitura di un sistema di registrazione ed analisi dei segnali elettrici cardiaci intracavitari (poligrafo) da destinare alla UOC di Cardiologia del P.O. di Feltre della Ulss 1 Dolomiti.</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">L’Azienda ULSS n. 1 Dolomiti avvia una indagine di mercato, a mezzo della Piattaforma Sintel (ID 215799125), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura, in relazione alla spesa da sostenere, per l'acquisizione di un sistema di registrazione ed analisi dei segnali elettrici cardiaci intracavitari (poligrafo) da destinare alla UOC di Cardiologia del P.O. di Feltre della Ulss 1 Dolomiti.
+Scadenza presentazione documentazione 18.03.2026 ore 10:00 – Piattaforma Sintel ID 215799125.
+ </t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
+          <t>18/03/2026 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="n">
+        <v>0</v>
+      </c>
+      <c r="B113" t="n">
+        <v>0</v>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>procedura aperta telematica per la fornitura in Accordo Quadro di tecnologie per chirurgia robotica mininvasiva aggiudicata da Azienda Zero. Adesione lotto 1 sub 3 "servizio di manutenzione e assistenza tecnica full risk" in favore della società' AB Medica DV contratti quinquennali oltre eventuali opzioni temporali.</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr"/>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr"/>
+      <c r="J113" t="inlineStr"/>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>BA952B5736</t>
+        </is>
+      </c>
+      <c r="L113" t="inlineStr">
         <is>
           <t>04/03/2026 00:00</t>
         </is>
       </c>
-      <c r="L73" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P73" t="inlineStr">
+      <c r="O113" t="n">
+        <v>714650</v>
+      </c>
+      <c r="P113" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q73" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B74" t="inlineStr">
+    </row>
+    <row r="114">
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>ASSEGNAZIONE DELLA FORNITURA DI LICENZE D’USO MICROSOFT PER DATA CENTER PER L’AZIENDA  ULSS N.1 DOLOMITI A SEGUITO DI  ADESIONE ALLA CONVENZIONE CONSIP “PER LA FORNITURA DI LICENZE D’USO  MICROSOFT ENTERPRISE EGREEMENT E DEI SERVIZI CONNESSI PER LE PUBBLICHE AMMINISTRAZIONI ED. 9 – ID  2755” A FAVORE DELL’IMPRESA TELECOM ITALIA SPA DI MILANO (MI). LA FORNITURA È PREVISTA ALL’INTERNO  DELLA PROGRAMMAZIONE PNRR – PROGETTO FINANZIATO DALL’UE – NEXT GENERATION EU – INVESTIMENTO  M6C2 1.1.1 – AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE  DEA I E II LIVELLO) EU. CUP B36G21073020006 PER BELLUNO E B96G21060470006 PER FELTRE.</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr"/>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>31/12/2027 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="C115" t="inlineStr">
         <is>
           <t>Fornitura stazione di inclusione in paraffina per l’UOC Anatomia e Istologia Patologica Ospedale di Feltre-Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
+      <c r="D115" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D74" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F74" t="inlineStr">
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 215302095, un'indagine di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare operatori economici con i quali procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura in relazione alla spesa da sostenere, per la fornitura di una stazione di inclusione in paraffina da destinare all’UOC Anatomia e Istologia Patologica dell’Ospedale di Feltre dell’Azienda Ulss n. 1 Dolomiti.
 Scadenza presentazione documentazione 12 marzo 2026 ore 16.00 – SINTEL ID 215302095.</t>
         </is>
       </c>
-      <c r="G74" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L74" t="inlineStr">
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
         <is>
           <t>12/03/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="75">
-[...5 lines deleted...]
-      <c r="B75" t="inlineStr">
+    <row r="116">
+      <c r="C116" t="inlineStr">
         <is>
           <t>Fornitura elettrobisturi per attività di chirurgia vascolare, emodinamica e generale per varie UU.OO. Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
+      <c r="D116" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D75" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F75" t="inlineStr">
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
         <is>
           <t>&lt;p class="western" align="justify"&gt;L’Azienda ULSS n. 1 Dolomiti avvia, tramite Piattaforma Sintel ID 215396934, una consultazione di mercato, finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare operatori economici con i quali procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura in relazione alla spesa da sostenere, per la fornitura di elettrobisturi di ultima generazione per attività di chirurgia vascolare, emodinamica e chirurgia generale da destinare, principalmente, a sale operatorie dell’Azienda Ulss n. 1 Dolomiti.&lt;/p&gt;
 &lt;p align="justify"&gt;Scadenza presentazione documentazione 19 marzo 2026 ore 16.00 – SINTEL ID 215396934.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G75" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L75" t="inlineStr">
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L116" t="inlineStr">
         <is>
           <t>19/03/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="76">
-[...5 lines deleted...]
-      <c r="B76" t="inlineStr">
+    <row r="117">
+      <c r="A117" t="n">
+        <v>0</v>
+      </c>
+      <c r="B117" t="n">
+        <v>0</v>
+      </c>
+      <c r="C117" t="inlineStr">
         <is>
           <t>FORNITURA CARRELLI INFORMATIZZATI PER AVVIO NUOVO SIO DELL’AZIENDA ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
+      <c r="D117" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D76" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G76" t="inlineStr">
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr"/>
+      <c r="H117" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H76" t="inlineStr"/>
-      <c r="I76" t="inlineStr">
+      <c r="I117" t="inlineStr"/>
+      <c r="J117" t="inlineStr">
         <is>
           <t>B36G21073020006</t>
         </is>
       </c>
-      <c r="J76" t="inlineStr">
+      <c r="K117" t="inlineStr">
         <is>
           <t>BB1300140D</t>
         </is>
       </c>
-      <c r="K76" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" t="inlineStr">
+      <c r="L117" t="inlineStr">
         <is>
           <t>05/03/2026 00:00</t>
         </is>
       </c>
-      <c r="P76" t="inlineStr">
+      <c r="P117" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q76" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B77" t="inlineStr">
+    </row>
+    <row r="118">
+      <c r="C118" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’ACQUISIZIONE DELLE MANIFESTAZIONI DI INTERESSE DI ENTI DEL TERZO SETTORE A PARTECIPARE AL TAVOLO TECNICO REGIONALE DI CO-PROGRAMMAZIONE FINALIZZATO A SVILUPPARE UNA PROPOSTA DI MODELLO REGIONALE INNOVATIVO E INTEGRATO PER L'ACCOGLIENZA E L'OSPITALITÀ IN  SPAZI  OSPEDALIERI  A  SUPPORTO  DEI  PAZIENTI  PEDIATRICI  E  CAREGIVER  INSERITI  IN  PERCORSI  OSPEDALIERI ULTRASPECIALISTICI LONTANI DAL DOMICILIO, IN STRETTA CONNESSIONE CON LE COMUNITÀ TERRITORIALI DI RIFERIMENTO</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
+      <c r="D118" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D77" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E77" t="inlineStr">
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F77" t="inlineStr">
+      <c r="G118" t="inlineStr">
         <is>
           <t xml:space="preserve">Con Delibera della Giunta regionale n. 1431 del 11.11.2025 é stato stabilito di definire un nuovo modello regionale di accoglienza e ospitalità in spazi ospedalieri a supporto dei pazienti pediatrici e dei caregiver inserite in percorsi ospedalieri oltre a specialistici, lontano dal domicilio.
 A tal fine viene avviato un percorso di co-programmazione, ai sensi dell'art. 55 del D. Lgs. n. 117/2017, finalizzato ad arricchire il quadro conoscitivo a disposizione dell'Amministrazione regionale con il contributo proattivo degli Enti del Terzo Settore attraverso la costituzione di un tavolo Tecnico regionale di co-programmazione.
 Il Tavolo tecnico di co-programmazione si pone l'obiettivo di elaborare un documento istruttorio di sintesi che illustri la proposta per la realizzazione di un modello regionale per l'accoglienza e l'ospitalità in spazi ospedalieri a supporto dei pazienti pediatrici e caregiver inseriti in percorsi ospedalieri ultraspecialistici lontano dal domicilio e potrà essere articolato in più sessioni.
 &lt;strong&gt;DESTINATARI DELL’AVVISO&lt;/strong&gt;
 Potranno presentare la manifestazione di interesse &lt;strong&gt;tutti gli Enti del Terzo Settore&lt;/strong&gt; che siano interessati a
 collaborare per il raggiungimento degli obiettivi precedentemente indicati, &lt;strong&gt;iscritti nel RUNTS e che svolgono o hanno svolto attività in merito a servizi/progetti/interventi inerenti all’oggetto dell’Avviso&lt;/strong&gt;, in coerenza con
 le proprie finalità e attività statutarie come indicato nell’Allegato B.
 Per le Onlus iscritte alla relativa Anagrafe la richiesta di perfezionamento dell’iscrizione al RUNTS dovrà essere presentata entro il 31/03/2026 e concludersi positivamente.
 &lt;strong&gt;È esclusa la partecipazione di persone fisiche. &lt;/strong&gt;
 &lt;strong&gt;MODALITÀ DI PRESENTAZIONE DELLA DOMANDA DI PARTECIPAZIONE&lt;/strong&gt;
 Le istanze dovranno pervenire &lt;strong&gt;entro e non oltre le ore 23:59 del 31 MARZO 2026&lt;/strong&gt;, redatte sul Modello di cui all’Allegato B, firmato digitalmente, o in modo olografo con allegata la copia del documento identificativo dal legale rappresentante, a pena di inammissibilità e trasmesse tramite PEC all’indirizzo servizi.sociali@pec.regione.veneto.it.
 &lt;strong&gt;INFORMAZIONI&lt;/strong&gt;
 Eventuali richieste di chiarimenti in merito alla presente procedura potranno essere inviate all’indirizzo di
 posta elettronica certificata: servizi.sociali@pec.regione.veneto.it entro le ore 12:00 del 30 marzo 2026.
  </t>
         </is>
       </c>
-      <c r="G77" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L77" t="inlineStr">
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L118" t="inlineStr">
         <is>
           <t>31/03/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="78">
-[...5 lines deleted...]
-      <c r="B78" t="inlineStr">
+    <row r="119">
+      <c r="C119" t="inlineStr">
         <is>
           <t>Fornitura incubatori per UOSD Microbiologia dell'Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
+      <c r="D119" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D78" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F78" t="inlineStr">
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
         <is>
           <t>L’Azienda ULSS n. 1 Dolomiti avvia una consultazione di mercato, a mezzo della Piattaforma Sintel (ID 213801897), finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare operatori economici con i quali procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o con l’attivazione di altra procedura, in relazione alla spesa da sostenere, per l'acquisizione di incubatori destinati alle colture batteriche e micotiche precise per diagnosi e test di sensibilità agli antibiotici per l’UOSD Microbiologia dell’Ospedale di Belluno.
 Scadenza presentazione documentazione 23.02.2026 ore 16.00 - Piattaforma Sintel ID 213801897.
 20/02/2026 posticipato scadenza a 25/02/2026 ore 16.00.</t>
         </is>
       </c>
-      <c r="G78" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L78" t="inlineStr">
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L119" t="inlineStr">
         <is>
           <t>25/02/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="79">
-[...5 lines deleted...]
-      <c r="B79" t="inlineStr">
+    <row r="120">
+      <c r="C120" t="inlineStr">
         <is>
           <t>ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA E AFFIDAMENTO DIRETTO DELLA FORNITURA DI VALVOLE FONATORIE E RELATIVI ACCESSORI PER I PAZIENTI TERRITORIALI DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DI DITTE DIVERSE. VALIDITÀ FINO AL 31/01/2028.</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
+      <c r="D120" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D79" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F79" t="inlineStr">
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
         <is>
           <t>&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;Per la gara in oggetto in data &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;02&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;/&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;02&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;/202&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;6&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt; si pubblicano la delibera di aggiudicazione n. &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;190&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt; del &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;28/01/2026 &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;e i relativi atti di gara.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97DAD6930"&gt;B97DAD6930&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G79" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K79" t="inlineStr">
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L120" t="inlineStr">
         <is>
           <t>02/02/2026 00:00</t>
         </is>
       </c>
-      <c r="L79" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B80" t="inlineStr">
+    </row>
+    <row r="121">
+      <c r="C121" t="inlineStr">
         <is>
           <t>Avviso Volontario per trasparenza preventiva: Contratto triennale di manutenzione ed assistenza al sw applicativo EUSIS (pratica 455_2025)</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
+      <c r="D121" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D80" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F80" t="inlineStr">
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
         <is>
           <t>02/02/2026 &lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt; Si pubblica la documentazione relativa all'affidamento, a seguito di procedura negoziata &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;senza bando&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;, del contratto triennale per gli anni 2026-2027-2028 relativo al s&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;ervizio di manutenzione ed assistenza &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;del software gestionale integrato EUSIS per l’area amministrativa&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;,&lt;/span&gt;&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;a favore della&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt; Ditta &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;GPI&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt; Spa.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 &lt;p align="justify"&gt;link a BDNCP cig &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B979C27EC7"&gt;B979C27EC7&lt;/a&gt;&lt;/p&gt;
 &lt;ul&gt;
  	&lt;li&gt;delibera di affidamento&lt;/li&gt;
  	&lt;li&gt;avviso volontario inviato per la trasparenza preventiva ai sensi dell'art. 86 del D.Lgs 36/23 sulla GUCE&lt;/li&gt;
 &lt;/ul&gt;
 03/02/2026 Si comunica che l'avviso volontario è stato pubblicato sulla GUCE come da atto allegato</t>
         </is>
       </c>
-      <c r="G80" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L80" t="inlineStr">
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L121" t="inlineStr">
         <is>
           <t>15/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="81">
-[...5 lines deleted...]
-      <c r="B81" t="inlineStr">
+    <row r="122">
+      <c r="C122" t="inlineStr">
         <is>
           <t>LAVORI DI REALIZZAZIONE DI NUOVA FONTE DI PRODUZIONE DI OSSIGENO MEDICALE PRESSO L'OSPEDALE SAN MARTINO DI BELLUNO</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
+      <c r="D122" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D81" t="inlineStr">
+      <c r="E122" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E81" t="inlineStr">
+      <c r="F122" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F81" t="inlineStr">
+      <c r="G122" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;strong&gt;&lt;em&gt;CIG (Link BDNCP) &lt;/em&gt;&lt;/strong&gt;LAVORI GAS: &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDECEDBD"&gt;B9EDECEDBD&lt;/a&gt;
 CUP: B31B24000490001
 &lt;strong&gt;&lt;em&gt;CIG (Link BDNCP) &lt;/em&gt;&lt;/strong&gt;LAVORI STRUTTURE: &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EE0CD371"&gt;B9EE0CD371&lt;/a&gt;
  </t>
         </is>
       </c>
-      <c r="G81" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K81" t="inlineStr">
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L122" t="inlineStr">
         <is>
           <t>29/01/2026 00:00</t>
         </is>
       </c>
-      <c r="L81" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B82" t="inlineStr">
+    </row>
+    <row r="123">
+      <c r="C123" t="inlineStr">
         <is>
           <t>Indagine di mercato tramite piattaforma Sintel finalizzata all’acquisizione di sistemi servoscala per uso domiciliare per le necessità dell'Azienda Ulss1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
+      <c r="D123" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D82" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F82" t="inlineStr">
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
         <is>
           <t>L’Azienda ULSS n. 1 Dolomiti avvia una consultazione di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, in affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o altra procedura in relazione alla spesa da sostenere, per la fornitura di sistemi di servoscala per uso domiciliare.
 La procedura è stat avviata tramite la piattaforma Sintel ID 213552904
 &lt;strong&gt;Il termine di scadenza di presentazione delle proposte è il 12/02/2026 ore 10:00.&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G82" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L82" t="inlineStr">
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L123" t="inlineStr">
         <is>
           <t>12/02/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="83">
-[...5 lines deleted...]
-      <c r="B83" t="inlineStr">
+    <row r="124">
+      <c r="C124" t="inlineStr">
         <is>
           <t>Servizio di gestione di progetti educativi a sostegno della neogenitorialità e genitorialità</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
+      <c r="D124" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D83" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F83" t="inlineStr">
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
         <is>
           <t xml:space="preserve">Servizio di gestione di progetti educativi a sostegno della neogenitorialità e genitorialità, oltre a progetti domiciliari e riabilitativi, a favore di minori, giovani adulti e delle loro famiglie, nonchè di eventuali altri progetti a loro collegati per il periodo 01/10/2025 - 30/09/2027
 LINK BDNCP &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80A1B777E"&gt;B80A1B777E&lt;/a&gt;
 Si pubblica la documentazione relativa alla procedura:
 &lt;ul&gt;
  	&lt;li&gt;Documentazione di gara Sintel&lt;/li&gt;
  	&lt;li&gt;Delibera di nomina della Commissione&lt;/li&gt;
  	&lt;li&gt;CV dei componenti la Commissione&lt;/li&gt;
  	&lt;li&gt;Delibera di aggiudicazione&lt;/li&gt;
 &lt;/ul&gt;
  </t>
         </is>
       </c>
-      <c r="G83" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L83" t="inlineStr">
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr">
         <is>
           <t>11/09/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="84">
-[...5 lines deleted...]
-      <c r="B84" t="inlineStr">
+    <row r="125">
+      <c r="A125" t="n">
+        <v>0</v>
+      </c>
+      <c r="B125" t="n">
+        <v>0</v>
+      </c>
+      <c r="C125" t="inlineStr">
         <is>
           <t>Telefonia fissa TF5 anno 2026 adesione Consip decreto milleproroghe</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
+      <c r="D125" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D84" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F84" t="inlineStr">
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
         <is>
           <t>&lt;p&gt;17/06/2026 in data odierna si pubblica la delibera di prosecuzione del servizio di telefonia fissa TF5 convenzione Consip per l'anno 2026 in base al decreto milleproroghe&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G84" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J84" t="inlineStr">
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr"/>
+      <c r="J125" t="inlineStr"/>
+      <c r="K125" t="inlineStr">
         <is>
           <t>B62172E84E</t>
         </is>
       </c>
-      <c r="K84" t="inlineStr">
+      <c r="L125" t="inlineStr">
         <is>
           <t>26/01/2026 12:00</t>
         </is>
       </c>
-      <c r="L84" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P84" t="inlineStr">
+      <c r="P125" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q84" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B85" t="inlineStr">
+    </row>
+    <row r="126">
+      <c r="A126" t="n">
+        <v>0</v>
+      </c>
+      <c r="B126" t="n">
+        <v>0</v>
+      </c>
+      <c r="C126" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA A LOTTO UNICO PER L'ACQUISIZIONE DI APPARECCHIATURE PER ANESTESIA DA DESTINARE ALLA U.O.C. DI ANESTESIA E RIANIMAZIONE DEL PRESIDIO OSPEDALIERO DI BELLUNO DELL’ULSS 1 DOLOMITI.</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
+      <c r="D126" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D85" t="inlineStr">
+      <c r="E126" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E85" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F85" t="inlineStr">
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
         <is>
           <t>&lt;p&gt;Con deliberazione n. 28 del 02/01/2026 l’Ulss 1 Dolomiti ha indetto una procedura aperta telematica a lotto unico per l’affidamento della fornitura di apparecchi per anestesia da destinare all'U.O.C. di Anestesia e Rianimazione del Presidio Ospedaliero di Belluno. Gli interessati possono formulare richieste di chiarimento entro il giorno 12/02/2026 ore 11:00. La scadenza per la presentazione delle offerte è stabilito nel giorno 25/02/2026 ore 12:00 Il procedimento sarà realizzato sulla piattaforma di e-proceurement Sintel.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G85" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H85" t="inlineStr">
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
         <is>
           <t>209307566</t>
         </is>
       </c>
-      <c r="I85" t="inlineStr"/>
-      <c r="J85" t="inlineStr">
+      <c r="J126" t="inlineStr"/>
+      <c r="K126" t="inlineStr">
         <is>
           <t>BA0F8D0823</t>
         </is>
       </c>
-      <c r="K85" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" t="inlineStr">
+      <c r="L126" t="inlineStr">
         <is>
           <t>31/12/2026 00:00</t>
         </is>
       </c>
-      <c r="P85" t="inlineStr">
+      <c r="P126" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q85" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B86" t="inlineStr">
+    </row>
+    <row r="127">
+      <c r="A127" t="n">
+        <v>0</v>
+      </c>
+      <c r="B127" t="n">
+        <v>0</v>
+      </c>
+      <c r="C127" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA DELLA FORNITURA DI DISPOSITIVI MEDICI PER DRENAGGIO E ASPIRAZIONE, PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr">
+      <c r="D127" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D86" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F86" t="inlineStr">
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span style="font-family: arial, helvetica, sans-serif; font-size: 10pt;"&gt;Per procedura di gara in oggetto si pubblica delibera di nomina commissione giudicatrice n. 132 del 16/01/2026.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size: 10pt; font-family: arial, helvetica, sans-serif;"&gt;&lt;span&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml" rel="nofollow"&gt;&lt;span&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/a&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size: 10pt; font-family: arial, helvetica, sans-serif;"&gt;Per procedura di gara in oggetto si pubblicano delibera di assegnazione n. 473 del 27/03/2026 e relativi atti di gara.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G86" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J86" t="inlineStr">
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr"/>
+      <c r="J127" t="inlineStr"/>
+      <c r="K127" t="inlineStr">
         <is>
           <t>B91B0B375E,B91B0B4831,B91B0B5904</t>
         </is>
       </c>
-      <c r="K86" t="inlineStr">
+      <c r="L127" t="inlineStr">
         <is>
           <t>16/01/2026 00:01</t>
         </is>
       </c>
-      <c r="L86" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P86" t="inlineStr">
+      <c r="P127" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q86" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B87" t="inlineStr">
+    </row>
+    <row r="128">
+      <c r="C128" t="inlineStr">
         <is>
           <t>LAVORI DI RISTRUTTURAZIONE DI UN FABBRICATO DESTINATO A RESIDENZE PROTETTE - GAP PRESSO IL COMUNE DI PONTE NELLE ALPI</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
+      <c r="D128" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D87" t="inlineStr">
+      <c r="E128" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
+      <c r="F128" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F87" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="L87" t="inlineStr">
+      <c r="G128" t="inlineStr"/>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
         <is>
           <t>23/10/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="88">
-[...5 lines deleted...]
-      <c r="B88" t="inlineStr">
+    <row r="129">
+      <c r="A129" t="n">
+        <v>0</v>
+      </c>
+      <c r="B129" t="n">
+        <v>0</v>
+      </c>
+      <c r="C129" t="inlineStr">
         <is>
           <t>connettività SPC2 anno 2026 in adesione a contratto quadro OPA Consip</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr">
+      <c r="D129" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D88" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F88" t="inlineStr">
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
         <is>
           <t>&lt;p&gt;17/06/2026 in data odierna si pubblica la delibera di prosecuzione del servizio di connettivitù SPC2 in adesione a contratto quadro OPA Consip per l'anno 2026 in base al decreto milleproroghe&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G88" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J88" t="inlineStr">
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr"/>
+      <c r="J129" t="inlineStr"/>
+      <c r="K129" t="inlineStr">
         <is>
           <t>B6214321D7</t>
         </is>
       </c>
-      <c r="K88" t="inlineStr">
+      <c r="L129" t="inlineStr">
         <is>
           <t>13/01/2026 12:00</t>
         </is>
       </c>
-      <c r="L88" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P88" t="inlineStr">
+      <c r="P129" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q88" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B89" t="inlineStr">
+    </row>
+    <row r="130">
+      <c r="A130" t="n">
+        <v>0</v>
+      </c>
+      <c r="B130" t="n">
+        <v>0</v>
+      </c>
+      <c r="C130" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER MANIFESTAZIONE D’INTERESSE PER L’INSERIMENTO O LA VARIAZIONE DI UNITÀ DI OFFERTA SOCIALI E SOCIO-SANITARIE NELL'AGGIORNAMENTO DELLA PROGRAMMAZIONE LOCALE DEI PIANI DI ZONA 2023-2026 (DOCUMENTI ATTUATIVI 2026) DEI DISTRETTI DI BELLUNO E DI FELTRE</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr">
+      <c r="D130" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D89" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E89" t="inlineStr">
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F89" t="inlineStr">
+      <c r="G130" t="inlineStr">
         <is>
           <t>&lt;p&gt;Tenuto conto di quanto riportato nell’AVVISO pubblicato nella presente pagina, i soggetti interessati a manifestare l’interesse per l’inserimento o la variazione di Unità di Offerta sociali e socio-sanitarie ai fini della programmazione locale dei Piani di Zona 2023-2026 (&lt;u&gt;Documenti Attuativi Annuali 2026&lt;/u&gt;), dei Distretti di Belluno e di Feltre, devono formalizzare la propria richiesta &lt;strong&gt;ENTRO IL 26 GENNAIO 2026 ALLE ORE  12.00&lt;/strong&gt;, all’Azienda ULSS 1 Dolomiti e al Comune di competenza. Per compilare la richiesta devono essere utilizzati i seguenti moduli, rispettivamente nel caso di:&lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;Inserimento di una struttura/Unità di Offerta (UdO) di nuova realizzazione – &lt;a href="https://forms.gle/KupD5GXm3nkEFV9b7" target="_blank" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;LINK MODULO_1&lt;/strong&gt;&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;Variazione della capacità ricettiva (ampliamento o riduzione del nr. dei posti) – &lt;a href="https://forms.gle/jveUmjrg1aJwrMUQ8" target="_blank" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;LINK MODULO_2&lt;/strong&gt;&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;Trasformazione/conversione nella tipologia di UdO – &lt;a href="https://forms.gle/iH4Gn1ugaXAZt7oHA" target="_blank" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;LINK MODULO_3&lt;/strong&gt;&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;Trasferimento di sede – &lt;a href="https://forms.gle/DHRiYTZkdkqC21v97" target="_blank" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;LINK MODULO_4&lt;/strong&gt;&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;Rinuncia all’inserimento nel Piano di Zona 2023-26 – &lt;a href="https://forms.gle/UADhAFCcbWT6u9ALA" target="_blank" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;LINK MODULO_5&lt;/strong&gt;&lt;/a&gt;&lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;Le richieste di cui ai punti 2, 3, 4 e 5  fanno riferimento a Unità di Offerta già inserite nel Piano di Zona 2023-26 (come modificato a giugno 2025) pubblicato nel sito dell’Azienda Ulss 1 Dolomiti, pagina &lt;em&gt;Documenti approvati&lt;/em&gt;, sezione dedicata ai &lt;em&gt;Documenti Attuativi Annuali 2025&lt;/em&gt;. Nella pagina visibile al seguente &lt;a href="https://www.aulss1.veneto.it/documenti-approvati-23-25" target="_blank" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;link&lt;/strong&gt;&lt;/a&gt;, tra i &lt;em&gt;Documenti collegati&lt;/em&gt; dei &lt;em&gt;Documenti Attuativi Annuali 2025&lt;/em&gt; è possibile scaricare le "TABELLE UDO 2025". &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;ATTENZIONE &lt;/strong&gt;- Dopo il 1° marzo 2026, i soggetti interessati a manifestare l’interesse per ’inserimento o la variazione di Unità di Offerta non soggette a tetti programmatori, ai fini della  modifica della programmazione locale dei Piani di Zona 2023-2025 (Documenti Attuativi Annuali 2026) dei Distretti di Belluno e di Feltre possono formalizzare la propria richiesta all’Azienda ULSS 1 Dolomiti e al Comune di competenza, compilando, entro il 31 agosto 2025, l’apposita modulistica disponibile alla sezione &lt;a href="https://www.aulss1.veneto.it/moduli-presentazione-istanze-unit-di-offerta" target="_blank" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;Moduli presentazione istanze Unità di Offerta&lt;/strong&gt;&lt;/a&gt; del presente sito. 
  &lt;br&gt;
  &lt;br&gt;
  &lt;strong&gt;Informazioni&lt;/strong&gt;
  &lt;br&gt;
  Per maggiori informazioni o chiarimenti in merito è possibile contattare la UOC Sociale  amministrazione.sociale@aulss1.veneto.it, oppure gli Uffici di Piano di ciascun ambito territoriale: 
  &lt;br&gt;
  - UdP Ufficio di Distretto di Belluno: referente Paolo Dal Bianco tel. 0437 516895 - email: &lt;a href="mailto:paolo.dalbianco@aulss1.veneto.it" rel="nofollow noopener noreferrer"&gt;paolo.dalbianco@aulss1.veneto.it&lt;/a&gt;
  &lt;br&gt;
  - UdP Ufficio di Distretto di Feltre: referente Elena Taverna tel. 0439 883050 - email: elena.taverna@aulss1.veneto.it    &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G89" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L89" t="inlineStr">
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr"/>
+      <c r="J130" t="inlineStr"/>
+      <c r="K130" t="inlineStr"/>
+      <c r="L130" t="inlineStr">
         <is>
           <t>26/01/2026 00:00</t>
         </is>
       </c>
-      <c r="P89" t="inlineStr">
+      <c r="P130" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q89" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B90" t="inlineStr">
+    </row>
+    <row r="131">
+      <c r="A131" t="n">
+        <v>0</v>
+      </c>
+      <c r="B131" t="n">
+        <v>0</v>
+      </c>
+      <c r="C131" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI SISTEMI ANALITICI PER L’ESECUZIONE DI INDAGINI DI BIOLOGIA MOLECOLARE PER L’UOSD DI MICROBIOLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 48 MESI, EVENTUALMENTE RINNOVABILE PER 12 MESI E CON OPZIONE DI PROROGA PER ULTERIORI 12 MESI.</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr">
+      <c r="D131" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D90" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F90" t="inlineStr">
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
         <is>
           <t>&lt;p&gt;Per la procedura in oggetto in data 08/01/2026 si pubblicano i documenti di gara (ID SINTEL 212589726).&lt;/p&gt;
 &lt;p&gt;Per la procedura in oggetto in data 04/02/2026 si pubblicano le risposte ai chiarimenti richiesti.&lt;/p&gt;
 &lt;p&gt;Per la procedura in oggetto si pubblica Delibera di Nomina della Commissione Giudicatrice n. 515 del 03/04/2026.&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p align="left"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/p&gt;
 &lt;p&gt;Per la procedura in oggetto in data 22/05/2026 si pubblica Delibera di assegnazione n. 718 del 18/08/2026. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G90" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J90" t="inlineStr">
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr"/>
+      <c r="J131" t="inlineStr"/>
+      <c r="K131" t="inlineStr">
         <is>
           <t>B9DFDD2407,B9DFDD34DA</t>
         </is>
       </c>
-      <c r="K90" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" t="inlineStr">
+      <c r="L131" t="inlineStr">
         <is>
           <t>16/02/2026 00:00</t>
         </is>
       </c>
-      <c r="P90" t="inlineStr">
+      <c r="P131" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q90" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B91" t="inlineStr">
+    </row>
+    <row r="132">
+      <c r="C132" t="inlineStr">
         <is>
           <t>SERVIZIO DI PRESIDIO IMPIANTISTICO ELETTRICO E MECCANICO DA EFFETTUARSI PRESSO L’OSPEDALE CODIVILLA DI CORTINA D’AMPEZZO (BL) BELLUNO DELL’AZIENDA ULSS N.1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
+      <c r="D132" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D91" t="inlineStr">
+      <c r="E132" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
+      <c r="F132" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F91" t="inlineStr">
+      <c r="G132" t="inlineStr">
         <is>
           <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B63682CE"&gt;B9B63682CE&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G91" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K91" t="inlineStr">
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L132" t="inlineStr">
         <is>
           <t>19/12/2025 00:00</t>
         </is>
       </c>
-      <c r="L91" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B92" t="inlineStr">
+    </row>
+    <row r="133">
+      <c r="C133" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO PER LA FORNITURA DI UN SISTEMA PER DIAGNOSTICA MOLECOLARE DELLE MALATTIE MIELOPROFILATIVE CRONICHE (MPN) PER L’UOC DI ANATOMIA PATOLOGICA DELL’OSPEDALE DI BELLUNO</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr">
+      <c r="D133" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D92" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F92" t="inlineStr">
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
         <is>
           <t>Per quanto in oggetto l'Azienda ULSS n. 1 Dolomiti intende avviare un’indagine di mercato al fine di individuare gli operatori economici da invitare ad una procedura di affidamento diretto, ai sensi dell’art.50, c.1 lett. b) del D.Lgs. 36/2023.</t>
         </is>
       </c>
-      <c r="G92" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L92" t="inlineStr">
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L133" t="inlineStr">
         <is>
           <t>09/01/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="93">
-[...5 lines deleted...]
-      <c r="B93" t="inlineStr">
+    <row r="134">
+      <c r="A134" t="n">
+        <v>0</v>
+      </c>
+      <c r="B134" t="n">
+        <v>0</v>
+      </c>
+      <c r="C134" t="inlineStr">
         <is>
           <t>Avviso di indagine di mercato per successivo affidamento diretto di veicoli 4x4 da destinare ai Servizi Veterinari dell'Azienda Ulss 1 Dolomiti</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
+      <c r="D134" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D93" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F93" t="inlineStr">
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Azienda ULSS 1 Dolomiti avvia, tramite il portale Sintel – ID procedura n. 211005661, un’indagine di mercato finalizzata a successivo affidamento diretto della fornitura di veicoli 4x4 da destinare ai Servizi Veterinari.&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;Termine per la presentazione delle proposte:&lt;/p&gt;
 &lt;p style="text-align: center;"&gt;Giovedì 8 gennaio 2026 alle ore 15:30.&lt;/p&gt;
 &lt;p&gt;Eventuali chiarimenti ed informazioni potranno essere richiesti: -di natura tecnica, sig. Marco Broch – Tel n. 0437/516081 e-mail marco.broch@aulss1.veneto.it UOC Servizi Tecnici e Patrimoniali -di natura amministrativa, dott.ssa Erica De Bortoli - Tel. n. 0439-883627 e-mail e.debortoli@aulss1.veneto.it UOC Provveditorato, Economato e Gestione della Logistica&lt;/p&gt;
 &lt;pre&gt; &lt;/pre&gt;
 &lt;p&gt;         &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G93" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L93" t="inlineStr">
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr"/>
+      <c r="J134" t="inlineStr"/>
+      <c r="K134" t="inlineStr"/>
+      <c r="L134" t="inlineStr">
         <is>
           <t>08/01/2026 00:00</t>
         </is>
       </c>
-      <c r="P93" t="inlineStr">
+      <c r="P134" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q93" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B94" t="inlineStr">
+    </row>
+    <row r="135">
+      <c r="C135" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA IN LOTTO UNICO DI ELETTRODI – AGOELETTRODI – CAVI E GEL, PER ELLETTROMIOGRAFIA E NEUROFISIOPATOLOGIA, PER LE UU.OO DI NEUROLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 60 MESI</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
+      <c r="D135" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D94" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F94" t="inlineStr">
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
         <is>
           <t xml:space="preserve">Per quanto in oggetto l’Azienda ULSS n.1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett. b) del D.Lgs.36/2023.
 Le ditte interessate potranno presentare la propria candidatura entro mercoledi 10/12/2025 agli indirizzi mail indicati nella lettera allegata alla presente.
  </t>
         </is>
       </c>
-      <c r="G94" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L94" t="inlineStr">
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L135" t="inlineStr">
         <is>
           <t>10/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="95">
-[...5 lines deleted...]
-      <c r="B95" t="inlineStr">
+    <row r="136">
+      <c r="C136" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI UN SISTEMA (STRUMENTAZIONE E REAGENTI) PER ANALISI MOLECOLARI DI FIBROSI CISTICA E DI SINDROME DI LYNCH PER L’UOC DI ANATOMIA PATOLOGICA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
+      <c r="D136" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D95" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F95" t="inlineStr">
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>*Per gara in oggetto si pubblicano, in data 25/11/2025, delibera di nomina commissione n. 1383 del 21/11/2025 e curricula dei componenti;</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L136" t="inlineStr">
+        <is>
+          <t>25/11/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="n">
+        <v>0</v>
+      </c>
+      <c r="B137" t="n">
+        <v>0</v>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI UN SISTEMA (STRUMENTAZIONE E REAGENTI) PER ANALISI MOLECOLARI DI FIBROSI CISTICA E DI SINDROME DI LYNCH PER L’UOC DI ANATOMIA PATOLOGICA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
         <is>
           <t>&lt;p&gt;*Per procedura di gara in oggetto, in data 25/11/2025, si pubblicano delibera di nomina commissione giudicatrice e curricula dei commissari.  &lt;/p&gt;
 &lt;p&gt;*Per procedura di gra in oggetto si pubblicano Delibera di assegnazione n. 27 del 02/01/2026 e relativi atti di gara.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G95" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J95" t="inlineStr">
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr"/>
+      <c r="J137" t="inlineStr"/>
+      <c r="K137" t="inlineStr">
         <is>
           <t>B8D049997B</t>
         </is>
       </c>
-      <c r="K95" t="inlineStr">
+      <c r="L137" t="inlineStr">
         <is>
           <t>25/11/2025 00:00</t>
         </is>
       </c>
-      <c r="L95" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P95" t="inlineStr">
+      <c r="P137" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q95" t="inlineStr"/>
-[...57 lines deleted...]
-      <c r="B97" t="inlineStr">
+    </row>
+    <row r="138">
+      <c r="C138" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI STRUMENTO E CONSUMABILI PER LA DIAGNOSTICA DELLO STUDIO DEL RISCHIO TROMBOTICO ED EMOCROMATOSI PER IL LABORATORIO ANALISI DELL’OSPEDALE DI BELLUNO, PER UN PERIODO DI 36 MESI</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr">
+      <c r="D138" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D97" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F97" t="inlineStr">
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
         <is>
           <t>&lt;p class="Textbody"&gt;Per quanto in oggetto l’Azienda ULSS n.1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett. b) del D.Lgs.36/2023.&lt;/p&gt;
 &lt;p class="Textbody"&gt;Le ditte interessate potranno presentare la propria candidatura entro martedi 02/12/2025 agli indirizzi mail indicati nella lettera allegata alla presente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G97" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L97" t="inlineStr">
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L138" t="inlineStr">
         <is>
           <t>02/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="98">
-[...5 lines deleted...]
-      <c r="B98" t="inlineStr">
+    <row r="139">
+      <c r="C139" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO PER LA FORNITURA DI TEST RAPIDI PER DIVERSI ANTIGENI, PER L’UOSD DI MICROBIOLOGIA DELL’AULSS N. 1 DOLOMITI E PER IL LABORATORIO ANALISI DI FELTRE, PER UN PERIODO DI 48 MESI</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
+      <c r="D139" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D98" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F98" t="inlineStr">
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
         <is>
           <t>&lt;p class="western" align="justify"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;L’Azienda ULSS n. 1 Dolomiti intende avviare un’indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto, ai sensi dell’art. 50, c.1 lett. b) del D.Lgs. 36/2023, per la fornitura di test rapidi per diversi antigeni, per l’UOSD di Microbiologia dell’AULSS n. 1 Dolomiti e per il Laboratorio analisi di Feltre, per un periodo di 48 mesi.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p class="western" align="justify"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;La scadenza per la presentazione della manifestazione di interesse è fissata per martedì 25/11/2025.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G98" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L98" t="inlineStr">
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L139" t="inlineStr">
         <is>
           <t>25/11/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="99">
-[...5 lines deleted...]
-      <c r="B99" t="inlineStr">
+    <row r="140">
+      <c r="C140" t="inlineStr">
         <is>
           <t>PROCEDURA  APERTA  TELEMATICA  PER  L’AFFIDAMENTO DELLE COPERTURE  ASSICURATIVE "ALL RISKS” DELL’AZIENDA ULSS N. 1 DOLOMITI  (pratica 537_2025)</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr">
+      <c r="D140" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D99" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F99" t="inlineStr">
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
         <is>
           <t>06/11/2025 Si pubblica in data odierna la documentazione relativa alla procedura aperta telematica per l'affidamento delle coperture assicurative "All Risks" dell'Azienda ULSS n.1 Dolomiti.
 Procedura Sintel &lt;strong&gt;ID 209605098 &lt;/strong&gt;
 Link a BDNCP CIG B8F792D193 &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F792D193"&gt;https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F792D193&lt;/a&gt;
 termine di  scadenza per la presentazione delle offerte: &lt;strong&gt;09/12/2025 ore 12:00 &lt;/strong&gt;
 termine di scadenza per la richiesta di chiarimenti:&lt;strong&gt; 28/11/2025 ore 10:00&lt;/strong&gt;
 13/11/2025 Si pubblica l'allegato chiarimenti 1
 26/11/2025 Si pubblica comunicazione relativa al parere ottenuto dalla CRITE
 28/11/2025 Si pubblica l'allegato chiarimenti 2
 03/12/2025 Si pubblica l'allegato chiarimenti 3
 15/12/2025 Si pubblica la delibera di nomina della commissione giudicatrice n.1436/2025
 09/01/2026 Si pubblicano : Curricula dei componenti, delibera di aggiudicazione,
 Si comunica che in data 29/12/2025 è stato firmato il contratto di polizza biennale per l'affidamento delle coperture assicurative "All Risks" .
 02/02/2026 Si allega di seguito l'avviso GUCE pubblicato in data odierna, relativo ai risultati della procedura.</t>
         </is>
       </c>
-      <c r="G99" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L99" t="inlineStr">
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L140" t="inlineStr">
         <is>
           <t>09/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="100">
-[...5 lines deleted...]
-      <c r="B100" t="inlineStr">
+    <row r="141">
+      <c r="A141" t="n">
+        <v>0</v>
+      </c>
+      <c r="B141" t="n">
+        <v>0</v>
+      </c>
+      <c r="C141" t="inlineStr">
         <is>
           <t>Avviso per RETI ASSOCIATIVE DI ODV QUALIFICATI (D.Lgs 117/2017 art 41,55,56 e 57)</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr">
+      <c r="D141" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D100" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F100" t="inlineStr">
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li style="color: #000000;"&gt;&lt;span style="font-size: 10pt; color: #000000;"&gt;&lt;strong&gt;31/10/2025 &lt;/strong&gt;Si pubblica:&lt;strong&gt; &lt;/strong&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;AVVISO PUBBLICO PER L’INDIVIDUAZIONE DI RETI ASSOCIATIVE DI ORGANISMI DI VOLONTARIATO QUALIFICATI, AI SENSI DEGLI ARTT. 41, 55, 56 e 57 DEL D.LGS. 117/2017, AI QUALI AFFIDARE IL SERVIZIO DI SOCCORSO SANITARIO IN EMERGENZA E URGENZA DELL’AZIENDA ULSS N. 1 DOLOMITI E DEL MEDICAL SERVICE DEI GIOCHI OLIMPICI E PARALIMPICI MILANO CORTINA 2026&lt;/span&gt; Scadenza presentazione domande 
    &lt;del&gt;24/11/2025&lt;/del&gt;&lt;/span&gt;&lt;/li&gt;
  &lt;li style="color: #000000;"&gt;&lt;span style="font-size: 10pt; color: #000000;"&gt; &lt;strong&gt;05/11/2025:&lt;/strong&gt; ATTENZIONE, PER ERRORE MATERIALE è STATA INDICATA NELL'AVVISO UNA DATA NON CORRETTA,  LA SCADENZA E' FISSATA AL 14/11/2025 06/11/2025: si pubblica rettifica termine&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G100" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L100" t="inlineStr">
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr"/>
+      <c r="J141" t="inlineStr"/>
+      <c r="K141" t="inlineStr"/>
+      <c r="L141" t="inlineStr">
         <is>
           <t>14/11/2025 00:00</t>
         </is>
       </c>
-      <c r="P100" t="inlineStr">
+      <c r="P141" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q100" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B101" t="inlineStr">
+    </row>
+    <row r="142">
+      <c r="C142" t="inlineStr">
         <is>
           <t>ASSEGNAZIONE  A  SEGUITO  DI  PROCEDURA  NEGOZIATA  DELLA  FORNITURA  DI  DISPOSITIVI  MEDICI  DEDICATI  AGLI  INIETTORI  PER  LE  APPARECCHIATURE  TAC  E  RMN  DI  PROPRIETÀ  DELL’AZIENDA  ULSS  N.  1  DOLOMITI, A FAVORE DELLA DITTA BAYER S.P.A.. VALIDITÀ FINO AL 31/10/2028.</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr">
+      <c r="D142" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D101" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F101" t="inlineStr">
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
         <is>
           <t>Per la gara in oggetto in data 24/10/2025 si pubblicano la Delibera di aggiudicazione n. 1233 del 20/10/2025 e i relativi atti di gara.
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82138FBE5"&gt;B82138FBE5&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G101" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K101" t="inlineStr">
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L142" t="inlineStr">
         <is>
           <t>24/10/2025 00:00</t>
         </is>
       </c>
-      <c r="L101" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B102" t="inlineStr">
+    </row>
+    <row r="143">
+      <c r="C143" t="inlineStr">
         <is>
           <t>Indagine  di  mercato  tramite  piattaforma  Sintel  finalizzata  all’avvio  di  una  procedura per l’acquisizione di software per l’analisi con intelligenza artificiale di esami radiologici in  ictus iper-acuto, per le necessità dell'Azienda Ulss1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
+      <c r="D143" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D102" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F102" t="inlineStr">
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
         <is>
           <t xml:space="preserve">L’Azienda ULSS n. 1 Dolomiti avvia una consultazione di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, in affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o altra procedura in relazione alla spesa da sostenere, per la fornitura in noleggio omnicomprensivo full risk di un software per l'analisi con intelligenza artificiale di esami radiologici in ictus iper-acuto. L'obiettivo è l'automatizzazione del calcolo ASPECTS e della quantificazione core/penumbra per supportare la selezione rapida dei pazienti candidati a procedure neuroradiologiche time-dependent.
 &lt;strong&gt;La procedura è stata avviata sulla piattaforma Sintel ID 208869429.&lt;/strong&gt;
 In allegato la relativa documentazione; il termine di scadenza per la presentazione delle proposte è il 07/11/2025 ore 10:00.
  </t>
         </is>
       </c>
-      <c r="G102" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L102" t="inlineStr">
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L143" t="inlineStr">
         <is>
           <t>07/11/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="103">
-[...5 lines deleted...]
-      <c r="B103" t="inlineStr">
+    <row r="144">
+      <c r="A144" t="n">
+        <v>0</v>
+      </c>
+      <c r="B144" t="n">
+        <v>0</v>
+      </c>
+      <c r="C144" t="inlineStr">
         <is>
           <t>Protocollo di legalità ai fini della prevenzione dei tentativi d'infiltrazione della criminalità organizzata nel settore dei contratti pubblici di lavori, servizi e forniture</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr">
+      <c r="D144" t="inlineStr">
         <is>
           <t>Avvisi generali ai fornitori</t>
         </is>
       </c>
-      <c r="D103" t="inlineStr">
+      <c r="E144" t="inlineStr">
         <is>
           <t>In Gestione</t>
         </is>
       </c>
-      <c r="E103" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F103" t="inlineStr">
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
         <is>
           <t>&lt;p&gt;In data 09/10/2025 è stato perfezionato il Protocollo di legalità ai fini della prevenzione dei tentativi di infiltrazione della criminalità organizzata e del contrasto alla corruzione nel settore dei contratti pubblici di lavori, servizi e forniture, tra Regione del Veneto, le Prefetture Uffici Territoriali del Governo del Veneto, l'ANCI Veneto e l'UPI Veneto. Il Protocollo e le sue clausole trovano applicazione per le procedure di affidamento avviate successivamente alla data del suo perfezionamento. Il testo del Protocollo di legalità sottoscritto in data 09/10/2025 è pubblicato alla presente pagina. Per l'archivio dei precedenti Protocolli di legalità si rimanda alla pagina dedicata del sito della Regione Veneto https://www.regione.veneto.it/web/lavori-pubblici/protocollo-di-legalita Belluno 16/10/2025&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G103" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L103" t="inlineStr">
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr"/>
+      <c r="J144" t="inlineStr"/>
+      <c r="K144" t="inlineStr"/>
+      <c r="L144" t="inlineStr">
         <is>
           <t>09/10/2028 00:00</t>
         </is>
       </c>
-      <c r="P103" t="inlineStr">
+      <c r="P144" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q103" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B104" t="inlineStr">
+    </row>
+    <row r="145">
+      <c r="C145" t="inlineStr">
         <is>
           <t>ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA SENZA BANDO DELLA FORNITURA DI DISPOSITIVI MEDICI PER INCONTINENTI GRAVI (CATETERI VESCICALI ED ESTERNI, RACCOGLITORI PER URINA ,GUAINE) PER I PAZIENTI TERRITORIALI DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLE DITTE COLOPLAST S.P.A. E WELLSPECT S.R.L.. VALIDITÀ FINO AL 30/09/2026.</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
+      <c r="D145" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D104" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F104" t="inlineStr">
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
         <is>
           <t>Per la gara in oggetto in data 16/10/2025 si pubblicano la delibera di aggiudicazione n. 1210 del 14/10/2025 e i relativi atti di gara.
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B819C85FF3"&gt;B819C85FF3&lt;/a&gt;
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B819EBE584"&gt;B819EBE584&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G104" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K104" t="inlineStr">
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L145" t="inlineStr">
         <is>
           <t>16/10/2025 00:00</t>
         </is>
       </c>
-      <c r="L104" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B105" t="inlineStr">
+    </row>
+    <row r="146">
+      <c r="C146" t="inlineStr">
         <is>
           <t>Assegnazione della fornitura di personal computer per l’Azienda Ulss n.1 Dolomiti a seguito di  adesione alla Convenzione Consip “per la fornitura di personal computer desktop, workstation e monitor con servizi connessi ed opzionali – lotto 2” a favore del Raggruppamento Temporaneo d’impresa IM  DIRECT  Srl di Settala (MI) (mandataria capo-gruppo), DP Vision Srl di Milano (mandante), e Eulogic NT SpA, di Bari (BA) (mandante). La fornitura è prevista all’interno della programmazione PNRR Investimento M6C2 1.1.1 – Ammodernamento del parco tecnologico e digitale ospedaliero (Digitalizzazione DEA I e II livello). CUP B36G21073020006 per Belluno e B96G21060470006 per Feltre.</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr">
+      <c r="D146" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D105" t="inlineStr">
+      <c r="E146" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E105" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G105" t="inlineStr">
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr"/>
+      <c r="H146" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K105" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" t="inlineStr">
+      <c r="L146" t="inlineStr">
         <is>
           <t>31/12/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="106">
-[...5 lines deleted...]
-      <c r="B106" t="inlineStr">
+    <row r="147">
+      <c r="C147" t="inlineStr">
         <is>
           <t>AGGIUDICAZIONE, A SEGUITO DI PROCEDURA NEGOZIATA SENZA BANDO, DEL CONTRATTO ANNUO DI MANUTENZIONE ED ASSISTENZA SUITE E4 CURE  A FAVORE DELLA SOCIETÀ EXPRIVIA SPA (pratica 408_2025)</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr">
+      <c r="D147" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D106" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F106" t="inlineStr">
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
         <is>
           <t>29/09/2025 Si pubblica la documentazione relativa all'affidamento del contratto annuo di manutenzione ed assistenza software Suite E4Cure.
 link a BDNCP CIG  &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DCB197E2" rel="noopener"&gt;https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DCB197E2&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G106" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L106" t="inlineStr">
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L147" t="inlineStr">
         <is>
           <t>05/09/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="107">
-[...5 lines deleted...]
-      <c r="B107" t="inlineStr">
+    <row r="148">
+      <c r="C148" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI ANOSCOPI MONOUSO UTILIZZATI PRESSO LE UU.OO DI CHIRURGIA GENERALE DELL’ AZIENDA ULSS N.1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
+      <c r="D148" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D107" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F107" t="inlineStr">
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
         <is>
           <t>&lt;p class="Textbody"&gt;Per quanto in oggetto l’Azienda ULSS n.1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett. b) del D.Lgs.36/2023.&lt;/p&gt;
 &lt;p class="Textbody"&gt;Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno venerdi 10/10/2025 agli indirizzi mail indicati nella lettera allegata alla presente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G107" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L107" t="inlineStr">
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L148" t="inlineStr">
         <is>
           <t>10/10/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="108">
-[...5 lines deleted...]
-      <c r="B108" t="inlineStr">
+    <row r="149">
+      <c r="C149" t="inlineStr">
         <is>
           <t>ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA DELLA FORNITURA DI STRUMENTARIO CHIRURGICO POLIUSO MARCA “STORZ”, PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLA DITTA ZACCANTI S.P.A.. VALIDITÀ FINO AL 31/08/2028.</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr">
+      <c r="D149" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D108" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F108" t="inlineStr">
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
         <is>
           <t>Per la gara in oggetto in data 24/09/2025 si pubblicano la delibera di aggiudicazione n. 1099 del 19/09/2025 e i relativi atti di gara.
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A56FAE53"&gt;B7A56FAE53&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G108" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K108" t="inlineStr">
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L149" t="inlineStr">
         <is>
           <t>24/09/2025 00:00</t>
         </is>
       </c>
-      <c r="L108" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B109" t="inlineStr">
+    </row>
+    <row r="150">
+      <c r="C150" t="inlineStr">
         <is>
           <t>Indagine di mercato - Fornitura in sostituzione di un sistema di monitoraggio e registrazione continuo della temperatura e remotizzazione allarmi di frigoriferi, congelatori o altre apparecchiature, da destinare a varie UU.OO. delle sedi territoriali e ospedaliere dell’Ulss 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr">
+      <c r="D150" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D109" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F109" t="inlineStr">
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
         <is>
           <t>L’Azienda ULSS n. 1 Dolomiti tramite la piattaforma Sintel &lt;strong&gt;ID &lt;/strong&gt;207372992 avvia una consultazione di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, in affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o altra procedura in relazione alla spesa da sostenere per la fornitura in sostituzione, presso varie sedi territoriali e ospedaliere dell’Ulss 1 Dolomiti, di un sistema di monitoraggio e registrazione in continuo della temperatura e la centralizzazione e remotizzazione allarmi di frigoriferi e congelatori contenenti materiale biologico o farmaceutico.
 &lt;strong&gt;La termine di scadenza per la presentazione delle proposte è fissato al &lt;/strong&gt;&lt;strong&gt;03 ottobre 2025 ore 10:00.&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G109" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L109" t="inlineStr">
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L150" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="110">
-[...5 lines deleted...]
-      <c r="B110" t="inlineStr">
+    <row r="151">
+      <c r="C151" t="inlineStr">
         <is>
           <t>ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA DELLA FORNITURA DI SPAZIATORI SUBACROMIALI PER LE UU.OO. DI ORTOPEDIA DELL’AZIENDA ULSS N. 1 DOLOMITI, A FAVORE DELLA DITTA STRYKER ITALIA S.R.L.. VALIDITÀ FINO AL 30/11/2029.</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr">
+      <c r="D151" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D110" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F110" t="inlineStr">
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
         <is>
           <t>Per quanto in oggetto l'Azienda ULSS n. 1 Dolomiti intende avviare un’indagine di mercato al fine di individuare gli operatori economici da invitare alla procedura negoziata senza bando, ai sensi dell’art.50, c.1 lett. e) del D.Lgs. 36/2023.
 Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno 06/10/2025 a mezzo Piattaforma Sintel (ID: 207460280)
 I curricula dei componenti della Commissione Giudicatrice sono disponibili al seguente link della sezione Amministrazione Trasparente: https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml
 In data 17/12/2025 si pubblicano Delibera di assegnazione e relativi atti di gara.
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84EB943C5"&gt;B84EB943C5&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G110" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K110" t="inlineStr">
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr">
         <is>
           <t>19/09/2025 00:00</t>
         </is>
       </c>
-      <c r="L110" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B111" t="inlineStr">
+    </row>
+    <row r="152">
+      <c r="C152" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO FINALIZZATA ALL’ACQUISIZIONE DI N. 2 SISTEMI PER ENDOSCOPIA RESETTIVA DA DESTINARE ALLE UU.OO. DI GASTROENTEROLOGIA DELLA ULSS 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr">
+      <c r="D152" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D111" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F111" t="inlineStr">
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
         <is>
           <t xml:space="preserve">L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 206954861, un’indagine di mercato finalizzata ad acquisire proposte tecnico-economiche e selezionare operatori economici per l'affidamento della fornitura di sistemi per endoscopia resettiva da destinare alle UU.OO. di Gastroenterologia dell'Azienda Ulss 1 Dolomiti.
 Il termine per la presentazione delle proposte è fissato al giorno 22/09/2025 ore 18:00.
  </t>
         </is>
       </c>
-      <c r="G111" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L111" t="inlineStr">
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L152" t="inlineStr">
         <is>
           <t>22/09/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="112">
-[...5 lines deleted...]
-      <c r="B112" t="inlineStr">
+    <row r="153">
+      <c r="C153" t="inlineStr">
         <is>
           <t>LAVORI DI RISTRUTTURAZIONE DEL LOCALE EX SIMULATORE PRESSO L'U.O.C. DI RADIOTERAPIA DELL'OSPEDALE DI BELLUNO</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
+      <c r="D153" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D112" t="inlineStr">
+      <c r="E153" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E112" t="inlineStr">
+      <c r="F153" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F112" t="inlineStr">
+      <c r="G153" t="inlineStr">
         <is>
           <t xml:space="preserve">CUP B38I23000540005
 CIG &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FD385F19"&gt;B7FD385F19&lt;/a&gt;
  </t>
         </is>
       </c>
-      <c r="G112" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L112" t="inlineStr">
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L153" t="inlineStr">
         <is>
           <t>30/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="113">
-[...5 lines deleted...]
-      <c r="B113" t="inlineStr">
+    <row r="154">
+      <c r="A154" t="n">
+        <v>0</v>
+      </c>
+      <c r="B154" t="n">
+        <v>0</v>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI UN SISTEMA (APPARECCHIATURA, RELATIVI DISPOSITIVI DIAGNOSTICI E MATERIALI DI CONSUMO) PER L’ESECUZIONE DI ESAMI TOSSICOLOGICI DELL’UOC DI LABORATORIO ANALISI DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;*Per la gara in oggetto in data 28/08/2025 si pubblica Delibera di nomina della Commissione Giudicatrice n. 989 del 25/08/2025 ". &lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/span&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="color: #000000;"&gt;*Per la gara in oggetto in data 14&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="color: #000000;"&gt;/&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="color: #000000;"&gt;10&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="color: #000000;"&gt;/2025 si pubblicano la Delibera di assegnazione e gli atti di gara.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt; CIG (Link BDNCP):&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CC696CB9" rel="nofollow noopener noreferrer"&gt; &lt;span style="color: #00000a;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B7CC696CB9&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr"/>
+      <c r="J154" t="inlineStr"/>
+      <c r="K154" t="inlineStr"/>
+      <c r="L154" t="inlineStr">
+        <is>
+          <t>28/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="P154" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="C155" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI N. 1 SISTEMA (REAGENTI E PIATTAFORME STRUMENTALI) PER LE ATTIVITÀ DI DIAGNOSTICA MOLECOLARE PCR REAL TIME DELLL’UOC DI ANATOMIA PATOLOGICA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
+      <c r="D155" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D113" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F113" t="inlineStr">
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
         <is>
           <t xml:space="preserve">*Per la gara in oggetto in data 28/08/2025 si pubblicano la Delibera di nomina della Commissione Giudicatrice n. 956 del 14/08/2025" e i&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span lang="it-IT"&gt; curricula dei relativi componenti.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 *Per la gara in oggetto in data 10/09/2025 si pubblicano la Delibera di assegnazione e gli atti di gara.
 &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CC696CB9"&gt;CIG (Link BDNCP): &lt;span style="color: #00000a;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B7CC696CB9&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;
  </t>
         </is>
       </c>
-      <c r="G113" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K113" t="inlineStr">
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr">
         <is>
           <t>28/08/2025 00:00</t>
         </is>
       </c>
-      <c r="L113" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C114" t="inlineStr">
+    </row>
+    <row r="156">
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE, A SEGUITO DI PROCEDURA NEGOZIATA SENZA BANDO, DEL CONTRATTO TRIENNALE RELATIVO AL SERVIZIO DI MANUTENIZONE, ASSISTENZA ED IMPLEMENTEAZIONE AL SOFTWARE DATAWAREHOUSE AZIENDALE PER GLI ANNI 2025-2026-2027, A FAVORE DELLA DITTA OSLO ITALIA SRL. (pratica 57_2025)</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D114" t="inlineStr">
-[...68 lines deleted...]
-      <c r="F115" t="inlineStr">
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
         <is>
           <t xml:space="preserve">25/08/2025 Si pubblica la documentazione relativa all'affidamento del contratto triennale relativo al servizio di manutenzione, assistenza ed implementazione al software Datawarehouse aziendale per gli anni 2025-2026-2027, a favore della ditta Oslo Italia Srl.
 link a BDNCP cig &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682260185"&gt;B682260185&lt;/a&gt;
  </t>
         </is>
       </c>
-      <c r="G115" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L115" t="inlineStr">
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L156" t="inlineStr">
         <is>
           <t>05/05/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="116">
-[...5 lines deleted...]
-      <c r="B116" t="inlineStr">
+    <row r="157">
+      <c r="C157" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI SOLUZIONI STERILI INIETTABILI ENDOVESCICALI PER I PAZIENTI TERRITORIALI DELL’ ULSS n.1 DOLOMITI, AFFETTI DA MALATTIE RARE, PER UN PERIODO DI 48 MESI</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr">
+      <c r="D157" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D116" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F116" t="inlineStr">
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
         <is>
           <t>Per quanto in oggetto l'Azienda ULSS n.1 Dolomiti intende avviare un'indagine di mercato al di fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett.b) del D.Lgs 36/2023.
 Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno venerdì 05/09/2025 agli indirizzi email indicati nella lettera allegata alla presente.</t>
         </is>
       </c>
-      <c r="G116" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L116" t="inlineStr">
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L157" t="inlineStr">
         <is>
           <t>05/09/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="117">
-[...5 lines deleted...]
-      <c r="B117" t="inlineStr">
+    <row r="158">
+      <c r="C158" t="inlineStr">
         <is>
           <t>MANIFESTAZIONE DI INTERESSE PER LA FORNITURA DI ARREDI UFFICIO PER VARIE UNITA’ OPERATIVE DELL’AZIENDA ULSS N. 1 DOLOMITI.</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr">
+      <c r="D158" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D117" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L117" t="inlineStr">
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr"/>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L158" t="inlineStr">
         <is>
           <t>10/09/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="118">
-[...5 lines deleted...]
-      <c r="B118" t="inlineStr">
+    <row r="159">
+      <c r="C159" t="inlineStr">
         <is>
           <t>Avviso per manifestazione di interesse a partecipare alla co-progettazione per la realizzazione e l'attivazione di budget di salute, di cui alla DGR 1364/2024  e al DDR n. 23/2025 , nell'ambito della salute mentale</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr">
+      <c r="D159" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D118" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E118" t="inlineStr">
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
         <is>
           <t>Servizio Salute Mentale</t>
         </is>
       </c>
-      <c r="F118" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="L118" t="inlineStr">
+      <c r="G159" t="inlineStr"/>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L159" t="inlineStr">
         <is>
           <t>26/08/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="119">
-[...10 lines deleted...]
-      <c r="C119" t="inlineStr">
+    <row r="160">
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DEL SERVIZIO DI EMODIALISI DOMICILIARE ASSISTITA, COMPRENSIVA DI MATERIALI DI CONSUMO E DEI SERVIZI ACCESSORI PER UN PERIODO DI 60 MESI.</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D119" t="inlineStr">
-[...68 lines deleted...]
-      <c r="F120" t="inlineStr">
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
         <is>
           <t>Per la gara in oggetto, in data 04 Agosto 2025, si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;Delibera di nomina Commissione Giudicatrice n.893 del 01/08/2025&lt;/li&gt;
 &lt;/ul&gt;
 I curricula dei componenti è disponibile al seguente link: &lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G120" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K120" t="inlineStr">
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L160" t="inlineStr">
         <is>
           <t>04/08/2025 00:00</t>
         </is>
       </c>
-      <c r="L120" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B121" t="inlineStr">
+    </row>
+    <row r="161">
+      <c r="A161" t="n">
+        <v>0</v>
+      </c>
+      <c r="B161" t="n">
+        <v>0</v>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>Servizio di interpretariato in presenza a supporto dei Giochi Olimpici e Paralimpici - Cortina 2026</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83A3EBEF7" rel="nofollow"&gt;CIG (LINK BDNCP): B83A3EBEF7&lt;/a&gt; &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DD78EFCF" rel="nofollow"&gt;CIG (LINK BDNCP): B8DD78EFCF&lt;/a&gt;  04/08/2025 pubblicato avviso relativo ad un'indagine di mercato al fine di individuare gli operatori economici da invitare all'eventuale procedimento per l'affidamento del servizio di interpretariato in presenza a supporto dello svolgimento dei Giochi Olimpici e Paralimpici - Cortina 2026.  SINTEL ID n. 205787170 - scadenza presentazione candidature 19/08/2025 alle ore 18.00. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr"/>
+      <c r="J161" t="inlineStr"/>
+      <c r="K161" t="inlineStr"/>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>19/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="P161" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Assegnazione della fornitura del potenziamento della sicurezza informatica a seguito di  adesione ad accordo quadro Consip “per la fornitura di prodotti per la sicurezza perimetrale, protezione degli endpoint e anti-apt ed erogazione di servizi connessi – lotto 2”, per l’Azienda Ulss 1 Dolomiti a favore della RTI Telecom Italia SpA – Maticmind SpA – DGS SpA – Scai Solution Group SpA. La fornitura è prevista all’interno della programmazione PNRR Investimento M6C2 1.1.1 – Ammodernamento del parco tecnologico e digitale ospedaliero (Digitalizzazione DEA I e II livello). CUP B36G21073020006 per Belluno e B96G21060470006 per Feltre.</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr"/>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>CONTRATTO TRIENNALE DI MANUTENZIONE ED ASSISTENZA AL SW ATL@NTE E CHARTA - ANNI 2025-2026-2027 - DITTA STUDIO VEGA SRL - PRATICA 58_2025</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t xml:space="preserve">30/07/2025 si pubblica la documentazione relativa all'affidamento alla Ditta Studio Vega Srl del contratto relativo alla manutenzione ed assistenza al software Atl@nte e Charta per gli anni 2025-2026-2027
+link a BDNCP CIG &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7550DFA69"&gt;B7550DFA69&lt;/a&gt;
+ </t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L163" t="inlineStr">
+        <is>
+          <t>01/07/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="C164" t="inlineStr">
         <is>
           <t>ID 205605411 – consultazione di mercato finalizzata all’avvio di procedura/e per l’acquisizione di varie attrezzature per movimentazione feretri per l’Azienda Ulss n. 1 Dolomiti. Scadenza presentazione proposte il 08 agosto 2025 ore 12.00.</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr">
+      <c r="D164" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D121" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L121" t="inlineStr">
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr"/>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L164" t="inlineStr">
         <is>
           <t>09/08/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="122">
-[...5 lines deleted...]
-      <c r="B122" t="inlineStr">
+    <row r="165">
+      <c r="A165" t="n">
+        <v>0</v>
+      </c>
+      <c r="B165" t="n">
+        <v>0</v>
+      </c>
+      <c r="C165" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER LA FORNITURA, MEDIANTE ACCORDO QUADRO, DI PROTESI DI SPALLA PER LE UU.OO. DI OPRTOPEDIA DELL'AZIENDA ULSS N. 1 DOLOMITI PER UN PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 12 MESI E CON OPZIONE DI PROROGA PER ULTERIORI 6 MESI.</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr">
+      <c r="D165" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D122" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F122" t="inlineStr">
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
         <is>
           <t>&lt;p&gt;Per la procedura di gara in oggetto in data 31/07/2025 si pubblicano i documenti di gara (ID SINTEL 205639554). La scadenza per la presentazione delle offerte è lunedì 15/09/2025 ore 18:00. In data 13/08/2025 si pubblicano i chiarimenti richiesti. Per la procedura di gara in oggetto in data 01/09/2025 si pubblicano i nuovi documenti di gara "DOC GARA V_2" (nuova procedura ID SINTEL 206745525) nonchè i chiarimenti richiesti. In data 03/09/2025 si pubblicano le risposte ai chiarimenti richiesti. Per la gara in oggetto in data 08/10/2025 si pubblica Delibera di nomina della Commissione Giudicatrice n. 1160 del 03/10/2025 .&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/span&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Per la gara in oggetto in data 06/02/2026 si pubblicano i seguenti documenti:&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;"Comunicazione esito gara"&lt;/li&gt;
  &lt;li&gt;Deliberazione del Commissario n. 185 del 28/01/2026&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G122" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J122" t="inlineStr">
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr"/>
+      <c r="J165" t="inlineStr"/>
+      <c r="K165" t="inlineStr">
         <is>
           <t>BA5778C5D,BA578B17A3,BA57BA46AF,BA5825C214</t>
         </is>
       </c>
-      <c r="K122" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L122" t="inlineStr">
+      <c r="L165" t="inlineStr">
         <is>
           <t>15/09/2025 00:00</t>
         </is>
       </c>
-      <c r="P122" t="inlineStr">
+      <c r="P165" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q122" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="C123" t="inlineStr">
+    </row>
+    <row r="166">
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI GESTIONE DELL'ASILO NIDO MARTINO FINO AL 31/08/2026 EVENTUALMENTE PROROGABILE AL 31/12/2026</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D123" t="inlineStr">
-[...101 lines deleted...]
-      <c r="F125" t="inlineStr">
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
         <is>
           <t>18/02/2026
 Si pubblica la delibera di assegnazione ed il Link BDNCP &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6285F3F"&gt;B8F6285F3F&lt;/a&gt;
 17/02/2026
 Si pubblicano i CV dei componenti la Commissione giudicatrice.
 27/01/2026
 Si pubblicano:
 &lt;ul&gt;
  	&lt;li&gt;Delibera di nomina della Commissione&lt;/li&gt;
  	&lt;li&gt;Delibera di indizione&lt;/li&gt;
 &lt;/ul&gt;
 29/07/2025 - Si avvisa che nel portale di Sintel - ID 205563021 - è stato pubblicato un avviso di indagine di mercato al fine di individuare gli Operatori Economici da invitare all'eventuale successiva procedura di gara per l'affidamento annuale del servizio di gestione dell'Asilo Nido Martino.
 Si allega la relativa documentazione.
 Scadenza: 08/08/2025 ore 12:00.
 &lt;h4&gt;&lt;/h4&gt;</t>
         </is>
       </c>
-      <c r="G125" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L125" t="inlineStr">
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="126">
-[...5 lines deleted...]
-      <c r="B126" t="inlineStr">
+    <row r="167">
+      <c r="C167" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO PER LA FORNITURA DI SHUNT CAROTIDEI PER L'ATTIVITA' DI CHIRURGIA VASCOLARE</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
+      <c r="D167" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D126" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F126" t="inlineStr">
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
         <is>
           <t>Per quanto in oggetto l’Azienda ULSS n.1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett. b) del D.Lgs.36/2023.
 Le ditte interessate potranno presentare la propria candidatura entro martedì 05/08/25 agli indirizzi mail indicati nella lettera allegata alla presente.</t>
         </is>
       </c>
-      <c r="G126" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L126" t="inlineStr">
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L167" t="inlineStr">
         <is>
           <t>05/08/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="127">
-[...5 lines deleted...]
-      <c r="B127" t="inlineStr">
+    <row r="168">
+      <c r="C168" t="inlineStr">
         <is>
           <t>Fornitura di riuniti oftalmologici completi per ambulatori oculistici dell’Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr">
+      <c r="D168" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D127" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F127" t="inlineStr">
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
         <is>
           <t>&lt;p align="left"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 205170764, una consultazione di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche al fine di individuare operatori economici con i quali procedere, all’esito dell’indagine, con un affidamento diretto ai sensi dell’art. 50 c.1 lett.b) del D.Lgs n. 36/2023 e/o con l’attivazione di altra procedura in relazione alla spesa da sostenere.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p align="left"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;La procedura riguarda la fornitura di riuniti oftalmologici completi di strumentazione (lampada a fessura, proiettore ottotipi, autorefarattometro/cheratometro, tonometro a soffio, biometro a ultrasuoni) per gli ambulatori oculistici dell’Azienda Ulss n. 1 Dolomiti.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p align="left"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Source Sans Pro, serif;"&gt;&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;Scadenza presentazione documentazione 04.08.2025 ore 16.00 – ID SINTEL N. 205170764.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G127" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L127" t="inlineStr">
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L168" t="inlineStr">
         <is>
           <t>04/08/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="128">
-[...5 lines deleted...]
-      <c r="B128" t="inlineStr">
+    <row r="169">
+      <c r="C169" t="inlineStr">
         <is>
           <t>Fornitura di sega per gessi ed accessori per ambulatori di traumatologia dell’Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr">
+      <c r="D169" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D128" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F128" t="inlineStr">
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 205057827, un’indagine di mercato finalizzata ad acquisire proposte tecnico-economiche e selezionare operatori economici per procedere ad un successivo affidamento diretto, sensi dell’art. 50 comma 1. lett. b) del D.Lgs. n. 36/2023, per la fornitura di seghe per gessi e relativi accessori d'uso da destinare agli ambulatori di traumatologia dell’Azienda Ulss n. 1 Dolomiti.
 Scadenza presentazione documentazione 31 luglio 2025 ore 16.00 – SINTEL ID 205057827.</t>
         </is>
       </c>
-      <c r="G128" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L128" t="inlineStr">
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
         <is>
           <t>31/07/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="129">
-[...5 lines deleted...]
-      <c r="B129" t="inlineStr">
+    <row r="170">
+      <c r="C170" t="inlineStr">
         <is>
           <t>Fornitura di varie apparecchiature con tecnologia riabilitativa per l’Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr">
+      <c r="D170" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D129" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F129" t="inlineStr">
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 205011437, una consultazione di mercato, ai sensi dell’art. 77 del DLgs n. 36/2023, per raccogliere candidature e proposte tecnico-economiche al fine di procedere, all’esito della consultazione con un affidamento diretto e/o con l’attivazione di altra procedura di gara ai sensi del DLgs n. 36/2023, in relazione alla spesa da sostenere, per l’acquisizione di varie tipologie di apparecchiature destinate alle UU.OO. di riabilitazione.
 La procedura riguarda le seguenti tipologie: sistema treadmill gravità zero, apparecchiature per terapia a ultrasuono, sistemi ad onde d'urto radiali e lampade ad infrarosso.
 Scadenza presentazione documentazione 04.08.2025 ore 16.00 – SINTEL ID 205011437.</t>
         </is>
       </c>
-      <c r="G129" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L129" t="inlineStr">
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
         <is>
           <t>04/08/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="130">
-[...5 lines deleted...]
-      <c r="B130" t="inlineStr">
+    <row r="171">
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>AVVISO DI INTERESSE PER LA SELEZIONE DI RETI DI SOGGETTI E AZIONI PROGETTUALI DA SVILUPPARE IN CO-PROGETTAZIONE AI FINI DELL’ATTUAZIONE D’INTERVENTI E SERVIZI PER L’ASSISTENZA ALLE PERSONE CON DISABILITÀ CON NECESSITÀ DI SOSTEGNO INTENSIVO PRIVE DEL SOSTEGNO FAMILIARE, DEFINITE “DOPO DI NOI”. ATTUAZIONE DGR N. 514 DEL 13 MAGGIO 2025.</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>Area Sociale</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr"/>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>08/08/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="n">
+        <v>0</v>
+      </c>
+      <c r="B172" t="n">
+        <v>0</v>
+      </c>
+      <c r="C172" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEI “SERVIZI SANITARI PER DIVERSE SPECIALITÀ DELL’AULSS N. 1 DOLOMITI”</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr">
+      <c r="D172" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D130" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F130" t="inlineStr">
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
         <is>
           <t>&lt;p&gt;12/03/2026: si pubblica la delibera di assegnazione dell'opzione relativa al Lotto n. 7 (Provvedimento n. 269 del 13/03/2026). 05/02/2026: Si pubblica l'avviso di aggiudicazione della Procedura di Accordo Quadro dal Lotto n. 1 al Lotto n. 5. 27/11/2025: in data odierna si pubblica il Provvedimento di rettifica per il Lotto n. 1. 14/11/2025: in data odierna si pubblicano i verbali relativi alla procedura di gara (apertura busta 1- amministrativa, apertura busta 2 - tecnica, verbali di valutazione della Commissione giudicatrice e verbale di apertura busta 3 - proposta di aggiudicazione) 13/11/2025: in data odierna si pubblicano:&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;la delibera di affidamento del Servizio n. 1332 del 12/11/2025.&lt;/li&gt;
  &lt;li&gt;la delibera di nomina della Commissione giudicatrice n. 1029 del 01/09/2025&lt;/li&gt;
  &lt;li&gt;i Curriculum Vitae della Commissione ( il CV del Presidente, Dott. Parise Giorgio, è disponibile al seguente link della sezione Amministrazione Trasparente, http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;11/08/2025: si pubblicano i "Chiarimenti 2" 07/08/2025: si pubblicano i "Chiarimenti1" 24/07/2025: in data odierna si pubblica Rettifica del Bando relativa ad un errore materiale. E' stata corretta la data di scadenza della procedura, correttamente riportata nei documenti di gara e nella Piattaforma Sintel. 14/07/2025: in data odierna si pubblica la documentazione di gara per l'affidamento della "PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEI “SERVIZI SANITARI PER DIVERSE SPECIALITÀ DELL’AULSS N. 1 DOLOMITI” condotta sulla Piattaforma Sintel. ID Sintel:&lt;strong&gt; 204603799&lt;/strong&gt; &lt;strong&gt;Scadenza presentazione offerte:  22/08/2025 ore 12:00&lt;/strong&gt; &lt;strong&gt;Termine chiarimenti: 07/08/2025 ore 12:00&lt;/strong&gt; Per visionare l’intero ciclo di vita del contratto si rinvia a: LOTTO N. 1 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1CD029" rel="nofollow noopener noreferrer"&gt;B79F1CD029&lt;/a&gt; LOTTO N. 2 CIG (Link BDNCP) &lt;strong&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1CE0FC" rel="nofollow noopener noreferrer"&gt;B79F1CE0FC&lt;/a&gt;&lt;/strong&gt; LOTTO N. 3 CIG (Link BDNCP)  &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1CF1CF" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;B79F1CF1CF&lt;/strong&gt;&lt;/a&gt; LOTTO N. 4 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1D02A2" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;B79F1D02A2&lt;/strong&gt;&lt;/a&gt; LOTTO N. 5 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1D1375" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;B79F1D1375&lt;/strong&gt;&lt;/a&gt; LOTTO N. 6 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1D2448" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;B79F1D2448&lt;/strong&gt;&lt;/a&gt; LOTTO N. 7 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F1D351B" rel="nofollow noopener noreferrer"&gt;&lt;strong&gt;B79F1D351B&lt;/strong&gt;&lt;/a&gt;    &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G130" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L130" t="inlineStr">
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr"/>
+      <c r="J172" t="inlineStr"/>
+      <c r="K172" t="inlineStr"/>
+      <c r="L172" t="inlineStr">
         <is>
           <t>22/08/2025 00:00</t>
         </is>
       </c>
-      <c r="P130" t="inlineStr">
+      <c r="P172" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q130" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="C131" t="inlineStr">
+    </row>
+    <row r="173">
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Lavori di manutenzione agli impianti elettrici ordinari e di pronto intervento delle strutture dell’Azienda ULSS n. 1 Dolomiti – Anni 2025-2026.</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D131" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E131" t="inlineStr">
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>CIG B77D07DE94</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>07/08/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>PROROGA DELL’ACCORDO CONTRATTUALI “739 – PERCORSI SOCIALI ED OCCUPAZIONALI” – ENTE GESTORE: PORTAPERTA SCS IS ONLUS E DELL’ACCORDO CONTRATTUALE “INSIEME DIVERSAMENTE” - ENTE GESTORE: SOCIETÀ NUOVA SCS ONLUS (QUALE ENTE CAPOFILA). PERIODO: DAL 01/07/2025 AL 31/03/2026.</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F131" t="inlineStr"/>
-[...27 lines deleted...]
-      <c r="C132" t="inlineStr">
+      <c r="G174" t="inlineStr"/>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L174" t="inlineStr">
+        <is>
+          <t>31/03/2026 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>Indagine di mercato per la fornitura di riuniti otorinolaringoiatrici da destinare agli ambulatori dell'Azienda Ulss 1 Dolomiti</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D132" t="inlineStr">
-[...99 lines deleted...]
-      <c r="F134" t="inlineStr">
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
         <is>
           <t>L’Azienda ULSS n. 1 Dolomiti avvia, tramite il portale SINTEL ID n. 204137158, una indagine di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o altra procedura in relazione alla spesa da sostenere.
 Il termine per la presentazione delle proposte inizialmente fissato al giorno 25/07/2025 è posticipato al giorno 01/08/2025 ore 18:00.</t>
         </is>
       </c>
-      <c r="G134" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L134" t="inlineStr">
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L175" t="inlineStr">
         <is>
           <t>01/08/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="135">
-[...10 lines deleted...]
-      <c r="C135" t="inlineStr">
+    <row r="176">
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO DI INTERESSE PER LA SELEZIONE DI RETI DI SOGGETTI E AZIONI PROGETTUALI DA SVILUPPARE IN CO-PROGETTAZIONE AI FINI DELL’ATTUAZIONE D’INTERVENTI E SERVIZI PER L’ASSISTENZA ALLE PERSONE CON DISABILITÀ CON NECESSITÀ DI SOSTEGNO INTENSIVO PRIVE DEL SOSTEGNO FAMILIARE, DEFINITE “DOPO DI NOI”. ATTUAZIONE DGR N. 514 DEL 13 MAGGIO 2025.</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D135" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E135" t="inlineStr">
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F135" t="inlineStr"/>
-[...22 lines deleted...]
-      <c r="B136" t="inlineStr">
+      <c r="G176" t="inlineStr"/>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>08/08/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="C177" t="inlineStr">
         <is>
           <t>SERVIZIO DI OSPITALITA' PER IL PERSONALE ADDETTO ALL'ASSISTENZA SANITARIA DURANTE GLI EVENTI SPORTIVI DI CORTINA D'AMPEZZO PERIODO OTTOBRE 2025 - MARZO 2026</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr">
+      <c r="D177" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D136" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F136" t="inlineStr">
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
         <is>
           <t xml:space="preserve">L'Ulss 1 Dolomiti pubblica un avviso di indagine di mercato con la finalità di raccogliere manifestazioni di interesse da parte di operatori economici in grado di offrire un servizio di ospitalità durante i Campionati del mondo di Bob e durante i giochi Olimpici e Paralimpici Milano-Cortina 2026 che si svolgeranno a Cortina d'Ampezzo tra ottobre 2025 e marzo 2026.
 La scadenza per la presentazione delle candidature è stabilita nel giorno 30.06.2025 ore 13:00
  </t>
         </is>
       </c>
-      <c r="G136" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L136" t="inlineStr">
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L177" t="inlineStr">
         <is>
           <t>30/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="137">
-[...5 lines deleted...]
-      <c r="B137" t="inlineStr">
+    <row r="178">
+      <c r="C178" t="inlineStr">
         <is>
           <t>PROCEDURA D’ACQUISTO PER LA FORNITURA DI FIBRONASOFARINGOLARINGOSCOPI MONOUSO PER LE UU.OO. DI OTORINOLARINGOIATRIA DELL’AZIENDA ULSS 1 DOLOMITI, PER UN PERIODO DI 60 MESI.</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr">
+      <c r="D178" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D137" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F137" t="inlineStr">
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
         <is>
           <t>Per quanto in oggetto l’Azienda ULSS n.1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett. b) del D.Lgs.36/2023.
 Le ditte interessate potranno presentare la propria candidatura entro giovedì 03/07/2025 agli indirizzi mail indicati nella lettera allegata alla presente.</t>
         </is>
       </c>
-      <c r="G137" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L137" t="inlineStr">
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L178" t="inlineStr">
         <is>
           <t>03/07/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="138">
-[...5 lines deleted...]
-      <c r="B138" t="inlineStr">
+    <row r="179">
+      <c r="C179" t="inlineStr">
         <is>
           <t>SERVIZIO DI ASSISTENZA TECNICA SPECIALISTICA “EMERGENZA E LOTTA ANTINCENDIO” DA EFFETTUARSI PRESSO IL PRESIDIO OSPEDALIERO DI BELLUNO DELL’AZIENDA ULSS N.1 DOLOMITI.</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr">
+      <c r="D179" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D138" t="inlineStr">
+      <c r="E179" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E138" t="inlineStr">
+      <c r="F179" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F138" t="inlineStr">
+      <c r="G179" t="inlineStr">
         <is>
           <t>ID SINTEL AVVISO: 203709569</t>
         </is>
       </c>
-      <c r="G138" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L138" t="inlineStr">
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L179" t="inlineStr">
         <is>
           <t>30/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="139">
-[...5 lines deleted...]
-      <c r="B139" t="inlineStr">
+    <row r="180">
+      <c r="C180" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEI LAVORI DI COMPLETAMENTO CENTRO DI RIABILITAZIONE: RIQUALIFICAZIONE AREA PARCHEGGIO, STRADA DI ACCESSO, VALORIZZAZIONE COLLE SAN PIETRO A USO RIABILITATIVO PRESSO L’OSPEDALE DI LAMON.</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr">
+      <c r="D180" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D139" t="inlineStr">
+      <c r="E180" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E139" t="inlineStr">
+      <c r="F180" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F139" t="inlineStr">
+      <c r="G180" t="inlineStr">
         <is>
           <t>CUP: B52C22001570003
 CIG: B73A4F388B
 ID SINTEL: 202795657
 Il Progetto Esecutivo validato è scaricabile al link: https://drive.google.com/drive/folders/13FZLavbmdQy4jnYPh7k74VDknWm5ttJD?usp=sharing
 Termine per il ricevimento delle offerte: &lt;strong&gt;14/07/2025 ore 9:00&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G139" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L139" t="inlineStr">
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L180" t="inlineStr">
         <is>
           <t>14/07/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="140">
-[...5 lines deleted...]
-      <c r="B140" t="inlineStr">
+    <row r="181">
+      <c r="C181" t="inlineStr">
         <is>
           <t>Assegnazione, a seguito di procedura negoziata, del progetto di attuazione dello sportello Assegno di Inclusione (ADI) per il distretto di Feltre in favore della Cooperativa Sociale a r.l. Onlus Progetto Persona.  (336_2024 e 97_2025)</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr">
+      <c r="D181" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D140" t="inlineStr">
+      <c r="E181" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E140" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F140" t="inlineStr">
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
         <is>
           <t xml:space="preserve">11/06/2025 Si pubblica la documentazione relativa all'affidamento del progetto di attuazione dello sportello Assegno di Inclusione (ADI) per il distretto di Feltre in favore della Cooperativa Sociale a r.l. Onlus Progetto Persona.
 cig &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26E4E4149"&gt;B26E4E4149&lt;/a&gt;
  </t>
         </is>
       </c>
-      <c r="G140" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L140" t="inlineStr">
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L181" t="inlineStr">
         <is>
           <t>31/12/2027 00:00</t>
         </is>
       </c>
     </row>
-    <row r="141">
-[...5 lines deleted...]
-      <c r="B141" t="inlineStr">
+    <row r="182">
+      <c r="A182" t="n">
+        <v>0</v>
+      </c>
+      <c r="B182" t="n">
+        <v>0</v>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>AVVISO DI CONSULTAZIONE PRELIMINARE DEL MERCATO PER LA FORNITURA DI CUSCINI PER LA PREVENZIONE ED IL CONTROLLO DELLE INFEZIONI CORRELATE ALL'ASSISTENZA.O</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;Consultazione prel&lt;/li&gt;
+ &lt;li&gt;Comp_Mod_Dich.sostitutiva_Consultazione preliminare_Cuscini&lt;/li&gt;
+ &lt;li&gt;Comp_Mod_Dich.sostitutiva_Consultazione preliminare_Cuscini&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr"/>
+      <c r="J182" t="inlineStr"/>
+      <c r="K182" t="inlineStr"/>
+      <c r="L182" t="inlineStr">
+        <is>
+          <t>18/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="P182" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="C183" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEI LAVORI DI REALIZZAZIONE PIASTRA ENDOSCOPICA PRESSO L’OSPEDALE DI FELTRE (BL) CENTRO DI RIFERIMENTO REGIONALE PER LA CHIRURGIA ONCOLOGICA GASTROENTEROLOGICA</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
+      <c r="D183" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D141" t="inlineStr">
+      <c r="E183" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E141" t="inlineStr">
+      <c r="F183" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F141" t="inlineStr">
+      <c r="G183" t="inlineStr">
         <is>
           <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E7DFE46"&gt;B71E7DFE46&lt;/a&gt;
 CUP: B98I22004950001
 ID-SINTEL: 202356761
 PROGETTO ESCUTIVO SCARICABILE &lt;strong&gt;&lt;a href="https://drive.google.com/drive/folders/1SMlguiTYwRRCxY_by6bMiRUPVSBqOYk3?usp=sharing"&gt;QUI&lt;/a&gt;&lt;/strong&gt;
 Termine per il ricevimento delle offerte: &lt;strong&gt;07/07/2025 h.12:00&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G141" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L141" t="inlineStr">
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L183" t="inlineStr">
         <is>
           <t>07/07/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="142">
-[...10 lines deleted...]
-      <c r="C142" t="inlineStr">
+    <row r="184">
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI PUNTATORI GUIDA PER ECOGRAFI PHILIPS EPIQ</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D142" t="inlineStr">
-[...52 lines deleted...]
-      <c r="B143" t="inlineStr">
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>Per quanto in oggetto l'Azienda Ulss n.1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett. b) del D. Lgs 36/2023.
+Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno di venerdì 13/06/2025 agli indirizzi email indicati nella lettera allegata alla presente.</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L184" t="inlineStr">
+        <is>
+          <t>13/06/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="C185" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI DISPOSITIVI MEDICI COPRI-STRUMENTO PER LE UU.OO. DELL'AZIENDA ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr">
+      <c r="D185" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D143" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F143" t="inlineStr">
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
         <is>
           <t>Per quanto in oggetto l'Azienda ULSS n. 1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto, ai sensi dell’art. 50, c.1 lett. b) del D.Lgs. 36/2023.
 Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno lunedì 16/06/2025 agli indirizzi e-mail indicati nella lettera allegata alla presente.</t>
         </is>
       </c>
-      <c r="G143" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L143" t="inlineStr">
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L185" t="inlineStr">
         <is>
           <t>16/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="144">
-[...53 lines deleted...]
-      <c r="B145" t="inlineStr">
+    <row r="186">
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Aggiudicazione, a seguito di procedura negoziata senza bando, del contratto relativo al servizio di manutenzione ordinaria ed assistenza del software applicativi sanitari per l’anno 2024 a favore della Ditta Dedalus Spa. (244_2024)</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>28/05/2025 Si pubblica la documentazione relativa all'affidamento, a seguito di procedura negoziata senza bando, del contratto relativo al servizio di manutenzione ordinaria ed assistenza del software applicativi sanitari per l’anno 2024 a favore della Ditta Dedalus Spa.
+link a BDNCP cig &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A2758E12"&gt;B2A2758E12&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L186" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Assegnazione a seguito di procedura negoziata, del contratto annuo di manutenzione ed assistenza al SW Suite E4 Cure per l’anno 2024, a favore della Società Exprivia Spa. (262_2024)</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>28/05/2025 Si pubblica la documentazione relativa all'affidamento a seguito di procedura negoziata, del contratto annuo di manutenzione ed assistenza al SW Suite E4 Cure per l’anno 2024, a favore della Società Exprivia Spa.
+link a BDNCP CIG &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22E56C96F"&gt;B22E56C96F&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L187" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="C188" t="inlineStr">
         <is>
           <t>Affidamento, a seguito di procedura negoziata, a favore della Ditta  Arslogica Sistemi Srl, della fornitura del contratto biennale per gli anni  2024-2025  relativo all'assistenza ed aggiornamento dei prodotti software Oracle in uso presso l’Azienda ULSS n.1 Dolomiti. (163_2023)</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr">
+      <c r="D188" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D145" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F145" t="inlineStr">
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
         <is>
           <t>28/05/2025 Si pubblica la documentazione relativa all'affidamento, a seguito di procedura negoziata, a favore della Ditta Arslogica Sistemi Srl, della fornitura del contratto biennale per gli anni 2024-2025 relativo all'assistenza ed  aggiornamento dei prodotti software Oracle in uso presso l’Azienda ULSS n.1 Dolomiti.
 link a BDNCP cig &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B088EC2CDF" target="_blank" rel="noopener"&gt;B088EC2CDF&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G145" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L145" t="inlineStr">
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L188" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="146">
-[...10 lines deleted...]
-      <c r="C146" t="inlineStr">
+    <row r="189">
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>ASSEGNAZIONE, A  SEGUITO  DI   PROCEDURA  NEGOZIATA,  DEL  CONTRATTO  BIENNALE  2025-2026  RELATIVO ALLA MANUTENZIONE HW ED AGGIORNAMENTO SW AI COMPONENTI IBM A FAVORE DELLA SOCIETÀ  DELTA INFORMATICA SPA.  VALIDITÀ FINO AL  31/12/2026. (247_2024)</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D146" t="inlineStr">
-[...25 lines deleted...]
-      <c r="L146" t="inlineStr">
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>28/05/2025 Si pubblica la documentazione riferita all'ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA DEL CONTRATTO BIENNALE 2025-2026 RELATIVO ALLA MANUTENZIONE HW ED AGGIORNAMENTO SW AI COMPONENTI IBM A FAVORE DELLA SOCIETÀ DELTA INFORMATICA SPA. VALIDITÀ FINO AL 31/12/2026.
+link BDNCP &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D8E1D397"&gt;B4D8E1D397&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L189" t="inlineStr">
+        <is>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Affidamento, a seguito di procedura negoziata senza bando, del contratto biennale anni 2024 e 2025, relativo al servizio di manutenzione ed assistenza del sistema applicativo del SUEM 118, a favore della Ditta TIM Spa. (255_2024)</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>28/05/2025 Si pubblica la documentazione relativa all'affidamento, a seguito di procedura negoziata senza bando, del contratto biennale anni 2024 e 2025, relativo al servizio di manutenzione ed assistenza del sistema applicativo del SUEM 118, a favore della Ditta TIM Spa.
+link a BDNCP cig &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DF684AD2"&gt;B2DF684AD2&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L190" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="147">
-[...10 lines deleted...]
-      <c r="C147" t="inlineStr">
+    <row r="191">
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI MANUTENZIONE HARDWARE ED AGGIORNAMENTO SOFTWARE DEI COMPONENTI EMC A  FAVORE DELLA  DITTA ARSLOGICA SPA. PROROGA CONTRATTUALMENTE PREVISTA DELLA GARA AZIENDALE.  VALIDITA' FINO AL 31/12/2025. (246_2024)</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D147" t="inlineStr">
-[...57 lines deleted...]
-      <c r="F148" t="inlineStr">
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
         <is>
           <t>28/05/2025 Si pubblica la documentazione relativa all'affidamento del SERVIZIO DI MANUTENZIONE HARDWARE ED  AGGIORNAMENTO SOFTWARE DEI COMPONENTI EMC A FAVORE DELLA DITTA ARSLOGICA SPA.
 PROROGA CONTRATTUALMENTE PREVISTA DELLA GARA AZIENDALE. VALIDITA' FINO AL 31/12/2025.
 link BDNCP CIG &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9578894165"&gt;9578894165&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G148" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L148" t="inlineStr">
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L191" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="149">
-[...10 lines deleted...]
-      <c r="C149" t="inlineStr">
+    <row r="192">
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Aggiudicazione, a seguito di procedura negoziata senza bando, del contratto per l'anno 2024 relativo al servizio di manutenzione ed assistenza del software gestionale integrato EUSIS per l’area amministrativa, comprese opzioni, a favore della Ditta GPI Spa. (243_2024)</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D149" t="inlineStr">
-[...105 lines deleted...]
-      <c r="F151" t="inlineStr">
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
         <is>
           <t>&lt;p class="western" align="justify"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;28/05/2025 Si pubblica la documentazione relativa all'affidamento, a seguito di procedura negoziata &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;senza bando&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;, del contratto annuo relativo al s&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;ervizio di manutenzione ed assistenza &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;del software gestionale integrato EUSIS per l’area amministrativa, &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;comprese &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;opzioni&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;,&lt;/span&gt;&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;a favore della&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt; Ditta &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;GPI&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt; Spa.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;link a BDNCP cig &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B291323F28"&gt;B291323F28&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G151" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L151" t="inlineStr">
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L192" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="152">
-[...5 lines deleted...]
-      <c r="B152" t="inlineStr">
+    <row r="193">
+      <c r="C193" t="inlineStr">
         <is>
           <t>FORNITURA ARREDI PER LA CASA DELLA COMUNITA’ DI FELTRE.</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr">
+      <c r="D193" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D152" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L152" t="inlineStr">
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr"/>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L193" t="inlineStr">
         <is>
           <t>10/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="153">
-[...10 lines deleted...]
-      <c r="C153" t="inlineStr">
+    <row r="194">
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA PER L'AFFIDAMENTO DELLA FORNITURA DEL POTENZIAMENTO DEI SISTEMI CENTRALI E SISTEMI DI BACKUP PER L’AZIENDA ULSS 1 DOLOMITI A FAVORE DELL’IMPRESA VAR GROUP SPA DI EMPOLI (FI). LA FORNITURA È PREVISTA ALL’INTERNO DELLA PROGRAMMAZIONE PNRR INVESTIMENTO M6C2 1.1.1 – AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE DEA I E II LIVELLO). CUP B36G21073020006.</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig="&gt;&lt;span style="color: #000000;"&gt;&lt;span style="color: #313840;"&gt;&lt;span style="font-family: Titillium Web Regular, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B62B82C32E&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="L194" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Indagine di mercato per la fornitura di attrezzature da destinare all’aggiornamento tecnologico degli ambulatori della Azienda Ulss 1 Dolomiti dedicati ai trattamenti odontoiatrici</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D153" t="inlineStr">
-[...191 lines deleted...]
-      <c r="F156" t="inlineStr">
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
         <is>
           <t xml:space="preserve">L’Azienda ULSS n. 1 Dolomiti avvia, tramite il portale SINTEL ID n. 201955392, una indagine di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023.
 Il termine per la presentazione delle proposte è posticipato al giorno 20/06/2025 ore 18:00.
 Le Imprese interessate ad effettuare le attività di sopralluogo potranno richiedere, entro il giorno 06/06/2025, un appuntamento inviando una e-mail all'indirizzo &lt;a href="mailto:ingegneriaclinica@aulss1.veneto.it"&gt;ingegneriaclinica@aulss1.veneto.it&lt;/a&gt;
  </t>
         </is>
       </c>
-      <c r="G156" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L156" t="inlineStr">
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L195" t="inlineStr">
         <is>
           <t>20/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="157">
-[...5 lines deleted...]
-      <c r="B157" t="inlineStr">
+    <row r="196">
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>Consultazione di mercato per la fornitura di incubatrici neonatali a calotta chiusa per terapia sub intensiva comprensiva di installazione e garanzia full risk di 24 mesi, da destinare alle UU.OO.di Pediatria e Patologia neonatale dell’Ulss n. 1 Dolomiti</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;span style="font-family: Calibri, sans-serif; color: #000000;"&gt;&lt;span style="font-size: small;"&gt;L’Azienda ULSS n. 1 Dolomiti avvia, tramite il portale SINTEL ID n. 201947499, una consultazione di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, al fine di individuare un operatore economico con il quale procedere, all’esito della consultazione, con un affidamento diretto ai sensi dell’art. 50 comma 1 lett. b) del D.Lgs. n. 36/2023 e/o altra procedura in relazione alla spesa da sostenere. Il termine per la presentazione delle proposte è fissato al giorno 06/06/2025 ore 12:00.&lt;/span&gt;&lt;/span&gt;
+ </t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L196" t="inlineStr">
+        <is>
+          <t>06/06/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="n">
+        <v>0</v>
+      </c>
+      <c r="B197" t="n">
+        <v>0</v>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>consultazione di mercato, ai sensi art. 77 del D.Lgs. 36/2023, e comunicazione di avvio procedura ai fini della trasparenza per la verifica di esclusività ed infungibilità nell’aggiudicazione del servizio di manutenzione di sistemi e di apparecchiature elettromedicali di produzione Siemens installate presso diverse UU.OO. dell’Azienda Ulss 1 Dolomiti ai sensi dell’art. 76, comma 2,. Lett. b), punto 2), del D.Lgs. n. 30/2023.</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr"/>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr"/>
+      <c r="J197" t="inlineStr"/>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>B6FEFA1127</t>
+        </is>
+      </c>
+      <c r="L197" t="inlineStr">
+        <is>
+          <t>13/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N197" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="O197" t="n">
+        <v>207583.77</v>
+      </c>
+      <c r="P197" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="C198" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO PER LA FORNITURA DI N.35 WORKSTATION HP Z2 DIAGNOSTIC IMAGING PER IL POTENZIAMENTO DEL DATA CENTER AZIENDALE AL FINE DI ATTIVARE UN NUOVO SISTEMA RIS/PACS; LA FORNITURA È PREVISTA ALL’INTERNO DELLA PROGRAMMAZIONE PNRR INVESTIMENTO M6C2 1.1.1 – AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (DIGITALIZZAZIONE DEA I E II LIVELLO). CUP B36G21073020006. DITTA BCS SRL DI ERBA (CO).</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr">
+      <c r="D198" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D157" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G157" t="inlineStr">
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr"/>
+      <c r="H198" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K157" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L157" t="inlineStr">
+      <c r="L198" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="158">
-[...5 lines deleted...]
-      <c r="B158" t="inlineStr">
+    <row r="199">
+      <c r="C199" t="inlineStr">
         <is>
           <t>ADESIONE ALLA CONVENZIONE CONSIP SPA PER LA FORNITURA DI PRODOTTI E SERVIZI PER LA REALIZZAZIONE, MANUTENZIONE E GESTIONE DI RETI LOCALI PER LE PUBBLICHE AMMINISTRAZIONI – EDIZIONE 8 – ID 2223 PER IL POTENZIAMENTO DELLA RETE LAN DEGLI OSPEDALI DI BELLUNO E FELTRE DELL’AZIENDA ULSS 1 DOLOMITI, A FAVORE DEL RTI VODAFONE S.P.A. (MANDATARIA) E CONVERGE S.P.A. (MANDANTE). PNRR LINEA M6.C2–1.1.1 AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO – DIGITALIZZAZIONE DELLE STRUTTURE OSPEDALIERE (DEA DIPARTIMENTI DI EMERGENZA E ACCETTAZIONE DI LIVELLO I E II). CUP B36G21073020006 OSPEDALE DI BELLUNO E B96G21060470006 OSPEDALE DI FELTRE.</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr">
+      <c r="D199" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D158" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G158" t="inlineStr">
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr"/>
+      <c r="H199" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K158" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L158" t="inlineStr">
+      <c r="L199" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="159">
-[...10 lines deleted...]
-      <c r="C159" t="inlineStr">
+    <row r="200">
+      <c r="A200" t="n">
+        <v>0</v>
+      </c>
+      <c r="B200" t="n">
+        <v>0</v>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>consultazione di mercato, ai sensi art. 77 del D.Lgs. 36/2023, e comunicazione di avvio procedura ai fini della trasparenza per la verifica di esclusività ed infungibilità nell’aggiudicazione del servizio di manutenzione di sistemi e di apparecchiature elettromedicali di produzione GE installate presso diverse UU.OO. dell’Azienda Ulss 1 Dolomiti ai sensi dell’art. 76, comma 2,. Lett. b), punto 2), del D.Lgs. n. 30/2023</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D159" t="inlineStr">
-[...36 lines deleted...]
-      <c r="B160" t="inlineStr">
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr"/>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr"/>
+      <c r="J200" t="inlineStr"/>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>B6FE0988D9</t>
+        </is>
+      </c>
+      <c r="L200" t="inlineStr">
+        <is>
+          <t>13/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="N200" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+      <c r="O200" t="n">
+        <v>1278768.5</v>
+      </c>
+      <c r="P200" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="C201" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO PER LA FORNITURA DI UN SISTEMA CON METODICA ELFA (APPARECCHIATURA E REAGENTI)</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
+      <c r="D201" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D160" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F160" t="inlineStr">
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
         <is>
           <t>Per quanto in oggetto l'Azienda ULSS n. 1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell’art. 50, c.1 lett. b) del D.Lgs. 36/2023.
 Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno mercoledì 04/06/2025 agli indirizzi e-mail indicati nella lettera allegata alla presente.</t>
         </is>
       </c>
-      <c r="G160" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L160" t="inlineStr">
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L201" t="inlineStr">
         <is>
           <t>04/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="161">
-[...5 lines deleted...]
-      <c r="B161" t="inlineStr">
+    <row r="202">
+      <c r="A202" t="n">
+        <v>0</v>
+      </c>
+      <c r="B202" t="n">
+        <v>0</v>
+      </c>
+      <c r="C202" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’AFFIDAMENTO, AI SENSI DELL'ART. 71 DEL D.LGS. N. 36/2023, DEI LAVORI DI MIGLIORAMENTO SISMICO ED EFFICIENTAMENTO ENERGETICO DEL PADIGLIONE “DALLA PALMA” DELL'OSPEDALE DI FELTRE (BL)</t>
         </is>
       </c>
-      <c r="C161" t="inlineStr">
+      <c r="D202" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D161" t="inlineStr">
+      <c r="E202" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E161" t="inlineStr">
+      <c r="F202" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F161" t="inlineStr">
+      <c r="G202" t="inlineStr">
         <is>
           <t>&lt;p&gt;CIG (Link BDNCP): &lt;strong&gt;B6DE7F25E4&lt;/strong&gt; CUP: &lt;strong&gt;B95F22000680001&lt;/strong&gt; ID-SINTEL: &lt;strong&gt;201702768&lt;/strong&gt; 
  &lt;br&gt;
  Termine per il ricevimento delle offerte: &lt;strong&gt;30/06/2025 h.12:00&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G161" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L161" t="inlineStr">
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr"/>
+      <c r="J202" t="inlineStr"/>
+      <c r="K202" t="inlineStr"/>
+      <c r="L202" t="inlineStr">
         <is>
           <t>30/06/2025 00:00</t>
         </is>
       </c>
-      <c r="P161" t="inlineStr">
+      <c r="P202" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q161" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B162" t="inlineStr">
+    </row>
+    <row r="203">
+      <c r="C203" t="inlineStr">
         <is>
           <t>Servizio di ambulatorio mobile di fisiochinesiterapia per cure domiciliari - Avvio indagine di mercato</t>
         </is>
       </c>
-      <c r="C162" t="inlineStr">
+      <c r="D203" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D162" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F162" t="inlineStr">
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
         <is>
           <t>L'Aulss 1 informa che è stato pubblicato in data odierna sulla piattaforma telematica SINTEL un'indagine di mercato volta ad individuare gli operatori economici da invitare all’eventuale procedimento per l’affidamento in via sperimentale del servizio di ambulatorio mobile di fisiochinesiterapia per cure domiciliari, con l'obiettivo di permettere una riabilitazione domiciliare di alta qualità per pazienti con difficoltà motorie, malattie cronico-degenerative o post-chirurgiche per un periodo di 12 mesi.
 Si pubblica l'avviso e la documentazione allegata, ricordando che la manifestazione di interesse va presentata sulla Piattaforma Sintel &lt;strong&gt;entro il 03/06/2025 alle ore 12:00&lt;/strong&gt;. Sempre sulla medesima piattaforma, attraverso la funzionalità "comunicazioni", vanno trasmesse eventuali richieste di chiarimenti. &lt;strong&gt;L'ID Sintel della procedura è 201519490&lt;/strong&gt;.</t>
         </is>
       </c>
-      <c r="G162" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L162" t="inlineStr">
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L203" t="inlineStr">
         <is>
           <t>03/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="163">
-[...5 lines deleted...]
-      <c r="B163" t="inlineStr">
+    <row r="204">
+      <c r="C204" t="inlineStr">
         <is>
           <t>Richiesta per l'iscrizione all'elenco degli avvocati esterni dell'Azienda ULSS n. 1 per conferimento di incarichi di assistenza legale e rappresentanza in giudizio dell'Azienda</t>
         </is>
       </c>
-      <c r="C163" t="inlineStr">
+      <c r="D204" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D163" t="inlineStr">
+      <c r="E204" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E163" t="inlineStr">
+      <c r="F204" t="inlineStr">
         <is>
           <t>UOC Affari generali e legali</t>
         </is>
       </c>
-      <c r="F163" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="L163" t="inlineStr">
+      <c r="G204" t="inlineStr"/>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L204" t="inlineStr">
         <is>
           <t>31/12/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="164">
-[...5 lines deleted...]
-      <c r="B164" t="inlineStr">
+    <row r="205">
+      <c r="C205" t="inlineStr">
         <is>
           <t>FORNITURA PRODOTTI FUORI PRONTUARIO TERAPEUTICO OSPEDALIERO (PTO)</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr">
+      <c r="D205" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D164" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F164" t="inlineStr">
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
         <is>
           <t>Si avvia indagine di mercato per la fornitura di farmaci non compresi nel PTO, materie prime per uso farmaceutico, alimenti dietetici, prodotti alimentari ad uso speciale e prodotti vari con consegne giornaliere.</t>
         </is>
       </c>
-      <c r="G164" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L164" t="inlineStr">
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L205" t="inlineStr">
         <is>
           <t>19/05/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="165">
-[...5 lines deleted...]
-      <c r="B165" t="inlineStr">
+    <row r="206">
+      <c r="C206" t="inlineStr">
         <is>
           <t>FORNITURA DIVISE PER IL PERSONALE DI SOCCORSO DURANTE I GIOCHI OLIMPICI E PALIMPICI MILANO-CORTINA 2026</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr">
+      <c r="D206" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D165" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F165" t="inlineStr">
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
         <is>
           <t>L'Ulss 1 Dolomiti avvia una consultazione preliminare di mercato con la finalità di raccogliere informazioni necessarie alla predisposizione degli atti di gara e alla pianificazione di un successivo appalto avente ad oggetto la fornitura di divise per il personale impegnato nell'assistenza sanitaria durante i giochi olimpici e paralimpici di Milano-Cortina 2026 - piste, sliding center e le medical station di Cortina d'Ampezzo.
 La scadenza per la partecipazione alla presente consultazione è il 20 MAGGIO 2025 ore 13:00.
 Le informazioni di dettaglio sono riportate nell'avviso allegato.</t>
         </is>
       </c>
-      <c r="G165" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L165" t="inlineStr">
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L206" t="inlineStr">
         <is>
           <t>20/05/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="166">
-[...5 lines deleted...]
-      <c r="B166" t="inlineStr">
+    <row r="207">
+      <c r="C207" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO SERVIZIO DI ASSISTENZA DOMICILIARE E HOSPICE NEL TERRITORIO DELL’AZIENDA U.L.S.S. N. 1 DISTRETTO DI BELLUNO</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr">
+      <c r="D207" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D166" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F166" t="inlineStr">
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
         <is>
           <t xml:space="preserve">24/09/2025: si pubblica il Provvedimento di assegnazione del Servizio in oggetto, Deliberazione n. 1098 del 19/09/2025.
 27/08/2025: si pubblica la Delibera di nomina della Commissione giudicatrice ed i CV dei Commissari;
 06/06/2025: Si pubblicano i Chiarimenti n. 7
 03/06/2025: si pubblicano i Chiarimenti n. 6
 30/05/2025: si pubblicano i Chiarimenti n. 3, n. 4 e n. 5.
 27/05/2025: si pubblicano i Chiarimenti n. 2.
 09/05/2025: si pubblicano i Chiarimenti n. 1 e &lt;strong&gt;nuova cartellina .zip con la documentazione di gara in riferimento al punto n. 1 del Chiarimento. &lt;/strong&gt;
 06/05/2025: si pubblica il bando di gara consultabile al seguente link:
 &lt;a href="https://ted.europa.eu/it/notice/-/detail/284254-2025"&gt;284254-2025 - Gara - TED&lt;/a&gt;
 30/04/2025: Si pubblica la documentazione di gara relativa alla "PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO SERVIZIO DI ASSISTENZA DOMICILIARE E HOSPICE NEL TERRITORIO DELL’AZIENDA U.L.S.S. N. 1 DISTRETTO DI BELLUNO" ID Sintel: 200753097 -CIG: B6AA94BC07
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?UUID=8a9505a6-617d-4074-80c3-108b91de0ce9&amp;cig=B6AA94BC07" target="_blank" rel="noopener"&gt;B6AA94BC07&lt;/a&gt;
 Scadenza per la presentazione delle offerte: 09/06/2025 ore 12:00.
 Scadenza per la richiesta di chiarimenti: 31/05/2025 ore 12:00.
  </t>
         </is>
       </c>
-      <c r="G166" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L166" t="inlineStr">
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L207" t="inlineStr">
         <is>
           <t>09/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="167">
-[...5 lines deleted...]
-      <c r="B167" t="inlineStr">
+    <row r="208">
+      <c r="C208" t="inlineStr">
         <is>
           <t>Servizi linguistici a supporto dello svolgimento dei Giochi Olimpici e Paralimpici Cortina 2026 - Indagine di mercato</t>
         </is>
       </c>
-      <c r="C167" t="inlineStr">
+      <c r="D208" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D167" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F167" t="inlineStr">
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
         <is>
           <t xml:space="preserve">L'Aulss 1 Dolomiti intende consultare il mercato per verificare la presenza di operatori interessati all'eventuale affidamento di servizi di supporto linguistico (traduzioni, interpretariato e mediazione culturale) in occasione dello svolgimento dei Giochi Olimpici e Paralimpici - Cortina 2026.
 La procedura viene svolta sulla piattaforma SINTEL con scadenza per la presentazione delle manifestazioni di interesse fissata al 24/05/2025.
 L'ID della procedura è il 200730241.
 14/05/2025 - Pubblicazione Chiarimenti n. 1
 In seguito a richieste pervenute, si pubblica nota di chiarimenti n. 1. La nota è stata pubblicata anche nella sezione "documentazione di gara" della procedura in oggetto sulla piattaforma SINTEL.
  </t>
         </is>
       </c>
-      <c r="G167" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L167" t="inlineStr">
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L208" t="inlineStr">
         <is>
           <t>24/05/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="168">
-[...5 lines deleted...]
-      <c r="B168" t="inlineStr">
+    <row r="209">
+      <c r="C209" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER AFFIDAMENTO DELLA FORNITURA BIENNALE DI PRODOTTI VARI MONOUSO DI CONVIVENZA, PRODOTTI PER PULIZIE GENERALI ED IGIENE DELLA PERSONA PER ULSS 1 DOLOMITI. SINTEL ID 198127549</t>
         </is>
       </c>
-      <c r="C168" t="inlineStr">
+      <c r="D209" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D168" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F168" t="inlineStr">
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
         <is>
           <t xml:space="preserve">CIG LOTTO 1 (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F730C1ED"&gt;B5F730C1ED&lt;/a&gt;
 CIG LOTTO 2 (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F730D2C0"&gt;B5F730D2C0&lt;/a&gt;
 24/04/2025   A seguito alla conclusione della procedura, si pubblica la seguente documentazione:
 - Documenti di gara
 - Delibera di aggiudicazione
  </t>
         </is>
       </c>
-      <c r="G168" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K168" t="inlineStr">
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L209" t="inlineStr">
         <is>
           <t>24/04/2025 00:00</t>
         </is>
       </c>
-      <c r="L168" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B169" t="inlineStr">
+    </row>
+    <row r="210">
+      <c r="A210" t="n">
+        <v>0</v>
+      </c>
+      <c r="B210" t="n">
+        <v>0</v>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>Attivazione del servizio di manutenzione ed assistenza tecnica post garanzia previsto nella procedura di gara di Azienda Zero per 2 portatili per radiografia in dotazione a diverse UU.OO. dell`ULSS 1 Dolomiti.. – periodo 11/10/2025-15/10/2028</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr"/>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr"/>
+      <c r="J210" t="inlineStr"/>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>A069FF6DED</t>
+        </is>
+      </c>
+      <c r="L210" t="inlineStr">
+        <is>
+          <t>10/04/2025 00:00</t>
+        </is>
+      </c>
+      <c r="O210" t="n">
+        <v>35620.2</v>
+      </c>
+      <c r="P210" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="n">
+        <v>0</v>
+      </c>
+      <c r="B211" t="n">
+        <v>0</v>
+      </c>
+      <c r="C211" t="inlineStr">
         <is>
           <t>Attivazione del servizio di manutenzione ed assistenza tecnica post garanzia previsto nella procedura di gara di Azienda Zero per 4 portatili per radiografia in dotazione a diverse UU.OO. dell`ULSS 1 Dolomiti.. – periodo 25/05/2025-24/05/2028</t>
         </is>
       </c>
-      <c r="C169" t="inlineStr">
+      <c r="D211" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D169" t="inlineStr">
+      <c r="E211" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E169" t="inlineStr">
+      <c r="F211" t="inlineStr">
         <is>
           <t>UOS Ingegneria Clinica</t>
         </is>
       </c>
-      <c r="F169" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="J169" t="inlineStr">
+      <c r="G211" t="inlineStr"/>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr"/>
+      <c r="J211" t="inlineStr"/>
+      <c r="K211" t="inlineStr">
         <is>
           <t>A069FD203C</t>
         </is>
       </c>
-      <c r="K169" t="inlineStr">
+      <c r="L211" t="inlineStr">
         <is>
           <t>10/04/2025 00:00</t>
         </is>
       </c>
-      <c r="L169" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O169" t="n">
+      <c r="O211" t="n">
         <v>71966.39999999999</v>
       </c>
-      <c r="P169" t="inlineStr">
+      <c r="P211" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q169" t="inlineStr"/>
-[...72 lines deleted...]
-      <c r="B171" t="inlineStr">
+    </row>
+    <row r="212">
+      <c r="C212" t="inlineStr">
         <is>
           <t>APPROVIGIONAMENTO DI BENI E SERVIZI ANNI 2025/2026-AVVISO INDICATIVO PER LA COSTITUZIONE DI UN ALBO FORNITORI</t>
         </is>
       </c>
-      <c r="C171" t="inlineStr">
+      <c r="D212" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D171" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F171" t="inlineStr">
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
         <is>
           <t>12/04/2024: IN ESECUZIONE DELLA DELIBERAZIONE N.322 DEL 27/03/2025 RELATIVA ALLA PROGRAMMAZIONE PER IL TRIENNIO 2025/2026/2027 SI PUBBLICA L'AVVISO RELATIVO ALL'ATTIVITA' CONTRATTUALE PER L'ACQUISIZIONE DI BENI E SERVIZI DELL' UOC PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA IN ORDINE AGLI APPROVIGIONAMENTI DI BENI E SERVIZI CHE INTENDE AVVIARE NEL 2025 E NEI MESI INIZIALI DEL 2026 AI SENSI DEL D.LGS 36/23. L'ELENCO DELLE PROCEDURE E' CONTENUTO NEGLI ALLEGATI PUBBLICATI CONTESTUALMENTE.
 SI INVITA A PRENDERE VISIONE DELL'AVVISO PRECISANDO CHE IL TERMINE DI SCADENZA E' IL 16/05/2025 SALVO QUANTO INDICATO NELL'AVVISO STESSO.
 &lt;p class="western" align="justify"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;Il link per compilare il modulo è il seguente:&lt;/span&gt; &lt;a href="https://forms.gle/5ALmgQsBxE7T16V86"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;https://forms.gle/5ALmgQsBxE7T16V86&lt;/span&gt;&lt;/a&gt; &lt;span style="font-family: Arial, sans-serif;"&gt;.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G171" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L171" t="inlineStr">
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L212" t="inlineStr">
         <is>
           <t>16/05/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="172">
-[...5 lines deleted...]
-      <c r="B172" t="inlineStr">
+    <row r="213">
+      <c r="C213" t="inlineStr">
         <is>
           <t>Consultazione preliminare di mercato per dei servizi sanitari ed assistenziali per la gestione delle unita’ d’offerta nell’ambito della salute mentale territoriale dell’ULSS  n. 1 Dolomiti</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr">
+      <c r="D213" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D172" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F172" t="inlineStr">
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
         <is>
           <t xml:space="preserve">14/03/2023 Si pubblica l'avviso, con relativi allegati, per la Consultazione preliminare di mercato per dei servizi sanitari ed assistenziali per la gestione delle unità d’offerta nell’ambito della salute mentale territoriale dell’Azienda ULSS n. 1 Dolomiti. &lt;strong&gt;SCADENZA 25/03/2025 H 12:00&lt;/strong&gt;
  </t>
         </is>
       </c>
-      <c r="G172" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L172" t="inlineStr">
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L213" t="inlineStr">
         <is>
           <t>25/03/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="173">
-[...5 lines deleted...]
-      <c r="B173" t="inlineStr">
+    <row r="214">
+      <c r="C214" t="inlineStr">
         <is>
           <t>Indagine di mercato servizio informatizzato integrato di analisi, pianificazione e gestione della libera professione in diverse specialità in ambito Sanitario</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr">
+      <c r="D214" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D173" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F173" t="inlineStr">
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
         <is>
           <t>06/03/2025: l’Azienda ULSS n. 1 Dolomiti avvia, con ID SINTEL N. 197946902, un’indagine di mercato al fine di individuare operatori economici da invitare all’eventuale successivo procedimento per l’affidamento diretto del “&lt;strong&gt;&lt;em&gt;Servizio informatizzato integrato di Analisi, Pianificazione e Gestione della libera professione in diverse specialità in ambito Sanitario”&lt;/em&gt;&lt;/strong&gt; per l’Azienda ULSS n. 1 Dolomiti
 Scadenza per manifestare interesse: 14/03/2025 ore 12:00
 Si allega documentazione presente nella Piattaforma Sintel.</t>
         </is>
       </c>
-      <c r="G173" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L173" t="inlineStr">
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L214" t="inlineStr">
         <is>
           <t>14/03/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="174">
-[...5 lines deleted...]
-      <c r="B174" t="inlineStr">
+    <row r="215">
+      <c r="C215" t="inlineStr">
         <is>
           <t>consultazione preliminare di mercato, ai sensi dell'art. 77 del D. Lgs 36/2023, tramite piattaforma Sintel finalizzata all’avvio di una procedura per fornitura di due sistemi di monitoraggio cardiotocografico, da destinare alle UU.OO. di Ostetricia e Ginecologia dei Presidi Ospedalieri di Belluno e Feltre dell’Azienda Ulss 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C174" t="inlineStr">
+      <c r="D215" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D174" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F174" t="inlineStr">
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 197620947, una consultazione di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, per procedere alla successiva indizione di gara, da definirsi in relazione agli importi, secondo le soglie di cui al D.Lgs. 36/2023, per la fornitura di n. 2 sistemi di monitoraggio cardiotocografico oltre ad opzioni, da destinare alle UU.OO. di Ostetricia e Ginecologia dell’Azienda Ulss 1 Dolomiti.
 Scadenza presentazione documentazione 21 marzo ore 10.00 – SINTEL ID 199620947.</t>
         </is>
       </c>
-      <c r="G174" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L174" t="inlineStr">
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L215" t="inlineStr">
         <is>
           <t>21/03/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="175">
-[...5 lines deleted...]
-      <c r="B175" t="inlineStr">
+    <row r="216">
+      <c r="C216" t="inlineStr">
         <is>
           <t>Indagine di mercato finalizzata ad individuare un operatore economico per eventuale successiva procedura di affidamento diretto di n. 1 MEZZO GRANDI EMERGENZE 4x4  da destinare alle attività sanitarie in occasione dei Giochi olimpici e paralimpici Milano-Cortina 2026</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr">
+      <c r="D216" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D175" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F175" t="inlineStr">
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
         <is>
           <t xml:space="preserve">L'Azienda Ulss 1 Dolomiti avvia, con ID SINTEL N. 197074996, un'indagine di mercato finalizzata ad acquisire proposte tecnico-economiche al fine di individuare un operatore economico per procedere ad un successivo affidamento diretto per la fornitura di un veicolo grandi emergenze 4x4.
  </t>
         </is>
       </c>
-      <c r="G175" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L175" t="inlineStr">
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L216" t="inlineStr">
         <is>
           <t>04/03/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="176">
-[...5 lines deleted...]
-      <c r="B176" t="inlineStr">
+    <row r="217">
+      <c r="C217" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO ai sensi dell’art. 50 del D. Lgs. n. 36/2023 OGGETTO FORNITURA:  POTENZIAMENTO SISTEMI CENTRALI E SISTEMI DI  BACKUP</t>
         </is>
       </c>
-      <c r="C176" t="inlineStr">
+      <c r="D217" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D176" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G176" t="inlineStr">
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr"/>
+      <c r="H217" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K176" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L176" t="inlineStr">
+      <c r="L217" t="inlineStr">
         <is>
           <t>27/02/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="177">
-[...5 lines deleted...]
-      <c r="B177" t="inlineStr">
+    <row r="218">
+      <c r="C218" t="inlineStr">
         <is>
           <t>SERVIZIO RECUPERO ANIMALI VAGANTI PERIODO 2025 - 2028</t>
         </is>
       </c>
-      <c r="C177" t="inlineStr">
+      <c r="D218" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D177" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F177" t="inlineStr">
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
         <is>
           <t>13/02/2025
 Si pubblica in data odierna avviso per la raccolta delle manifestazioni di interesse per l'eventuale affidamento del servizio di recupero di animali da compagnia vaganti ed eventuale accudimento presso il Canile sanitario di Belluno.
 Le candidature dovranno pervenire, entro le ore 12.00 del 28/02/2025, tramite il portale SINTEL.
 L'ID Sintel della procedura è il seguente 196753290.
 Eventuali richieste di chiarimento saranno gestite attraverso la piattaforma SINTEL con la funzionalità "comunicazioni" presente nella procedura.
 24/09/2025
 In seguito all'avvenuta aggiudicazione si procede alla pubblicazione della seguente documentazione:
 &lt;ul&gt;
  	&lt;li&gt;lettera di invito con scadenza al 24/07/2025&lt;/li&gt;
  	&lt;li&gt;capitolato di gara&lt;/li&gt;
  	&lt;li&gt;delibera di nomina Commissione giudicatrice&lt;/li&gt;
  	&lt;li&gt;CV componenti Commissione giudicatrice&lt;/li&gt;
  	&lt;li&gt;Delibera di affidamento&lt;/li&gt;
 &lt;/ul&gt;
 CIG (LINK BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/recaptcha/?next=dettaglio_cig&amp;cig=B78E8EDB37"&gt;B78E8EDB37&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G177" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L177" t="inlineStr">
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L218" t="inlineStr">
         <is>
           <t>24/07/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="178">
-[...5 lines deleted...]
-      <c r="B178" t="inlineStr">
+    <row r="219">
+      <c r="C219" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DELLA FORNITURA DI MEZZI DI SOCCORSO FUORI STRADA DA DESTINARE AI GIOCHI OLIMPICI E PARALIMPICI MILANO-CORTINA 2026.  AVVIO DI PROCEDURA DI GARA APERTA, CON MODALITA' TELEMATICA, SU PORTALE SINTEL : ID 196756591</t>
         </is>
       </c>
-      <c r="C178" t="inlineStr">
+      <c r="D219" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D178" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F178" t="inlineStr">
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
         <is>
           <t>CIG (LINK BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B596B60113"&gt;B596B60113&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G178" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L178" t="inlineStr">
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L219" t="inlineStr">
         <is>
           <t>10/03/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="179">
-[...5 lines deleted...]
-      <c r="B179" t="inlineStr">
+    <row r="220">
+      <c r="C220" t="inlineStr">
         <is>
           <t>SERVIZIO DI GESTIONE DELLO SPAZIO ADOLESCENTI FELTRE</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr">
+      <c r="D220" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D179" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F179" t="inlineStr">
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
         <is>
           <t>Belluno, 07/02/2025
 Si pubblica in data odierna un avviso per la raccolta delle manifestazioni di interesse al fine di individuare gli operatori economici da invitare all’eventuale procedimento per l’affidamento diretto relativo al servizio di gestione del Centro di Consultazione dello Spazio Adolescenti e dei progetti ad esso collegati finanziati dalla Regione o da altri enti per il Distretto di Feltre.
 Le candidature vanno presentate sul portale SINTEL di Aria Spa, secondo le indicazioni esplicitate nell'avviso che si pubblica.
 L'ID SINTEL della procedura è 196595987, la scadenza per la presentazione della manifestazione di interesse è il 24/01/2025.
 Eventuali richieste di chiarimento andranno inoltrate tramite la funzionalità "comunicazioni" della piattaforma SINTEL.
 Belluno, 07/05/2025
 Si pubblica in data odierna la Delibera di nomina della commissione giudicatrice della procedura individuata con
 CIG (link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?UUID=7a70d8b5-c0b2-4e79-999f-e12fa8514239&amp;cig=B60DA943BC"&gt;B60DA943BC&lt;/a&gt;
 08/07/2025
 Si pubblicano i curricula della dott.ssa Cristina Micheluzzi e della dott.ssa Giulia Fent
 Si pubblicano inoltre, lettera di invito, capitolato di gara e delibera di affidamento.
 18/08/2025
 Si pubblica il curriculum della dott.ssa Stefania Turra</t>
         </is>
       </c>
-      <c r="G179" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L179" t="inlineStr">
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L220" t="inlineStr">
         <is>
           <t>24/02/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="180">
-[...5 lines deleted...]
-      <c r="B180" t="inlineStr">
+    <row r="221">
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI MANUTENZIONE DELLE AREE A VERDE CIRCOSTANTI GLI EDIFICI DELL’AZIENDA ULSS N.1 DOLOMITI PER GLI ANNI 2025/2027 - CIRCOSCRIZIONE TERRITORIALE DEL CADORE</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50A60FC45"&gt;&lt;strong&gt;B50A60FC45&lt;/strong&gt;&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L221" t="inlineStr">
+        <is>
+          <t>05/02/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="C222" t="inlineStr">
         <is>
           <t>SERVIZIO DI MANUTENZIONE DELLE AREE A VERDE CIRCOSTANTI GLI EDIFICI DELL’AZIENDA ULSS N.1 DOLOMITI PER GLI ANNI 2025/2027 – CIRCOSCRIZIONE TERRITORIALE DI AGORDO</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr">
+      <c r="D222" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D180" t="inlineStr">
+      <c r="E222" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E180" t="inlineStr">
+      <c r="F222" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F180" t="inlineStr">
+      <c r="G222" t="inlineStr">
         <is>
           <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B536DA21F2"&gt;B536DA21F2&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G180" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K180" t="inlineStr">
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L222" t="inlineStr">
         <is>
           <t>05/02/2025 00:00</t>
         </is>
       </c>
-      <c r="L180" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C181" t="inlineStr">
+    </row>
+    <row r="223">
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA DI AUTOMEZZI IDONEI AL SOCCORSO IN ZONE IMPERVIE/MONTANE</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D181" t="inlineStr">
-[...56 lines deleted...]
-      <c r="F182" t="inlineStr">
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
         <is>
           <t>&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID n. &lt;span style="color: #000000;"&gt;&lt;span lang="it-IT"&gt;195482156, &lt;/span&gt;&lt;/span&gt;una consultazione preliminare di mercato finalizzata ad acquisire&lt;span style="color: #00000a;"&gt; informazioni di tipo tecnico e commerciale e ogni elemento utile per l’indizione di una successiva procedura aperta telematica in relazione alla fornitura di automezzi idonei al soccorso in zone impervie/montane da destinare ai servizi sanitari dei Giochi Olimpici e Paralimpici di Milano Cortina 2026.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 &lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;
 La scadenza per la presentazione della documentazione è fissata al 29 gennaio 2025 – SINTEL ID &lt;span style="color: #000000;"&gt;&lt;span lang="it-IT"&gt;195482156 &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;</t>
         </is>
       </c>
-      <c r="G182" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L182" t="inlineStr">
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L223" t="inlineStr">
         <is>
           <t>29/01/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="183">
-[...5 lines deleted...]
-      <c r="B183" t="inlineStr">
+    <row r="224">
+      <c r="C224" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA FORNITURA DI TONER CARTUCCE E MATERIALI DI CONSUMO ORIGINALI E RIGENERATI PER LE STAMPANTI DELL’ULSS N.1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr">
+      <c r="D224" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D183" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F183" t="inlineStr">
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
         <is>
           <t xml:space="preserve">16/01/2025 - Si pubblica avviso indagine di mercato al fine di ricevere, a mezzo della Piattaforma Sintel della Regione Lombardia, ID 195456108, manifestazioni d'interesse per parecipare alla procedura negoziata per la fornitura di toner cartucce e materiali di consumo, sia originali che rigenerati, per stampanti in dotazione dell'Ulss 1 Dolomiti.
 17/07/2025 - Si pubblica documentazione d'invito alla procedura negoziata e delibera di aggiudicazione.
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A39FBED"&gt;B71A39FBED&lt;/a&gt;
  </t>
         </is>
       </c>
-      <c r="G183" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L183" t="inlineStr">
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L224" t="inlineStr">
         <is>
           <t>13/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="184">
-[...5 lines deleted...]
-      <c r="B184" t="inlineStr">
+    <row r="225">
+      <c r="C225" t="inlineStr">
         <is>
           <t>Avviso per manifestazione d'interesse per il servizio di manutenzione integrale degli impianti elevatori dell'Azienda ULSS n. 1 Dolomiti</t>
         </is>
       </c>
-      <c r="C184" t="inlineStr">
+      <c r="D225" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D184" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F184" t="inlineStr">
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
         <is>
           <t>10/01/2025: Si pubblica in data odierna l'avviso per manifestazione d'interesse relativo al servizio di conduzione, gestione e manutenzione completa ed integrale degli impianti di movimentazione verticale ed obliqua, di qualsiasi tipo, installati presso gli edifici la cui manutenzione e gestione è di pertinenza dell’Azienda ULSS n. 1 Dolomiti.
 Si rimanda alla pubblicazione in Sintel con ID 195149266</t>
         </is>
       </c>
-      <c r="G184" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L184" t="inlineStr">
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L225" t="inlineStr">
         <is>
           <t>31/01/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="185">
-[...5 lines deleted...]
-      <c r="B185" t="inlineStr">
+    <row r="226">
+      <c r="A226" t="n">
+        <v>0</v>
+      </c>
+      <c r="B226" t="n">
+        <v>0</v>
+      </c>
+      <c r="C226" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER MANIFESTAZIONE D’INTERESSE PER L’INSERIMENTO O LA VARIAZIONE DI UNITÀ DI OFFERTA SOCIALI E SOCIO-SANITARIE NELL'AGGIORNAMENTO DELLA PROGRAMMAZIONE LOCALE DEI PIANI DI ZONA 2023-2025 (DOCUMENTI ATTUATIVI 2025) DEI DISTRETTI DI BELLUNO E DI FELTRE</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr">
+      <c r="D226" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D185" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E185" t="inlineStr">
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F185" t="inlineStr">
+      <c r="G226" t="inlineStr">
         <is>
           <t>&lt;p&gt;Tenuto conto di quanto riportato nell’AVVISO pubblicato nella presente pagina, i soggetti interessati a manifestare l’interesse per l’inserimento o la variazione di Unità di Offerta sociali e socio-sanitarie ai fini della programmazione locale dei Piani di Zona 2023-2025 (&lt;u&gt;Documenti Attuativi Annuali 2025&lt;/u&gt;), dei Distretti di Belluno e di Feltre, devono formalizzare la propria richiesta &lt;strong&gt;ENTRO IL 23 GENNAIO 2025&lt;/strong&gt;, all’Azienda ULSS 1 Dolomiti e al Comune di competenza. Per compilare la richiesta devono essere utilizzati i seguenti moduli, rispettivamente nel caso di:&lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;Inserimento di una struttura/Unità di Offerta (UdO) di nuova realizzazione – &lt;strong&gt;LINK MODULO_1&lt;/strong&gt;&lt;/li&gt;
  &lt;li&gt;Variazione della capacità ricettiva (ampliamento o riduzione del nr. dei posti) – &lt;strong&gt;LINK MODULO_2&lt;/strong&gt;&lt;/li&gt;
  &lt;li&gt;Trasformazione/conversione nella tipologia di UdO – &lt;strong&gt;LINK MODULO_3&lt;/strong&gt;&lt;/li&gt;
  &lt;li&gt;Trasferimento di sede – &lt;strong&gt;LINK MODULO_4&lt;/strong&gt;&lt;/li&gt;
  &lt;li&gt;Rinuncia all’inserimento nel PdZ 2023-25 – &lt;strong&gt;LINK MODULO_5&lt;/strong&gt;&lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;Le richieste di cui ai punti 2, 3, 4 e 5  fanno riferimento a Unità di Offerta già inserite nel Piano di Zona 2023-25 (come modificato a settembre 2024), pubblicato nel sito dell’Azienda Ulss 1 Dolomiti. &lt;strong&gt;Informazioni&lt;/strong&gt; Coloro che desiderassero ricevere maggiori informazioni o chiarimenti in merito alla formalizzazione della suddetta richiesta, potranno richiederle alla UOC Sociale tramite mail: amministrazione.sociale@aulss1.veneto.it, oppure contattando gli Uffici di Piano di ciascun ambito territoriale: - UdP Ufficio di Distretto di Belluno: referente Paolo Dal Bianco tel. 0437 516895 - email: paolo.dalbianco@aulss1.veneto.it - UdP Ufficio di Distretto di Feltre: referente Elena Taverna tel. 0439 883050 - email: elena.taverna@aulss1.veneto.it.  &lt;/p&gt;
 PER LA PRESENTAZIONE DI ISTANZE DI AGGIORNAMENTO DELLA PROGRAMMAZIONE TRA IL 1°SETTEMBRE E IL 31 DICEMBRE 2025 CLICCARE QUI</t>
         </is>
       </c>
-      <c r="G185" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L185" t="inlineStr">
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr"/>
+      <c r="J226" t="inlineStr"/>
+      <c r="K226" t="inlineStr"/>
+      <c r="L226" t="inlineStr">
         <is>
           <t>23/01/2025 00:00</t>
         </is>
       </c>
-      <c r="P185" t="inlineStr">
+      <c r="P226" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q185" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B186" t="inlineStr">
+    </row>
+    <row r="227">
+      <c r="C227" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI SISTEMI DI COLORAZIONE (REAGENTI E APPARECCHIATURE) PER LE UU.OO. DI ANATOMIA PATOLOGICA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI</t>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
+      <c r="D227" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D186" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F186" t="inlineStr">
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
         <is>
           <t>&lt;p align="left"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Trebuchet MS, Garuda, FreeSans, arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;Per procedura in oggetto si pubblicano in data 23/12/2024 Delibera di Assegnazione n. 1416 del 20/12/2024 e relativi atti di gara.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EB8799C6"&gt;CIG (LINK BDNCP)=&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;B2EB8799C6&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G186" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K186" t="inlineStr">
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L227" t="inlineStr">
         <is>
           <t>23/12/2024 00:00</t>
         </is>
       </c>
-      <c r="L186" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B187" t="inlineStr">
+    </row>
+    <row r="228">
+      <c r="C228" t="inlineStr">
         <is>
           <t>PROCEDURA COMPETITIVA CON NEGOZIAZIONE : SERVIZIO DI GESTIONE DEI MAGAZZINI ECONOMALI AZIENDALI E DELLE ATTIVITA’ DI TRASPORTO E CONSEGNA AI PIANI PRESSO LE STRUTTURE DELL’AZIENDA ULSS 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C187" t="inlineStr">
+      <c r="D228" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D187" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F187" t="inlineStr">
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
         <is>
           <t>20/12/2024: si comunica che è stata pubblicata la documentazione relativa alla &lt;strong&gt;PROCEDURA COMPETITIVA CON NEGOZIAZIONE &lt;/strong&gt;&lt;strong&gt;per l’affidamento della gestione dei Magazzini Aziendali di Feltre e di Belluno destinati alla gestione dei Farmaci, dei Dispositivi Medici, dei Beni Economali e dei cespiti inventariabili (non rientrano le attrezzature biomediche) per tutte le Unità Operative richiedenti, nonché della gestione delle attività di consegna dei beni ai piani presso i presidi ospedalieri San Martino di Belluno e Santa Maria del Prato di Feltre.   CIG  B4ED4F5BE6&lt;/strong&gt;
 La procedura viene esperita sulla piattaforma SINTEL  ID 194535337.
 Scadenza presentazione documentazione ore 16:00 del giorno 24/01/2025, termine per richiedere il sopralluogo 10/01/2025.
 15/01/2025: si pubblicano i "Chiarimenti n.1" pubblicati anche nella Piattaforma Sintel all'ID sopra riportato
 16/01/2025: si pubblicano i "Chiarimenti n.2" pubblicati anche nella Piattaforma Sintel all'ID sopra riportato
 Tutti i documenti sono disponibili al presente Link:
 &lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml"&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/a&gt;
 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/recaptcha/?next=dettaglio_cig&amp;cig=B4ED4F5BE6" target="_blank" rel="noopener"&gt;B4ED4F5BE6&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G187" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L187" t="inlineStr">
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L228" t="inlineStr">
         <is>
           <t>24/01/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="188">
-[...5 lines deleted...]
-      <c r="B188" t="inlineStr">
+    <row r="229">
+      <c r="C229" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ALLA CARROZZERIA DEGLI AUTOMEZZI DELL’AZIENDA ULSS N.1 DOLOMITI PER GLI ANNI 2025/2027, CON IL CRITERIO DELL’OFFERTA ECONOMICAMENTE PIÙ VANTAGGIOSA SULLA BASE DEL MIGLIOR RAPPORTO QUALITÀ/PREZZO</t>
         </is>
       </c>
-      <c r="C188" t="inlineStr">
+      <c r="D229" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D188" t="inlineStr">
+      <c r="E229" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E188" t="inlineStr">
+      <c r="F229" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F188" t="inlineStr">
+      <c r="G229" t="inlineStr">
         <is>
           <t>Con deliberazione del Direttore Generale  n. 830 del 26/07/2024, questa Amministrazione ha deciso di affidare il servizio di manutenzione alla carrozzeria degli automezzi dell’azienda ULSS n.1 Dolomiti per gli anni 2025/2027, con possibilità di rinnovo per ulteriori 2 (due anni)
 La gara è suddivisa in lotti, come di seguito dettagliato:
 &lt;table width="100%"&gt;
 &lt;tbody&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;Numero
 Lotto&lt;/td&gt;
 &lt;td width="66%"&gt;Oggetto del Lotto&lt;/td&gt;
 &lt;td width="23%"&gt;CIG (link BDNCP)&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;&lt;em&gt;1&lt;/em&gt;&lt;/td&gt;
 &lt;td width="66%"&gt;&lt;em&gt;Manutenzione alla carrozzeria degli automezzi della circoscrizione territoriale di Belluno&lt;/em&gt;&lt;/td&gt;
 &lt;td width="23%"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CE362F6B"&gt;B4CE362F6B&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;&lt;em&gt;2&lt;/em&gt;&lt;/td&gt;
 &lt;td width="66%"&gt;&lt;em&gt;Manutenzione alla carrozzeria degli automezzi del distretto di Feltre&lt;/em&gt;&lt;/td&gt;
 &lt;td width="23%"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CE363043"&gt;B4CE363043&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;&lt;em&gt;3&lt;/em&gt;&lt;/td&gt;
 &lt;td width="66%"&gt;&lt;em&gt;Manutenzione alla carrozzeria degli automezzi della circoscrizione territoriale del Cadore&lt;/em&gt;&lt;/td&gt;
 &lt;td width="23%"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CE364116"&gt;B4CE364116&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;&lt;em&gt;4&lt;/em&gt;&lt;/td&gt;
 &lt;td width="66%"&gt;&lt;em&gt;Manutenzione alla carrozzeria degli automezzi della circoscrizione territoriale di Agordo&lt;/em&gt;&lt;/td&gt;
 &lt;td width="23%"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CE3651E9"&gt;B4CE3651E9&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;/tbody&gt;
 &lt;/table&gt;
 &lt;strong&gt;l’ID SINTEL è 194466723.&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G188" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L188" t="inlineStr">
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L229" t="inlineStr">
         <is>
           <t>20/01/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="189">
-[...5 lines deleted...]
-      <c r="B189" t="inlineStr">
+    <row r="230">
+      <c r="A230" t="n">
+        <v>0</v>
+      </c>
+      <c r="B230" t="n">
+        <v>0</v>
+      </c>
+      <c r="C230" t="inlineStr">
         <is>
           <t>Avviso di indagine di mercato al fine di individuare gli operatori economici da invitare all’eventuale procedimento di affidamento diretto del servizio di monitoraggio dei media.</t>
         </is>
       </c>
-      <c r="C189" t="inlineStr">
+      <c r="D230" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D189" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F189" t="inlineStr">
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;Chiarimenti_indagine_rassegna stampa_16.12.24  &lt;/li&gt;
  &lt;li&gt;Dichiaraz_sost._ALL.1_ 19_06_24&lt;/li&gt;
  &lt;li&gt;Avviso_Indagine_Monitoraggio media_10.12.24&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G189" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L189" t="inlineStr">
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I230" t="inlineStr"/>
+      <c r="J230" t="inlineStr"/>
+      <c r="K230" t="inlineStr"/>
+      <c r="L230" t="inlineStr">
         <is>
           <t>24/12/2024 00:00</t>
         </is>
       </c>
-      <c r="P189" t="inlineStr">
+      <c r="P230" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q189" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B190" t="inlineStr">
+    </row>
+    <row r="231">
+      <c r="C231" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO IN OUTSOURCING DEL SERVIZIO DI CONSERVAZIONE E GESTIONE DELL'ARCHIVIO SANITARIO E AMMINISTRATIVO DELL'AZIENDA ULSS 1</t>
         </is>
       </c>
-      <c r="C190" t="inlineStr">
+      <c r="D231" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D190" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F190" t="inlineStr">
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
         <is>
           <t>06/12/2024 Si pubblica la documentazione di gara per la procedura in oggetto &lt;strong&gt;CIG B493470ACB&lt;/strong&gt;. Termine ultimo per la presentazione dell'offerta 24/01/2025 ore 12:00, termine ultimo per la presentazione dei chiarimenti 15/01/2025 ore 12:00.
 La procedura viene esperita sulla piattaforma &lt;strong&gt;SINTEL ID 189626157&lt;/strong&gt;
 16/01/2025: si pubblicano i chiarimenti n. 1 corredati da documentazione fotografica e nuovo modello offerta economica
 I documenti sono pubblicati nella piattaforma Sintel  al presente link:
 https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml
 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/recaptcha/?next=dettaglio_cig&amp;cig=B493470ACB" target="_blank" rel="noopener"&gt;B493470ACB&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G190" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L190" t="inlineStr">
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L231" t="inlineStr">
         <is>
           <t>24/01/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="191">
-[...53 lines deleted...]
-      <c r="B192" t="inlineStr">
+    <row r="232">
+      <c r="A232" t="n">
+        <v>0</v>
+      </c>
+      <c r="B232" t="n">
+        <v>0</v>
+      </c>
+      <c r="C232" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEI “SERVIZI SANITARI VARI A SUPPORTO DELLE DIVERSE SEDI DELL’U.O.C. RADIOLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI”</t>
         </is>
       </c>
-      <c r="C192" t="inlineStr">
+      <c r="D232" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D192" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F192" t="inlineStr">
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
         <is>
           <t>&lt;p&gt;03/06/2026: in data odierna si pubblica la delibera n. 719 del 18/05/2026   Rinnovo contrattuale a favore dell'R.T.I.  RADIOLOGICAL  SERVICE  S.R.L.,  MEDISHARE  TELEMEDICINE  S.R.L.,  GAP  MED  STP  S.P.A., fino ad aprile 2027&lt;/p&gt;
 &lt;p&gt;28/04/2025: in data odierna si pubblicano:&lt;/p&gt;
 &lt;p&gt;- la delibera di nomina della Commissione giudicatrice n. 159 del 13/02/2025; - i Curriculum Vitae della Commissione ( il CV del Dott. Parise Giorgio è disponibili al seguente link della sezione Amministrazione Trasparente, &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml" rel="nofollow"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;- la delibera di affidamento del Servizio n. 333 del 27/03/2025.&lt;/p&gt;
 &lt;p&gt;Per visionare l’intero ciclo di vita del contratto si rinvia a: LOTTO N. 1 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B499D59DE3" target="_blank" rel="nofollow"&gt;B499D59DE3&lt;/a&gt; LOTTO N. 2 CIG (Link BDNCP) &lt;a href="https://dati.anticorruzione.it/superset/recaptcha/?next=dettaglio_cig&amp;cig=B499D5AEB6" target="_blank" rel="nofollow"&gt;B499D5AEB6&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;24/12/2024: in data odierna si pubblicano i Chiarimenti n. 1.&lt;/p&gt;
 &lt;p&gt;09/12/2024: in data odierna si pubblicano gli allegati in formato editabile relativi al Disciplinare di gara, già pubblicati in formato .pdf in data 05/12/2024 all'interno della cartellina "Documentazione di gara".&lt;/p&gt;
 &lt;p&gt; 05/12/2024: in data odierna si pubblica la documentazione di gara per l'affidamento della "&lt;strong&gt;PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEI “SERVIZI SANITARI VARI A SUPPORTO DELLE DIVERSE SEDI DELL’U.O.C. RADIOLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI” condotta sulla Piattaforma Sintel. &lt;/strong&gt; ID Sintel:&lt;strong&gt; 191450184&lt;/strong&gt; Scadenza presentazione offerte: 15/01/2025 ore 12:00 Termine chiarimenti: 07/01/2025 ore 12:00  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G192" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L192" t="inlineStr">
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I232" t="inlineStr"/>
+      <c r="J232" t="inlineStr"/>
+      <c r="K232" t="inlineStr"/>
+      <c r="L232" t="inlineStr">
         <is>
           <t>15/01/2025 00:00</t>
         </is>
       </c>
-      <c r="P192" t="inlineStr">
+      <c r="P232" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q192" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B193" t="inlineStr">
+    </row>
+    <row r="233">
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI SALVIETTE PER DISINFEZIONE</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>Per quanto in oggetto l'Azienda Ulss n. 1 Dolomiti intende avviare un'indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto ai sensi dell'art. 50 c.1 lett. b) del D. Lgs 36/2023.
+Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno di venerdì 20/12/2024 agli indirizzi email indicati nella lettera allegata alla presente.</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L233" t="inlineStr">
+        <is>
+          <t>20/12/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="C234" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI OTTICHE AUTOCLAVABILI NUOVE PER LE UU.OO. DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
         </is>
       </c>
-      <c r="C193" t="inlineStr">
+      <c r="D234" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D193" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F193" t="inlineStr">
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
         <is>
           <t>*Per la gara in oggetto, in data 04 dicembre 2024, si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;Chiarimenti al 04/12/2024&lt;/li&gt;
 &lt;/ul&gt;
 *Per la gara in oggetto, in data 12 dicembre 2024, si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;Chiarimenti al 12/12/2024&lt;/li&gt;
 &lt;/ul&gt;
 *Per la gara in oggetto in data 28/01/2025 si pubblica Delibera di nomina della Commissione Giudicatrice n. 30 del 20/01/2025 ".
 &lt;p lang="en-GB"&gt;&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span lang="it-IT"&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span lang="it-IT"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/span&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;* Per la gara in oggetto, in data 09 aprile 2025, si pubblicano delibera di assegnazione n. 385 del 04/04/2025 e relativi atti di gara;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4661B3EA1"&gt;LOTTO 1 - CIG (Link BDNCP): &lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B4661B3EA1&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4661B4F74"&gt;LOTTO 2 - CIG (Link BDNCP): &lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B4661B4F74&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4661B504C"&gt;LOTTO 3 - CIG (Link BDNCP): &lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B4661B504C&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4661B611F"&gt;LOTTO 4 - CIG (Link BDNCP): &lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B4661B611F&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4661B71F2"&gt;LOTTO 5 - CIG (Link BDNCP): &lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B4661B71F2&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4661B82C5"&gt;LOTTO 6 - CIG (Link BDNCP): &lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B4661B82C5&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G193" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K193" t="inlineStr">
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L234" t="inlineStr">
         <is>
           <t>04/12/2024 00:00</t>
         </is>
       </c>
-      <c r="L193" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B194" t="inlineStr">
+    </row>
+    <row r="235">
+      <c r="A235" t="n">
+        <v>0</v>
+      </c>
+      <c r="B235" t="n">
+        <v>0</v>
+      </c>
+      <c r="C235" t="inlineStr">
         <is>
           <t>AVVISO PER L’ISTITUZIONE DI UN ELENCO DI ORGANISMI DI VOLONTARIATO QUALIFICATI PER L’AFFIDAMENTO, IN FORMA CONTINUATIVA, DEL SERVIZIO DI SOCCORSO SANITARIO IN EMERGENZA E URGENZA DELL’AZIENDA ULSS N. 1 DOLOMITI, AI SENSI DELL’ART. 57 DEL D.LGS. 117/2017</t>
         </is>
       </c>
-      <c r="C194" t="inlineStr">
+      <c r="D235" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D194" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F194" t="inlineStr">
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: left;"&gt;22/11/2024: si pubblica l’avviso con la domanda di ammissione da presentare da parte degli Organismi di Volontariato.Il termine di scadenza per la presentazione della domanda è fissato per il 29/11/2024.&lt;/p&gt;
 &lt;p&gt;06/03/2025: si pubblicano gli atti relativi all'affidamento agli Organismi di Volontariato in ordine al Servizio di soccorso sanitario in emergenza e urgenza dell'Azienda ULSS n. 1 Dolomiti. 05/05/2025: Si pubblica prospetto relativo ai contributi versati agli Organismi di Volontariato La pubblicazione viene effettuata ai sensi del D.Lgs. 33/2013 e ai sensi del Decreto n. 72/2021 del Ministero del Lavoro e delle Politiche Sociali. Non si pubblica il link alla BDNCP in quanto trattasi di affidamento in convenzione secondo il Codice del Terzo Settore.&lt;/p&gt;
 &lt;p&gt;25/05/2026 Si pubblica  prospetto relativo ai contributi versati per trasporti sanitari agli Organismi di Volontariato nel 2025. La pubblicazione viene effettuata ai sensi del D.Lgs. 33/2013 e ai sensi del Decreto n. 72/2021 del Ministero del Lavoro e delle Politiche Sociali. Non si pubblica il link alla BDNCP in quanto trattasi di affidamento in convenzione secondo il Codice del Terzo Settore&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G194" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L194" t="inlineStr">
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr"/>
+      <c r="J235" t="inlineStr"/>
+      <c r="K235" t="inlineStr"/>
+      <c r="L235" t="inlineStr">
         <is>
           <t>29/11/2024 00:00</t>
         </is>
       </c>
-      <c r="P194" t="inlineStr">
+      <c r="P235" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q194" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B195" t="inlineStr">
+    </row>
+    <row r="236">
+      <c r="C236" t="inlineStr">
         <is>
           <t>Consultazione di mercato per la fornitura di tavoli operatori per le UU.OO. di Oculistica dell'Azienda Ulss 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C195" t="inlineStr">
+      <c r="D236" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D195" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F195" t="inlineStr">
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 192392643, una consultazione di mercato finalizzata ad acquisire candidature e proposte tecnico-economiche, per procedere alla successiva indizione di gara, da definirsi in relazione agli importi, secondo le soglie di cui al D.Lgs. 36/2023, per la fornitura da n. 4 a n. 6 tavoli operatori da destinare alle UU.OO. di Oculistica dell'Azienda Ulss 1 Dolomiti.
 Scadenza presentazione documentazione 10 dicembre ore 16.00 – SINTEL ID 192392643</t>
         </is>
       </c>
-      <c r="G195" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L195" t="inlineStr">
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L236" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="196">
-[...5 lines deleted...]
-      <c r="B196" t="inlineStr">
+    <row r="237">
+      <c r="C237" t="inlineStr">
         <is>
           <t>Avviso pubblico per l’individuazione di Organizzazioni di volontariato e/o Associazioni di Promozione Sociale operanti in rete interessate alla stipula di una convenzione ai sensi dell’art. 56 del D.Lgs. n. 117/2017 con riconoscimento di un rimborso per l’attività di trasporto sociale da svolgersi nei territori  degli Ambiti VEN-01 Belluno e VEN-02 Feltre - anni 2024-2025</t>
         </is>
       </c>
-      <c r="C196" t="inlineStr">
+      <c r="D237" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D196" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E196" t="inlineStr">
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F196" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="L196" t="inlineStr">
+      <c r="G237" t="inlineStr"/>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L237" t="inlineStr">
         <is>
           <t>23/11/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="197">
-[...5 lines deleted...]
-      <c r="B197" t="inlineStr">
+    <row r="238">
+      <c r="C238" t="inlineStr">
         <is>
           <t>Avviso di consultazione preliminare di mercato, tramite piattaforma Sintel, finalizzata all’avvio di una procedura per fornitura di sistemi motorizzati a batteria e relativo materiale di consumo per le UU.OO.CC. di Ortopedia e Traumatologia dei Presidi ospedalieri di Belluno e Agordo dell’Azienda Ulss 1 Dolomiti. Scadenza presentazione proposte il 21/11 /2024.</t>
         </is>
       </c>
-      <c r="C197" t="inlineStr">
+      <c r="D238" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D197" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L197" t="inlineStr">
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr"/>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L238" t="inlineStr">
         <is>
           <t>21/11/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="198">
-[...5 lines deleted...]
-      <c r="B198" t="inlineStr">
+    <row r="239">
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>Indagine di mercato per la fornitura di microscopi ottici per varie UU.OO. dell’Azienda Ulss 1 Dolomiti.</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 191571865, una consultazione di mercato finalizzata ad acquisire proposte tecnico-economiche e avviare una successiva procedura di affidamento, ai sensi del d.lgs. 36/2023, per la fornitura di microscopi ottici da destinare all'U.O. di Anatomia Patologica, Microbiologia e Laboratorio Analisi dell’Azienda Ulss n. 1 Dolomiti.
+Scadenza presentazione proposte 14 NOVEMBRE 2024 ore 12.00 – ID SINTEL n. 191571865</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L239" t="inlineStr">
+        <is>
+          <t>14/11/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="C240" t="inlineStr">
         <is>
           <t>FORNITURA LETTI ELETTRICI ARTICOLATI PER STRUTTURE PROTETTE DELL'AZIENDA ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C198" t="inlineStr">
+      <c r="D240" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D198" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F198" t="inlineStr">
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 191549590, una consultazione di mercato finalizzata ad acquisire proposte tecnico-economiche e selezionare operatori economici per procedere ad un successivo affidamento diretto, sensi dell’art. 50 comma 1. lett. b) del D.Lgs. n. 36/2023, per la fornitura di letti articolati per degenza in strutture protette dell’Azienda Ulss n. 1 Dolomiti.
 Scadenza presentazione documentazione 13 novembre 2024 ore 14.00 – SINTEL ID 191549590.</t>
         </is>
       </c>
-      <c r="G198" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L198" t="inlineStr">
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L240" t="inlineStr">
         <is>
           <t>13/11/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="199">
-[...53 lines deleted...]
-      <c r="B200" t="inlineStr">
+    <row r="241">
+      <c r="C241" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI SISTEMI A RADIOFREQUENZA PER LE UU.OO. DI ORTOPEDIA DELL’AZIENDA ULSS 1 DOLOMITI, PER UN PERIODO DI 48 MESI.</t>
         </is>
       </c>
-      <c r="C200" t="inlineStr">
+      <c r="D241" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D200" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F200" t="inlineStr">
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
         <is>
           <t>Per la gara in oggetto in data 24/10/2024 si pubblicano le risposte ai chiarimenti richiesti.
 Per la gara in oggetto in data 29/10/2024 si pubblicano le risposte ai chiarimenti richiesti.
 Per la gara in oggetto in data 02/12/2024 si pubblica la deliberazione del Commissario n. 1263 del 22/11/2024 relativa a "nomina commissione giudicatrice".
 &lt;p lang="en-GB"&gt;&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span lang="it-IT"&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span lang="it-IT"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/span&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;Per la gara in oggetto in data 05/02/2025 si pubblicano la delibera di assegnazione n. 1454 del 30/12/24 e i relativi verbali.&lt;/p&gt;
 CIG (Link BDNCP): B3B6D2063A&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B6D2063A"&gt;https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B6D2063A&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G200" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K200" t="inlineStr">
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L241" t="inlineStr">
         <is>
           <t>24/10/2024 00:00</t>
         </is>
       </c>
-      <c r="L200" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B201" t="inlineStr">
+    </row>
+    <row r="242">
+      <c r="C242" t="inlineStr">
         <is>
           <t>AVVISO – INDAGINE DI MERCATO PER L’AFFIDAMENTO DEL SERVIZIO DI LITOTRISSIA</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr">
+      <c r="D242" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D201" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F201" t="inlineStr">
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
         <is>
           <t>22/10/2024: si informa che in data odierna è stato pubblicato sulla piattaforma Sintel l’avviso relativo alla raccolta di manifestazioni di interesse per individuare gli operatori economici da invitare all'eventuale procedimento per l’affidamento del Servizio di litotrissia effettuato con n. 1 LITOTRITORE MOBILE (ed eventuali attrezzature accessorie) gestito da personale esterno in grado di effettuare i trattamenti presso l’U.O.C. di Urologia del Presidio ospedaliero di Belluno.
 La procedura è consultabile sulla piattaforma SINTEL all’ID 191070934. Gli operatori economici dovranno presentare domanda entro le ore 12:00 del 06/11/2024, seguendo le modalità indicate nell’avviso, che si pubblica anche su questa pagina.</t>
         </is>
       </c>
-      <c r="G201" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L201" t="inlineStr">
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L242" t="inlineStr">
         <is>
           <t>06/11/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="202">
-[...5 lines deleted...]
-      <c r="B202" t="inlineStr">
+    <row r="243">
+      <c r="C243" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA DELLA FORNITURA DI SISTEMI PER LA DIAGNOSI RAPIDA DELLE MALATTIE INFETTIVE DEL SISTEMA NERVOSO CENTRALE, PER L’UOSD DI MICROBIOLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI.</t>
         </is>
       </c>
-      <c r="C202" t="inlineStr">
+      <c r="D243" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D202" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F202" t="inlineStr">
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
         <is>
           <t xml:space="preserve"> 
 Per procedura di gara in oggetto si pubblicano Delibera di assegnazione n. 1141 del 18/10/2024 e relativi atti di gara.
 &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28913AA9E"&gt;CIG (LINK BDNCP)=&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;B28913AA9E&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;
  </t>
         </is>
       </c>
-      <c r="G202" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K202" t="inlineStr">
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L243" t="inlineStr">
         <is>
           <t>22/10/2024 00:00</t>
         </is>
       </c>
-      <c r="L202" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B203" t="inlineStr">
+    </row>
+    <row r="244">
+      <c r="C244" t="inlineStr">
         <is>
           <t>Fornitura di apparecchiature per l’aggiornamento tecnologico delle UU.OO. di Anatomia Patologica dell’Azienda Ulss 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C203" t="inlineStr">
+      <c r="D244" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D203" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F203" t="inlineStr">
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 190933773, una consultazione di mercato finalizzata ad acquisire proposte tecnico-economiche e selezionare un operatore economico per procedere ad un successivo affidamento diretto, sensi dell’art. 50 comma 1. lett. b) del D.Lgs. n. 36/2023, per la fornitura di attrezzature diverse da destinare alle UU.OO. di Anatomia Patologica dell’Azienda Ulss n. 1 Dolomiti.
 Scadenza presentazione documentazione 31 ottobre 2024 ore 12.00 – SINTEL ID 190933773</t>
         </is>
       </c>
-      <c r="G203" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L203" t="inlineStr">
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L244" t="inlineStr">
         <is>
           <t>31/10/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="204">
-[...5 lines deleted...]
-      <c r="B204" t="inlineStr">
+    <row r="245">
+      <c r="C245" t="inlineStr">
         <is>
           <t>Adesione a convenzioni Consip per l’acquisto di hardware e software per nuovo applicativo RIS/PACS dell’Azienda Ulss 1 Dolomiti. PNRR linea M6.C2–1.1.1 Ammodernamento del parco tecnologico e digitale ospedaliero – Digitalizzazione delle strutture ospedaliere (DEA Dipartimenti di Emergenza e Accettazione di livello I e II).  CUP B96G21060470006.</t>
         </is>
       </c>
-      <c r="C204" t="inlineStr">
+      <c r="D245" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D204" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G204" t="inlineStr">
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr"/>
+      <c r="H245" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K204" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L204" t="inlineStr">
+      <c r="L245" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="205">
-[...5 lines deleted...]
-      <c r="B205" t="inlineStr">
+    <row r="246">
+      <c r="C246" t="inlineStr">
         <is>
           <t>Procedura negoziata per l'affidamento della fornitura di  N. 3 UNITA' NAS CON CAPACITA' 90 TB (75TB utili) per il potenziamento del data center aziendale al fine di attivare un nuovo sistema RIS/PACS a favore dell’impresa Var Group SpA di Empoli (FI). PNRR Investimento M6C2 1.1.1 – Ammodernamento del parco tecnologico e digitale ospedaliero (Digitalizzazione DEA I e II livello) CUP B36G21073020006.</t>
         </is>
       </c>
-      <c r="C205" t="inlineStr">
+      <c r="D246" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D205" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F205" t="inlineStr">
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
         <is>
           <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig="&gt; B2F43C3BAF&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G205" t="inlineStr">
+      <c r="H246" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K205" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L205" t="inlineStr">
+      <c r="L246" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="206">
-[...5 lines deleted...]
-      <c r="B206" t="inlineStr">
+    <row r="247">
+      <c r="C247" t="inlineStr">
         <is>
           <t>INCARICO DI COLLAUDATORE STATICO CON RIFERIMENTO AI LAVORI DI MIGLIORAMENTO SISMICO ED EFFICIENTAMENTO ENERGETICO DEL PADIGLIONE DALLA PALMA DELL’OSPEDALE DI FELTRE (BL).</t>
         </is>
       </c>
-      <c r="C206" t="inlineStr">
+      <c r="D247" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D206" t="inlineStr">
+      <c r="E247" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E206" t="inlineStr">
+      <c r="F247" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F206" t="inlineStr">
+      <c r="G247" t="inlineStr">
         <is>
           <t>ID AVVISO PUBBLICO SINTEL: 190629284
 ID RDO SINTEL: 205343143
 &lt;strong&gt;&lt;em&gt;CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B805A5F790"&gt;B805A5F790&lt;/a&gt;&lt;/em&gt;&lt;/strong&gt;
 CUP: B95F22000680001</t>
         </is>
       </c>
-      <c r="G206" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L206" t="inlineStr">
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L247" t="inlineStr">
         <is>
           <t>15/11/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="207">
-[...5 lines deleted...]
-      <c r="B207" t="inlineStr">
+    <row r="248">
+      <c r="C248" t="inlineStr">
         <is>
           <t>Procedura negoziata fornitura sonde ecografiche wireless per ambulatori Medici Medicina Generale sul territorio AULSS n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C207" t="inlineStr">
+      <c r="D248" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D207" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F207" t="inlineStr">
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
         <is>
           <t>&lt;div class="container"&gt;
 &lt;div class="row"&gt;
 &lt;div class="col-sm-9"&gt;&lt;article id="content" class="single single-bandi page internal" role="main"&gt;Questa Azienda Ulss n. 1 Dolomiti a seguito dell’avviso pubblicato in data 11.04.2024, ai sensi dell’art. 50, comma 1, lett. e) del D.Lgs. n. 36/2023, ha avviato una procedura negoziata, per la fornitura di sonde ecografiche wireless complete di sistemi di visualizzazione destinate ad ambulatori Medici di Medicina Generale distribuiti sul territorio dell'Azienda Ulss n. 1 Dolomiti&lt;span style="font-family: Calibri, sans-serif; font-size: small;"&gt;.&lt;/span&gt;&lt;/article&gt;&lt;article class="single single-bandi page internal" role="main"&gt;La procedura è stata indetta tramite la piattaforma Sintel ID 188845628. Il termine per la presentazione dell’offerta è scaduto il 16/09/2024 ore 12.00.&lt;/article&gt;&lt;article class="single single-bandi page internal" role="main"&gt;Con provvedimento Deliberativo n. 1103 del 04/10/2024 è stata nominata la Commissione Giudicatrice.&lt;/article&gt;&lt;article role="main"&gt;In data 16/12/2024 con provvedimento del Commissario n. 1382 è stata deliberata l'assegnazione della fornitura.&lt;/article&gt;&lt;article role="main"&gt;Si allegano il provvedimento con i verbali di apertura telematica delle buste amministrative e tecniche, il verbale di valutazione ed il verbale di apertura delle buste economiche.&lt;/article&gt;&lt;article role="main"&gt;CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D7793973"&gt;&lt;span style="color: #00000a; font-size: small; font-family: Arial, sans-serif;"&gt;B2D7793973&lt;/span&gt;&lt;/a&gt;&lt;/article&gt;&lt;/div&gt;
 &lt;/div&gt;
 &lt;/div&gt;</t>
         </is>
       </c>
-      <c r="G207" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L207" t="inlineStr">
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L248" t="inlineStr">
         <is>
           <t>31/03/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="208">
-[...5 lines deleted...]
-      <c r="B208" t="inlineStr">
+    <row r="249">
+      <c r="C249" t="inlineStr">
         <is>
           <t>Avviso Pubblico per il riconoscimento di contributi economici finalizzati al sostegno  nella  gestione  dei  carichi  assistenziali  della  persona  anziana,  di  norma  ultrasessantacinquenne,  non  autosufficiente  in  stato  di  comprovata  vulnerabilità.  Periodo 2024-2025.</t>
         </is>
       </c>
-      <c r="C208" t="inlineStr">
+      <c r="D249" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D208" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E208" t="inlineStr">
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F208" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="L208" t="inlineStr">
+      <c r="G249" t="inlineStr"/>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L249" t="inlineStr">
         <is>
           <t>03/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="209">
-[...5 lines deleted...]
-      <c r="B209" t="inlineStr">
+    <row r="250">
+      <c r="C250" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA SPERIMENTALE E TEMPORANEA IN NOLEGGIO DI UN SISTEMA PER CHIRURGIA ROBOTICA, COMPLETO DEI MATERIALI DI CONSUMO NECESSARI AL FUNZIONAMENTO ED ESECUZIONE DI PROCEDURE CHIRURGICHE ED UROLOGICHE, DA DESTINARE AL PRESIDIO OSPEDALIERO DI BELLUNO.</t>
         </is>
       </c>
-      <c r="C209" t="inlineStr">
+      <c r="D250" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D209" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F209" t="inlineStr">
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
         <is>
           <t>&lt;p class="western" align="justify"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="font-family: Calibri, serif;"&gt;Questa Azienda U&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;lss&lt;/span&gt; &lt;span style="font-family: Calibri, serif;"&gt;n. &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;1 Dolomiti &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;a seguito dell’avviso pubblicato in data &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;22&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;.&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;05&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;.202&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;4&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;, ai sens&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;i dell’art. &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;50&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;, comma &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;1&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;, lett. &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;e&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;) del D.L&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;gs&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;. n. &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;36/2023&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;, &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;nelle more dell’espletamento della gara regionale condotta da Az&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;ie&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;nda Zero per la fornitura di robot chirurgici, ha dato seguito all'&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;avvio&lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt; della &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;procedura negoziata, per la fornitura &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;sperimentale e temporanea &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;in noleggio, &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;in &lt;/span&gt;&lt;span style="font-family: Calibri, serif;"&gt;lotto unico,&lt;/span&gt; &lt;span style="font-family: Calibri, serif;"&gt;di un sistema per chirurgia robotica completo dei materiali di consumo necessari al funzionamento ed esecuzione di procedure chirurgiche ed urologiche, da destinare al presidio ospedaliero di Belluno. La procedura è stata indetta tramite la piattaforma Sintel ID 188567105. Il termine per la presentazione dell'offerta è scaduto il 18/09/2024 ore 11:00.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2CE6CF294"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, serif;"&gt;&lt;span style="font-size: small;"&gt;B2CE6CF294&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;p class="western" align="justify"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="font-family: Calibri, serif;"&gt; &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G209" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L209" t="inlineStr">
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L250" t="inlineStr">
         <is>
           <t>30/06/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="210">
-[...5 lines deleted...]
-      <c r="B210" t="inlineStr">
+    <row r="251">
+      <c r="C251" t="inlineStr">
         <is>
           <t>LAVORI DI CONSOLIDAMENTO E RIFACIMENTO DI UN MURO DI CONFINE PRESSO L'OSPEDALE DI PIEVE DI CADORE.</t>
         </is>
       </c>
-      <c r="C210" t="inlineStr">
+      <c r="D251" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D210" t="inlineStr">
+      <c r="E251" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E210" t="inlineStr">
+      <c r="F251" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F210" t="inlineStr">
+      <c r="G251" t="inlineStr">
         <is>
           <t>CIG affidamento servizi tecnici: &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3410F69B6"&gt;B3410F69B6 (link BDNCP)&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G210" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L210" t="inlineStr">
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L251" t="inlineStr">
         <is>
           <t>31/10/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="211">
-[...5 lines deleted...]
-      <c r="B211" t="inlineStr">
+    <row r="252">
+      <c r="C252" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI REAGENTI E STRUMENTAZIONE PER ANALISI DECENTRATE POINT OF CARE TESTING (POCT) PER GLI OSPEDALI DELL’AZIENDA ULSS N. 1 DOLOMITI PER UN PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI E CON OPZIONE DI PROROGA PER ULTERIORI 6 MESI.</t>
         </is>
       </c>
-      <c r="C211" t="inlineStr">
+      <c r="D252" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D211" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F211" t="inlineStr">
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
         <is>
           <t xml:space="preserve">Per la procedura di gara in oggetto in data 20/09/2024 si pubblicano i documenti di gara (ID SINTEL 189744285).
 Scadenza presentazione offerte giovedì 24/10/2024 ore 18:00.
 Per la gara in oggetto in data 01/10/2024 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 03/10/2024 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 11/10/2024 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 15/10/2024 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 11/12/2024 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;Delibera  n. 1260 del 22/11/2024 "Nomina della Commissione Giudicatrice"&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p lang="en-GB"&gt;&lt;span style="font-size: medium;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span lang="it-IT"&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span lang="it-IT"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/span&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;Per la gara in oggetto in data 09/01/2025 si pubblicano i seguenti documenti:&lt;/p&gt;
 &lt;ul&gt;
  	&lt;li lang="en-GB"&gt;Delibera di assegnazione n. 1457 del 30/12/2024;&lt;/li&gt;
  	&lt;li lang="en-GB"&gt;Verbali;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3141877B2"&gt;CIG (LINK BDNCP)=&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;B3141877B2&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;
  </t>
         </is>
       </c>
-      <c r="G211" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L211" t="inlineStr">
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L252" t="inlineStr">
         <is>
           <t>24/10/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="212">
-[...5 lines deleted...]
-      <c r="B212" t="inlineStr">
+    <row r="253">
+      <c r="C253" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE AGLI AUTOMEZZI DELL’AZIENDA ULSS N.1 DOLOMITI PER GLI ANNI 2025/2027, CON IL CRITERIO DELL’OFFERTA ECONOMICAMENTE PIÙ VANTAGGIOSA SULLA BASE DEL MIGLIOR RAPPORTO QUALITÀ/PREZZO</t>
         </is>
       </c>
-      <c r="C212" t="inlineStr">
+      <c r="D253" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D212" t="inlineStr">
+      <c r="E253" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E212" t="inlineStr">
+      <c r="F253" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F212" t="inlineStr">
+      <c r="G253" t="inlineStr">
         <is>
           <t>Con deliberazione del Direttore Generale  n. 829 del 26/07/2024, questa Amministrazione ha deciso di affidare il servizio di manutenzione agli automezzi dell’azienda ULSS n.1 Dolomiti per gli anni 2025/2027, con possibilità di rinnovo per ulteriori 2 (due anni)
 &lt;strong&gt;Il Bando GUCE (TED) è disponibile &lt;a href="https://ted.europa.eu/it/notice/-/detail/556373-2024"&gt;QUI&lt;/a&gt;&lt;/strong&gt;
 &lt;strong&gt;Il Bando è stato pubblicato nella BDNCP&lt;/strong&gt;
 La gara è suddivisa in lotti, come di seguito dettagliato:
 &lt;table width="100%"&gt;
 &lt;tbody&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;Numero
 Lotto&lt;/td&gt;
 &lt;td width="66%"&gt;Oggetto del Lotto&lt;/td&gt;
 &lt;td width="23%"&gt;CIG (link BDNCP)&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;&lt;em&gt;1&lt;/em&gt;&lt;/td&gt;
 &lt;td width="66%"&gt;&lt;em&gt;Manutenzione agli automezzi della circoscrizione territoriale di Belluno&lt;/em&gt;&lt;/td&gt;
 &lt;td width="23%"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D5F95EC"&gt;B30D5F95EC&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;&lt;em&gt;2&lt;/em&gt;&lt;/td&gt;
 &lt;td width="66%"&gt;&lt;em&gt;Manutenzione agli automezzi del distretto di Feltre&lt;/em&gt;&lt;/td&gt;
 &lt;td width="23%"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D5FA6BF"&gt;B30D5FA6BF&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;&lt;em&gt;3&lt;/em&gt;&lt;/td&gt;
 &lt;td width="66%"&gt;&lt;em&gt;Manutenzione agli automezzi della circoscrizione territoriale del Cadore&lt;/em&gt;&lt;/td&gt;
 &lt;td width="23%"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D5FB792"&gt;B30D5FB792&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="9%"&gt;&lt;em&gt;4&lt;/em&gt;&lt;/td&gt;
 &lt;td width="66%"&gt;&lt;em&gt;Manutenzione agli automezzi della circoscrizione territoriale di Agordo&lt;/em&gt;&lt;/td&gt;
 &lt;td width="23%"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D5FC865"&gt;B30D5FC865&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;/tbody&gt;
 &lt;/table&gt;
 &lt;strong&gt;l’ID SINTEL è 189735054.&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G212" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L212" t="inlineStr">
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L253" t="inlineStr">
         <is>
           <t>21/10/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="213">
-[...5 lines deleted...]
-      <c r="B213" t="inlineStr">
+    <row r="254">
+      <c r="C254" t="inlineStr">
         <is>
           <t>Programmazione PNRR Investimento M6C2 1.1.1 – Ammodernamento del parco tecnologico e digitale ospedaliero (Digitalizzazione DEA I e II livello). CUP B96G21060470006 CIG B2B0D6CBE4. Procedura negoziata per l'affidamento della fornitura di n.2 Switch FIBRE CHANNEL e N. 3 UNITA' NAS CON CAPACITA' 90 TB (75TB utili) per il potenziamento del data center aziendale al fine di attivare un nuovo sistema RIS/PACS.</t>
         </is>
       </c>
-      <c r="C213" t="inlineStr">
+      <c r="D254" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D213" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F213" t="inlineStr">
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
         <is>
           <t>GARA ID 4550264 MEPA – Procedura negoziata per l'affidamento della fornitura di n.2 Switch FIBRE CHANNEL e
 N. 3 UNITA' NAS CON CAPACITA' 90 TB (75TB u.li) per il potenziamento del data center aziendale al fine di
 a1vare un nuovo sistema RIS/PACS; la fornitura è prevista all’interno della programmazione PNRR Inves.mento
 M6C2 1.1.1 – Ammodernamento del parco tecnologico e digitale ospedaliero (Digitalizzazione DEA I e II livello).
 CUP B96G21060470006 CIG B2B0D6CBE4</t>
         </is>
       </c>
-      <c r="G213" t="inlineStr">
+      <c r="H254" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K213" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L213" t="inlineStr">
+      <c r="L254" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="214">
-[...5 lines deleted...]
-      <c r="B214" t="inlineStr">
+    <row r="255">
+      <c r="C255" t="inlineStr">
         <is>
           <t>SERVIZIO DI TESORERIA E CASSA PER L’AZIENDA ULSS N. 1 DOLOMITI DI BELLUNO</t>
         </is>
       </c>
-      <c r="C214" t="inlineStr">
+      <c r="D255" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D214" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F214" t="inlineStr">
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
         <is>
           <t xml:space="preserve">PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DEL SERVIZIO DI TESORERIA E CASSA PER L’AZIENDA ULSS N. 1 DOLOMITI DI BELLUNO - CIG N. B2F64A80ED - ID SINTEL 188432476
 - 10/09/2024: Si pubblica in allegato la documentazione della gara che verrà esperita sulla piattaforma Sintel con ID sopra riportato. Termine di presentazione offerta: 21/10/2024 ore 12.00.
 - 11/09/2024: si allega il DGUE da utilizzare (file "&lt;em&gt;DGUEREQUEST_276_2024 V3 TESORERIA_LOT-0001&lt;/em&gt;").
 - 20/09/2024: si rilasciano i chiarimenti n. 1.
 - 09/10/2024: si rilasciano i chiarimenti n. 2.
  </t>
         </is>
       </c>
-      <c r="G214" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L214" t="inlineStr">
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L255" t="inlineStr">
         <is>
           <t>21/10/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="215">
-[...5 lines deleted...]
-      <c r="B215" t="inlineStr">
+    <row r="256">
+      <c r="C256" t="inlineStr">
         <is>
           <t>FORNITURA STAMPATI LINEARI PERIODO 01/01/2025-31/12/2028, EVENTUALMENTE RINNOVABILE DI ANNI UNO</t>
         </is>
       </c>
-      <c r="C215" t="inlineStr">
+      <c r="D256" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D215" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F215" t="inlineStr">
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
         <is>
           <t xml:space="preserve">06/09/2024 - E’ stato pubblicato in data odierna sulla piattaforma telematica SINTEL, ID 189167143, un avviso per la raccolta di manifestazioni di interesse per affidamento della fornitura di stampati lineari per l'Azienda Ulss n.1 Dolomiti.
 &lt;span style="font-family: 'Arial','sans-serif'; color: #333333;"&gt;Gli operatori economici interessati dovranno presentare domanda entro le ore 13:00 del 13/09/2024, seguendo le modalità indicate nell’Avviso, che si pubblica anche su questa pagina.&lt;/span&gt;
 24/12/2024 - Per la gara in oggetto si pubblicano: - delibera di assegnazione, - verbale di apertura buste amministrativa, tecnica, economica e di aggiudicazione provvisoria.
 29/05/2025 Pubblicazione documenti di gara (lettera d'invito e allegati)
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42DD0D190"&gt;B42DD0D190&lt;/a&gt;
  </t>
         </is>
       </c>
-      <c r="G215" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L215" t="inlineStr">
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L256" t="inlineStr">
         <is>
           <t>22/11/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="216">
-[...5 lines deleted...]
-      <c r="B216" t="inlineStr">
+    <row r="257">
+      <c r="C257" t="inlineStr">
         <is>
           <t>Avviso - indagine di mercato per Servizio di interpretariato in Lingua dei segni (LIS) - progetto e-inclusion</t>
         </is>
       </c>
-      <c r="C216" t="inlineStr">
+      <c r="D257" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D216" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F216" t="inlineStr">
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
         <is>
           <t>Si informa che in data odierna è stato pubblicato sulla piattaforma Sintel l'avviso relativo alla raccolta di manifestazioni di interesse per individuare gli operatori economici da invitare all'eventuale procedimento per l'affidamento diretto del servizio di video interpretariato professionale in lingua dei segni per i pazienti ed i dipendenti sordi dell'Azienda Ulss 1 Dolomiti e la realizzazione di traduzioni di video promozionali in occasione dei Giochi Olimpici e Paralimpici Milano - Cortina 2026.
 La procedura è consultabile sulla piattaforma SINTEL all'ID 188504471. Gli operatori economici interessati dovranno presentare domanda entro le ore 12:00 del 06/09/2024, seguendo le modalità indicate nell'Avviso, che si pubblica anche su questa pagina.
 &lt;p align="justify"&gt;Belluno 23/08/2024&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G216" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L216" t="inlineStr">
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L257" t="inlineStr">
         <is>
           <t>06/09/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="217">
-[...5 lines deleted...]
-      <c r="B217" t="inlineStr">
+    <row r="258">
+      <c r="C258" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI SISTEMI DI POSIZIONAMENTO DEL PAZIENTE IN POSIZIONE TRENDELENBURG</t>
         </is>
       </c>
-      <c r="C217" t="inlineStr">
+      <c r="D258" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D217" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F217" t="inlineStr">
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
         <is>
           <t>&lt;span style="font-family: Arial, sans-serif;"&gt;Per quanto in oggetto, l’Azienda ULSS n. 1 Dolomiti intende avviare un’indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto, ai sensi dell’art. 50, c.1 lett. b) del D.Lgs. 36/2023.&lt;/span&gt;
 &lt;span style="font-family: Arial, sans-serif;"&gt;Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno di venerdì 11/09/2024 agli indirizzi e-mail indicati nella lettera allegata alla presente.&lt;/span&gt;</t>
         </is>
       </c>
-      <c r="G217" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L217" t="inlineStr">
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L258" t="inlineStr">
         <is>
           <t>11/09/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="218">
-[...5 lines deleted...]
-      <c r="B218" t="inlineStr">
+    <row r="259">
+      <c r="C259" t="inlineStr">
         <is>
           <t>MANIFESTAZIONE DI INTERESSE PER L'AFFIDAMENTO DEL SERVIZIO DI SUPPORTO ALL'ATTIVITA' DI RISTORAZIONE DELLA CUCINA DELLA SEDE OSPEDALIERA DI AGORDO DELL'AULSS1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C218" t="inlineStr">
+      <c r="D259" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D218" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F218" t="inlineStr">
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
         <is>
           <t>E' stato pubblicato in data odierna sulla piattaforma telematica SINTEL un avviso per la raccolta di manifestazioni di interesse per l'affidamento del servizio di supporto all'attività di ristorazione della cucina della Sede Ospedaliera di Agordo dell'Azienda Aulss 1 Dolomiti.
 La raccolta delle manifestazioni di interesse e l'eventuale procedura saranno gestite sulla medesima piattaforma.
 L'ID relativo alla procedura è il seguente 188208450.
 Si invitano gli operatori interessati a:
 &lt;ul&gt;
  	&lt;li&gt;registrarsi sulla piattaforma Sintel (https://www.sintel.regione lombardia.it);&lt;/li&gt;
  	&lt;li&gt;qualificarsi come operatori per l'Azienda ULSS n. 1 Dolomiti;&lt;/li&gt;
  	&lt;li&gt;inviare la propria manifestazione di interesse seguendo le indicazioni riportate nella documentazione disponibile.&lt;/li&gt;
 &lt;/ul&gt;
 Le manifestazioni di interesse dovranno pervenire entro le ore 12:00 del 26.08.2024.
 In data 22/08/2024 si pubblica nota di chiarimenti n. 1
 In data 23/08/2024 si pubblica nota di chiarimenti n. 2</t>
         </is>
       </c>
-      <c r="G218" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L218" t="inlineStr">
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L259" t="inlineStr">
         <is>
           <t>26/08/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="219">
-[...5 lines deleted...]
-      <c r="B219" t="inlineStr">
+    <row r="260">
+      <c r="C260" t="inlineStr">
         <is>
           <t>MANIFESTAZIONE DI INTERESSE PER L'AFFIDAMENTO DEL SERVIZIO DI SUPPORTO ALL'ATTIVITA' DI RISTORAZIONE DELLA CUCINA DELLA SEDE OSPEDALIERA DI BELLUNO</t>
         </is>
       </c>
-      <c r="C219" t="inlineStr">
+      <c r="D260" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D219" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F219" t="inlineStr">
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
         <is>
           <t>E' stato pubblicato in data odierna sulla piattaforma telematica SINTEL un avviso per la raccolta di manifestazioni di interesse per l'affidamento del servizio di supporto all'attività di ristorazione della cucina della Sede Ospedaliera di Belluno dell'Azienda Aulss 1 Dolomiti.
 La raccolta delle manifestazioni di interesse e l'eventuale procedura saranno gestite sulla medesima piattaforma.
 L'ID relativo alla procedura è il seguente 188207681.
 Si invitano gli operatori interessati a:
 &lt;ul&gt;
  	&lt;li&gt;registrarsi sulla piattaforma Sintel (https://www.sintel.regione.lombardia.it)&lt;/li&gt;
  	&lt;li&gt;qualificarsi come operatori per l'Azienda ULSS n. 1 Dolomiti;&lt;/li&gt;
  	&lt;li&gt;inviare la propria manifestazione di interesse seguendo le indicazioni riportate nella documentazione disponibile.&lt;/li&gt;
 &lt;/ul&gt;
 Le manifestazioni di interesse dovranno pervenire entro le ore 12:00 del 26.08.2024.
 In data 22/08/2024 si pubblica nota di CHIARIMENTI N. 1
 In data 23/08/2024 si pubblica nota di CHIARIMENTI N. 2</t>
         </is>
       </c>
-      <c r="G219" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L219" t="inlineStr">
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L260" t="inlineStr">
         <is>
           <t>26/08/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="220">
-[...5 lines deleted...]
-      <c r="B220" t="inlineStr">
+    <row r="261">
+      <c r="C261" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI SISTEMI AUTOMATICI DI INIEZIONE DEL MEZZO DI CONTRASTO PER LE UU.OO. DI RADIOLOGIA DEGLI OSPEDALI DI AGORDO E PIEVE DI CADORE</t>
         </is>
       </c>
-      <c r="C220" t="inlineStr">
+      <c r="D261" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D220" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F220" t="inlineStr">
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;span style="font-family: Arial, sans-serif;"&gt;Per quanto in oggetto, l’Azienda ULSS n. 1 Dolomiti intende avviare un’indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto, ai sensi dell’art. 50, c.1 lett. b) del D.Lgs. 36/2023.&lt;/span&gt;
 &lt;span style="font-family: Arial, sans-serif;"&gt;Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno di venerdì 30/08/2024 agli indirizzi e-mail indicati nella lettera allegata alla presente.&lt;/span&gt;
  </t>
         </is>
       </c>
-      <c r="G220" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L220" t="inlineStr">
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L261" t="inlineStr">
         <is>
           <t>30/08/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="221">
-[...5 lines deleted...]
-      <c r="B221" t="inlineStr">
+    <row r="262">
+      <c r="C262" t="inlineStr">
         <is>
           <t>ID SINTEL: 188029323, PROCEDURA APERTA TRAMITE ACCORDO QUADRO, PER L'AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA PEDIATRICA PRESSO I P.O. DI BELLUNO E FELTRE</t>
         </is>
       </c>
-      <c r="C221" t="inlineStr">
+      <c r="D262" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D221" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F221" t="inlineStr">
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
         <is>
           <t>13/03/2025: in data odierna si pubblicano:
 &lt;ul&gt;
  	&lt;li&gt;i verbali di apertura della busta 1 - Amministrativa&lt;/li&gt;
  	&lt;li&gt;i verbali di apertura della busta 2 - tecnica&lt;/li&gt;
  	&lt;li&gt;la delibera di nomina della Commissione giudicatrici ed i verbali di valutazione tecnica: i curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente, &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;&lt;/li&gt;
  	&lt;li&gt;il verbale di proposta d'aggiudicazione&lt;/li&gt;
  	&lt;li&gt;la delibera di assegnazione del Servizio in oggetto relativa al Lotto n. 2&lt;/li&gt;
 &lt;/ul&gt;
 06/08/2024: in data odierna si pubblica la documentazione relativa alla &lt;strong&gt;PROCEDURA APERTA TRAMITE &lt;/strong&gt;&lt;span lang="it-IT"&gt;&lt;b&gt;ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA PEDIATRICA PRESSO I P.O. DI BELLUNO (LOTTO N. 1) E DI FELTRE (LOTTO N. 2). &lt;/b&gt;&lt;/span&gt;
 ID SINTEL: 188029323
 Scadenza presentazione offerte: 13/09/2024 ORE 12:00
 Termine per richiedere chiarimenti 06/09/2024 ORE 12:00
 12/08/2024 Si rilasciano i chiarimenti n. 1
 11/09/2024 Si rilasciano i chiarimenti n.2 ed i termini per la presentazione dell'offerta sono stati posticipati al 20/09/2024 h.12:00
 CIG (Link BDNCP) LOTTO 1 &lt;a href="https://dati.anticorruzione.it/superset/recaptcha/?next=dettaglio_cig&amp;cig=B2B462F343" target="_blank" rel="noopener"&gt;B2B462F343&lt;/a&gt;
 CIG (Link BDNCP) LOTTO 2 &lt;a href="https://dati.anticorruzione.it/superset/recaptcha/?next=dettaglio_cig&amp;cig=B2B4630416" target="_blank" rel="noopener"&gt;B2B4630416&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G221" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L221" t="inlineStr">
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L262" t="inlineStr">
         <is>
           <t>13/09/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="222">
-[...5 lines deleted...]
-      <c r="B222" t="inlineStr">
+    <row r="263">
+      <c r="C263" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE DELLE AREE A VERDE CIRCOSTANTI GLI EDIFICI DELL’AZIENDA ULSS N.1 DOLOMITI PER GLI ANNI 2025/2027</t>
         </is>
       </c>
-      <c r="C222" t="inlineStr">
+      <c r="D263" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D222" t="inlineStr">
+      <c r="E263" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E222" t="inlineStr">
+      <c r="F263" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F222" t="inlineStr">
+      <c r="G263" t="inlineStr">
         <is>
           <t xml:space="preserve">Con deliberazione del Direttore Generale  n. 790 del 12/07/2024, questa Amministrazione ha deciso di affidare il servizio di manutenzione delle aree a verde circostanti gli edifici dell’azienda ULSS n.1 Dolomiti per gli anni 2025/2027.
 &lt;strong&gt;Il Bando GUCE è disponibile &lt;a href="https://ted.europa.eu/it/notice/-/detail/462999-2024"&gt;QUI&lt;/a&gt;&lt;/strong&gt;
 &lt;strong&gt;Il Bando è stato pubblicato nella &lt;a href="https://dati.anticorruzione.it/superset/dashboard/p/EydM0g9JGxn/"&gt;BDNCP&lt;/a&gt;&lt;/strong&gt;
 La gara è suddivisa in lotti, come di seguito dettagliato:
 &lt;table width="100%"&gt;
 &lt;tbody&gt;
 &lt;tr&gt;
 &lt;td width="59"&gt;&lt;strong&gt;Lotto&lt;/strong&gt;&lt;/td&gt;
 &lt;td width="417"&gt;&lt;strong&gt;Oggetto del Lotto&lt;/strong&gt;&lt;/td&gt;
 &lt;td width="148"&gt;CIG (link BDNCP)&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="59"&gt;1&lt;/td&gt;
 &lt;td width="417"&gt;Servizio di manutenzione delle aree a verde circostanti gli edifici del distretto di Belluno&lt;/td&gt;
 &lt;td width="148"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A621DD99"&gt;&lt;strong&gt;B2A621DD99&lt;/strong&gt;&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="59"&gt;2&lt;/td&gt;
 &lt;td width="417"&gt;Servizio di manutenzione delle aree a verde circostanti gli edifici del distretto di Feltre&lt;/td&gt;
 &lt;td width="148"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A621EE6C"&gt;&lt;strong&gt;B2A621EE6C&lt;/strong&gt;&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="59"&gt;3&lt;/td&gt;
 &lt;td width="417"&gt;Servizio di manutenzione delle aree a verde circostanti gli edifici della circoscrizione territoriale del Cadore&lt;/td&gt;
 &lt;td width="148"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A621FF3F"&gt;&lt;strong&gt;B2A621FF3F&lt;/strong&gt;&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;tr&gt;
 &lt;td width="59"&gt;4&lt;/td&gt;
 &lt;td width="417"&gt;Servizio di manutenzione delle aree a verde circostanti gli edifici della circoscrizione territoriale di Agordo&lt;/td&gt;
 &lt;td width="148"&gt;&lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A6220017"&gt;&lt;strong&gt;B2A6220017&lt;/strong&gt;&lt;/a&gt;&lt;/td&gt;
 &lt;/tr&gt;
 &lt;/tbody&gt;
 &lt;/table&gt;
 &lt;strong&gt;Il "Progetto di gara", contenente gli elaborati tecnici ed economici, è scaricabile esclusivamente dalla piattaforma telematica di negoziazione &lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml"&gt;SINTEL.&lt;/a&gt;&lt;/strong&gt;
 &lt;strong&gt;l'ID SINTEL è 187948702.&lt;/strong&gt;
 &lt;hr /&gt;
  </t>
         </is>
       </c>
-      <c r="G222" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L222" t="inlineStr">
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L263" t="inlineStr">
         <is>
           <t>20/09/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="223">
-[...5 lines deleted...]
-      <c r="B223" t="inlineStr">
+    <row r="264">
+      <c r="C264" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO PER FORNITURA DI PRODOTTI E MATERIALI D’USO COMUNE ED ECONOMALI VARI PER I FABBISOGNI  DELL’ULSS 1 DOLOMITI. SINTEL ID 186900548</t>
         </is>
       </c>
-      <c r="C223" t="inlineStr">
+      <c r="D264" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D223" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F223" t="inlineStr">
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
         <is>
           <t>25/07/2024 - Indagine di mercato, a mezzo della piattaforma Sintel ID 186900548, al fine di individuare gli operatori economici da invitare ad una procedura di affidamento diretto, ai sensi dell’art. 50, c.1 lett. b) del D.Lgs. 36/2023. Scadenza presentazione manifestazione di interesse e documentazione: 21/08/2024 h.13:00.</t>
         </is>
       </c>
-      <c r="G223" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L223" t="inlineStr">
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L264" t="inlineStr">
         <is>
           <t>21/08/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="224">
-[...5 lines deleted...]
-      <c r="B224" t="inlineStr">
+    <row r="265">
+      <c r="C265" t="inlineStr">
         <is>
           <t>"Next Generation EU PNRR M6 C2 1.3.1b" Adeguamento del software Mystar di gestione della cartella diabetologica in uso presso l’Azienda ULSS n.1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C224" t="inlineStr">
+      <c r="D265" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D224" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F224" t="inlineStr">
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;span lang="it-IT"&gt;L’Azienda ULSS n.1 Dolomiti ha assegnato con delibera n. &lt;/span&gt;&lt;span lang="it-IT"&gt;725&lt;/span&gt;&lt;span lang="it-IT"&gt; del &lt;/span&gt;&lt;span lang="it-IT"&gt;02/07/&lt;/span&gt;&lt;span lang="it-IT"&gt;2024&lt;/span&gt;&lt;span lang="it-IT"&gt; alla Ditta &lt;/span&gt;&lt;span lang="it-IT"&gt;Meteda Srl&lt;/span&gt;&lt;span lang="it-IT"&gt;, tramite procedura di affidamento diretto sulla piattaforma ministeriale MEPA, &lt;/span&gt;&lt;span lang="it-IT"&gt;l’ordinativo per l’adeguamento dell’applicativo sanitario Mystar di gestione della cartella diabetologica in uso presso l’Azienda Ulss n.1 Dolomiti, &lt;/span&gt;&lt;span lang="it-IT"&gt;secondo le indicazioni del PNRR.&lt;/span&gt;
 &lt;p lang="it-IT"&gt;L’investimento è stato ricompreso in parte (Mystar 1) nella missione “Next Generation EU PNRR M6 C2 1.3.1b” Rafforzamento dell’infrastruttura tecnologica e degli strumenti per la raccolta, l’elaborazione, l’analisi dei dati e la simulazione (FSE). &lt;span lang="it-IT"&gt;CUP &lt;/span&gt;&lt;span lang="it-IT"&gt;B36G22020100001&lt;/span&gt;&lt;/p&gt;
 Per visionare l'intero ciclo di vita del contratto si rinvia a: https:/dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2162B1594
  </t>
         </is>
       </c>
-      <c r="G224" t="inlineStr">
+      <c r="H265" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K224" t="inlineStr">
+      <c r="L265" t="inlineStr">
         <is>
           <t>22/07/2024 00:00</t>
         </is>
       </c>
-      <c r="L224" t="inlineStr">
-[...58 lines deleted...]
-      <c r="B226" t="inlineStr">
+    </row>
+    <row r="266">
+      <c r="C266" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO PER LA FORNITURA DI UN SISTEMA DIAGNOSTICO PER LA RICERCA IN MICOBATTERIOLOGIA PER L'UOSD DI MICROBIOLOGIA DELL'AZIENDA ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C226" t="inlineStr">
+      <c r="D266" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D226" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F226" t="inlineStr">
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
         <is>
           <t>&lt;span style="font-family: Arial, sans-serif;"&gt;Per quanto in oggetto, l’Azienda ULSS n. 1 Dolomiti intende avviare un’indagine di mercato al fine di individuare gli operatori economici da invitare a una procedura di affidamento diretto, ai sensi dell’art. 50, c.1 lett. b) del D.Lgs. 36/2023.&lt;/span&gt;
 &lt;span style="font-family: Arial, sans-serif;"&gt;Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno di venerdì 02/08/2024 agli indirizzi e-mail indicati nella lettera allegata alla presente.&lt;/span&gt;</t>
         </is>
       </c>
-      <c r="G226" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L226" t="inlineStr">
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L266" t="inlineStr">
         <is>
           <t>02/08/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="227">
-[...5 lines deleted...]
-      <c r="B227" t="inlineStr">
+    <row r="267">
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI ARREDI PER LA SALA IBRIDA E LA SALA EMODINAMICA OSPEDALE DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig="&gt;B12AEFCCCA&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L267" t="inlineStr">
+        <is>
+          <t>31/12/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="C268" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI SISTEMI DI INIEZIONE AUTOMATICI DEL MEZZO DI CONTRASTO PER LE UU.OO. DI RADIOLOGIA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
         </is>
       </c>
-      <c r="C227" t="inlineStr">
+      <c r="D268" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D227" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F227" t="inlineStr">
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
         <is>
           <t>Per gara in oggetto si pubblicano i chiarimenti richiesti al 02/07/2024;
 Per gara in oggetto si pubblicano i chiarimenti richiesti al 15/07/2024;
 Per gara in oggetto si pubblicano, in data 21 ottobre 2024, la delibera di assegnazione e i relativi atti di gara;
 &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22DA0C661"&gt;CIG (LINK BDNCP)=&lt;span style="color: #00000a;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;B22DA0C661&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G227" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K227" t="inlineStr">
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L268" t="inlineStr">
         <is>
           <t>02/07/2024 00:00</t>
         </is>
       </c>
-      <c r="L227" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B228" t="inlineStr">
+    </row>
+    <row r="269">
+      <c r="C269" t="inlineStr">
         <is>
           <t>FORNITURA DI STAFFE PER TRAZIONE TRANS SCHELETRICA PER LE UU.OO DI ORTOPEDIA DELL'AZIENDA ULSS N. 1 DOLOMITI.</t>
         </is>
       </c>
-      <c r="C228" t="inlineStr">
+      <c r="D269" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D228" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F228" t="inlineStr">
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;Per quanto in oggetto ai sensi del D.Lgs 36/2023 l'AULSS 1 Dolomiti intende valutare con una consultazione preliminare di mercato di interesse di potenziali fornitori. Le Ditte interessate potranno presentare la propria candidatura entro il giorno mercoledì 17 luglio agli indirizzi mail indicati nella lettera allegata alla presente.&lt;/p&gt;
 &lt;p align="justify"&gt;Il Responsabile dell'UOC Provveditorato, Economato e Gestione della Logistica&lt;/p&gt;
 &lt;p class="western" align="justify"&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G228" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L228" t="inlineStr">
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L269" t="inlineStr">
         <is>
           <t>17/07/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="229">
-[...5 lines deleted...]
-      <c r="B229" t="inlineStr">
+    <row r="270">
+      <c r="C270" t="inlineStr">
         <is>
           <t>AVVISO PER LA CREAZIONE DI UN ELENCO DI SOGGETTI, ANCHE COSTITUITI IN UNA RETE, IDONEI ALLA GESTIONE DI PROGETTI SPERIMENTALI ORIENTATI ALL'OCCUPABILITA' E ALLO SVILUPPO DI PROGETTI ESTERNI AL CENTRO DIURNO AI SENSI DELLA DGRV n. 739 DEL 14 MAGGIO 2015,  DDRV n. 332 DEL 30 DICEMBRE 2015, DGRV n. 912 DEL 26.07.2022</t>
         </is>
       </c>
-      <c r="C229" t="inlineStr">
+      <c r="D270" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D229" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E229" t="inlineStr">
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F229" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="L229" t="inlineStr">
+      <c r="G270" t="inlineStr"/>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L270" t="inlineStr">
         <is>
           <t>20/06/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="230">
-[...5 lines deleted...]
-      <c r="B230" t="inlineStr">
+    <row r="271">
+      <c r="C271" t="inlineStr">
         <is>
           <t>Avviso per la manifestazione di interesse relativa all'individuazione di "un nucleo pilota" di n. 3 Enti gestori di Centri di servizio per persone anziane non autosufficienti interessati ad essere coinvolti nella prima applicazione della sperimentazione : " Finanziamento a budget delle presenze e valorizzazione del Case Mix" - Rilevato che entro i termini di scadenza dell'avviso di manifestazione approvato con deliberazione n. 633 del 07.06.2024, le domande pervenute al protocollo dell'Ente non coprono l'intero fabbisogno territoriale  espresso dalle persone con disabilità, con Deliberazione del Direttore Generale n. 704 del 28.06.2024 sono stati riaperti i termini di partecipazione per la presentazione delle domande con scadenza al 09.07.2024  di cui all'avviso di manifestazione per la creazione di un elenco di soggetti, anche costituiti in una rete, idonei alla gestione di progetti sperimentali orientati all'occupabilità e allo sviluppo di progetti esterni al centro diurno ai sensi della DGRV n. 739 del 14.05.2015, DDRV n. 332 del 30.12.2015, DGRV n. 912 del 26.07.2022.</t>
         </is>
       </c>
-      <c r="C230" t="inlineStr">
+      <c r="D271" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D230" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E230" t="inlineStr">
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F230" t="inlineStr">
+      <c r="G271" t="inlineStr">
         <is>
           <t>Rilevato che entro i termini di scadenza dell'avviso di manifestazione approvato con deliberazione n. 633 del 07.06.2024, le domande pervenute al protocollo dell'Ente non coprono l'intero fabbisogno territoriale  espresso dalle persone con disabilità, con Deliberazione del Direttore Generale n. 704 del 28.06.2024 sono stati riaperti i termini di partecipazione per la presentazione delle domande con scadenza al 09.07.2024  di cui all'avviso di manifestazione per la creazione di un elenco di soggetti, anche costituiti in una rete, idonei alla gestione di progetti sperimentali orientati all'occupabilità e allo sviluppo di progetti esterni al centro diurno ai sensi della DGRV n. 739 del 14.05.2015, DDRV n. 332 del 30.12.2015, DGRV n. 912 del 26.07.2022.</t>
         </is>
       </c>
-      <c r="G230" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L230" t="inlineStr">
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L271" t="inlineStr">
         <is>
           <t>09/07/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="231">
-[...5 lines deleted...]
-      <c r="B231" t="inlineStr">
+    <row r="272">
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO,  ai sensi dell’art. 50 del D. Lgs. n. 36/2023, PER LA FORNITURA DI  2 SWITCH FIBRE CHANNEL, 3 UNITA' NAS CON CAPACITA'° 90 TB RAW E 75 TB UTILI</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr"/>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="L272" t="inlineStr">
+        <is>
+          <t>13/06/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="C273" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI UN SISTEMA BETA/GAMMA DETECTOR per la ricerca del linfonodo sentinella, per l’Azienda Ulss n. 1 Dolomiti. Pubblicazione su SINTEL con ID 184558873.</t>
         </is>
       </c>
-      <c r="C231" t="inlineStr">
+      <c r="D273" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D231" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F231" t="inlineStr">
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
         <is>
           <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI UN SISTEMA BETA/GAMMA DETECTOR per la ricerca del linfonodo sentinella, per l’Azienda Ulss n. 1 Dolomiti. 
 Pubblicazione su SINTEL con ID 184558873.</t>
         </is>
       </c>
-      <c r="G231" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L231" t="inlineStr">
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L273" t="inlineStr">
         <is>
           <t>14/06/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="232">
-[...48 lines deleted...]
-      <c r="B233" t="inlineStr">
+    <row r="274">
+      <c r="C274" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI DISPOSITIVI IMPIANTABILI PER LA CHIUSURA DEL FORAME OVALE PERVIO (PFO) E DEL DIFETTO INTERATRIALE (DIA) PER L’UOSD DI EMODINAMICA DIAGNOSTICA E INTERVENTISTICA DELL’AZIENDA ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
         </is>
       </c>
-      <c r="C233" t="inlineStr">
+      <c r="D274" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D233" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F233" t="inlineStr">
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
         <is>
           <t>Per la gara in oggetto, in data 27 maggio 2024, si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;Chiarimenti al 27/05/2024&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto, in data 28 maggio 2024, si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;Chiarimenti al 28/05/2024&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto, in data 5 novembre 2024, si pubblica la cartella “ATTI DI GARA” contenente i seguenti documenti:
 &lt;p align="justify"&gt;- Verbale apertura busta amministrativa&lt;/p&gt;
 &lt;p align="justify"&gt;- Verbale apertura busta tecnica&lt;/p&gt;
 &lt;p align="justify"&gt;- Nomina della Commissione Giudicatrice&lt;/p&gt;
 &lt;p align="justify"&gt;- Verbale Commissione Giudicatrice&lt;/p&gt;
 &lt;p align="justify"&gt;- Tabella Riassuntiva&lt;/p&gt;
 &lt;p align="justify"&gt;- Delibera di assegnazione&lt;/p&gt;
 &lt;p align="justify"&gt;CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B134D6FE6F"&gt;B134D6FE6F&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G233" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K233" t="inlineStr">
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L274" t="inlineStr">
         <is>
           <t>27/05/2024 00:00</t>
         </is>
       </c>
-      <c r="L233" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B234" t="inlineStr">
+    </row>
+    <row r="275">
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>PNRR M6 C2 1.3.2 "Rafforzamento dell'infrastruttura tecnologica e degli strumenti per la raccolta, l'elaborazione, l'analisi dei dati e la simulazione". Implementazione degli applicativi informatici per la raccolta dei dati relativi ai flussi SIAR e SICOF in uso presso l'Azienda ULSS n.1 Dolomiti.</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>24/05/2024 si pubblica quanto segue: L’Azienda Ulss n.1 Dolomiti ha assegnato con delibera n. 521 del 09/05/2024 alla Ditta Studio Vega Srl, tramite affidamento diretto sulla piattaforma ministeriale MEPA, l’implementazione del software Atl@nte per i moduli dei flussi SIAR e SICOF al fine di adeguarli alle indicazioni del PNRR.
+L’investimento è stato ricompreso nella missione M6 C2 1.3.2 “Rafforzamento dell’infrastruttura tecnologica e degli  strumenti per la raccolta, l’elaborazione, l’analisi dei dati e la simulazione”.
+flusso SIAR	CUP	C97H22003120001	
+flusso SICOF	CUP	C97H22003130001</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="L275" t="inlineStr">
+        <is>
+          <t>24/05/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="C276" t="inlineStr">
         <is>
           <t>PNRR M6 C2 1.1.1. Attività di estrazione e migrazione dati sw Cetraplus per avvio nuovo applicativo regionale trasfusionale secondo indicazioni del PNRR.</t>
         </is>
       </c>
-      <c r="C234" t="inlineStr">
+      <c r="D276" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D234" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F234" t="inlineStr">
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
         <is>
           <t>&lt;span lang="it-IT"&gt;L’Azienda ULSS n.1 Dolomiti ha assegnato con delibera n. 156 del &lt;/span&gt;&lt;span lang="it-IT"&gt;15/02/2024&lt;/span&gt;&lt;span lang="it-IT"&gt; alla Ditta Zucchetti Centro Sistemi Spa, tramite procedura di affidamento diretto sulla piattaforma ministeriale MEPA, il contratto relativo all&lt;/span&gt;&lt;span lang="it-IT"&gt;e&lt;/span&gt;&lt;span lang="it-IT"&gt; attività di migrazione dati del software Cetraplus per l’attivazione del nuovo sistema trasfusionale al fine di adeguarlo alle nuove specifiche del FSE 2.0 secondo le indicazioni del PNRR.&lt;/span&gt;
 &lt;p lang="it-IT"&gt;L’investimento è stato ricompreso nella missione M6 C2 1.1.1 “Ammodernamento del parco tecnologico e digitale ospedaliero (Digitalizzazione delle strutture ospedaliere)"&lt;/p&gt;
 &lt;span lang="it-IT"&gt;CUP &lt;/span&gt;&lt;span lang="it-IT"&gt;B36G21073020006&lt;/span&gt;
 05/04/2024 Si pubblica la delibera di affidamento delle attività a valere sul PNRR e la relativa documentazione.</t>
         </is>
       </c>
-      <c r="G234" t="inlineStr">
+      <c r="H276" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K234" t="inlineStr">
+      <c r="L276" t="inlineStr">
         <is>
           <t>24/05/2024 00:00</t>
         </is>
       </c>
-      <c r="L234" t="inlineStr">
-[...61 lines deleted...]
-      <c r="B236" t="inlineStr">
+    </row>
+    <row r="277">
+      <c r="C277" t="inlineStr">
         <is>
           <t>AVVISO DI MANIFESTAZIONE DI INTERESSE PER L'INDIVIDUAZIONE DI CANDIDATI PER L'AFFIDAMENTO SERVIZIO DI MANUTENZIONE DELLE ATTREZZATURE DELLE CUCINE PER LE DIVERSE SEDI OSPEDALIERE DELL'ULSS 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C236" t="inlineStr">
+      <c r="D277" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D236" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F236" t="inlineStr">
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
         <is>
           <t>&lt;a href="http://www.aulss1.veneto.it/wp-content/uploads/2024/05/manifestazione-di-interesse-per-manutenzione-cucine-merged.pdf"&gt;manifestazione-di-interesse-per-manutenzione-cucine-merged.pdf&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G236" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L236" t="inlineStr">
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L277" t="inlineStr">
         <is>
           <t>31/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="237">
-[...5 lines deleted...]
-      <c r="B237" t="inlineStr">
+    <row r="278">
+      <c r="C278" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER MANIFESTAZIONE DI INTERESSE PER L’AFFIDAMENTO DEL SERVIZIO DI GESTIONE DI INTERVENTI PER LA CURA DEI SOGGETTI CON DISTURBO DELLO SPETTRO AUTISTICO FINALIZZATI AD UN INTERVENTO PRECOCE CON UNA PRESA IN CARICO VOLTA A GARANTIRE LA CONTINUITA' DI CURA, L'INTEGRAZIONE E L'INCLUSIONE SOCIALE E LAVORATIVA</t>
         </is>
       </c>
-      <c r="C237" t="inlineStr">
+      <c r="D278" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D237" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F237" t="inlineStr">
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
         <is>
           <t>&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;E’ stato pubblicato in data odierna sulla piattaforma telematica SINTEL un avviso pubblico per la raccolta delle manifestazioni di interesse per l’affidamento &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;del servizio di gestione di interventi per la cura dei soggetti con disturbo dello spettro autistico finalizzati ad un intervento precoce con una presa in carico volta a garantire la continuità di cura, l'integrazione e l'inclusione sociale e lavorativa.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 &lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;La raccolta delle manifestazioni di interesse e l’eventuale successiva procedura saranno gestite sulla medesima piattaforma.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 &lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;L’ID relativo alla procedura è il seguente: 183465621.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 &lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;Si invitano gli operatori interessati a:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 &lt;ul&gt;
  	&lt;li&gt;&lt;span style="color: #333333;"&gt;– &lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;registrarsi sulla piattaforma Sintel (https://www.sintel.regione.lombardia.it);&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="color: #333333;"&gt;– &lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;qualificarsi come operatori per l’Azienda ULSS n. 1 Dolomiti;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="color: #333333;"&gt;– &lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;inviare la propria manifestazione di interesse seguendo le indicazioni riportate nella documentazione disponibile.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;span style="color: #333333;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;Le manifestazioni di interesse dovranno pervenire entro le ore 12:00 del 27/05/2024.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;</t>
         </is>
       </c>
-      <c r="G237" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L237" t="inlineStr">
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L278" t="inlineStr">
         <is>
           <t>27/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="238">
-[...5 lines deleted...]
-      <c r="B238" t="inlineStr">
+    <row r="279">
+      <c r="C279" t="inlineStr">
         <is>
           <t>Fornitura microtomi per UU.OO. Anatomia Patologica dell'Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C238" t="inlineStr">
+      <c r="D279" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D238" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F238" t="inlineStr">
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 183143094, una consultazione di mercato finalizzata ad acquisire proposte tecnico-economiche e selezionare operatori economici per procedere ad un successivo affidamento diretto, sensi dell’art. 50 comma 1. lett. b) del D.Lgs. n. 36/2023, per la fornitura di microtomi per le UU.OO. di Anatomia Patologica dell’Azienda Ulss n. 1 Dolomiti.
 Scadenza presentazione documentazione 20 maggio 2024 ore 13.00 – SINTEL ID 183143094.</t>
         </is>
       </c>
-      <c r="G238" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L238" t="inlineStr">
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L279" t="inlineStr">
         <is>
           <t>20/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="239">
-[...5 lines deleted...]
-      <c r="B239" t="inlineStr">
+    <row r="280">
+      <c r="C280" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER FORNITURA CARTA PER FOTOCOPIE A RIDOTTO IMPATTO AMBIENTALE APRILE 2024-2026</t>
         </is>
       </c>
-      <c r="C239" t="inlineStr">
+      <c r="D280" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D239" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F239" t="inlineStr">
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
         <is>
           <t>17-11-2023 Pubblicazione Avviso per manifestazione d'interesse fornitura carta per fotocopie a ridotto impatto ambientale. Sintel ID &lt;strong&gt;176315303&lt;/strong&gt;. Scad.04-12-2023
 29/04/2024 Pubblicazione "Verbale apertura buste amministrativa-tecnica-economica Sintel ID 180035651 e proposta di aggiudicazione" e Delibera di affidamento 467 del 26/04/24.
 29/05/2025 Pubblicazione Documenti di gara (lettera d'invito e allegati).
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07B9FDB41"&gt;B07B9FDB41&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G239" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K239" t="inlineStr">
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L280" t="inlineStr">
         <is>
           <t>29/04/2024 00:00</t>
         </is>
       </c>
-      <c r="L239" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B240" t="inlineStr">
+    </row>
+    <row r="281">
+      <c r="C281" t="inlineStr">
         <is>
           <t>Fornitura apparecchiature per l'allestimento e le attività del Centro Procreazione Medicalmente Assistita (PMA) dell'Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C240" t="inlineStr">
+      <c r="D281" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D240" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F240" t="inlineStr">
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 182665356, una consultazione preliminare di mercato, ai sensi dell’art. 77 del Dlgs n. 36/2023, volta ad acquisire documentazione tecnica ed economica da operatori economici interessati alla partecipazione ad eventuale successiva procedura di gara per la fornitura di varie apparecchiature/sistemi (come individuate) per aggiornare/potenziare l'UOSD Ostetricia, Ginecologia e Procreazione Medicalmente Assistita (PMA) presso l'Ospedale di Pieve di Cadore.
 Scadenza presentazione documentazione 08.05.2024 ore 13.00 – SINTEL ID 182665356.</t>
         </is>
       </c>
-      <c r="G240" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L240" t="inlineStr">
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L281" t="inlineStr">
         <is>
           <t>08/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="241">
-[...5 lines deleted...]
-      <c r="B241" t="inlineStr">
+    <row r="282">
+      <c r="C282" t="inlineStr">
         <is>
           <t>FORNITURA ACCESSORI AD INTEGRAZIONE ECOTOMOGRAFI MYLAB X8EHD ESAOTE</t>
         </is>
       </c>
-      <c r="C241" t="inlineStr">
+      <c r="D282" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D241" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L241" t="inlineStr">
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr"/>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L282" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="242">
-[...5 lines deleted...]
-      <c r="B242" t="inlineStr">
+    <row r="283">
+      <c r="C283" t="inlineStr">
         <is>
           <t>APPROVVIGIONAMENTO DI BENI E SERVIZI - ANNI 2024/2025 - AVVISO INDICATIVO PER LA COSTITUZIONE DI UN ALBO FORNITORI</t>
         </is>
       </c>
-      <c r="C242" t="inlineStr">
+      <c r="D283" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D242" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F242" t="inlineStr">
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
         <is>
           <t>&lt;strong&gt;12/04/2024&lt;/strong&gt; : &lt;span style="font-size: small;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;in esecuzione della Deliberazione del Direttore Generale n. 338 del 28/03/2024 relativa alla programmazione per il triennio 2024/2025/2026 si pubblica l'&lt;strong&gt;AVVISO&lt;/strong&gt; dell’attività contrattuale per l’acquisizione di beni e servizi dell’UOC Provveditorato Economato e Gestione della Logistica in ordine agli approvvigionamenti di beni e servizi &lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt; che intende avviare nel 2024 e nei mesi iniziali del 2025,&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt; ai se&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;nsi del D.Lgs. 36/2023. L'elenco delle procedure è contenuto negli allegati pubblicati contestualmente.&lt;/span&gt;&lt;/span&gt;
 Si invita a prendere visione dell'&lt;strong&gt;AVVISO&lt;/strong&gt;  e suoi allegati precisando che il termine di scadenza è il &lt;strong&gt;16/05/2024&lt;/strong&gt; salvo quanto indicato nell'avviso stesso.
 &lt;p class="western" align="justify"&gt;&lt;span style="font-size: small;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;Il link per compilare il modulo per la manifestazione di interesse è il seguente:&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;a href="https://forms.gle/6JDcL8W8PoQRWAeE9"&gt;https://forms.gle/6JDcL8W8PoQRWAeE9&lt;/a&gt; &lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;strong&gt;19/04/2024&lt;/strong&gt; &lt;span style="font-size: small;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;in esecuzione della Deliberazione del Direttore Generale n. 338 del 28/03/2024 relativa alla programmazione per il triennio 2024/2025/2026 si pubblica la procedura n. 336/2024 per la quale gli operatori interessati possono presentare domanda di ammissione all'elenco degli operatori economici con le medesime modalità previste per il resto delle procedure.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G242" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L242" t="inlineStr">
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L283" t="inlineStr">
         <is>
           <t>16/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="243">
-[...5 lines deleted...]
-      <c r="B243" t="inlineStr">
+    <row r="284">
+      <c r="C284" t="inlineStr">
         <is>
           <t>FORNITURA DI DISTANZIATORI PROSTATICI PER RADIOTERAPIA.</t>
         </is>
       </c>
-      <c r="C243" t="inlineStr">
+      <c r="D284" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D243" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F243" t="inlineStr">
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
         <is>
           <t>Per quanto in oggetto ai sensi del D.Lgs. 36/2023 l’AULSS n. 1 Dolomiti intende valutare con una consultazione preliminare di mercato l’interesse di potenziali fornitori.
 Le ditte interessate potranno presentare la propria candidatura entro il giorno 27/04/2024 agli indirizzi mail indicati nella lettera allegata alla presente.
 Il Direttore dell’UOC Provveditorato, Economato e Gestione della Logistica.</t>
         </is>
       </c>
-      <c r="G243" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L243" t="inlineStr">
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L284" t="inlineStr">
         <is>
           <t>27/04/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="244">
-[...5 lines deleted...]
-      <c r="B244" t="inlineStr">
+    <row r="285">
+      <c r="C285" t="inlineStr">
         <is>
           <t>Procedura aperta telematica a lotto unico per l'acquisizione di n.1 tac simulatore da destinare alla UOC di Radioterapia del presidio ospedaliero di Belluno dell’Ulss 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C244" t="inlineStr">
+      <c r="D285" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D244" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F244" t="inlineStr">
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
         <is>
           <t xml:space="preserve">Con deliberazione n. 353 del 28/03/2024 l’Ulss 1 Dolomiti ha indetto una procedura aperta telematica a lotto unico per l’affidamento della fornitura di n. 1 tac simulatore da destinare all'U.O.C. di Radioterapia della sede ospedaliera di Belluno.
 Gli interessati possono formulare richieste di chiarimento entro il giorno 26/04/2023 ore 13:00.
 La scadenza per la presentazione delle offerte è stabilito nel giorno 08/05/2023 ore 12:00
 Il procedimento sarà realizzato sulla piattaforma di e-proceurement Sintel: ID &lt;strong&gt;182019910&lt;/strong&gt;
 &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12777D0D1&amp;standalone=2"&gt;LINK ALLA BDNCP&lt;/a&gt;
  </t>
         </is>
       </c>
-      <c r="G244" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L244" t="inlineStr">
+      <c r="H285" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L285" t="inlineStr">
         <is>
           <t>08/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="245">
-[...56 lines deleted...]
-      <c r="B246" t="inlineStr">
+    <row r="286">
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI PRODOTTI ORTOFRUTTICOLI FRESCHI PER LE CUCINE DEGLI OSPEDALI DI BELLUNO E DI AGORDO - PERIODO MARZO 2024 - FEBBRAIO 2025</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">29/05/2025 Si pubblica la documentazione relativa all'affidamento, a seguito di procedura negoziata senza bando, del contratto relativo alla fornitura di prodotti ortofrutticoli a favore della ditta SCAL FRUT.
+&lt;strong&gt;CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03A4C6164"&gt;B03A4C6164&lt;/a&gt;&lt;/strong&gt;
+ </t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L286" t="inlineStr">
+        <is>
+          <t>05/04/2025 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="C287" t="inlineStr">
         <is>
           <t>ID 181767026  Procedura aperta per l'affidamento di SERVIZI SANITARI VARI E TELEREFERTAZIONE A SUPPORTO DELL’U.O.C. RADIOLOGIA</t>
         </is>
       </c>
-      <c r="C246" t="inlineStr">
+      <c r="D287" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D246" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F246" t="inlineStr">
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
         <is>
           <t xml:space="preserve">05/04/2024:
 &lt;strong&gt; PROCEDURA APERTA ID 181767026 su piattaforma SINTEL - Aria SpA &lt;/strong&gt;
 in data odierna, 05_04_2024, si pubblica la documentazione di gara per l'affidamento dell'&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;&lt;span lang="it-IT"&gt;&lt;b&gt;ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEI “SERVIZI SANITARI VARI E TELEREFERTAZIONE A SUPPORTO DELLE DIVERSE SEDI DELL’U.O.C. RADIOLOGIA; n. 3 Lotti&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;
 Procedura aperta: scadenza presentazione offerte 30/04/2024, termine per richiedere chiarimenti 22/04/2024&lt;strong&gt;.&lt;/strong&gt;
 08/04/2024 si pubblica il DGUE in formato XLM
 09/04/2024 si pubblica lo schema d'offerta (ALL 4) del Lotto n. 2, che va a sostituire il precedente.
 16/04/2024 si pubblicano i Chiarimenti n. 1.
 17/04/2024 si pubblicano i Chiarimenti n. 2.
 19/04/2024 si pubblicano i Chiarimenti n. 3.
 23/04/2024 si pubblicano i Chiarimenti n. 4.
 24/04/24 si pubblicano i chiarimenti n. 5 con la messa a disposizione del DGUE editabile da utilizzare per la procedura, trasformare in .pdf, firmare digitalmente e caricare nella busta amministrativa
 11/07/2024 I lotti n. 1 e 2 sono risultati deserti. Si pubblica la seguente documentazione di gara relativa all'aggiudicazione del Lotto n. 3 "Attività di telerefertazione a distanza di prestazioni di diagnostica" CIG: B10F9DC2B3:
 &lt;ul&gt;
  	&lt;li&gt;Verbali apertura busta amministrativa e tecnica (del 03/05/2024) con delega all'apertura delle buste da parte del RUP alle delegate;&lt;/li&gt;
  	&lt;li&gt;Nomina e Curriculum Vitae della Commissione giudicatrice;&lt;/li&gt;
  	&lt;li&gt;Verbale di valutazione della Commissione valutatrice (23/05/2024) e allegato punteggi;&lt;/li&gt;
  	&lt;li&gt;Verbale di apertura offerta economica - proposta d'aggiudicazione (28/05/2024);&lt;/li&gt;
  	&lt;li&gt;Delibera di assegnazione del Lotto n. 3: Deliberazione n. 758 del 05/07/2024.&lt;/li&gt;
 &lt;/ul&gt;
 Per visionare l'intero ciclo di vita del contratto si rinvia a: &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10F9DC2B3" target="_blank" rel="noopener"&gt;B10F9DC2B3&lt;/a&gt;
  </t>
         </is>
       </c>
-      <c r="G246" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K246" t="inlineStr">
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L287" t="inlineStr">
+        <is>
+          <t>30/04/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>Adesione a gara regionale, espletata mediante procedura aperta da Azienza Zero, per l'affidamento del servizio di gestione informatizzata del personale a qualsiasi titolo impiegato presso l'Az. Ulss n.1 Dolomiti.</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>05/04/2024 si pubblica:
+&lt;ul&gt;
+ 	&lt;li&gt;la determinazione dirigenziale di adesione con validità fino al 31/12/2028;&lt;/li&gt;
+ 	&lt;li&gt;il contratto d'appalto sottoscritto dalle parti.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L288" t="inlineStr">
         <is>
           <t>05/04/2024 00:00</t>
         </is>
       </c>
-      <c r="L246" t="inlineStr">
-[...60 lines deleted...]
-      <c r="B248" t="inlineStr">
+    </row>
+    <row r="289">
+      <c r="C289" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO PER L'INDIVUAZIONE DEI CANDIDATI PER AFFIDAMENTO SERVIZIO FACCHINAGGIO PRESSO LE SEDI DELL'ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C248" t="inlineStr">
+      <c r="D289" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D248" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L248" t="inlineStr">
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr"/>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L289" t="inlineStr">
         <is>
           <t>11/04/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="249">
-[...5 lines deleted...]
-      <c r="B249" t="inlineStr">
+    <row r="290">
+      <c r="C290" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO PER LA FORNITURA DI UN SISTEMA PERCUTANEO D’ASSISTENZA VENTRICOLARE SX, COMPLETO DEI RELATIVI MATERIALI DEDICATI, PER L’UOSD DI EMODINAMICA DIAGNOSTICA E INTERVENTISTICA DELL’AZIENDA ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C249" t="inlineStr">
+      <c r="D290" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D249" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F249" t="inlineStr">
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
         <is>
           <t>Per quanto in oggetto ai sensi del D.Lgs. 36/2023 l’AULSS n. 1 Dolomiti intende valutare con un'indagine di mercato l’interesse di potenziali fornitori.
 Le ditte interessate potranno presentare la propria manifestazione di interesse entro il giorno di mercoledì 17/04/2024 agli indirizzi mail indicati nella lettera allegata alla presente.</t>
         </is>
       </c>
-      <c r="G249" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L249" t="inlineStr">
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L290" t="inlineStr">
         <is>
           <t>17/04/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="250">
-[...5 lines deleted...]
-      <c r="B250" t="inlineStr">
+    <row r="291">
+      <c r="C291" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA FORNITURA MATERIALE CARTACEO DI CONVIVENZA. GIUGNO 2024-2026</t>
         </is>
       </c>
-      <c r="C250" t="inlineStr">
+      <c r="D291" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D250" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F250" t="inlineStr">
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
         <is>
           <t xml:space="preserve">28/03/2024  Pubblicato avviso per candidature, oggetto "INDAGINE DI MERCATO MATERIALE CARTACEO DI CONVIVENZA (BOBINE, LENZUOLINI, TOVAGLIOLI, ETC.)". Scadenza 11/04/2024
 08/07/2024  Pubblicata la seguente documentazione: - Verbale apertura busta amministrativa; - Verbale apertura buste tecnica-economica e proposta aggiudicazione; - Delibera 727 del 02/07/2024.
 29/05/2025  Pubblicazione Documenti di gara (lettera d'invito e allegati).
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D044E990"&gt;B1D044E990&lt;/a&gt;
  </t>
         </is>
       </c>
-      <c r="G250" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L250" t="inlineStr">
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L291" t="inlineStr">
         <is>
           <t>03/06/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="251">
-[...5 lines deleted...]
-      <c r="B251" t="inlineStr">
+    <row r="292">
+      <c r="C292" t="inlineStr">
         <is>
           <t>PNRR M6.C2.1.1.2 “SOSTITUZIONE GRANDI APPARECCHIATURE”. FORNITURA N. 2 APPARECCHI RADIOLOGICI/POLIFUNZIONALI PER RADIOLOGIA DIGITALE DIRETTA PER L'U.O.C. DI RADIOLOGIA DEL P.O. BELLUNO</t>
         </is>
       </c>
-      <c r="C251" t="inlineStr">
+      <c r="D292" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D251" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F251" t="inlineStr">
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
         <is>
           <t>L’Ulss 1, in qualità di soggetto attuatore delegato,  dà seguito alla pubblicazione degli atti relativi agli investimenti finanziati mediante il Piano di Ripresa e Resilienza nell’ambito della missione M.6 C2 1.1.2 “Ammodernamento del parco tecnologico/digitale ospedaliero – Sostituzione grandi apparecchiature”.
 La presente acquisizione è stata disposta, nei confronti dell'impresa ESAOTE S.p.A., mediante adesione al LOTTO 3 dell’accordo quadro di Consip S.p.A. – ID 2489 – e recepita con successivo provvedimento deliberativo n. 348 del 28/03/2024.
 CUP: B34E22000350006 (apparecchio PO di Belluno-sala 7) - B34E22000360006 (apparecchio PO di Belluno-sala 11)</t>
         </is>
       </c>
-      <c r="G251" t="inlineStr">
+      <c r="H292" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K251" t="inlineStr">
+      <c r="L292" t="inlineStr">
         <is>
           <t>28/03/2024 00:00</t>
         </is>
       </c>
-      <c r="L251" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B252" t="inlineStr">
+    </row>
+    <row r="293">
+      <c r="C293" t="inlineStr">
         <is>
           <t>Fornitura di lampade scialitiche ambulatoriali per varie UU.OO. dell’Azienda Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C252" t="inlineStr">
+      <c r="D293" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D252" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F252" t="inlineStr">
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
         <is>
           <t>L’Azienda Ulss n. 1 Dolomiti avvia, tramite il portale SINTEL ID 180789932, un’indagine di mercato finalizzata ad acquisire proposte tecnico-economiche e selezionare operatori economici per procedere ad un successivo affidamento diretto, sensi dell’art. 50 comma 1. lett. b) del D.Lgs. n. 36/2023, per la fornitura di lampade scialitiche per uso ambulatoriale per varie Unità Operative dell’Azienda Ulss n. 1 Dolomiti.
 Scadenza presentazione documentazione 3 aprile 2024 ore 18.00 – SINTEL ID 180789932.</t>
         </is>
       </c>
-      <c r="G252" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L252" t="inlineStr">
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L293" t="inlineStr">
         <is>
           <t>03/04/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="253">
-[...5 lines deleted...]
-      <c r="B253" t="inlineStr">
+    <row r="294">
+      <c r="C294" t="inlineStr">
         <is>
           <t>SISTEMA INFORMATIZZATO PER LA GESTIONE DELL’INCENTIVO FUNZIONI TECNICHE</t>
         </is>
       </c>
-      <c r="C253" t="inlineStr">
+      <c r="D294" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D253" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F253" t="inlineStr">
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
         <is>
           <t>L’Ulss 1 Dolomiti avvia una consultazione di mercato con la finalità di raccogliere informazioni e selezionare operatori economici in grado di fornire sistemi informatizzato per la gestione dell’incentivo per funzioni tecniche previsto dal codice appalti per gli affidamenti di lavori, servizi e forniture.
 Si invita a prendere visione dell'avviso allegato.
 Scadenza per la presentazione delle istanze: 26/03/2024</t>
         </is>
       </c>
-      <c r="G253" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L253" t="inlineStr">
+      <c r="H294" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L294" t="inlineStr">
         <is>
           <t>26/03/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="254">
-[...5 lines deleted...]
-      <c r="B254" t="inlineStr">
+    <row r="295">
+      <c r="C295" t="inlineStr">
         <is>
           <t>adesione a convenzioni Consip per l’acquisto dell’infrastruttura harware e software per nuovo applictivo SUEM 118. PNRR linea M6.C2–1.1.1 Ammodernamento del parco tecnologico e digitale ospedaliero – Digitalizzazione delle strutture ospedaliere (DEA Dipartimenti di Emergenza e Accettazione di livello I e II). CUP B36G21073020006.</t>
         </is>
       </c>
-      <c r="C254" t="inlineStr">
+      <c r="D295" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D254" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G254" t="inlineStr">
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr"/>
+      <c r="H295" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K254" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L254" t="inlineStr">
+      <c r="L295" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="255">
-[...5 lines deleted...]
-      <c r="B255" t="inlineStr">
+    <row r="296">
+      <c r="C296" t="inlineStr">
         <is>
           <t>adesione a convenzioni Consip per l’acquisto di personal computer e  stampanti  per   l’Azienda   ULSS  1   Dolomiti.   PNRR   linea  M6.C2–1.1.1  Ammodernamento   del   parco   tecnologico   e   digitale   ospedaliero   –  Digitalizzazione   delle   strutture   ospedaliere   (DEA   Dipartimenti   di  Emergenza e Accettazione di livello I e II). CUP B36G21073020006.</t>
         </is>
       </c>
-      <c r="C255" t="inlineStr">
+      <c r="D296" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D255" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G255" t="inlineStr">
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr"/>
+      <c r="H296" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K255" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L255" t="inlineStr">
+      <c r="L296" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="256">
-[...5 lines deleted...]
-      <c r="B256" t="inlineStr">
+    <row r="297">
+      <c r="C297" t="inlineStr">
         <is>
           <t>PNRR M6.C1 - 1.2.2 “Implementazione delle Centrali Operative Territoriali (COT) - Device.</t>
         </is>
       </c>
-      <c r="C256" t="inlineStr">
+      <c r="D297" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D256" t="inlineStr">
+      <c r="E297" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E256" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F256" t="inlineStr">
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
         <is>
           <t>L’Ulss 1, in qualità di soggetto attuatore, dà seguito alla pubblicazione degli investimenti finanziati mediante il Piano di Ripresa e Resilienza nell’ambito della missione M.6 C1 1.2.2 “Implementazione delle Centrali Operative Territoriali - Device”.
 Sono stati acqusitati device quali: kit device di telemonitoraggio, elettrocardiografi, impedenziometri, spirometri e sonde ecografiche wireless.
 CUP B34E21015550004</t>
         </is>
       </c>
-      <c r="G256" t="inlineStr">
+      <c r="H297" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K256" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L256" t="inlineStr">
+      <c r="L297" t="inlineStr">
         <is>
           <t>31/03/2027 00:00</t>
         </is>
       </c>
     </row>
-    <row r="257">
-[...5 lines deleted...]
-      <c r="B257" t="inlineStr">
+    <row r="298">
+      <c r="C298" t="inlineStr">
         <is>
           <t>AVVISO PER MANIFESTAZIONE D'INTERESSE/CANDIDATURE PER FORNITURA DI STOVIGLIE E CONTENITORI TERMICI. SINTEL ID 180056903</t>
         </is>
       </c>
-      <c r="C257" t="inlineStr">
+      <c r="D298" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D257" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L257" t="inlineStr">
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr"/>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L298" t="inlineStr">
         <is>
           <t>18/03/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="258">
-[...5 lines deleted...]
-      <c r="B258" t="inlineStr">
+    <row r="299">
+      <c r="C299" t="inlineStr">
         <is>
           <t>AVVISO DI MANIFESTAZIONE DI INTERESSE per la fornitura di ARREDI PER SALA IBRIDA E SALA EMODINAMICA OSPEDALE DI BELLUNO - ID  180201901  - SINTEL .</t>
         </is>
       </c>
-      <c r="C258" t="inlineStr">
+      <c r="D299" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D258" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L258" t="inlineStr">
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr"/>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L299" t="inlineStr">
         <is>
           <t>14/03/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="259">
-[...5 lines deleted...]
-      <c r="B259" t="inlineStr">
+    <row r="300">
+      <c r="C300" t="inlineStr">
         <is>
           <t>LAVORI DI REALIZZAZIONE DI UNA PENSILINA PRESSO L’INGRESSO PRINCIPALE DELL’OSPEDALE DI FELTRE (BL)</t>
         </is>
       </c>
-      <c r="C259" t="inlineStr">
+      <c r="D300" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D259" t="inlineStr">
+      <c r="E300" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E259" t="inlineStr">
+      <c r="F300" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F259" t="inlineStr">
+      <c r="G300" t="inlineStr">
         <is>
           <t>CUP: B95F24000030002
 CIG: &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E6B4DA9B"&gt;B2E6B4DA9B (Link BDNCP)&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G259" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L259" t="inlineStr">
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L300" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="260">
-[...5 lines deleted...]
-      <c r="B260" t="inlineStr">
+    <row r="301">
+      <c r="C301" t="inlineStr">
         <is>
           <t>PNRR M6.C2.1.1.2 “SOSTITUZIONE GRANDI APPARECCHIATURE”. TOMOGRAFO A RISONANZA MAGNETICA PER L'UOC DI RADIOLOGIA DI BELLUNO</t>
         </is>
       </c>
-      <c r="C260" t="inlineStr">
+      <c r="D301" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D260" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F260" t="inlineStr">
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
         <is>
           <t>L’Ulss 1, in qualità di soggetto attuatore delegato,  dà seguito alla pubblicazione degli atti relativi agli investimenti finanziati mediante il Piano di Ripresa e Resilienza nell’ambito della missione M.6 C2 1.1.2 “Ammodernamento del parco tecnologico/digitale ospedaliero – Sostituzione grandi apparecchiature”.
 La presente acquisizione è stata disposta mediante adesione all’accordo quadro di Consip S.p.A. - ID 2533 - e recepita con successivo provvedimento deliberativo n. 158 del 15/02/2024.
 CUP INTERVENTO: B34E22000310006</t>
         </is>
       </c>
-      <c r="G260" t="inlineStr">
+      <c r="H301" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K260" t="inlineStr">
+      <c r="L301" t="inlineStr">
         <is>
           <t>15/02/2024 00:00</t>
         </is>
       </c>
-      <c r="L260" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B261" t="inlineStr">
+    </row>
+    <row r="302">
+      <c r="C302" t="inlineStr">
         <is>
           <t>Indagine di mercato assistenza prodotti sw Oracle</t>
         </is>
       </c>
-      <c r="C261" t="inlineStr">
+      <c r="D302" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D261" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F261" t="inlineStr">
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
         <is>
           <t>&lt;h4&gt;04/04/2024 si pubblica in allegato la delibera di aggiudicazione della procedura negoziata conclusa.&lt;/h4&gt;
 &lt;h4&gt;06/02/2024 Si avvisa che è stato pubblicato nel portale di Sintel id 179233899 un avviso di indagine di mercato al fine di individuare gli operatori economici da invitare alla successiva procedura negoziata senza bando per la fornitura di un contratto biennale anni 2024-2025 di assistenza ed aggiornamento di prodotti software Oracle. &lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt; &lt;/span&gt;&lt;/span&gt;&lt;/h4&gt;
 &lt;h4&gt;Si allega il relativo avviso.&lt;/h4&gt;
 &lt;h4&gt;Scadenza 19/02/2024 ore 18:00.&lt;/h4&gt;</t>
         </is>
       </c>
-      <c r="G261" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L261" t="inlineStr">
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L302" t="inlineStr">
         <is>
           <t>19/02/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="262">
-[...10 lines deleted...]
-      <c r="C262" t="inlineStr">
+    <row r="303">
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO N. 2_SERVIZI SANITARI VARI E TELEREFERTAZIONE UOC RADIOLOGIA ULSS 1</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D262" t="inlineStr">
-[...56 lines deleted...]
-      <c r="F263" t="inlineStr">
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
         <is>
           <t xml:space="preserve">01/02/2024: Si pubblica la consultazione preliminare di mercato volta all’indizione di una procedura aperta telematica a n. 3 Lotti per l’affidamento di “Servizi sanitari vari e telerefertazione a supporto delle diverse sedi dell’UOC Radiologia dell’AULSS n. 1 Dolomiti”
 La domanda di partecipazione deve essere presentata, con le modalità indicate nell'avviso stesso.
 Scadenza: 13/02/2024 ore 12:00.
  </t>
         </is>
       </c>
-      <c r="G263" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L263" t="inlineStr">
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L303" t="inlineStr">
         <is>
           <t>13/02/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="264">
-[...5 lines deleted...]
-      <c r="B264" t="inlineStr">
+    <row r="304">
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>AVVISO DI INDAGINE DI MERCATO PER LA FORNITURA DI SISTEMI ANALITICI PER LA DIAGNOSI DELLE MALATTIE SESSUALMENTE TRASMESSE E PARASSITI GASTROINTESTINALI, PER L’UOSD DI MICROBIOLOGIA DELL’AZIENDA ULSS  N. 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;L’Azienda ULSS n. 1 Dolomiti intende avviare un’indagine di mercato al fine di individuare gli operatori economici da invitare alla procedura negoziata senza bando, ai sensi dell’art.50, c.1 lett. e) del D.Lgs. 36/2023 (in seguito codice), per la &lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;fornitura di sistemi analitici per la diagnosi delle malattie sessualmente trasmesse e parassiti gastrointestinali, per l’UOSD di MICROBIOLOGIA dell’Azienda ULSS n. 1 Dolomiti.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L304" t="inlineStr">
+        <is>
+          <t>16/02/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>PROCEDURA PER L'AFFIDAMENTO DEL SERVIZIO DI FACCHINAGGIO FRA LE SEDI DELL'AZIENDA ULSS N. 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>Per la presente gara si pubblica l'Avviso di consultazione di mercato per l'avvio di un Dialogo Tecnico. L'avviso è stato pubblicato su Sintel con ID n. 178892144.</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L305" t="inlineStr">
+        <is>
+          <t>12/02/2024 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="C306" t="inlineStr">
         <is>
           <t>ATTIVAZIONE DI UN PARTENARIATO CON APS/ODV PER LA REALIZZAZIONE DEGLI INTERVENTI IN MATERIA DI “SPORTELLO DI PROMOZIONE DELL'AMMINISTRATORE DI SOSTEGNO”, MEDIANTE CONVENZIONE, AI SENSI DELL’ART. 56 DEL D.LGS. N. 117/2017</t>
         </is>
       </c>
-      <c r="C264" t="inlineStr">
+      <c r="D306" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D264" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E264" t="inlineStr">
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
         <is>
           <t>Area Sociale</t>
         </is>
       </c>
-      <c r="F264" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="L264" t="inlineStr">
+      <c r="G306" t="inlineStr"/>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L306" t="inlineStr">
         <is>
           <t>09/02/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="265">
-[...52 lines deleted...]
-      <c r="B266" t="inlineStr">
+    <row r="307">
+      <c r="C307" t="inlineStr">
         <is>
           <t>PNRR M6 C2 1.3.1b "adeguamento tecnologico ed integrazione al FSE 2.0  secondo le indicazioni del PNRR per gli applicativi sanitari in uso"</t>
         </is>
       </c>
-      <c r="C266" t="inlineStr">
+      <c r="D307" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D266" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F266" t="inlineStr">
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
         <is>
           <t>02/01/2024
 L’Azienda Ulss n.1 Dolomiti ha assegnato con delibera n. 1334 del 15/12/2023, alle Ditte Dedalus Spa ed Exprivia Spa, tramite procedure di affidamento diretto sulla piattaforma ministeriale MEPA, i rispettivi contratti relativi all'implementazione degli applicativi sanitari in uso, al fine di adeguarli alle nuove specifiche del FSE 2.0 secondo le  indicazioni del PNRR.
 L’investimento è stato ricompreso nella missione M6 C2 1.3.1b “Rafforzamento dell'infrastruttura tecnologica e degli  strumenti per la raccolta, l'elaborazione, l'analisi dei dati e la simulazione (FSE)".
 CUP B36G22020100001</t>
         </is>
       </c>
-      <c r="G266" t="inlineStr">
+      <c r="H307" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K266" t="inlineStr">
+      <c r="L307" t="inlineStr">
         <is>
           <t>02/01/2024 00:00</t>
         </is>
       </c>
-      <c r="L266" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B267" t="inlineStr">
+    </row>
+    <row r="308">
+      <c r="A308" t="n">
+        <v>0</v>
+      </c>
+      <c r="B308" t="n">
+        <v>0</v>
+      </c>
+      <c r="C308" t="inlineStr">
         <is>
           <t>CONDIZIONI GENERALI DI CONTRATTO</t>
         </is>
       </c>
-      <c r="C267" t="inlineStr">
+      <c r="D308" t="inlineStr">
         <is>
           <t>Avvisi generali ai fornitori</t>
         </is>
       </c>
-      <c r="D267" t="inlineStr">
+      <c r="E308" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E267" t="inlineStr">
-[...18 lines deleted...]
-      <c r="L267" t="inlineStr">
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr"/>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I308" t="inlineStr"/>
+      <c r="J308" t="inlineStr"/>
+      <c r="K308" t="inlineStr"/>
+      <c r="L308" t="inlineStr">
         <is>
           <t>31/12/2050 00:00</t>
         </is>
       </c>
-      <c r="P267" t="inlineStr">
+      <c r="P308" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q267" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B268" t="inlineStr">
+    </row>
+    <row r="309">
+      <c r="C309" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI SISTEMI PER ARTROSCOPIA (APPARECCHIATURE E LAME MONOUSO) PER LE UU.OO. DI ORTOPEDIA, PER UN PERIODO DI 48 MESI.</t>
         </is>
       </c>
-      <c r="C268" t="inlineStr">
+      <c r="D309" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D268" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F268" t="inlineStr">
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
         <is>
           <t>Per la gara in oggetto, in data 27 dicembre 2023, si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;Chiarimenti al 27/12/2023&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto, in data 10 gennaio 2024, si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;Chiarimenti al 10/01/2024&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto, in data 17 gennaio 2024, si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;Chiarimenti al 17/01/2024&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto, in data 27 maggio 2024, si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;copia Verbale apertura doc amministrativa e tecnica&lt;/li&gt;
  	&lt;li&gt;copia Nomina commissione&lt;/li&gt;
  	&lt;li&gt;copia Verbale Commissione Giudicatrice&lt;/li&gt;
  	&lt;li&gt;copia Tabella riassuntiva definitiva&lt;/li&gt;
  	&lt;li&gt;copia Verbale apertura offerte&lt;/li&gt;
  	&lt;li&gt;copia Delibera n. 543 del 17.05.2024&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G268" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L268" t="inlineStr">
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L309" t="inlineStr">
         <is>
           <t>27/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="269">
-[...5 lines deleted...]
-      <c r="B269" t="inlineStr">
+    <row r="310">
+      <c r="C310" t="inlineStr">
         <is>
           <t>procedura negoziata per l’appalto del servizio di consegna e ritiro al domicilio degli assistiti di dispositivi protesici (protesi, ausili e ortesi), per il periodo di 24 mesi.</t>
         </is>
       </c>
-      <c r="C269" t="inlineStr">
+      <c r="D310" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D269" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L269" t="inlineStr">
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr"/>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L310" t="inlineStr">
         <is>
           <t>30/06/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="270">
-[...5 lines deleted...]
-      <c r="B270" t="inlineStr">
+    <row r="311">
+      <c r="C311" t="inlineStr">
         <is>
           <t>NOLEGGIO TOMOGRAFO A RISONANZA MAGNETICA SU MEZZO MOBILE PER REALIZZAZIONE INTERVENTO PNRR M6 C2 1.1.2</t>
         </is>
       </c>
-      <c r="C270" t="inlineStr">
+      <c r="D311" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D270" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F270" t="inlineStr">
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
         <is>
           <t>CONSULTAZIONE PRELIMINARE
 L'Ulss 1 avvia ai sensi dell'art.77 e 78 del D. Lgs. n. 36/2023 una consultazione prelimiare di mercato con la finalità di raccogliere informazioni in metrito al noleggio di un tomografo a risonanza magnetica su unità mobile necessario per la realizzazione di un investimento ricompreso nel PNRR. Il termine per la presentazione dei contribuiti è fissato per il giorno 16 ottobre 2023 ore 13:00. Per ogni altra informazione si rinvia all'avviso allegato.
 INIZIONE PROCEDURA NEGOZIATA
 L'Ulss 1 con deliberazioni n. 1205 del 10/11/2023 e 1342 del 15/12/2023 indice una procedura negoziata ai sensi dell'art. 48 del DL 77/2021</t>
         </is>
       </c>
-      <c r="G270" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L270" t="inlineStr">
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L311" t="inlineStr">
         <is>
           <t>29/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="271">
-[...5 lines deleted...]
-      <c r="B271" t="inlineStr">
+    <row r="312">
+      <c r="C312" t="inlineStr">
         <is>
           <t>PNRR - Indagine di mercato con confronto competitivo finalizzato all’affidamento diretto a una o più imprese per la fornitura di dispositivi medicali device finalizzati al telemonitoraggio domiciliare. Piano regionale di attuazione del PNRR – Missione 6.C1 – 1.2.2 implementazione delle Centrali Operative (COT).</t>
         </is>
       </c>
-      <c r="C271" t="inlineStr">
+      <c r="D312" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D271" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F271" t="inlineStr">
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: left;"&gt;Questa Azienda ULSS 1 Dolomiti, ai sensi dell’art. 225 comma 8 del D.Lgs. 36/2023, che prevede l’applicazione, anche dopo il 01/07/2023, delle disposizioni di cui al D.L. n. 77/2021 convertito, con modificazioni, dalla L. 108/2021, per quanto si riferisce alle disposizioni legislative finalizzate a semplificare e agevolare la realizzazione degli obiettivi stabiliti dal Piano regionale di attuazione del  PNRR, intende consultare il mercato, per raccogliere elementi di ordine tecnico/qualitativo, nonché valori economici, in relazione all’acquisto di dispositivi medici “device” finalizzati al telemonitoraggio domiciliare, da acquistare nell’ambito di attuazione del PNRR – M6.C1 – investimento 1.2 “Case come primo luogo di cura e telemedicina” – sub investimento 1.2.2 “implementazione delle Centrali Operative Territoriali (COT)”.&lt;/p&gt;
 &lt;p style="text-align: left;"&gt;L’Ulss 1 Dolomiti per l’ambito territoriale di competenza è strutturato con 2 COT afferenti rispettivamente al Distretto di Belluno e di Feltre.&lt;/p&gt;
 &lt;p style="text-align: left;"&gt;I device richiesti dovranno poter monitorare almeno i seguenti paramenti: pressione arteriosa (NIBP), saturazione ossigeno (SpO2), frequenza respiratoria, temperatura corporea e peso, e dovranno essere comprensivi del dispositivo, smartphone o tablet, per la trasmissione dei dati su piattaforma di telemedicina per la fruizione degli stessi, messa temporaneamente a disposizione, nelle more dell’individuazione dell’operatore economico aggiudicatario della gara aperta in accordo quadro condotta dalla capofila Regione Lombardia per “la gestione delle procedure di procurement dei progetti verticali di telemedicina investimento 1.2.3.2”.&lt;/p&gt;
 &lt;p style="text-align: left;"&gt;Gli operatori economici interessati potranno inviare le proposte, previa registrazione alla piattaforma Sintel e qualificazione per questa Azienda&lt;strong&gt;, entro le ore 10:00 del 04/01/2024.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G271" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L271" t="inlineStr">
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L312" t="inlineStr">
         <is>
           <t>04/01/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="272">
-[...5 lines deleted...]
-      <c r="B272" t="inlineStr">
+    <row r="313">
+      <c r="C313" t="inlineStr">
         <is>
           <t>SOMMINISTRAZIONE DI LAVORATORI TEMPORANEI - PROCEDURA APERTA TELEMATICA - CIG A0209F3AB3</t>
         </is>
       </c>
-      <c r="C272" t="inlineStr">
+      <c r="D313" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D272" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F272" t="inlineStr">
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
         <is>
           <t>&lt;strong&gt;PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIÙ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEL SERVIZIO DI SOMMINISTRAZIONE DI LAVORATORI TEMPORANEI - PROFILO DI CUOCO&lt;/strong&gt;
 CIG N. A0209F3AB3
 ID SINTEL 176774035 (sostituisce quello indicato precedentemente sul Bando di Gara)
 Si pubblica in data odierna la documentazione di gara di cui all'oggetto. Si ricorda che il termine per la formulazione dei chiarimenti è fissato per le ore 12:00 del giorno 12/12/2023.
 Il termine per la partecipazione alla procedura è fissato per le ore 12:00 del giorno 22/12/2023.
 La gara viene svolta sulla piattaforma telematica SINTEL.
 Si pubblica la prima tranche dei chiarimenti richiesti. I quesiti mancanti verranno pubblicati non appena l'Amministrazione avrà a disposizione le informazioni necessarie.
 Belluno 14/12/2023
 Si pubblica la seconda tranche di chiarimenti.
 Belluno 21/12/2023
 In seguito all'aggiudicazione della procedura, si pubblica la documentazione relativa (delibera, verbali, commissione) nella cartella compressa "pubblicazioni post aggiudicazione".
 Viene inoltre pubblicato il verbale relativo alle consultazioni preliminari di mercato.
 Belluno 21/05/2024</t>
         </is>
       </c>
-      <c r="G272" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L272" t="inlineStr">
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L313" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="273">
-[...5 lines deleted...]
-      <c r="B273" t="inlineStr">
+    <row r="314">
+      <c r="C314" t="inlineStr">
         <is>
           <t>LAVORI DI RISTRUTTURAZIONE E ADEGUAMENTO NORMATIVO DEI LOCALI A SERVIZIO DELLA RISONANZA MAGNETICA E DELLA SALA D’ATTESA PER LA U.O.C. DI RADIOLOGIA DELL'OSPEDALE "SAN MARTINO" DI BELLUNO</t>
         </is>
       </c>
-      <c r="C273" t="inlineStr">
+      <c r="D314" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D273" t="inlineStr">
+      <c r="E314" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E273" t="inlineStr">
+      <c r="F314" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F273" t="inlineStr">
+      <c r="G314" t="inlineStr">
         <is>
           <t>&lt;strong&gt;&lt;em&gt;CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A02A9BE83A"&gt;A02A9BE83A&lt;/a&gt; &lt;/em&gt;&lt;/strong&gt;
 &lt;strong&gt;&lt;em&gt;CUP: B32C22001350002&lt;/em&gt;&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G273" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L273" t="inlineStr">
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L314" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="274">
-[...5 lines deleted...]
-      <c r="B274" t="inlineStr">
+    <row r="315">
+      <c r="C315" t="inlineStr">
         <is>
           <t>LAVORI DI RISTRUTTURAZIONE E ADEGUAMENTO NORMATIVO DEL LOCALE A SERVIZIO DI UN SISTEMA TELECOMANDATO PER LA U.O.C. DI RADIOLOGIA DEL P.O. DI PIEVE DI CADORE</t>
         </is>
       </c>
-      <c r="C274" t="inlineStr">
+      <c r="D315" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D274" t="inlineStr">
+      <c r="E315" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E274" t="inlineStr">
+      <c r="F315" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F274" t="inlineStr">
+      <c r="G315" t="inlineStr">
         <is>
           <t>&lt;strong&gt;&lt;em&gt;CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A02A3CD111"&gt;A02A3CD111&lt;/a&gt;&lt;/em&gt;&lt;/strong&gt;
 &lt;strong&gt;&lt;em&gt;CUP: B92C22001140002&lt;/em&gt;&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G274" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L274" t="inlineStr">
+      <c r="H315" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L315" t="inlineStr">
         <is>
           <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="275">
-[...5 lines deleted...]
-      <c r="B275" t="inlineStr">
+    <row r="316">
+      <c r="C316" t="inlineStr">
         <is>
           <t>PNRR M6.C2.1.1.2 “SOSTITUZIONE GRANDI APPARECCHIATURE”. FORNITURA N. 2 APPARECCHI RADIOLOGICI UU.OO.CC. RADIOLOGIA PP.OO. BELLUNO E PIEVE DI CADORE</t>
         </is>
       </c>
-      <c r="C275" t="inlineStr">
+      <c r="D316" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D275" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F275" t="inlineStr">
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
         <is>
           <t>L’Ulss 1, in qualità di soggetto attuatore delegato,  dà seguito alla pubblicazione degli atti relativi agli investimenti finanziati mediante il Piano di Ripresa e Resilienza nell’ambito della missione M.6 C2 1.1.2 “Ammodernamento del parco tecnologico/digitale ospedaliero – Sostituzione grandi apparecchiature”.
 La presente acquisizione è stata disposta, nei confronti dell'impresa SIEMENS HEALTHCARE S.p.A., mediante adesione al LOTTO 1 dell’accordo quadro di Consip S.p.A. – ID 2489 – e recepita con successivo provvedimento deliberativo n. 1206 del 10/11/2023.
 CUP: B34E22000340006 (apparecchio PO di Belluno) - B94E22000200006 (apparecchio PO di Pieve di Cadore)</t>
         </is>
       </c>
-      <c r="G275" t="inlineStr">
+      <c r="H316" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K275" t="inlineStr">
+      <c r="L316" t="inlineStr">
         <is>
           <t>10/11/2023 00:00</t>
         </is>
       </c>
-      <c r="L275" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B276" t="inlineStr">
+    </row>
+    <row r="317">
+      <c r="C317" t="inlineStr">
         <is>
           <t>AVVISO PER L’ISTITUZIONE DI UN ELENCO DI ORGANISMI DI VOLONTARIATO QUALIFICATI PER L’AFFIDAMENTO DEL SERVIZIO IN FORMA CONTINUATIVA DI TRASPORTO SANITARIO NON IN EMERGENZA</t>
         </is>
       </c>
-      <c r="C276" t="inlineStr">
+      <c r="D317" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D276" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F276" t="inlineStr">
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
         <is>
           <t>&lt;strong&gt;AVVISO PER L’ISTITUZIONE DI UN ELENCO DI ORGANISMI DI VOLONTARIATO QUALIFICATI PER L’AFFIDAMENTO DEL SERVIZIO IN FORMA CONTINUATIVA DI TRASPORTO SANITARIO NON IN EMERGENZA&lt;/strong&gt;
 08/11/2023 Si pubblica l'avviso in allegato con modello di domanda da presentare da parte delle Associazioni di Volontariato. Termine scadenza 20/11/2023
 Pubblicati atti di affidamento.
 05/05/2025 pubblicato  prospetto contributi versati agli organismi di volontariato</t>
         </is>
       </c>
-      <c r="G276" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L276" t="inlineStr">
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L317" t="inlineStr">
         <is>
           <t>20/11/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="277">
-[...5 lines deleted...]
-      <c r="B277" t="inlineStr">
+    <row r="318">
+      <c r="C318" t="inlineStr">
         <is>
           <t>Apparecchiature medicali per allestimento di sala ibrida e emodinamica presso Aulss n.1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C277" t="inlineStr">
+      <c r="D318" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D277" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F277" t="inlineStr">
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
         <is>
           <t xml:space="preserve">L'Azienda Ulss n. 1 Dolomiti intende consultare il mercato, a mezzo della Piattaforma Sintel -Regione Lombardia- (procedura ID 175703841) al fine di ricevere da parte di operatori economici manifestazioni di interesse a partecipare alla successiva procedura negoziata finalizzata alla fornitura di attrezzature sanitarie quali lampade scialitiche, pensili, travi testaletto, come meglio individuate nell'allegato avviso, per l'allestimento delle sale di emodinamica, ibrida e area risveglio in costruzione presso l'Ospedale di Belluno.
 La scadenza di presentazione della documentazione richiesta è il giorno 10.11.2023, ore 13.00.
 14/12/2023 Verbale individuazione candidati.
 15/01/2024 Lettera incarico commissione giudicatrice e curriculum vitae componenti.
 In data 15/03/2024 con provvedimento del Commissario n. 281 è stata deliberata l’aggiudicazione della fornitura. Si allegano verbali di apertura telematica della documentazione amministrativa-tecnica, verbale di valutazione e apertura buste offerta economica.
  </t>
         </is>
       </c>
-      <c r="G277" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L277" t="inlineStr">
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L318" t="inlineStr">
         <is>
           <t>10/11/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="278">
-[...5 lines deleted...]
-      <c r="B278" t="inlineStr">
+    <row r="319">
+      <c r="A319" t="n">
+        <v>0</v>
+      </c>
+      <c r="B319" t="n">
+        <v>0</v>
+      </c>
+      <c r="C319" t="inlineStr">
         <is>
           <t>consultazione di mercato, ai sensi art. 77 del D.Lgs. 36/2023, e comunicazione di avvio procedura ai fini della trasparenza per la verifica di esclusività ed infungibilità nell’aggiudicazione del servizio di manutenzione di sistemi e di apparecchiature elettromedicali installate presso U.O.C. di Radioterapia del P.O. di Belluno ai sensi dell’art. 76, comma 2,. Lett. b), punto 2), del D.Lgs. n. 30/2023.</t>
         </is>
       </c>
-      <c r="C278" t="inlineStr">
+      <c r="D319" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D278" t="inlineStr">
+      <c r="E319" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E278" t="inlineStr">
+      <c r="F319" t="inlineStr">
         <is>
           <t>UOS Ingegneria Clinica</t>
         </is>
       </c>
-      <c r="F278" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="J278" t="inlineStr">
+      <c r="G319" t="inlineStr"/>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I319" t="inlineStr"/>
+      <c r="J319" t="inlineStr"/>
+      <c r="K319" t="inlineStr">
         <is>
           <t>A03C8EF7AD</t>
         </is>
       </c>
-      <c r="K278" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L278" t="inlineStr">
+      <c r="L319" t="inlineStr">
         <is>
           <t>31/10/2023 00:00</t>
         </is>
       </c>
-      <c r="N278" t="inlineStr">
+      <c r="N319" t="inlineStr">
         <is>
           <t>18/01/2024</t>
         </is>
       </c>
-      <c r="O278" t="n">
+      <c r="O319" t="n">
         <v>1242900</v>
       </c>
-      <c r="P278" t="inlineStr">
+      <c r="P319" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q278" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B279" t="inlineStr">
+    </row>
+    <row r="320">
+      <c r="C320" t="inlineStr">
         <is>
           <t>FORNITURA DI PNEUMATICI PER GLI AUTOMEZZI DELL’AZIENDA ULSS N.1 DOLOMITI PER L’ANNO 2024</t>
         </is>
       </c>
-      <c r="C279" t="inlineStr">
+      <c r="D320" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D279" t="inlineStr">
+      <c r="E320" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E279" t="inlineStr">
+      <c r="F320" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F279" t="inlineStr">
+      <c r="G320" t="inlineStr">
         <is>
           <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A02127B500"&gt;A02127B500&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G279" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L279" t="inlineStr">
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L320" t="inlineStr">
         <is>
           <t>25/10/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="280">
-[...5 lines deleted...]
-      <c r="B280" t="inlineStr">
+    <row r="321">
+      <c r="A321" t="n">
+        <v>0</v>
+      </c>
+      <c r="B321" t="n">
+        <v>0</v>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>Contratto per la manutenzione di n. 2 portatili per radioscopia mod. Alien in dotazione all`UOC di Cardiologia della sede ospedaliera di Feltre.</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>UOS Ingegneria Clinica</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr"/>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I321" t="inlineStr"/>
+      <c r="J321" t="inlineStr"/>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>A06483533C</t>
+        </is>
+      </c>
+      <c r="L321" t="inlineStr">
+        <is>
+          <t>18/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="O321" t="n">
+        <v>64000</v>
+      </c>
+      <c r="P321" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="n">
+        <v>0</v>
+      </c>
+      <c r="B322" t="n">
+        <v>0</v>
+      </c>
+      <c r="C322" t="inlineStr">
         <is>
           <t>Servizio di manutenzione portatili per radioscopia dotazione a varie UU.OO. dell`ULSS 1 Dolomiti -</t>
         </is>
       </c>
-      <c r="C280" t="inlineStr">
+      <c r="D322" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D280" t="inlineStr">
+      <c r="E322" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E280" t="inlineStr">
+      <c r="F322" t="inlineStr">
         <is>
           <t>UOS Ingegneria Clinica</t>
         </is>
       </c>
-      <c r="F280" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="J280" t="inlineStr">
+      <c r="G322" t="inlineStr"/>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="I322" t="inlineStr"/>
+      <c r="J322" t="inlineStr"/>
+      <c r="K322" t="inlineStr">
         <is>
           <t>A0657BF5FB,A0657CBFDF,A0657CF330</t>
         </is>
       </c>
-      <c r="K280" t="inlineStr">
+      <c r="L322" t="inlineStr">
         <is>
           <t>18/09/2023 00:00</t>
         </is>
       </c>
-      <c r="L280" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O280" t="n">
+      <c r="O322" t="n">
         <v>481244.4</v>
       </c>
-      <c r="P280" t="inlineStr">
+      <c r="P322" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q280" t="inlineStr"/>
-[...20 lines deleted...]
-      <c r="D281" t="inlineStr">
+    </row>
+    <row r="323">
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>LAVORI DI RISTRUTTURAZIONE E ADEGUAMENTO NORMATIVO DEI LOCALI A SERVIZIO DI DUE DIAGNOSTICHE DIGITALI DIRETTE E UN SISTEMA TELECOMANDATO PER LA U.O.C. DI RADIOLOGIA DELL'OSPEDALE "SAN MARTINO" DI BELLUNO</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E281" t="inlineStr">
-[...61 lines deleted...]
-      <c r="E282" t="inlineStr">
+      <c r="F323" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F282" t="inlineStr">
+      <c r="G323" t="inlineStr">
         <is>
           <t>CIG DERIVATO (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A00D88D4E1"&gt;A00D88D4E1&lt;/a&gt;
 CUP: B32C22001370002</t>
         </is>
       </c>
-      <c r="G282" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L282" t="inlineStr">
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L323" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="283">
-[...5 lines deleted...]
-      <c r="B283" t="inlineStr">
+    <row r="324">
+      <c r="C324" t="inlineStr">
         <is>
           <t>CONCESSIONE DEL SERVIZIO DI DISTRIBUZIONE AUTOMATICA DI BEVANDE ED ALIMENTI ALL'INTERNO DELLE STRUTTURE DELL'ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C283" t="inlineStr">
+      <c r="D324" t="inlineStr">
         <is>
           <t>Concessione</t>
         </is>
       </c>
-      <c r="D283" t="inlineStr">
-[...15 lines deleted...]
-      <c r="K283" t="inlineStr">
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr"/>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L324" t="inlineStr">
         <is>
           <t>21/08/2023 00:00</t>
         </is>
       </c>
-      <c r="L283" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B284" t="inlineStr">
+    </row>
+    <row r="325">
+      <c r="C325" t="inlineStr">
         <is>
           <t>Adesione all'accordo quadro Consip "Sanità Digitale - Sistemi Informatici Sanitari e servizi al Cittadino" per le Pubbliche Amministrazioni del SSN - lotto 1 - per l'affidamento del servizio di HELP DESK alle postazioni di lavoro per il periodo di 4 anni (CIG 9939807C36 - pratica 165_2023)</t>
         </is>
       </c>
-      <c r="C284" t="inlineStr">
+      <c r="D325" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D284" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F284" t="inlineStr">
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
         <is>
           <t>02/08/2023 si pubblica:
 1) delibera di affidamento in adesione all'accordo quadro
 2) contratto esecutivo, sottoscritto agli atti di gara</t>
         </is>
       </c>
-      <c r="G284" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L284" t="inlineStr">
+      <c r="H325" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L325" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="285">
-[...5 lines deleted...]
-      <c r="B285" t="inlineStr">
+    <row r="326">
+      <c r="C326" t="inlineStr">
         <is>
           <t>assegnazione,   a   seguito   di   affidamento   diretto,   della   fornitura   di  stampati   Zebra   per   varie   Unità   Operative   a   favore   dell'impresa   La  Pitagora   di   Macrelli   Gian   Carlo.   PNRR   linea   M6.C2–1.1.1  Ammodernamento   del   parco   tecnologico   e   digitale   ospedaliero   –  Digitalizzazione delle strutture ospedaliere. CUP B96G21060470006 –  B36G21073020006.</t>
         </is>
       </c>
-      <c r="C285" t="inlineStr">
+      <c r="D326" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D285" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G285" t="inlineStr">
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr"/>
+      <c r="H326" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K285" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L285" t="inlineStr">
+      <c r="L326" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="286">
-[...5 lines deleted...]
-      <c r="B286" t="inlineStr">
+    <row r="327">
+      <c r="C327" t="inlineStr">
         <is>
           <t>Fornitura di prodotti e servizi per la realizzazione, manutenzione e  gestione di reti locali per le Pubbliche Amministrazioni – Edizione 7 –  ID 2096 a favore del RTI VODAFONE S.p.A. CONVERGE S.p.A.  PNRR  linea M6.C2–1.1.1. Ammodernamento del parco tecnologico e digitale  ospedaliero   –   Digitalizzazione   delle   strutture   ospedaliere.   CUP  B96G21060470006.</t>
         </is>
       </c>
-      <c r="C286" t="inlineStr">
+      <c r="D327" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D286" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G286" t="inlineStr">
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr"/>
+      <c r="H327" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K286" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L286" t="inlineStr">
+      <c r="L327" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="287">
-[...5 lines deleted...]
-      <c r="B287" t="inlineStr">
+    <row r="328">
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>adesione alla gara espletata mediante accordo quadro da Azienda Zero, di cui alla Delibera del Direttore Generale di Azienda Zero – UOC CRAV n. 872 del 28/12/2022, per la fornitura in ambito territoriale di ausili per incontinenti a favore della Società Serenity spa, con validità fino al 31/03/2027 e con opzione di proroga per ulteriori 6 mesi.</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>Adesione gara centralizzata</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr"/>
+      <c r="H328" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L328" t="inlineStr">
+        <is>
+          <t>31/12/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>Adesione all’Accordo Quadro a seguito della gara espletata mediante  procedura aperta da Consip, per la fornitura di automezzi e mezzi da  lavoro, a favore di FCA Fleet &amp; Tenders Srl.</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>Affidamento diretto</t>
+        </is>
+      </c>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr"/>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L329" t="inlineStr">
+        <is>
+          <t>09/06/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="C330" t="inlineStr">
         <is>
           <t>assegnazione, a seguito di affidamento diretto, della fornitura di n. 2  server IBM Power System S922 per l’Azienda Ulss n. 1 Dolomiti, a  favore dell'impresa Var Group SpA.</t>
         </is>
       </c>
-      <c r="C287" t="inlineStr">
+      <c r="D330" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D287" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G287" t="inlineStr">
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr"/>
+      <c r="H330" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K287" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L287" t="inlineStr">
+      <c r="L330" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="288">
-[...5 lines deleted...]
-      <c r="B288" t="inlineStr">
+    <row r="331">
+      <c r="C331" t="inlineStr">
         <is>
           <t>Piano nazionale per gli investimenti complementari al PNRR (PNC), programma “Salute, ambiente, biodiversità e clima”, Intervento 1.1 per Servizi SNPS-SNPA Dipartimento Prevenzione, CUP I83C22000640005. Affidamento fornitura beni diversi.</t>
         </is>
       </c>
-      <c r="C288" t="inlineStr">
+      <c r="D331" t="inlineStr">
         <is>
           <t>Affidamento diretto</t>
         </is>
       </c>
-      <c r="D288" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G288" t="inlineStr">
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr"/>
+      <c r="H331" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K288" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L288" t="inlineStr">
+      <c r="L331" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="289">
-[...5 lines deleted...]
-      <c r="B289" t="inlineStr">
+    <row r="332">
+      <c r="C332" t="inlineStr">
         <is>
           <t>adesione   alla   convenzione   Consip   “PC   Desktop   e   Workstation   e  Monitor 2” per l'acquisto di personal computer per vari uffici/servizi  dell’Ulss n. 1 Dolomiti,  a favore della società Italware srl.</t>
         </is>
       </c>
-      <c r="C289" t="inlineStr">
+      <c r="D332" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D289" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L289" t="inlineStr">
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr"/>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L332" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="290">
-[...5 lines deleted...]
-      <c r="B290" t="inlineStr">
+    <row r="333">
+      <c r="C333" t="inlineStr">
         <is>
           <t>adesione all’accordo quadro espletato da Consip, per i “servizi di gestione e manutenzione di sistemi ip e postazioni di lavoro per le pubbliche amministrazioni / lotto 3 - centrali telefoniche” a favore del RTI Vodafone Italia S.p.A., Enterprise Services Italia S.r.l., ITD Solutions S.p.A.Validità fino al 30.4.2027.</t>
         </is>
       </c>
-      <c r="C290" t="inlineStr">
+      <c r="D333" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D290" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L290" t="inlineStr">
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr"/>
+      <c r="H333" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L333" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="291">
-[...91 lines deleted...]
-      <c r="B293" t="inlineStr">
+    <row r="334">
+      <c r="C334" t="inlineStr">
         <is>
           <t>Procedura aperta per l'affidamento del servizio socio sanitario di Assistenza Domiciliare Integrata (ADI) e gestione Hospice "Casa Tua 2" - CIG 53403769AE - Importo annuale a base d'asta 2.065.000,00 - Durata 36 mesi con possibilità di rinnovo di ulteriori 24 mesi</t>
         </is>
       </c>
-      <c r="C293" t="inlineStr">
+      <c r="D334" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D293" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F293" t="inlineStr">
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
         <is>
           <t>20/07/2023
 Si pubblica la Delibera n. 255/2023 relativa alla proroga del servizio
 &lt;strong&gt;CHIARIMENTI:&lt;/strong&gt;
 Chiarimento pubblicato in data 14/11/2013
 &lt;strong&gt;&lt;a href="/public/File/bandi_522/chiarimenti 14 11 2013.pdf" target="chiarimenti 14 11 2013.pdf" rel="noopener"&gt;Chiarimenti 14 11 2013.pdf&lt;/a&gt;&lt;/strong&gt;
 Chiarimento pubblicato in data 5/11/2013
 &lt;strong&gt;&lt;a href="/public/File/bandi_522/Chiarimenti 5 11 2013.pdf" target="Chiarimenti 5 11 2013.pdf" rel="noopener"&gt;Chiarimenti 5 11 2013.pdf&lt;/a&gt;&lt;/strong&gt;
 Chiarimento pubblicato in data 16/10/2013
 &lt;a href="/public/File/bandi_522/chiarimenti 16 10 2013.pdf" target="chiarimenti 16 10 2013.pdf" rel="noopener"&gt;chiarimenti 16 10 2013.pdf&lt;/a&gt;
 Chiarimento pubblicato in data 29/10/2013
 &lt;a href="/public/File/bandi_522/Chiarimenti 29 10 2013.pdf" target="Chiarimenti 29 10 2013.pdf" rel="noopener"&gt;Chiarimenti 29 10 2013.pdf&lt;/a&gt;
 Chiarimento pubblicato in data 30/10/2013
 &lt;a href="/public/File/bandi_522/Chiarimenti 30 10 2013.pdf" target="Chiarimenti 30 10 2013.pdf" rel="noopener"&gt;Chiarimenti 30 10 2013.pdf&lt;/a&gt;
 &lt;strong&gt;Si allega la documentazione di gara:&lt;/strong&gt;
 &lt;a href="/public/File/bandi_522/bando di gara .pdf" target="bando di gara .pdf" rel="noopener"&gt;bando di gara .pdf&lt;/a&gt;
 &lt;a href="/public/File/bandi_522/Disciplinare ADI.pdf" target="Disciplinare ADI.pdf" rel="noopener"&gt;Disciplinare ADI.pdf&lt;/a&gt;
 &lt;a href="/public/File/bandi_522/Capitolato ADI .pdf" target="Capitolato ADI .pdf" rel="noopener"&gt;Capitolato ADI .pdf&lt;/a&gt;
 &lt;a href="/public/File/bandi_522/ALLEGATO 1 - ADI.pdf" target="ALLEGATO 1 - ADI.pdf" rel="noopener"&gt;ALLEGATO 1 - ADI.pdf&lt;/a&gt;
 &lt;a href="/public/File/bandi_522/ALLEGATO 2 - ADI.pdf" target="ALLEGATO 2 - ADI.pdf" rel="noopener"&gt;ALLEGATO 2 - ADI.pdf&lt;/a&gt;
 &lt;a href="/public/File/bandi_522/ALLEGATO 3 - ADI.pdf" target="ALLEGATO 3 - ADI.pdf" rel="noopener"&gt;ALLEGATO 3 - ADI.pdf&lt;/a&gt;
 &lt;a href="/public/File/bandi_522/ALLEGATO 4 - ADI.pdf" target="ALLEGATO 4 - ADI.pdf" rel="noopener"&gt;ALLEGATO 4 - ADI.pdf&lt;/a&gt;
 &lt;a href="/public/File/bandi_522/Cart. domiciliare ADI.pdf" target="Cart. domiciliare ADI.pdf" rel="noopener"&gt;Cart. domiciliare ADI.pdf&lt;/a&gt;
 &lt;strong&gt;Normativa:&lt;/strong&gt;
 &lt;a href="/public/File/bandi_522/DGR 5273 98 per albo.pdf" target="DGR 5273 98 per albo.pdf" rel="noopener"&gt;DGR 5273 98 per albo.pdf&lt;/a&gt;
 &lt;a href="/public/File/bandi_522/DGRV 39 2006.pdf" target="DGRV 39 2006.pdf" rel="noopener"&gt;DGRV 39 2006.pdf&lt;/a&gt;
 &lt;a href="/public/File/bandi_522/dpcm-29-11-2001-LEA.pdf" target="dpcm-29-11-2001-LEA.pdf" rel="noopener"&gt;dpcm-29-11-2001-LEA.pdf&lt;/a&gt;
 &lt;a href="/public/File/bandi_522/PSSR 2012-2016.pdf" target="PSSR 2012-2016.pdf" rel="noopener"&gt;PSSR 2012-2016.pdf&lt;/a&gt;
 &lt;a href="/public/File/bandi_522/DGRV 2372 2011.pdf" target="DGRV 2372 2011.pdf" rel="noopener"&gt;DGRV 2372 2011.pdf&lt;/a&gt;
 &lt;a href="/public/File/bandi_522/DGRV 2227 2002.pdf" target="DGRV 2227 2002.pdf" rel="noopener"&gt;DGRV 2227 2002.pdf&lt;/a&gt; (gli allegati disponibili al link &lt;a href="http://www.regione.veneto.it/web/sanita/livelli-essenziali-di-assistenza"&gt;http://www.regione.veneto.it/web/sanita/livelli-essenziali-di-assistenza&lt;/a&gt; )
 &lt;a href="/public/File/bandi_522/ACCORDO ADI-SAD.pdf" target="ACCORDO ADI-SAD.pdf" rel="noopener"&gt;ACCORDO ADI-SAD.pdf&lt;/a&gt;
 &lt;strong&gt;Per facilitare la produzione della documentazione richiesta si producono gli allegati in formato .doc:&lt;/strong&gt;
 &lt;a href="/public/File/bandi_522/ALLEGATO 1 - ADI.doc" target="ALLEGATO 1 - ADI.doc" rel="noopener"&gt;ALLEGATO 1 - ADI.doc&lt;/a&gt;, &lt;a href="public/File/bandi_522/ALLEGATO 2 - ADI.doc" target="ALLEGATO 2 - ADI.doc" rel="noopener"&gt;ALLEGATO 2 - ADI.doc&lt;/a&gt;, &lt;a href="/public/File/bandi_522/ALLEGATO 3 - ADI.doc" target="ALLEGATO 3 - ADI.doc" rel="noopener"&gt;ALLEGATO 3 - ADI.doc&lt;/a&gt;, &lt;a href="/public/File/bandi_522/ALLEGATO 4 - ADI.doc" target="ALLEGATO 4 - ADI.doc" rel="noopener"&gt;ALLEGATO 4 - ADI.doc&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G293" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L293" t="inlineStr">
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L334" t="inlineStr">
         <is>
           <t>18/11/2013 00:00</t>
         </is>
       </c>
     </row>
-    <row r="294">
-[...5 lines deleted...]
-      <c r="B294" t="inlineStr">
+    <row r="335">
+      <c r="C335" t="inlineStr">
         <is>
           <t>Progetto "Centrali Operative Territoriali Interconnessioni" finanziato dal PNRR M6C1 - Inv. 1.2.2</t>
         </is>
       </c>
-      <c r="C294" t="inlineStr">
+      <c r="D335" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D294" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F294" t="inlineStr">
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
         <is>
           <t>18/07/2023 Si pubblicano i documenti di delibera inerenti:
 &lt;ul&gt;
  	&lt;li&gt;approvazione del progetto e acquisizione del'infrastruttura hardware ad uso della COT&lt;/li&gt;
  	&lt;li&gt;adesione all'accordo quadro per l'attivazione della piattaforma software di gestione della COT&lt;/li&gt;
 &lt;/ul&gt;
 20/07/2023 In ordine all'occupazione giovanile e femminile, ex art.47 comma 4 D.L. 77/2021 s.m.e i. anche dalle linee guida volte a favorire la pari opportunità di genere e generazionali nonché l'inclusione lavorativa, si pubblica l'accordo quadro Consip Lotto 1 che all'art. 8 comma 22 (pag.15) prevede a carico del fornitore i relativi obblighi.
 24/07/2023 Ad integrazione di quanto già pubblicato in data 20/07/2023, si pubblica copia conforme del rapporto periodico sulla situazione del personale maschile e femminile, fornita dalla ditta GPI Spa.</t>
         </is>
       </c>
-      <c r="G294" t="inlineStr">
+      <c r="H335" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K294" t="inlineStr">
+      <c r="L335" t="inlineStr">
         <is>
           <t>18/07/2023 00:00</t>
         </is>
       </c>
-      <c r="L294" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B295" t="inlineStr">
+    </row>
+    <row r="336">
+      <c r="C336" t="inlineStr">
         <is>
           <t>Procedura negoziata per la fornitura del servizio di erogazione di indagini di citogenetica per lo studio del cariotipo costituzionale in epoca prenatale e di indagini di genetica molecolare per l’Azienda Ulss n. 1 Dolomiti – ID SINTEL 169449479  - CIG 9671195A94.</t>
         </is>
       </c>
-      <c r="C295" t="inlineStr">
+      <c r="D336" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D295" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L295" t="inlineStr">
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr"/>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L336" t="inlineStr">
         <is>
           <t>18/05/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="296">
-[...5 lines deleted...]
-      <c r="B296" t="inlineStr">
+    <row r="337">
+      <c r="C337" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI ARREDI PER L’AZIENDA ULSS 1 DOLOMITI – OSPEDALE DI LAMON. ID 170719472. CIG 986920666E.</t>
         </is>
       </c>
-      <c r="C296" t="inlineStr">
+      <c r="D337" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D296" t="inlineStr">
-[...15 lines deleted...]
-      <c r="K296" t="inlineStr">
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr"/>
+      <c r="H337" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L337" t="inlineStr">
+        <is>
+          <t>10/09/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI CARNI BOVINE E SUINE FRESCHE BIOLOGICHE PER LE CUCINE DEGLI OSPEDALI DI BELLUNO E DI AGORDO</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr"/>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L338" t="inlineStr">
         <is>
           <t>10/07/2023 00:00</t>
         </is>
       </c>
-      <c r="L296" t="inlineStr">
-[...54 lines deleted...]
-      <c r="B298" t="inlineStr">
+    </row>
+    <row r="339">
+      <c r="C339" t="inlineStr">
         <is>
           <t>LAVORI DI REALIZZAZIONE DELLA CASA DELLA COMUNITA’ DI BELLUNO (BL) IN ATTUAZIONE DEL PNRR (M6C1 – INV.1.1)</t>
         </is>
       </c>
-      <c r="C298" t="inlineStr">
+      <c r="D339" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D298" t="inlineStr">
+      <c r="E339" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E298" t="inlineStr">
+      <c r="F339" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F298" t="inlineStr">
+      <c r="G339" t="inlineStr">
         <is>
           <t>CIG ACCORDO QUADRO (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=97238159FA"&gt;97238159FA&lt;/a&gt;
 CUP: B34E22000030003</t>
         </is>
       </c>
-      <c r="G298" t="inlineStr">
+      <c r="H339" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K298" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L298" t="inlineStr">
+      <c r="L339" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="299">
-[...5 lines deleted...]
-      <c r="B299" t="inlineStr">
+    <row r="340">
+      <c r="C340" t="inlineStr">
         <is>
           <t>LAVORI DI RISTRUTTURAZIONE DELL'ATTUALE LOCALE A SERVIZIO DELLA GAMMA CAMERA DEL REPARTO DI MEDICINA NUCLEARE DELL'OSPEDALE "SAN MARTINO" DI BELLUNO PER L'INSTALLAZIONE DI UNA NUOVA GAMMA CAMERA E TAC ACQUISITA CON FONDI PNRR</t>
         </is>
       </c>
-      <c r="C299" t="inlineStr">
+      <c r="D340" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D299" t="inlineStr">
+      <c r="E340" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E299" t="inlineStr">
+      <c r="F340" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F299" t="inlineStr">
+      <c r="G340" t="inlineStr">
         <is>
           <t xml:space="preserve">CIG ADESIONE ACCORDO QUADRO (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9723905441"&gt;&lt;strong&gt;&lt;em&gt;9723905441&lt;/em&gt;&lt;/strong&gt;&lt;/a&gt;
 CUP: &lt;strong&gt;&lt;em&gt;B32C22001360002&lt;/em&gt;&lt;/strong&gt;
  </t>
         </is>
       </c>
-      <c r="G299" t="inlineStr">
+      <c r="H340" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K299" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L299" t="inlineStr">
+      <c r="L340" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="300">
-[...5 lines deleted...]
-      <c r="B300" t="inlineStr">
+    <row r="341">
+      <c r="C341" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER I LABORATORI DELL’AZIENDA ULSS 1 - DOLOMITI, PER UN PERIODO DI 84 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI E CON OPZIONE DI PROROGA PER ULTERIORI 6 MESI.</t>
         </is>
       </c>
-      <c r="C300" t="inlineStr">
+      <c r="D341" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D300" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F300" t="inlineStr">
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
         <is>
           <t>Per la gara in oggetto in data 04/07/2023 si pubblica la documentazione di gara - ID SINTEL N. 171546055.
 Delibera Indizione n. 663 del 30/06/2023
 Termine ultimo per la presentazione delle offerte ore 18:00 del giorno di venerdì 04 Agosto 2023.
 Per la gara in oggetto in data 17/07/2023 si pubblicano le risposte ai chiarimenti richiesti
 Per la gara in oggetto in data 07/08/2023 si pubblica la seguente documentazione:
 - copia del verbale di apertura della Documentazione Amministrativa
 Per la gara in oggetto in data 14/08/2023 si pubblicano i seguenti documenti
 - delibera n. 863 del 11/08/2023 - Ammissione ditte e Nomina Commissione Giudicatrice
 I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;
 - Verbale apertura Documentazione Tecnica
 Per la gara in oggetto in data 06/09/2023 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;Verbale Proposta di Aggiudicazione&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto in data 02/11/2023 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;copia della delibera del Direttore Generale  n. 994 del 18/09/2023;&lt;/li&gt;
  	&lt;li&gt;copia dei verbali della Commissione Giudicatrice;&lt;/li&gt;
  	&lt;li&gt;copia della “Tabella Riassuntiva";&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G300" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L300" t="inlineStr">
+      <c r="H341" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L341" t="inlineStr">
         <is>
           <t>04/08/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="301">
-[...10 lines deleted...]
-      <c r="C301" t="inlineStr">
+    <row r="342">
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>PROCEDURA RISTRETTA PER L'AFFIDAMENTO DEL SERVIZIO DI GESTIONE DELLA RSA (CUSIGHE) PER PERSONE CON DISABILITA' GRAVE</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D301" t="inlineStr">
-[...59 lines deleted...]
-      <c r="F302" t="inlineStr">
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
         <is>
           <t xml:space="preserve">25/09/2023: si pubblica la Delibera di assegnazione del Servizio, n. 1016 del 22/09/2023.
 14/09/2023: si pubblicano i verbali di valutazione della Commissione giudicatrice (con allegati) e il verbale di apertura della Busta economica - proposta di aggiudicazione.
 13/09/2023: si pubblica il verbale di apertura della Busta amministrativa - fase 1.
 06/09/2023: si pubblicano i verbali di verifica Busta Amministrativa e tecnica, il documento di nomina della Commissione Giudicatrice ed i Curricula dei componenti.
 22/08/2023: Si pubblicano i Chiarimenti n. 4 - fase 2 (con allegato alla Risposta n. 41)
 18/08/2023: Si pubblicano i Chiarimenti n. 2 e n. 3 - fase 2 (con allegato alla Risposta n. 28)
 &lt;em&gt;11/08/2023&lt;/em&gt;: Si pubblicano il capitolato di gara ed i chiarimenti n. 1 - fase 2 (con allegato - elenco personale con integrazioni)
 &lt;em&gt;13/07/2023:&lt;/em&gt; Si pubblicano i "Chiarimenti n. 1"
 &lt;em&gt;07/07/2023&lt;/em&gt;: Si pubblica la documentazione di gara per la procedura in oggetto, a Lotto Unico con i seguenti riferimenti: &lt;strong&gt;CIG N.: 9929885055; &lt;/strong&gt;&lt;strong&gt;ID Sintel: 171725508 &lt;/strong&gt;e la Delibera n. 664 del 30/06/2023 di Indizione.
 Il termine ultimo per la presentazione delle domande è il giorno 20/07/2023 entro le ore 12:00.
 &lt;em&gt;04/07/2023&lt;/em&gt;:  relativamente alla "Procedura ristretta per l'affidamento del Servizio di gestione della Residenza Sanitaria assistenziale (RSA) per persone con disabilità grave dell'AULSS n. 1 Dolomiti" si pubblicano i bandi del 30/06/2023 GUCE e GURI.
  </t>
         </is>
       </c>
-      <c r="G302" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K302" t="inlineStr">
+      <c r="H342" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L342" t="inlineStr">
+        <is>
+          <t>20/07/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>FORNITURA DI SISTEMI DI DIAGNOSTICA FUNZIONALE RESPIRATORIA PER STRUTTURE OSPEDALIERE E TERRITORIALI DELL'ULSS 1 DOLOMITI</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>Con deliberazione n. 615 del 23/06/2023 l'Ulss 1 Dolomiti ha indetto una procedura aperta telematica a lotto unico per l'affidamento della fornitura di sistemi di diagnostica funzionale respiratoria per strutture ospedaliere e territoriali.
+Gli interessati possono formulare richieste di chiarimento entro il giorno 07/07/2023 ore 13:00.
+La scadenza per la presentazione delle offerte è stabilito nel giorno 19/07/2023 ore 13:00
+Il procedimento sarà realizzato sulla piattaforma di e-proceurement Sintel: ID 171056919</t>
+        </is>
+      </c>
+      <c r="H343" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L343" t="inlineStr">
+        <is>
+          <t>19/07/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA, IN FAVORE DI DITTE DIVERSE, DELLA FORNITURA DI MATERIALI DI CONSUMO DEDICATI AI MICROINFUSORI DI INSULINA, PER I PAZIENTI TERRITORIALI DELL’AULSS N. 1 DOLOMITI. VALIDITÀ FINO AL 31/08/2023.</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E344" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>Per gara in oggetto si pubblica Delibera di Assegnazione n. 657 del 30/06/2023.</t>
+        </is>
+      </c>
+      <c r="H344" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L344" t="inlineStr">
         <is>
           <t>30/06/2023 00:00</t>
         </is>
       </c>
-      <c r="L302" t="inlineStr">
-[...58 lines deleted...]
-      <c r="B304" t="inlineStr">
+    </row>
+    <row r="345">
+      <c r="C345" t="inlineStr">
         <is>
           <t>ACCORDO  QUADRO  DI  DURATA  TRIENNALE  CON  UNICO  OPERATORE  ECONOMICO  RELATIVO  AI  LAVORI  DI  MANUTENZIONE  PER  OPERE  EDILI  ED  AFFINI  ALLE  STRUTTURE  DELL’AZIENDA  ULSS  N.  1  DOLOMITI  –  ANNI  2024/2026.</t>
         </is>
       </c>
-      <c r="C304" t="inlineStr">
+      <c r="D345" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D304" t="inlineStr">
+      <c r="E345" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E304" t="inlineStr">
+      <c r="F345" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F304" t="inlineStr">
+      <c r="G345" t="inlineStr">
         <is>
           <t xml:space="preserve">ID SINTEL 170315350
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9861911269"&gt;9861911269&lt;/a&gt;
  </t>
         </is>
       </c>
-      <c r="G304" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L304" t="inlineStr">
+      <c r="H345" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L345" t="inlineStr">
         <is>
           <t>03/07/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="305">
-[...5 lines deleted...]
-      <c r="B305" t="inlineStr">
+    <row r="346">
+      <c r="C346" t="inlineStr">
         <is>
           <t>VERIFICA PERIODICA DEGLI IMPIANTI ELEVATORI INSTALLATI PRESSO GLI OSPEDALI ED  EDIFICI DELL’AZIENDA ULSS 1 DOLOMITI.  ANNI 2023 - 2027</t>
         </is>
       </c>
-      <c r="C305" t="inlineStr">
+      <c r="D346" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D305" t="inlineStr">
+      <c r="E346" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E305" t="inlineStr">
+      <c r="F346" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F305" t="inlineStr">
+      <c r="G346" t="inlineStr">
         <is>
           <t>CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z7B3A6C4DD"&gt;Z7B3A6C4DD&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G305" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L305" t="inlineStr">
+      <c r="H346" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L346" t="inlineStr">
         <is>
           <t>14/07/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="306">
-[...5 lines deleted...]
-      <c r="B306" t="inlineStr">
+    <row r="347">
+      <c r="C347" t="inlineStr">
         <is>
           <t>ID 167591160 Sintel procedura negoziata per la fornitura di defibrillatori semiautomatici (DAE) da destinare alle UU.OO. ospedaliere ed alle strutture territoriali dell’Azienda Ulss 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C306" t="inlineStr">
+      <c r="D347" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D306" t="inlineStr">
+      <c r="E347" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E306" t="inlineStr">
-[...15 lines deleted...]
-      <c r="L306" t="inlineStr">
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr"/>
+      <c r="H347" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L347" t="inlineStr">
         <is>
           <t>31/12/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="307">
-[...5 lines deleted...]
-      <c r="B307" t="inlineStr">
+    <row r="348">
+      <c r="C348" t="inlineStr">
         <is>
           <t>procedura negoziata per la fornitura di sistemi motorizzati a batteria e relativo materiale di consumo per la U.O.C. di Ortopedia della sede ospedaliera di Feltre.</t>
         </is>
       </c>
-      <c r="C307" t="inlineStr">
+      <c r="D348" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D307" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L307" t="inlineStr">
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr"/>
+      <c r="H348" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L348" t="inlineStr">
         <is>
           <t>12/05/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="308">
-[...5 lines deleted...]
-      <c r="B308" t="inlineStr">
+    <row r="349">
+      <c r="C349" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DEL SERVIZIO DI GESTIONE DEL CENTRO DI CONSULTAZIONE DELLO SPAZIO ADOLESCENTI GIOVANI</t>
         </is>
       </c>
-      <c r="C308" t="inlineStr">
+      <c r="D349" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D308" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F308" t="inlineStr">
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
         <is>
           <t>In seguito alla conclusione della procedura, si pubblica la seguente documentazione:
 &lt;ul&gt;
  	&lt;li&gt;Delibera di aggiudicazione;&lt;/li&gt;
  	&lt;li&gt;Verbale di apertura offerte economiche&lt;/li&gt;
  	&lt;li&gt;Verbale di valutazione tecnica&lt;/li&gt;
  	&lt;li&gt;Nomina commissione&lt;/li&gt;
  	&lt;li&gt;Curricula commissari&lt;/li&gt;
  	&lt;li&gt;Verbale di apertura amministrativa&lt;/li&gt;
 &lt;/ul&gt;
 Belluno 01/03/2024
 L’Azienda ULSS n. 1 Dolomiti intende consultare il mercato a mezzo della Piattaforma Sintel della Regione Lombardia, al fine di ricevere manifestazioni d’interesse, a partecipare all’eventuale procedimento concorsuale che venisse indetto per l'affidamento del &lt;strong&gt;servizio di gestione del Centro di Consultazione dello Spazio Adolescenti e dei progetti ad esso collegati finanziati dalla Regione o da altri enti.&lt;/strong&gt;
 Gli operatori economici interessati potranno inviare manifestazione di interesse, previa registrazione alla piattaforma Sintel, all’indirizzo https://www.sintel.regione.lombardia.it , e qualificazione per questa Azienda, entro le ore 12:00  del 06/06/2023
 L'ID della procedura &lt;strong&gt;SINTEL è 169854693.&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G308" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L308" t="inlineStr">
+      <c r="H349" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L349" t="inlineStr">
         <is>
           <t>06/06/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="309">
-[...5 lines deleted...]
-      <c r="B309" t="inlineStr">
+    <row r="350">
+      <c r="C350" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DI UN BANDO PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIU' OPERATORI ECONOMICI VOLTO ALL'AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA PEDIATRICA PRESSO I P.O. DI BELLUNO E FELTRE DELL'AULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C309" t="inlineStr">
+      <c r="D350" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D309" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F309" t="inlineStr">
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
         <is>
           <t>01/12/2023: Si pubblica la delibera di affidamento del Servizio in oggetto, con decorrenza del Servizio 01/01/2024.
 06/10/2023: Si pubblica la seguente documentazione:
 &lt;ul&gt;
  	&lt;li&gt;il verbale di apertura della documentazione amministrativa e tecnica (busta 1 e 2)&lt;/li&gt;
  	&lt;li&gt;nota di nomina della Commissione giudicatrice&lt;/li&gt;
  	&lt;li&gt;il verbale di apertura dell'offerta economica - proposta di aggiudicazione (busta 3) per il Lotto n. 1 (P.O. di Belluno). Il Lotto n. 2 (P.O. di Feltre) è risultato deserto.&lt;/li&gt;
 &lt;/ul&gt;
 21/08/2023: Si pubblica il verbale di apertura busta amministrazione della manifestazione d'interesse e ammissione Ditte alla successiva procedura negoziata.
 16/05/2023: Si pubblica l'avviso di manifestazione d'interesse per l'affidamento della procedura in oggetto.
 Scadenza della presentazione delle candidature, tramite Piattaforma Sintel: 25/05/2023 ore 12:00.</t>
         </is>
       </c>
-      <c r="G309" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L309" t="inlineStr">
+      <c r="H350" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L350" t="inlineStr">
         <is>
           <t>25/05/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="310">
-[...5 lines deleted...]
-      <c r="B310" t="inlineStr">
+    <row r="351">
+      <c r="C351" t="inlineStr">
         <is>
           <t>Prodotti allergeni per immunoterapie per veleno da imenotteri</t>
         </is>
       </c>
-      <c r="C310" t="inlineStr">
+      <c r="D351" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D310" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F310" t="inlineStr">
+      <c r="E351" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr">
         <is>
           <t>&lt;p class="western" align="justify"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;b&gt;&lt;span style="font-family: LiberationSans-Bold, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;Fornitura di prodotti allergeni per immunoterapie per veleno da imenotteri &lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: LiberationSans-Bold, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;a favore delle società diverse. SINTEL ID gara n. 164752181 - 164754929&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G310" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L310" t="inlineStr">
+      <c r="H351" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L351" t="inlineStr">
         <is>
           <t>10/05/2024 00:00</t>
         </is>
       </c>
     </row>
-    <row r="311">
-[...5 lines deleted...]
-      <c r="B311" t="inlineStr">
+    <row r="352">
+      <c r="C352" t="inlineStr">
         <is>
           <t>PNRR M6.C2.1.1.2 "Sostituzione grandi apparecchiature". GAMMA CAMERA CON TAC UOC MEDICINA NUCLEARE</t>
         </is>
       </c>
-      <c r="C311" t="inlineStr">
+      <c r="D352" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D311" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F311" t="inlineStr">
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
         <is>
           <t>L'Ulss 1, in qualità di soggetto attuatore, dà seguito alla pubblicazione degli investimenti finanziati mediante il Piano di Ripresa e Resilienza nell'ambito della missione M.6 C2 1.1.2 "Ammodernamento del parco tecnologico/digitale ospedaliero - Sostituzione grandi apparecchiature".
 La presente acquisizione è stata disposta mediante adesione all'accordo quadro di Consip S.p.A. ID 2486.
 CUP B34E22000330006</t>
         </is>
       </c>
-      <c r="G311" t="inlineStr">
+      <c r="H352" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K311" t="inlineStr">
+      <c r="L352" t="inlineStr">
         <is>
           <t>27/04/2023 00:00</t>
         </is>
       </c>
-      <c r="L311" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B312" t="inlineStr">
+    </row>
+    <row r="353">
+      <c r="C353" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DI UN BANDO PER LA CONCLUSIONE DI UN AQ PER L'AFFIDAMENTO DEL SERVIZIO MEDICO DI EMERGENZA E URGENZA PRESSO IL PRONTO SOCCORSO DEI P.O. DI AGORDO E  FELTRE</t>
         </is>
       </c>
-      <c r="C312" t="inlineStr">
+      <c r="D353" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D312" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F312" t="inlineStr">
+      <c r="E353" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G353" t="inlineStr">
         <is>
           <t xml:space="preserve">07/01/2025: in data odierna si pubblica il Provvedimento d'aggiudicazione relativo al rinnovo del Servizio in oggetto, Deliberazione del Commissario n. 580 del 24/05/2024.
 20/07/2023: in data odierna si pubblica la seguente documentazione relativa alla procedura in oggetto "Procedura negoziata senza previa pubblicazione di una bando tramite Accordo Quadro con più operatori economici volto all'affidamento del Servizio medico di emergenza ed urgenza presso il Pronto Soccorso dei Presidi Ospedalieri di Agordo e Feltre"
 &lt;ul&gt;
  	&lt;li&gt;- Provvedimento di aggiudicazione: Deliberazione del Commissario n. 612 del 23/06/2023&lt;/li&gt;
  	&lt;li&gt;- il verbale di apertura della busta n. 3 – offerta economica (proposta di aggiudicazione)&lt;/li&gt;
  	&lt;li&gt;- i verbali di valutazione della Commissione giudicatrice (con relativo allegato )&lt;/li&gt;
  	&lt;li&gt;- nomina Commissione giudicatrice per la valutazione tecnica: il Curriculum del Dott. Rossi Edoardo (Presidente) viene allegato mentre i curricula dei componenti, Dott. Parise Giorgio e Trillò Giulio sono disponibili al seguente link della sezione Amministrazione Trasparente,  &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;&lt;/li&gt;
  	&lt;li&gt;- verbale di apertura della busta n. 2 (documentazione tecnica)&lt;/li&gt;
  	&lt;li&gt;- verbale di apertura della busta n. 1 (documentazione amministrativa)&lt;/li&gt;
  	&lt;li&gt;- delega del RUP di apertura delle buste&lt;/li&gt;
  	&lt;li&gt;- Si pubblica la "documentazione di gara" come inserita nella Piattaforma telematica Sintel in data 20/04/2023&lt;/li&gt;
 &lt;/ul&gt;
 &lt;ol&gt;
  	&lt;li&gt;CIG: 97728689CB     ID SINTEL: 168004097&lt;/li&gt;
  	&lt;li&gt;il termine ultimo per la presentazione delle offerte è il giorno 03/05/2023 entro le ore 12:00.&lt;/li&gt;
 &lt;/ol&gt;
  </t>
         </is>
       </c>
-      <c r="G312" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L312" t="inlineStr">
+      <c r="H353" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L353" t="inlineStr">
         <is>
           <t>03/05/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="313">
-[...5 lines deleted...]
-      <c r="B313" t="inlineStr">
+    <row r="354">
+      <c r="C354" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI DERRATE ALIMENTARI PER LE CUCINE DEGLI OSPEDALI DI BELLUNO E DI AGORDO. VALIDITA' FINO AL 20 MARZO 20924</t>
         </is>
       </c>
-      <c r="C313" t="inlineStr">
+      <c r="D354" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D313" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L313" t="inlineStr">
+      <c r="E354" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr"/>
+      <c r="H354" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L354" t="inlineStr">
         <is>
           <t>22/02/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="314">
-[...5 lines deleted...]
-      <c r="B314" t="inlineStr">
+    <row r="355">
+      <c r="C355" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA BIENNALE DI TONER E MATERIALI DI CONSUMO ORIGINALI E RIGENERATI PER STAMPANTI, PERIODO MARZO 2023-2025.</t>
         </is>
       </c>
-      <c r="C314" t="inlineStr">
+      <c r="D355" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D314" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L314" t="inlineStr">
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr"/>
+      <c r="H355" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L355" t="inlineStr">
         <is>
           <t>07/04/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="315">
-[...5 lines deleted...]
-      <c r="B315" t="inlineStr">
+    <row r="356">
+      <c r="C356" t="inlineStr">
         <is>
           <t>Servizi tecnici relativi ai lavori di ristrutturazione e adeguamento normativo del locale "ex-simulatore" per l'installazione di una TAC con software di simulazione da destinare alla U.O.C. di Radioterapia del P.O. di Belluno</t>
         </is>
       </c>
-      <c r="C315" t="inlineStr">
+      <c r="D356" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D315" t="inlineStr">
+      <c r="E356" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E315" t="inlineStr">
+      <c r="F356" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F315" t="inlineStr">
+      <c r="G356" t="inlineStr">
         <is>
           <t>CIG: &lt;strong&gt;Z443AB08FD&lt;/strong&gt;
 CUP: &lt;strong&gt;B38I23000540005&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G315" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K315" t="inlineStr">
+      <c r="H356" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L356" t="inlineStr">
         <is>
           <t>06/04/2023 00:00</t>
         </is>
       </c>
-      <c r="L315" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B316" t="inlineStr">
+    </row>
+    <row r="357">
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>RACCOLTA MANIFESTAZIONI DI INTERESSE PER SERVIZIO DI CAMPIONAMENTO ED ANALISI CHIMICO - FISICHE - BATTERIOLOGICHE</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28/07/2023
+&lt;strong&gt;DELIBERA DI AGGIUDICAZIONE&lt;/strong&gt;
+Si pubblica in data odierna la Delibera di aggiudicazione n. 786 del 28/07/2023 della procedura per l'affidamento del servizio di campionamento ed analisi chimico - fisiche - batteriologiche per le Strutture dell'Aulss 1 Dolomiti.
+31/03/2023
+&lt;strong&gt;MANIFESTAZIONE DI INTERESSE&lt;/strong&gt;
+Si pubblica in data odierna, ai sensi dell’art. 36 del D.Lgs. n. 50/2016 e ss.mm.ii., l'avviso per la raccolta delle manifestazioni di interesse per l'eventuale indizione di procedura per l'affidamento del servizio di campionamento ed analisi chimico – fisiche – batteriologiche per le Strutture dell’Aulss 1 Dolomiti.
+La documentazione relativa è disponibile sulla piattaforma telematica SINTEL, l'ID della manifestazione di interesse è 167321525. La scadenza per l'invio delle candidature su SINTEL è fissata per le ore 12 del giorno 17/04/2023.
+ </t>
+        </is>
+      </c>
+      <c r="H357" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L357" t="inlineStr">
+        <is>
+          <t>28/07/2023 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="C358" t="inlineStr">
         <is>
           <t>SERVIZI PER MINORI AFFETTI DA DISTURBO DELLO SPETTRO AUTISTICO</t>
         </is>
       </c>
-      <c r="C316" t="inlineStr">
+      <c r="D358" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D316" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F316" t="inlineStr">
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
         <is>
           <t>&lt;strong&gt;MANIFESTAZIONE DI INTERESSE&lt;/strong&gt;
 Si pubblica in data odierna avviso per la raccolta delle manifestazioni di interesse, ai sensi dell’art. 36 del D.Lgs.
 n. 50/2016 e ss.mm.ii., per l'eventuale indizione di procedura di gara per l'affidamento del servizio di gestione di interventi valutativi/riabilitativi/educativi a favore di minori affetti da disturbo dello spettro autistico e dello sviluppo della comunicazione.
 La documentazione relativa è pubblicata sulla piattaforma SINTEL, sulla quale dovranno poi essere trasmesse le manifestazioni di interesse. L'ID di riferimento è il n. 167408689, la data di scadenza è il 14/04/2023.
 In seguito alla richiesta di chiarimento pervenuta si pubblica il "Chiarimento n. 1" relativo al possesso dei requisiti previsti. Lo stesso è anche pubblicato nella sezione "Documentazione di gara" della manifestazione di interesse sulla piattaforma SINTEL.
 Belluno, 12/04/2023
 &lt;strong&gt;NOMINA COMMISSIONE DI GARA&lt;/strong&gt;
 Si pubblica nomina della commissione di gara e curricula dei componenti
 Belluno 31/10/2023
 Si pubblica Delibera di Aggiudicazione</t>
         </is>
       </c>
-      <c r="G316" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L316" t="inlineStr">
+      <c r="H358" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L358" t="inlineStr">
         <is>
           <t>14/04/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="317">
-[...59 lines deleted...]
-      <c r="B318" t="inlineStr">
+    <row r="359">
+      <c r="C359" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEI SERVIZI TECNICI INERENTI LA PROGETTAZIONE, DIREZIONE LAVORI E COORDINAMENTO PER LA SICUREZZA DEI LAVORI DI COMPLETAMENTO CENTRO DI RIABILITAZIONE: RIQUALIFICAZIONE AREA PARCHEGGIO, STRADA DI ACCESSO, VALORIZZAZIONE COLLE SAN PIETRO A USO RIABILITATIVO PRESSO L’OSPEDALE DI LAMON, VIA GIOVANNI BALIN N°10.</t>
         </is>
       </c>
-      <c r="C318" t="inlineStr">
+      <c r="D359" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D318" t="inlineStr">
+      <c r="E359" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E318" t="inlineStr">
+      <c r="F359" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F318" t="inlineStr">
+      <c r="G359" t="inlineStr">
         <is>
           <t xml:space="preserve">CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9711511068"&gt;&lt;strong&gt;9711511068&lt;/strong&gt;&lt;/a&gt;
 CUP: &lt;strong&gt;B52C22001570003&lt;/strong&gt;
 ID-SINTEL: &lt;strong&gt;166695912&lt;/strong&gt;
  </t>
         </is>
       </c>
-      <c r="G318" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L318" t="inlineStr">
+      <c r="H359" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L359" t="inlineStr">
         <is>
           <t>11/04/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="319">
-[...5 lines deleted...]
-      <c r="B319" t="inlineStr">
+    <row r="360">
+      <c r="C360" t="inlineStr">
         <is>
           <t>ASSEGNAZIONE A SEGUITO DI PROCEDURA NEGOZIATA, DELLA FORNITURA IN SERVICE DI KIT MONOUSO IN TNT, PER LE ATTIVITÀ DI SALA OPERATORIA DELL’AZIENDA ULSS N.1 DOLOMITI, IN FAVORE DELLA DITTA MOLNLYCKE HEALTH CARE SRL. VALIDITÀ FINO AL 30/06/2023.</t>
         </is>
       </c>
-      <c r="C319" t="inlineStr">
+      <c r="D360" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D319" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F319" t="inlineStr">
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
         <is>
           <t>Per gara in oggetto si pubblica Delibera di assegnazione n. 234 del 10/03/2023.</t>
         </is>
       </c>
-      <c r="G319" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K319" t="inlineStr">
+      <c r="H360" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L360" t="inlineStr">
         <is>
           <t>10/03/2023 00:00</t>
         </is>
       </c>
-      <c r="L319" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B320" t="inlineStr">
+    </row>
+    <row r="361">
+      <c r="C361" t="inlineStr">
         <is>
           <t>Procedura negoziata per la fornitura di biennale di materiale vario di pulizia e convivenza e monouso cucina-economale. Periodo gennaio 2023-2025. Sintel ID 161988316</t>
         </is>
       </c>
-      <c r="C320" t="inlineStr">
+      <c r="D361" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D320" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L320" t="inlineStr">
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr"/>
+      <c r="H361" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L361" t="inlineStr">
         <is>
           <t>02/03/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="321">
-[...5 lines deleted...]
-      <c r="B321" t="inlineStr">
+    <row r="362">
+      <c r="C362" t="inlineStr">
         <is>
           <t>CONCESSIONE DEL SERVIZIO DI GESTIONE DEL BAR CON RIVENDITA DI GIORNALI PRESSO L'OSPEDALE SAN MARTINO DI BELLUNO</t>
         </is>
       </c>
-      <c r="C321" t="inlineStr">
+      <c r="D362" t="inlineStr">
         <is>
           <t>Concessione</t>
         </is>
       </c>
-      <c r="D321" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L321" t="inlineStr">
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr"/>
+      <c r="H362" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L362" t="inlineStr">
         <is>
           <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="322">
-[...5 lines deleted...]
-      <c r="B322" t="inlineStr">
+    <row r="363">
+      <c r="C363" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DEI SERVIZI DI GESTIONE DELLE PRENOTAZIONI E ALTRI SERVIZI AMMINISTRATIVI PRESSO L’AULSS 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C322" t="inlineStr">
+      <c r="D363" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D322" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F322" t="inlineStr">
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
         <is>
           <t>21/09/2023: si pubblica il Provvedimento di Delibera del Commissario n. 992 del 18/09/2023 di assegnazione del Servizio in oggetto.
 06/07/2023: si pubblicano in data odierna:
 &lt;ul&gt;
  	&lt;li&gt;i verbali di valutazione della Commissione giudicatrice (con relativi - ALL 1 "Scheda valutativa Lotto n. 1" e ALL 2 "Scheda valutativa Lotto n. 2")&lt;/li&gt;
  	&lt;li&gt;il verbale di apertura della busta n. 3 - offerta economica (proposta di aggiudicazione )&lt;/li&gt;
 &lt;/ul&gt;
 06/04/2023: si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;DDG N. 256 del 17/03/2023 di ammissione ditte e nomina Commissione giudicatrice;&lt;/li&gt;
  	&lt;li&gt;I curricula dei componenti della Commissione;&lt;/li&gt;
 &lt;/ul&gt;
 20/03/2023: Si pubblicano in data odierna i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;delega del RUP di apertura delle buste&lt;/li&gt;
  	&lt;li&gt;verbale di apertura della busta n. 1 (documentazione amministrativa)&lt;/li&gt;
  	&lt;li&gt;verbale di apertura della busta n. 2 (documentazione tecnica)&lt;/li&gt;
 &lt;/ul&gt;
 03/02/2023: Si pubblicano i "Chiarimenti n. 6"
 31/01/2023: SI COMUNICA IL &lt;strong&gt;&lt;em&gt;POSTICIPO DEL TERMINE&lt;/em&gt;&lt;/strong&gt; PER LA PRESENTAZIONE DELLE OFFERTE (COME RIPORTATO NELLA RISPOSTA N. 41 DEI CHIARIMENTI N. 4) &lt;em&gt;&lt;strong&gt;ALLA DATA DEL 13/02/2023 ENTRO LE ORE 12:00&lt;/strong&gt;. &lt;/em&gt;Si pubblica la rettifica del bando Enotices relativo alla proroga del termine.
 30/01/2023: Si pubblicano i Chiarimenti n. 3 (con allegato risposta n. 22), n. 4 e n. 5.
 27/01/2023: Si pubblicano i "Chiarimenti n. 2" e l'elenco del personale di cui all'art. 12 "clausola sociale" del capitolato di gara.
 19/01/2023: Si pubblicano i "Chiarimenti n. 1"
 12/01/2023: Si pubblica la documentazione di gara relativa all’affidamento del “Servizio di gestione delle prenotazioni e altri servizi amministrativi presso l’AULSS n. 1 Dolomiti, suddivisa nei seguenti Lotti:
 &lt;ul&gt;
  	&lt;li&gt;Lotto 1 “Servizi di gestione delle prenotazioni”: CIG n. 95783933F4&lt;/li&gt;
  	&lt;li&gt;Lotto 2 “servizi di supporto amministrativi” : CIG n. 9578578C9C&lt;/li&gt;
 &lt;/ul&gt;
 ID Sintel: 163725088
 Il termine ultimo per la presentazione delle offerte è il giorno 06/02/2023 entro le ore 12:00.
 Il termine ultimo per produrre chiarimenti è indicato nella documentazione di gara.</t>
         </is>
       </c>
-      <c r="G322" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L322" t="inlineStr">
+      <c r="H363" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L363" t="inlineStr">
         <is>
           <t>06/02/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="323">
-[...5 lines deleted...]
-      <c r="B323" t="inlineStr">
+    <row r="364">
+      <c r="C364" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’APPALTO PER LA REALIZZAZIONE DI SERVIZI DI PROGETTAZIONE NONCHÉ L’EVENTUALE DIREZIONE, MISURA E CONTABILITÀ LAVORI E COORDINAMENTO PER LA SICUREZZA RELATIVAMENTE AI LAVORI DI REALIZZAZIONE PIASTRA ENDOSCOPICA PRESSO L’OSPEDALE DI FELTRE – CENTRO DI RIFERIMENTO REGIONALE PER LA CHIRURGIA ONCOLOGICA GASTROENTEROLOGICA.</t>
         </is>
       </c>
-      <c r="C323" t="inlineStr">
+      <c r="D364" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D323" t="inlineStr">
+      <c r="E364" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E323" t="inlineStr">
+      <c r="F364" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F323" t="inlineStr">
+      <c r="G364" t="inlineStr">
         <is>
           <t>CIG (BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9571854FC9"&gt;&lt;strong&gt;9571854FC9&lt;/strong&gt;&lt;/a&gt;
 CUP &lt;strong&gt;B98I22004950001&lt;/strong&gt;
 ID SINTEL: &lt;strong&gt;163851284&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G323" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L323" t="inlineStr">
+      <c r="H364" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L364" t="inlineStr">
         <is>
           <t>30/01/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="324">
-[...5 lines deleted...]
-      <c r="B324" t="inlineStr">
+    <row r="365">
+      <c r="C365" t="inlineStr">
         <is>
           <t>FORNITURA DI N. 1 SISTEMA ROBOTIZZATO PER CHIRURGIA ENDOSCOPICA DA DESTINARE AL “CENTRO DI RIFERIMENTO REGIONALE PER LA CHIRURGIA GASTROENTEROLOGICA MICHELE DE BONI” DELL’ULSS 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C324" t="inlineStr">
+      <c r="D365" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D324" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F324" t="inlineStr">
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
         <is>
           <t>Con Delibera del Direttore Generale n. 1510 del 23.12.2022 l' Ulss 1 Dolomiti ha indetto la procedura aperta telematica a lotto unico per la fornitura di n. 1 sistema robotizzato per chirurgia endoscopica da destinare al “Centro di riferimento regionale per la chirurgia gastroenterologica Michele De Boni” dell’Ulss 1 Dolomiti - Presidio Ospedaliero di Feltre.
 La scadenza per la presentazione delle offerte è stabilita nel giorno &lt;strong&gt;23/01/2023 ore 13:00.&lt;/strong&gt;
 La documentazione di gara è accessibile e scaricabile dalla presente sezione nonchè dalla piattaforma Sintel gestita da Aria S.p.A. dove la procedura è identificata con ID 163348284.
 &lt;strong&gt;17/01/2023: SI AVVISA CHE E' STATO RETTIFICATO L'ALLEGATO 2 FACSIMILE OFFERTA. LA VERSIONE AGGIORNATA E'SCARICABILE DALLA PRESENTE SEZIONE E DALLA PIATTAFORMA SINTEL&lt;/strong&gt;
 In data 23/01/2023 è stata disposta l'apertura telematica della documentazione amministrativa di cui si allega verbale.
 In data 09/02/2023 è stata disposta l'apertura telematica della documentazione tecnica di cui si allega verbale.
 In data 10/07/2023 con provvedimento del Commissario n. 692 è stata deliberata l'aggiudicazione della fornitura.</t>
         </is>
       </c>
-      <c r="G324" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L324" t="inlineStr">
+      <c r="H365" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L365" t="inlineStr">
         <is>
           <t>23/01/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="325">
-[...5 lines deleted...]
-      <c r="B325" t="inlineStr">
+    <row r="366">
+      <c r="C366" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI MATERIALI E APPARECCHIATURE PER PRESTAZIONI DI DIALISI DOMICILIARE FREQUENTE E/O QUOTIDIANA, NON PERITONEALE, PER UN PERIODO DI 36 MESI.</t>
         </is>
       </c>
-      <c r="C325" t="inlineStr">
+      <c r="D366" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D325" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F325" t="inlineStr">
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
         <is>
           <t>Per la gara in oggetto, in data 29 Dicembre 2022, si pubblicano i seguenti chiarimenti:
 &lt;ul&gt;
  	&lt;li&gt;Chiarimenti al 29.12.2022&lt;/li&gt;
 &lt;/ul&gt;
 Si comunica che la scadenza per la presentazione delle offerte è viene posticipata al giorno 16 Gennaio 2023 stessa ora.
 Per la gara in oggetto, in data 17 Gennaio 2023, si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;copia del verbale di apertura della documentazione amministrativa e tecnica&lt;/li&gt;
 &lt;/ul&gt;
 In data 08 Febbraio 2023 si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;Lettera Nomina Commissione Giudicatrice&lt;/li&gt;
 &lt;/ul&gt;
 I curriculum dei componenti sono disponibili al seguente link nella sezione Amministrazione Trasparente:
 &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/Dirigenti2041.xml&lt;/a&gt;
 In data 24 Marzo 2023 si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;Proposta di aggiudicazione&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto, in data 3 Maggio 2023, si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;Delibera di aggiudicazione&lt;/li&gt;
  	&lt;li&gt;Verbale Commissione Giudicatrice&lt;/li&gt;
  	&lt;li&gt;Tabella riassuntiva&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G325" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K325" t="inlineStr">
+      <c r="H366" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L366" t="inlineStr">
         <is>
           <t>29/12/2022 00:00</t>
         </is>
       </c>
-      <c r="L325" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B326" t="inlineStr">
+    </row>
+    <row r="367">
+      <c r="C367" t="inlineStr">
         <is>
           <t>LAVORI DI REALIZZAZIONE DELL’OSPEDALE DI COMUNITA’ DI FELTRE (BL) IN ATTUAZIONE DEL PNRR (M6C1 - INV.1.3)</t>
         </is>
       </c>
-      <c r="C326" t="inlineStr">
+      <c r="D367" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D326" t="inlineStr">
+      <c r="E367" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E326" t="inlineStr">
+      <c r="F367" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F326" t="inlineStr">
+      <c r="G367" t="inlineStr">
         <is>
           <t>ID SINTEL &lt;strong&gt;163314299&lt;/strong&gt;
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=954576781F"&gt;&lt;strong&gt;954576781F&lt;/strong&gt;&lt;/a&gt;
 CUP &lt;strong&gt;B94E22000030001&lt;/strong&gt;
 IL PROGETTO ESECUTIVO E' SCARICABILE &lt;a href="https://drive.google.com/drive/folders/186LYH3zBMdi-H4jpeT6wQ7lNUl0he9hC?usp=sharing"&gt;QUI&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G326" t="inlineStr">
+      <c r="H367" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K326" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L326" t="inlineStr">
+      <c r="L367" t="inlineStr">
         <is>
           <t>11/01/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="327">
-[...5 lines deleted...]
-      <c r="B327" t="inlineStr">
+    <row r="368">
+      <c r="C368" t="inlineStr">
         <is>
           <t>GARA EUROPEA A PROCEDURA APERTA TELAMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIU’ OPERATORI ECONOMICI PER L’AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA PEDIATRICA PRESSO I P.O. DI BELLUNO (LOTTO N. 1) E FELTRE (LOTTO N. 2) DELL’AZIENDA ULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C327" t="inlineStr">
+      <c r="D368" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D327" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F327" t="inlineStr">
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
         <is>
           <t>Si comunica che alla data di scadenza, non sono state presentate offerte pertanto la procedura risulta deserta.
 07/12/2022: Si pubblica la documentazione di gara relativa all'affidamento del "Servizio di assistenza pediatrica" presso i P.O. di Belluno  e Feltre dell'AULSS n. 1 Dolomiti, suddivisa nei seguenti Lotti:
 &lt;ul&gt;
  	&lt;li&gt;- Lotto n. 1 P.O. di Belluno:&lt;/li&gt;
  	&lt;li&gt;- Lotto n. 1 P.O. di Feltre:&lt;/li&gt;
 &lt;/ul&gt;
 ID Sintel: 161929914
 Il termine ultimo per la presentazione delle offerte è il giorno 23/12/2022 entro le ore 12:00.
 Il termine ultimo per produrre chiarimenti è indicato nella documentazione di gara.</t>
         </is>
       </c>
-      <c r="G327" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L327" t="inlineStr">
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L368" t="inlineStr">
         <is>
           <t>23/12/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="328">
-[...5 lines deleted...]
-      <c r="B328" t="inlineStr">
+    <row r="369">
+      <c r="C369" t="inlineStr">
         <is>
           <t>CONCESSIONE SERVIZIO GESTIONE BAR CON RIVENDITA GIORNALI E RIVISTE PRESSO L'OSPEDALE SANTA MARIA DEL PRATO FELTRE</t>
         </is>
       </c>
-      <c r="C328" t="inlineStr">
+      <c r="D369" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D328" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L328" t="inlineStr">
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr"/>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L369" t="inlineStr">
         <is>
           <t>31/12/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="329">
-[...5 lines deleted...]
-      <c r="B329" t="inlineStr">
+    <row r="370">
+      <c r="C370" t="inlineStr">
         <is>
           <t>LAVORI  DI  REALIZZAZIONE  DELLA  CASA  DELLA  COMUNITA’  DI  PIEVE  DI  CADORE  (BL)  IN  ATTUAZIONE DEL PNRR (M6C1 - INV.1.1).</t>
         </is>
       </c>
-      <c r="C329" t="inlineStr">
+      <c r="D370" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D329" t="inlineStr">
+      <c r="E370" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E329" t="inlineStr">
+      <c r="F370" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F329" t="inlineStr">
+      <c r="G370" t="inlineStr">
         <is>
           <t xml:space="preserve">ID SINTEL GARA DESERTA 162175253
 CIG GARA DESERTA (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9513906399"&gt;9513906399&lt;/a&gt;
 CIG ADESIONE ACCORDO QUADRO (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9571965B64"&gt;9571965B64&lt;/a&gt;
 CUP B94E22000010003
  </t>
         </is>
       </c>
-      <c r="G329" t="inlineStr">
+      <c r="H370" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K329" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L329" t="inlineStr">
+      <c r="L370" t="inlineStr">
         <is>
           <t>19/12/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="330">
-[...5 lines deleted...]
-      <c r="B330" t="inlineStr">
+    <row r="371">
+      <c r="C371" t="inlineStr">
         <is>
           <t>Procedura aperta telematica per la conclusione di un Accordo Quadro con più operatori economici volto all’affidamento del Servizio medico di emergenza ed urgenza presso il Pronto Soccorso del Presidio Ospedaliero di Belluno dell’AULSS n. 1 Dolomiti</t>
         </is>
       </c>
-      <c r="C330" t="inlineStr">
+      <c r="D371" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D330" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F330" t="inlineStr">
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;em&gt;25/11/2024&lt;/em&gt;: in data odierna si pubblica il Provvedimento di assegnazione del Rinnovo, Deliberazione del Commissario n. 578 del 24/05/24 ed il contratto.
 &lt;em&gt;21/07/2023:&lt;/em&gt; in data odierna si pubblica:
 - il Provvedimento di assegnazione della procedura di gara, Deliberazione del Commissario n. 476 del 24/05/2023;
 - il curricula della Commissione giudicatrice (nominata con DDG N. 1562 del 30/12/2022 già pubblicata): il Curriculum del Dott. Rossi Edoardo (Presidente) viene allegato mentre i Curricula dei componenti del Dott. Parise Giorgio e del Dott. Trillò Giulio sono disponibili al seguente link della sezione Amministrazione Trasparente, &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;
 &lt;em&gt;10/02/2023&lt;/em&gt;: si pubblicano il verbale di valutazione della Commissione giudicatrice del 03/02/2023 e il verbale di proposta di aggiudicazione (apertura busta 3 offerta economica) del 07/02/2023
 &lt;em&gt;13/01/2023&lt;/em&gt;: si pubblicano i verbali di apertura della documentazione amministrativa (busta 1) e tecnica (busta 2) e la Delibera di ammissione ditte con contestuale nomina della Commissione giudicatrice (DDG N. 1562 del 30/12/2022)
 &lt;em&gt;17/11/2022:&lt;/em&gt; in data odierna si pubblica la documentazione di gara (cartellina zip e bando di gara pubblicato con  rettifica) in relazione alla "Procedura aperta telematica per la conclusione di un Accordo Quadro con più operatori economici volto all’affidamento del Servizio medico di emergenza ed urgenza presso il Pronto Soccorso del Presidio Ospedaliero di Belluno dell’AULSS n. 1 Dolomiti".
 &lt;p class="western" align="justify"&gt;Lotto Unico: &lt;span lang="it-IT"&gt;Pronto Soccorso P.O. di Belluno,  n. CIG: 94492041D2&lt;/span&gt;&lt;/p&gt;
 ID Sintel:160459257
 Il termine ultimo per la presentazione delle offerte è il giorno 06/12/2022 entro le ore 12:00.
 Il termine ultimo per produrre chiarimenti è il giorno 28/11/2022 come indicato nella documentazione di gara.
  </t>
         </is>
       </c>
-      <c r="G330" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L330" t="inlineStr">
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L371" t="inlineStr">
         <is>
           <t>06/12/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="331">
-[...5 lines deleted...]
-      <c r="B331" t="inlineStr">
+    <row r="372">
+      <c r="C372" t="inlineStr">
         <is>
           <t>GARA A PROCEDURA APERTA TELEMATICA PER LA FORNITURA, MEDIANTE ACCORDO QUADRO, DI DISPOSITIVI MEDICI PER INCONTINENTI GRAVI (CATETERI VESCICALI ED ESTERNI E RACCOGLITORI PER URINA DA GAMBA), PER I PAZIENTI TERRITORIALI DELL’AZIENDA ULSS N. 1 DOLOMITI PER UN PERIODO DI 24 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 12 MESI E CON OPZIONE DI PROROGA PER ULTERIORI 6 MESI.</t>
         </is>
       </c>
-      <c r="C331" t="inlineStr">
+      <c r="D372" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D331" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F331" t="inlineStr">
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
         <is>
           <t>Per la gara in oggetto, si comunica che la documentazione di gara e l'ID Sintel saranno disponibili dal giorno 14/11/2022.
 Per la gara in oggetto in data 15/11/2022 si pubblica la documentazione di gara - ID SINTEL N. 161330854.
 Delibera n. 1216 del 24/10/2022 "Indizione gara"
 Termine ultimo per la presentazione delle offerte ore 18:00 del giorno di lunedì 05 Dicembre 2022.
 In data 24/11/2022 si pubblicano i "chiarimenti al 23/11/2022".
 In data 28/11/2022 si pubblicano i "chiarimenti al 28/11/2022"
 Per la gara in oggetto in data 09/12/2022 si pubblica la seguente documentazione
 &lt;ul&gt;
  	&lt;li&gt;Verbale apertuta Documentazione Amministrativa&lt;/li&gt;
  	&lt;li&gt;Schema partecipanti per lotto&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto in data 23/01/2023 si pubblica la seguente documentazione
 &lt;ul&gt;
  	&lt;li&gt;Copia delibera del Direttore Generale n. 25 del 13/01/2023 "Ammissione ditte e nomina Commissione Giudicatrice"&lt;/li&gt;
  	&lt;li&gt;copia verbale apertura Documentazione Tecnica&lt;/li&gt;
 &lt;/ul&gt;
 I curricula dei componenti la Commissione Giudicatrice sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;
 Per la gara in oggetto in data 05/05/2023 si pubblica la seguente documentazione:
 &lt;ul&gt;
  	&lt;li&gt;copia della Proposta di Aggiudicazione&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto in data 30/05/2023 si pubblica la seguente documentazione:
 &lt;ul&gt;
  	&lt;li&gt;nota di comunicazione esito gara;&lt;/li&gt;
  	&lt;li&gt;copia della delibera del Commissario n. 503 del 26/05/2023;&lt;/li&gt;
  	&lt;li&gt;copia dei verbali della Commissione Giudicatrice;&lt;/li&gt;
  	&lt;li&gt;copia della “Tabella Riassuntiva";&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G331" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L331" t="inlineStr">
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L372" t="inlineStr">
         <is>
           <t>10/11/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="332">
-[...5 lines deleted...]
-      <c r="B332" t="inlineStr">
+    <row r="373">
+      <c r="A373" t="n">
+        <v>0</v>
+      </c>
+      <c r="B373" t="n">
+        <v>0</v>
+      </c>
+      <c r="C373" t="inlineStr">
         <is>
           <t>LAVORI DI REALIZZAZIONE DELLA CASA DELLA COMUNITA’ DI AGORDO (BL) IN ATTUAZIONE DEL PNRR (M6C1 - INV.1.1)</t>
         </is>
       </c>
-      <c r="C332" t="inlineStr">
+      <c r="D373" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D332" t="inlineStr">
+      <c r="E373" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E332" t="inlineStr">
+      <c r="F373" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F332" t="inlineStr">
+      <c r="G373" t="inlineStr">
         <is>
           <t>&lt;p&gt;CIG (link BDNCP): &lt;strong&gt;9471823B99&lt;/strong&gt; CUP: &lt;strong&gt;B74E22000050003&lt;/strong&gt; ID SINTEL: &lt;strong&gt;161320928&lt;/strong&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G332" t="inlineStr">
+      <c r="H373" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H332" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="L332" t="inlineStr">
+      <c r="I373" t="inlineStr"/>
+      <c r="J373" t="inlineStr"/>
+      <c r="K373" t="inlineStr"/>
+      <c r="L373" t="inlineStr">
         <is>
           <t>24/11/2022 00:00</t>
         </is>
       </c>
-      <c r="P332" t="inlineStr">
+      <c r="P373" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q332" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B333" t="inlineStr">
+    </row>
+    <row r="374">
+      <c r="A374" t="n">
+        <v>0</v>
+      </c>
+      <c r="B374" t="n">
+        <v>0</v>
+      </c>
+      <c r="C374" t="inlineStr">
         <is>
           <t>LAVORI DI REALIZZAZIONE DELLA CASA DELLA COMUNITA’ DI FELTRE (BL) IN ATTUAZIONE DEL PNRR (M6C1 - INV.1.1)</t>
         </is>
       </c>
-      <c r="C333" t="inlineStr">
+      <c r="D374" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D333" t="inlineStr">
+      <c r="E374" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E333" t="inlineStr">
+      <c r="F374" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F333" t="inlineStr">
+      <c r="G374" t="inlineStr">
         <is>
           <t>&lt;p&gt;CIG (link BDNCP):&lt;strong&gt;94719482C3&lt;/strong&gt; CUP: &lt;strong&gt;B94E22000020003&lt;/strong&gt; ID SINTEL: &lt;strong&gt;161323251&lt;/strong&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G333" t="inlineStr">
+      <c r="H374" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H333" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="L333" t="inlineStr">
+      <c r="I374" t="inlineStr"/>
+      <c r="J374" t="inlineStr"/>
+      <c r="K374" t="inlineStr"/>
+      <c r="L374" t="inlineStr">
         <is>
           <t>24/11/2022 00:00</t>
         </is>
       </c>
-      <c r="P333" t="inlineStr">
+      <c r="P374" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q333" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B334" t="inlineStr">
+    </row>
+    <row r="375">
+      <c r="C375" t="inlineStr">
         <is>
           <t>Lavori per l’adeguamento alla normativa antincendio – I^ triennio del DM 19/03/2015 dell’Ospedale di Belluno</t>
         </is>
       </c>
-      <c r="C334" t="inlineStr">
+      <c r="D375" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D334" t="inlineStr">
+      <c r="E375" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E334" t="inlineStr">
+      <c r="F375" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F334" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="L334" t="inlineStr">
+      <c r="G375" t="inlineStr"/>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L375" t="inlineStr">
         <is>
           <t>07/01/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="335">
-[...5 lines deleted...]
-      <c r="B335" t="inlineStr">
+    <row r="376">
+      <c r="A376" t="n">
+        <v>0</v>
+      </c>
+      <c r="B376" t="n">
+        <v>0</v>
+      </c>
+      <c r="C376" t="inlineStr">
         <is>
           <t>LAVORI DI RIQUALIFICAZIONE DELLA CENTRALE OPERATIVA TERRITORIALE DI BELLUNO IN ATTUAZIONE DEL PNRR (M6C1 - INV.1.2).</t>
         </is>
       </c>
-      <c r="C335" t="inlineStr">
+      <c r="D376" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D335" t="inlineStr">
+      <c r="E376" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E335" t="inlineStr">
+      <c r="F376" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F335" t="inlineStr">
+      <c r="G376" t="inlineStr">
         <is>
           <t>&lt;p&gt;ID SINTEL: 161026090 CIG (link BDNCP): 9470389C39 CUP: B32C22000470006 IL PROGETTO ESECUTIVO E' SCARICABILE&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G335" t="inlineStr">
+      <c r="H376" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H335" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="L335" t="inlineStr">
+      <c r="I376" t="inlineStr"/>
+      <c r="J376" t="inlineStr"/>
+      <c r="K376" t="inlineStr"/>
+      <c r="L376" t="inlineStr">
         <is>
           <t>16/11/2022 00:00</t>
         </is>
       </c>
-      <c r="P335" t="inlineStr">
+      <c r="P376" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q335" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B336" t="inlineStr">
+    </row>
+    <row r="377">
+      <c r="C377" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA EVENTUALE DI SISTEMI DI ANCORAGGIO A SOSPENSIONE – ESPANSIONE PER LA RICOSTRUZIONE LEGAMENTOSA PER LE UU.00. DI ORTOPEDIA DELL’AULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
         </is>
       </c>
-      <c r="C336" t="inlineStr">
+      <c r="D377" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D336" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F336" t="inlineStr">
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
         <is>
           <t>Per gara in oggetto in data 25/10/2022 si pubblica il Verbale di apertura della busta telematica 1-DOCUMENTAZIONE AMMINISTRATIVA e della busta telematica 2-DOCUMENTAZIONE TECNICA.
 Si pubblica in data 02/11/2022 documento di Nomina Commissione Giudicatrice. &lt;span lang="it-IT"&gt;I curricul&lt;/span&gt;&lt;span lang="it-IT"&gt;a&lt;/span&gt;&lt;span lang="it-IT"&gt; dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;&lt;span lang="it-IT"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/a&gt;&lt;/u&gt;&lt;/span&gt;
 Si pubblica in data 28/02/2023 documento di Proposta di Aggiudicazione.
 Per gara in oggetto in data 11/04/2023 si pubblicano:
 -Comunicazione esito Gara;
 -Deliberazione n. 331 del 07/04/2023;
 -Verbali Commissione Giudicatrice;
 -Tabelle Riassuntive;</t>
         </is>
       </c>
-      <c r="G336" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L336" t="inlineStr">
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L377" t="inlineStr">
         <is>
           <t>31/10/2023 00:00</t>
         </is>
       </c>
     </row>
-    <row r="337">
-[...5 lines deleted...]
-      <c r="B337" t="inlineStr">
+    <row r="378">
+      <c r="A378" t="n">
+        <v>0</v>
+      </c>
+      <c r="B378" t="n">
+        <v>0</v>
+      </c>
+      <c r="C378" t="inlineStr">
         <is>
           <t>LAVORI DI RIQUALIFICAZIONE DELL’OSPEDALE DI COMUNITÀ DI AURONZO DI CADORE (BL) IN ATTUAZIONE DEL PNRR (M6C1 - INV.1.3)</t>
         </is>
       </c>
-      <c r="C337" t="inlineStr">
+      <c r="D378" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D337" t="inlineStr">
+      <c r="E378" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E337" t="inlineStr">
+      <c r="F378" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F337" t="inlineStr">
+      <c r="G378" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;ID SINTEL: 159797171 &lt;/strong&gt; &lt;strong&gt;CIG (link BDNCP) 94171920AF&lt;/strong&gt; &lt;strong&gt;CUP &lt;/strong&gt;&lt;strong&gt;B27H22000520001&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G337" t="inlineStr">
+      <c r="H378" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H337" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="L337" t="inlineStr">
+      <c r="I378" t="inlineStr"/>
+      <c r="J378" t="inlineStr"/>
+      <c r="K378" t="inlineStr"/>
+      <c r="L378" t="inlineStr">
         <is>
           <t>13/10/2022 00:00</t>
         </is>
       </c>
-      <c r="P337" t="inlineStr">
+      <c r="P378" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="Q337" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="B338" t="inlineStr">
+    </row>
+    <row r="379">
+      <c r="C379" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIÙ OPERATORI ECONOMICI VOLTO ALL’AFFIDAMENTO DEL SERVIZIO MEDICO DI EMERGENZA ED URGENZA PRESSO IL PRONTO SOCCORSO DEI P.O. DELL’AULSS N. 1 DOLOMITI (BELLUNO, FELTRE, AGORDO E PIEVE DI CADORE)</t>
         </is>
       </c>
-      <c r="C338" t="inlineStr">
+      <c r="D379" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D338" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F338" t="inlineStr">
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;strong&gt;&lt;em&gt;25/11/2024: &lt;/em&gt;&lt;/strong&gt;Si pubblica il Provvedimento di assegnazione del Rinnovo del Servizio (Lotto n. 3 Pieve di Cadore) e il relativo contratto.
 &lt;em&gt;&lt;strong&gt;10/05/2023&lt;/strong&gt;&lt;/em&gt;: Si pubblica il Provvedimento di assegnazione del Servizio in oggetto per il Lotto n. 3 di Pieve di Cadore (DDG N. 427 del 05/05/2023)
 &lt;strong&gt;&lt;em&gt;02/02/2023: &lt;/em&gt;&lt;/strong&gt;&lt;em&gt;S&lt;/em&gt;i pubblicano i verbali di valutazione della commissione giudicatrice (con All_scheda di valutazione Lotto 3) e di "proposta di aggiudicazione - apertura busta3"
 &lt;em&gt;&lt;strong&gt;28/11/2022&lt;/strong&gt;&lt;/em&gt;: In data odierna si pubblicano:
 &lt;ul&gt;
  	&lt;li&gt;- DDG N. 1261 del 04/11/2022 di ammissione ditte e nomina Commissione giudicatrice;&lt;/li&gt;
  	&lt;li&gt;- il curricula della Commissione giudicatrice: il Curricula del Dott. Rossi Edoardo viene allegato mentre i Curricula del Dott. Parise Giorgio (Presidente) e del Dott. Trillò Giulio (componente) sono disponibili al seguente link della sezione Amministrazione Trasparente, &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;&lt;/li&gt;
  	&lt;li&gt;- verbali di apertura della documentazione amministrativa e tecnica (già pubblicati nella Piattaforma Sintel in data 21/10/2022)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;&lt;em&gt;15/09/2022:&lt;/em&gt;&lt;/strong&gt; in data odierna si pubblicano i Chiarimenti n. 1
 &lt;strong&gt;&lt;em&gt;05/09/2022&lt;/em&gt;&lt;/strong&gt;: Si pubblica la documentazione di gara relativa alla Procedura aperta telematica per la conclusione di un Accordo Quadro con più operatori economici volto all'affidamento del "Servizio medico di emergenza ed urgenza presso il Pronto Soccorso dei Presidi Ospedalieri dell'AULSS n. 1 Dolomiti (Belluno, Feltre, Agordo e Pieve di Cadore)
 &lt;p class="western" align="justify"&gt;Lotti:&lt;/p&gt;
 &lt;ul&gt;
  	&lt;li class="western"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;- Lotto&lt;/span&gt;&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;n.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;1) Pronto Soccorso P.O. di Belluno    N. CIG: 9385816C60&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
  	&lt;li class="western"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;- Lotto n.&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;2) a)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt; Pronto Soccorso P.O. di Feltre e b) Pronto Soccorso P.O. di Agordo    N. CIG: 9385837DB4&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
  	&lt;li class="western"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;- Lotto&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;n.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt; &lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;span lang="it-IT"&gt;3) Pronto Soccorso P.O. di Pieve di Cadore     N. CIG: 9385846524&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;
 ID Sintel:158828443
 Il termine ultimo per la presentazione delle offerte è il giorno 30/09/2022 entro le ore 12:00.
 Il termine ultimo per produrre chiarimenti è indicato nella documentazione di gara.
  </t>
         </is>
       </c>
-      <c r="G338" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L338" t="inlineStr">
+      <c r="H379" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L379" t="inlineStr">
         <is>
           <t>30/09/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="339">
-[...5 lines deleted...]
-      <c r="B339" t="inlineStr">
+    <row r="380">
+      <c r="C380" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER LA CONCLUSIONE DI UN ACCORDO QUADRO CON PIU’ OPERATORI VOLTO ALL’AFFIDAMENTO DEL SERVIZIO DI COPERTURA TURNI DI GUARDIA MEDICA DI ANESTESIA E RIANIMAZIONE E DI SALA OPERATORIA/AMBULATORIO PRESSO IL P.O. DI PIEVE DI CADORE DELL’AULSS N. 1 DOLOMITI ED EVENTUALI ALTRI P.O.</t>
         </is>
       </c>
-      <c r="C339" t="inlineStr">
+      <c r="D380" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D339" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F339" t="inlineStr">
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
         <is>
           <t xml:space="preserve">10/05/2023: in data odierna si pubblica il Provvedimento di assegnazione del Servizio (DDG n. 422 del 05/05/2023)
 02/02/2023: in data odierna si pubblicano i verbali di valutazione tecnica della Commissione giudicatrice (con allegato "scheda valutativa" e il verbale di proposta di aggiudicazione_ apertura busta 3 offerte economiche)
 02/11/2022: In data odierna si pubblicano:
 &lt;ul&gt;
  	&lt;li&gt;verbale apertura della documentazione tecnica;&lt;/li&gt;
  	&lt;li&gt;DDG N. 1215 del 24/10/2022 di ammissione ditte e nomina Commissione giudicatrice;&lt;/li&gt;
  	&lt;li&gt;I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente, &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;&lt;/li&gt;
 &lt;/ul&gt;
 07/10/2022: Si pubblica in data odierna il verbale di apertura della documentazione amministrativa (con relativi allegati).
 16/09/2022: Si pubblica il Chiarimento n. 2
 13/09/2022: Si pubblica il Chiarimento n.1
 31/08/2022: Si pubblica la documentazione di gara relativa al Servizio di copertura turni di guardia medica di anestesia e rianimazione e di sala operatoria/ambulatorio presso il P.O. di Pieve di Cadore dell'AULSS n. 1 Dolomiti ed eventuali altri P.O.
 N. CIG:9377305CE0
 ID Sintel:158439478
 Il termine ultimo per la presentazione delle offerte è il giorno 20/09/2022 entro le ore 12:00.
 Il termine ultimo per produrre chiarimenti è indicato nella documentazione di gara.
  </t>
         </is>
       </c>
-      <c r="G339" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L339" t="inlineStr">
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L380" t="inlineStr">
         <is>
           <t>20/09/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="340">
-[...5 lines deleted...]
-      <c r="B340" t="inlineStr">
+    <row r="381">
+      <c r="C381" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER L'AFFIDAMENTO DEL SERVIZIO DI NOLEGGIO FULL-SERVICE DI RISCUOTITRICI AUTOMATICHE PER L'AULSS N. 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C340" t="inlineStr">
+      <c r="D381" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D340" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F340" t="inlineStr">
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
         <is>
           <t>08/02/2023: si pubblica il provvedimento di aggiudicazione già pubblicato in amministrazione trasparente (delibera DG 1391 del 05/12/2022)
 04/11/2022: in data odierna si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;verbale di apertura documentazione amministrativa e tecnica del 19/09/2022&lt;/li&gt;
  	&lt;li&gt;DDG n. 1161 del 07/10/2022 di ammissione e nomina della Commissione giudicatrice&lt;/li&gt;
  	&lt;li&gt;Curricula della Dott.ssa Patrizia De Zanet (Presidente) e Lanciato Fabio (Componente) mentre quello della Dott.ssa Carlin Laura è consultabile accedendo al seguente link &lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/Allegati/226.pdf"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/Allegati/226.pdf&lt;/a&gt;&lt;/li&gt;
  	&lt;li&gt;verbali di valutazione della Commissione giudicatrice (n. 3 del 07/10/2022, del 13/10/2022 e del 27/10/2022)&lt;/li&gt;
  	&lt;li&gt;verbale di apertura della offerta economica/proposta di aggiudicazione del 03/11/2022&lt;/li&gt;
 &lt;/ul&gt;
 13/09/2022: in data odierna si pubblicano i Chiarimenti n. 1
 03/08/2022: Si pubblica la documentazione di gara relativa al servizio di noleggio full-service di riscuotitrici automatiche per l'AULSS n. 1 Dolomiti. N. CIG: 9317899D7E ID:157664187.
 Il termine ultimo per la presentazione delle offerte è il giorno 19/09/2022 entro le ore 12:00.
 Il termine ultimo per produrre chiarimenti è indicato nella documentazione di gara (almeno 8 giorni prima della scadenza del termine fissato per la presentazione delle offerte).</t>
         </is>
       </c>
-      <c r="G340" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L340" t="inlineStr">
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L381" t="inlineStr">
         <is>
           <t>19/09/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="341">
-[...5 lines deleted...]
-      <c r="B341" t="inlineStr">
+    <row r="382">
+      <c r="C382" t="inlineStr">
         <is>
           <t>LAVORI DI REALIZZAZIONE NUOVA SALA IBRIDA E DI EMODINAMICA PRESSO OSPEDALE DI BELLUNO.</t>
         </is>
       </c>
-      <c r="C341" t="inlineStr">
+      <c r="D382" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D341" t="inlineStr">
+      <c r="E382" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E341" t="inlineStr">
+      <c r="F382" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F341" t="inlineStr">
+      <c r="G382" t="inlineStr">
         <is>
           <t xml:space="preserve">CIG(Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=932758242B"&gt;932758242B&lt;/a&gt;
 CUP B34E21010840002
 PROGETTO ESECUTIVO SCARICABILE &lt;a href="https://drive.google.com/file/d/1Nqk88w0q2-UfiPK06fUbEj-dkhX2w1LO/view?usp=sharing"&gt;QUI&lt;/a&gt;
 INTEGRAZIONI AL PROGETTO ESECUTIVO PUBBLICATO CONGIUNTAMENTE AL BANDO ED AI DOC. DI GARA SCARICABILI &lt;a href="https://drive.google.com/drive/folders/1gykszSLLyGG29XUAmPO-SjIm8Kigc1vs?usp=sharing"&gt;QUI&lt;/a&gt;
 ID SINTEL: 157638474
  </t>
         </is>
       </c>
-      <c r="G341" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L341" t="inlineStr">
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L382" t="inlineStr">
         <is>
           <t>16/08/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="342">
-[...52 lines deleted...]
-      <c r="B343" t="inlineStr">
+    <row r="383">
+      <c r="C383" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI SISTEMI DIAGNOSTICI COMPRENSIVA DEI LAVORI DI ADEGUAMENTO DEI LOCALI PER I LABORATORI DELL’ULSS 1 DOLOMITI, PER UN PERIODO DI 84 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI E CON OPZIONE DI PROROGA PER ULTERIORI 6 MESI.</t>
         </is>
       </c>
-      <c r="C343" t="inlineStr">
+      <c r="D383" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D343" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F343" t="inlineStr">
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
         <is>
           <t>Per la gara in oggetto in data 13/07/2022 si pubblica la documentazione di gara - ID SINTEL N. 157031453.
 Termine ultimo per la presentazione delle offerte ore 18:00 del giorno di lunedì 29 Agosto 2022.
 Per la gara in oggetto in data 22/07/2022 si pubblicano "chiarimenti al giorno 22/07/2022"
 Per la gara in oggetto in data 28/07/2022 si pubblicano i "chiarimenti al giorno 28/07/2022"
 Per la gara in oggetto in data 29/07/2022 si pubblicano "rettifica chiarimenti al 28/07/2022_quesito 15"
 Per la gara in oggetto in data 05/08/2022 si pubblicano i "chiarimenti al 04/08/2022"
 Per la gara in oggetto in data 09/08/2022 si pubblicano i "chiarimenti al 09/08/2022" e la "planimetria 1 Laboratorio Analisi"
 Per la gara in oggetto in data 12/08/2022 si pubblicano i "chiarimenti al 12/08/2022"
 Per la gara in oggetto in data 18/08/2022 si pubblicano i "chiarimenti al 18/08/2022"
 Per la gara in oggetto in data 07/09/2022 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;Verbale di apertura della Documentazione Amministrativa&lt;/li&gt;
  	&lt;li&gt;Schema ditte partecipanti per lotto&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto in data 07/10/2022 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;Delibera n. 1142 del 03/10/2022 "Ammissione ditte partecipanti e nomina Commissione Giudicatrice"&lt;/li&gt;
  	&lt;li&gt;Lettera incarico Commissione Giudicatrice&lt;/li&gt;
  	&lt;li&gt;Verbale di apertura della Documentazione Tecnica&lt;/li&gt;
  	&lt;li&gt;Curriculum rag. Ivo Capraro&lt;/li&gt;
  	&lt;li&gt;I curricula degli altri componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;a href="http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;http://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto in data 14/11/2022 si pubblica documento di "Proposta di Aggiudicazione", relativamente ai lotti 3 ,4 ,5 e 7.
 Per la gara in oggetto in data 30/12/2022 si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;"Proposta di Aggiudicazione lotti 1, 2, 6 e 8".&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto, in data 27/01/2023 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;nota di comunicazione esito gara;&lt;/li&gt;
  	&lt;li&gt;copia della delibera del Direttore Generale  n. 49 del 26/01/2023;&lt;/li&gt;
  	&lt;li&gt;copia dell'allegato 1 parte integrante delibera n. 49;&lt;/li&gt;
  	&lt;li&gt;copia dei verbali della Commissione Giudicatrice lotti 1, 2, 6, 8;&lt;/li&gt;
  	&lt;li&gt;copia dei verbali della Commissione Giudicatrice lotti 3, 4, 5, 7;&lt;/li&gt;
  	&lt;li&gt;copia della "Tabella Riassuntiva lotti 3,4,5,7;&lt;/li&gt;
  	&lt;li&gt;copia della "Tabella Riassuntiva 1 lotti 1,2,6,8";&lt;/li&gt;
  	&lt;li&gt;copia del verbale di verifica dell'anomalia delle offerte lotti 2 e 6;&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto, in data 02/02/2023 si pubblica la nota di esito gara rettificata;</t>
         </is>
       </c>
-      <c r="G343" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L343" t="inlineStr">
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L383" t="inlineStr">
         <is>
           <t>29/08/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="344">
-[...5 lines deleted...]
-      <c r="B344" t="inlineStr">
+    <row r="384">
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>FORNITURA DI N. 1 LASER AL TULIO IBRIDO. AFFIDAMENTO MEDIANTE PROCEDURA NEGOZIATA</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>Con provvedimento n.821 del 12/07/2022 è stata affidata all'impresa DIMED S.r.l. la fornitura di n. 1 laser al tulio ibrido da destinare all'UOC di Urologia del PO di Feltre completa di: acquisto dell'apparecchiatura e fornitura biennale di materiali di consumo.</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L384" t="inlineStr">
+        <is>
+          <t>31/12/2022 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="C385" t="inlineStr">
         <is>
           <t>Procedura di esternalizzazione servizi infermieristici presso la Casa Circondariale di Belluno</t>
         </is>
       </c>
-      <c r="C344" t="inlineStr">
+      <c r="D385" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D344" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F344" t="inlineStr">
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
         <is>
           <t xml:space="preserve">Con Deliberazione n. 621 del 31/05/2022 si è conclusa la procedura per l'affidamento mediante procedura negoziata del servizio infermieristico presso la Casa Circondariale di Belluno - Dipartimento Amministrazione Penitenziaria a favore della società cooperativa Croce Blu per il periodo 01/06/2022 - 31/05/2025 con possibilità di opzione per ulteriori 12 mesi.
 Vengono pertanto pubblicati:
 &lt;ul&gt;
  	&lt;li&gt;la nota di nomina della Commissione giudicatrice&lt;/li&gt;
  	&lt;li&gt;la Delibera di aggiudicazione con l'allegato verbale di valutazione tecnica;&lt;/li&gt;
  	&lt;li&gt;la nota di nomina della Commissione giudicatrice;&lt;/li&gt;
  	&lt;li&gt;il curriculum della dott.ssa Irene Gallon;&lt;/li&gt;
 &lt;/ul&gt;
 Per quanto riguarda i curricula della dott.ssa Giusi Da Pra e del dott. Sandro De Col, questi sono visionabili al link &lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml#Curriculum%20vitae%20(ex%20art.%208,%20d.lgs.%20n.%2033/2013)%20-%20dichiarazioni%20(ex%20art.%2020,%20c.2,%20d.lgs.%20n.%2039/2013)"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml#Curriculum%20vitae%20(ex%20art.%208,%20d.lgs.%20n.%2033/2013)%20-%20dichiarazioni%20(ex%20art.%2020,%20c.2,%20d.lgs.%20n.%2039/2013)&lt;/a&gt;
  </t>
         </is>
       </c>
-      <c r="G344" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L344" t="inlineStr">
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L385" t="inlineStr">
         <is>
           <t>31/05/2025 00:00</t>
         </is>
       </c>
     </row>
-    <row r="345">
-[...5 lines deleted...]
-      <c r="B345" t="inlineStr">
+    <row r="386">
+      <c r="C386" t="inlineStr">
         <is>
           <t>PNRR M6.C2.1.1.2 "DIGITALIZZAZIONE". SISTEMI PER LA GESTIONE DIGITALIZZATA DELLE IMMAGINI RADIOLOGICHE/PACS DELL'ULSS 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C345" t="inlineStr">
+      <c r="D386" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D345" t="inlineStr">
+      <c r="E386" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E345" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F345" t="inlineStr">
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
         <is>
           <t>&lt;p class="western" align="justify"&gt;&lt;span style="font-size: small;"&gt;L'Ulss 1 Dolomiti, a seguito di indagine di mercato prot. n. 65340/SIC del 06/11/2021, avvia con provvedimento n. 658 del 09/06/2022&lt;span style="font-family: Arial, sans-serif;"&gt;, &lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;una procedura negoziata &lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;ai sensi dell’art. 63 comma 3 lettera b) &lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;per &lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;per &lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;l’&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span lang="it-IT"&gt;AGGIORNAMENTO, &lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span lang="it-IT"&gt;L’&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span lang="it-IT"&gt;UNIFICAZIONE, &lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span lang="it-IT"&gt;L’INTEGRAZIONE AL SISTEMA INFORMATIVO OSPEDALIERO (SIO) E LA MANUTENZIONE TRIENNALE DEI SISTEMI PER LA GESTIONE DIGITALI&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span lang="it-IT"&gt;ZZATA DELLE IMMAGINI RADIOLOGICHE/&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span lang="it-IT"&gt;PACS &lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span lang="it-IT"&gt;DELL’&lt;/span&gt;&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span lang="it-IT"&gt;ULSS 1 DOLOMITI.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;Il presente investimento, per la parte riferita a "aggiornamento/unificazione/integrazione al SIO" (manutenzione esclusa) rientra nella &lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: small;"&gt;&lt;u&gt;missione M6C21.1_2 “Ammodernamento del parco tecnologico digitale ospedaliero – Digitalizzazione” &lt;/u&gt;&lt;u&gt;prevista per &lt;/u&gt;&lt;u&gt;l’attuazione del Piano Nazionale di &lt;/u&gt;&lt;u&gt;Ripresa&lt;/u&gt;&lt;u&gt; e Resilienza &lt;/u&gt;&lt;u&gt;(PNRR) di cui al D.L. n. 77 del 31/05/2021 convertito con L. 108/2021.&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;La procedura negoziata è stata aggiudicata con provvedimento n. 1263 del 04/11/2022 (pubblicato in data 10/11/2022).&lt;/p&gt;
 &lt;p align="justify"&gt;CUP B36G21073020006&lt;/p&gt;
 &lt;p align="justify"&gt;CUP B96G21060470006&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G345" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L345" t="inlineStr">
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L386" t="inlineStr">
         <is>
           <t>15/06/2027 00:00</t>
         </is>
       </c>
     </row>
-    <row r="346">
-[...5 lines deleted...]
-      <c r="B346" t="inlineStr">
+    <row r="387">
+      <c r="C387" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA, CON RISERVA DELL’EVENTUALE AFFIDAMENTO OPZIONALE CON SUCCESSIVI ATTI DELLA PROGETTAZIONE DEFINTIVA, ESECUTIVA, NONCHÉ L’EVENTUALE DIREZIONE, MISURA E CONTABILITÀ LAVORI E COORDINAMENTO PER LA SICUREZZA RELATIVAMENTE AI LAVORI DI MIGLIORAMENTO SISMICO, ADEGUAMENTO ANTINCENDIO E RIQUALIFICAZIONE ENERGETICA DEI PADIGLIONI “DALLA PALMA” E “GUARNIERI” DELL’OSPEDALE DI FELTRE</t>
         </is>
       </c>
-      <c r="C346" t="inlineStr">
+      <c r="D387" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D346" t="inlineStr">
+      <c r="E387" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E346" t="inlineStr">
+      <c r="F387" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F346" t="inlineStr">
+      <c r="G387" t="inlineStr">
         <is>
           <t>CIG (BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9246340127"&gt;&lt;strong&gt;9246340127&lt;/strong&gt;&lt;/a&gt;
 CUP &lt;strong&gt;B95F22000680001&lt;/strong&gt;
 ID SINTEL: &lt;strong&gt;155555684&lt;/strong&gt;
 ALTRI DOCUMENTI SCARICABILI &lt;a href="https://drive.google.com/drive/folders/1VDsCIdp8lQEoOMMswdaB3CjD6TfDPWpH?usp=sharing"&gt;&lt;strong&gt;QUI&lt;/strong&gt;&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G346" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L346" t="inlineStr">
+      <c r="H387" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L387" t="inlineStr">
         <is>
           <t>26/06/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="347">
-[...5 lines deleted...]
-      <c r="B347" t="inlineStr">
+    <row r="388">
+      <c r="C388" t="inlineStr">
         <is>
           <t>proroga contratti relativi ai servizi di front/back office e servizi complementari presso le sedi dell'Azienda Ulss n.1 Dolomiti</t>
         </is>
       </c>
-      <c r="C347" t="inlineStr">
+      <c r="D388" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D347" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F347" t="inlineStr">
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
         <is>
           <t>Si pubblica il provvedimento del Direttore Generale n.623 del 31/05/2022 avente ad oggetto:
 "PROROGA DEI SERVIZI DI GESTIONE AMMINISTRATIVA DELLE ATTIVITA' DI FRONT OFFICE E BACK OFFICE PRESSO LE SEDI DELL'AZIENDA ULSS N.1 DOLOMITI, FINO AL 31/12/2022: DITTA CONSORZIO STABILE 100 ORIZZONTI SCARL E IMPRESA EURO &amp; PROMOS FS SPA"</t>
         </is>
       </c>
-      <c r="G347" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L347" t="inlineStr">
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L388" t="inlineStr">
         <is>
           <t>31/12/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="348">
-[...5 lines deleted...]
-      <c r="B348" t="inlineStr">
+    <row r="389">
+      <c r="C389" t="inlineStr">
         <is>
           <t>Procedura negoziata per la fornitura biennale di  sistemi di sollevamento pazienti, su ruote con bilancia, per uso ospedaliero da destinare alle Unità Operative delle sedi ospedaliere dell’Azienda Ulss n. 1 Dolomiti - ID 151340977.</t>
         </is>
       </c>
-      <c r="C348" t="inlineStr">
+      <c r="D389" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D348" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F348" t="inlineStr">
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
         <is>
           <t>L’Azienda ULSS n. 1 Dolomiti ha indetto la procedura negoziata ad invito, per la fornitura di sistemi di sollevamento pazienti. Il termine di scadenza per la presentazione delle offerte è il 06-04-2022, ore 18:00.</t>
         </is>
       </c>
-      <c r="G348" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L348" t="inlineStr">
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L389" t="inlineStr">
         <is>
           <t>31/12/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="349">
-[...5 lines deleted...]
-      <c r="B349" t="inlineStr">
+    <row r="390">
+      <c r="C390" t="inlineStr">
         <is>
           <t>Procedura negoziata per la fornitura di sistemi di gestione unificata ECG dinamico per le sedi ospedaliere dell'Ulss 1 Dolomiti - ID 153400857.</t>
         </is>
       </c>
-      <c r="C349" t="inlineStr">
+      <c r="D390" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D349" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F349" t="inlineStr">
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
         <is>
           <t>L'Azienda Ulss 1 ha indetto la procedura negoziata ad invito per la fornitura di sistemi di gestione unificata ECG dinamico per le sedi ospedaliere aziendali.
 Il termine di scadenza per la presentazione dell'offerta da parte delle imprese inviatate è il 17/05/2022 ore 10:00.</t>
         </is>
       </c>
-      <c r="G349" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L349" t="inlineStr">
+      <c r="H390" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L390" t="inlineStr">
         <is>
           <t>31/12/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="350">
-[...5 lines deleted...]
-      <c r="B350" t="inlineStr">
+    <row r="391">
+      <c r="C391" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’APPALTO DI LAVORI DI RIQUALIFICAZIONE DELLE CABINE DI TRASFORMAZIONE MT/BT 1° LOTTO E 2° LOTTO DELL’OSPEDALE “S. MARTINO” DI BELLUNO (BL)</t>
         </is>
       </c>
-      <c r="C350" t="inlineStr">
+      <c r="D391" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D350" t="inlineStr">
+      <c r="E391" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E350" t="inlineStr">
+      <c r="F391" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F350" t="inlineStr">
+      <c r="G391" t="inlineStr">
         <is>
           <t>ID SINTEL: &lt;strong&gt;153191728&lt;/strong&gt;
 CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=91724533AB"&gt;&lt;strong&gt;91724533AB&lt;/strong&gt;&lt;/a&gt;
 CUP B37H21000850002
 PROGETTO ESECUTIVO SCARICABILE &lt;a href="https://drive.google.com/file/d/14We9-AiIaD570md_iYsEJgand82wvOoA/view?usp=sharing"&gt;&lt;strong&gt;QUI&lt;/strong&gt;&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="G350" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L350" t="inlineStr">
+      <c r="H391" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L391" t="inlineStr">
         <is>
           <t>26/04/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="351">
-[...5 lines deleted...]
-      <c r="B351" t="inlineStr">
+    <row r="392">
+      <c r="C392" t="inlineStr">
         <is>
           <t>SERVIZIO DI MANUTENZIONE DI BARELLE AUTOCARICANTI E SEDIE PORTANTINE DA AMBULANZA DI PRODUZIONE FERNO WASHINGTON DELL’AZIENDA ULSS N.1 DOLOMITI PER GLI ANNI 2022/2023</t>
         </is>
       </c>
-      <c r="C351" t="inlineStr">
+      <c r="D392" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D351" t="inlineStr">
+      <c r="E392" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E351" t="inlineStr">
+      <c r="F392" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F351" t="inlineStr">
+      <c r="G392" t="inlineStr">
         <is>
           <t>&lt;strong&gt;CIG 90286738A7&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G351" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L351" t="inlineStr">
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L392" t="inlineStr">
         <is>
           <t>30/04/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="352">
-[...5 lines deleted...]
-      <c r="B352" t="inlineStr">
+    <row r="393">
+      <c r="C393" t="inlineStr">
         <is>
           <t>procedura aperta per l’affidamento delle coperture assicurative dell’Azienda ULSS n.1 Dolomiti - 2022</t>
         </is>
       </c>
-      <c r="C352" t="inlineStr">
+      <c r="D393" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D352" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F352" t="inlineStr">
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
         <is>
           <t>17/03/2021 si pubblica la documentazione di gara relativa alla Procedura aperta telematica per l’affidamento  triennale delle coperture assicurative dell’Azienda ULSS n.1 Dolomiti: Lotto n. 1 All Risk danni ai beni, Lotto n. 2 RCAuto. ID 152237852 - la documentazione è disponibile  sulla  Piattaforma Sintel ARIA SpA - Scadenza offerte 15/04/2022 ore 12:00
 23/03/2022 Si pubblicano i CHIARIMENTI n. 1  disponibili anche sulla piattaforma SINTEL
 24/03/2022 Si pubblicano i CHIARIMENTI n. 2  disponibili anche sulla piattaforma SINTEL
 01/04/2022 Si pubblicano i CHIARIMENTI n. 3  disponibili anche sulla piattaforma SINTEL
 05/04/2022 Si pubblicano i CHIARIMENTI n. 4  disponibili anche sulla piattaforma SINTEL
 12/04/2022 Si pubblicano i CHIARIMENTI n. 5  disponibili anche sulla piattaforma SINTEL
 28/04/2022 Si pubblica verbale apertura busta amministrativa
 29/04/2022 Si pubblica verbale apertura busta tecnica
 04/05/2022 Si pubblica la nomina della commissione tecnica per il Lotto 1 "All Risk"
 01/06/2022 Si pubblica la Delibera di affidamento</t>
         </is>
       </c>
-      <c r="G352" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L352" t="inlineStr">
+      <c r="H393" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L393" t="inlineStr">
         <is>
           <t>15/04/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="353">
-[...5 lines deleted...]
-      <c r="B353" t="inlineStr">
+    <row r="394">
+      <c r="C394" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA MEDIANTE PIATTAFORMA TELEMATICA SINTEL PER L’AFFIDAMENTO DELLA PROGETTAZIONE, DIREZIONE LAVORI E COORDINAMENTO PER LA SICUREZZA DEI LAVORI DI REALIZZAZIONE DELL’OSPEDALE DI COMUNITA’ DI FELTRE (BL)</t>
         </is>
       </c>
-      <c r="C353" t="inlineStr">
+      <c r="D394" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D353" t="inlineStr">
+      <c r="E394" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E353" t="inlineStr">
+      <c r="F394" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F353" t="inlineStr">
+      <c r="G394" t="inlineStr">
         <is>
           <t>&lt;strong&gt;ID SINTEL: 151942085&lt;/strong&gt;
 &lt;strong&gt;CIG (Link BDNCP): &lt;a href="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9130481746"&gt;9130481746 &lt;/a&gt;&lt;/strong&gt;
 &lt;strong&gt;CUP B94E22000030001&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G353" t="inlineStr">
+      <c r="H394" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K353" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L353" t="inlineStr">
+      <c r="L394" t="inlineStr">
         <is>
           <t>26/03/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="354">
-[...5 lines deleted...]
-      <c r="B354" t="inlineStr">
+    <row r="395">
+      <c r="C395" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA MEDIANTE PIATTAFORMA TELEMATICA SINTEL PER L'AFFIDAMENTO DELLA PROGETTAZIONE, DIREZIONE LAVORI E COORDINAMENTO PER LA SICUREZZA DEI LAVORI DI REALIZZAZIONE DELLE CASE DI COMUNITA'</t>
         </is>
       </c>
-      <c r="C354" t="inlineStr">
+      <c r="D395" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D354" t="inlineStr">
+      <c r="E395" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E354" t="inlineStr">
+      <c r="F395" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F354" t="inlineStr">
+      <c r="G395" t="inlineStr">
         <is>
           <t>ID SINTEL 151876190
 LOTTO 1
 CIG 9129304BFA - CUP B34E22000030003
 LOTTO 2
 CIG 912945696A - CUP B94E22000020003
 LOTTO 3
 CIG 9129467280 - CUP B94E22000010003
 LOTTO 4
 CIG 9129484088 - CUP B74E22000050003</t>
         </is>
       </c>
-      <c r="G354" t="inlineStr">
+      <c r="H395" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K354" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L354" t="inlineStr">
+      <c r="L395" t="inlineStr">
         <is>
           <t>26/03/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="355">
-[...5 lines deleted...]
-      <c r="B355" t="inlineStr">
+    <row r="396">
+      <c r="C396" t="inlineStr">
         <is>
           <t>LAVORI DI MIGLIORAMENTO SISMICO ED ADEGUAMENTO ANTINCENDIO DELL’OSPEDALE DI BELLUNO - COLLAUDO STATICO</t>
         </is>
       </c>
-      <c r="C355" t="inlineStr">
+      <c r="D396" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D355" t="inlineStr">
+      <c r="E396" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E355" t="inlineStr">
+      <c r="F396" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F355" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="L355" t="inlineStr">
+      <c r="G396" t="inlineStr"/>
+      <c r="H396" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L396" t="inlineStr">
         <is>
           <t>30/09/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="356">
-[...5 lines deleted...]
-      <c r="B356" t="inlineStr">
+    <row r="397">
+      <c r="C397" t="inlineStr">
         <is>
           <t>AVVISO MANIFESTAZIONE D'INTERESSE SERVIZIO DI ACCOGLIENZA DETENUTI CON INFERMITA' PSICHICA PRESSO LA CASA CIRCONDARIALE DI BELLUNO</t>
         </is>
       </c>
-      <c r="C356" t="inlineStr">
+      <c r="D397" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D356" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F356" t="inlineStr">
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
         <is>
           <t>16/02/2022: In data odierna si pubblica l'avviso di manifestazione d'interesse per l'eventuale affidamento del "Servizio di accoglienza detenuti con infermità psichica presso la Casa Circondariale di Belluno.
 La scadenza per la presentazione, tramite Piattaforma Sintel, è fissata alle ore 12:00 del giorno 28/02/2022.</t>
         </is>
       </c>
-      <c r="G356" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L356" t="inlineStr">
+      <c r="H397" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L397" t="inlineStr">
         <is>
           <t>28/02/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="357">
-[...5 lines deleted...]
-      <c r="B357" t="inlineStr">
+    <row r="398">
+      <c r="C398" t="inlineStr">
         <is>
           <t>SERVIZIO DI COPERTURA TURNI DI ATTIVITA' RADIOLOGICA (OSPEDALI DEL DISTRETTO DI BELLUNO)</t>
         </is>
       </c>
-      <c r="C357" t="inlineStr">
+      <c r="D398" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D357" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F357" t="inlineStr">
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
         <is>
           <t>27/01/2022: IN DATA ODIERNA SI PUBBLICA L'AVVISO DI MANIFESTAZIONE D'INTERESSE IL SERVIZIO DI COPERTURA TURNI DI ATTIVITA' RADIOLOGICA PRESSO GLI OSPEDALI DI BELLUNO, AGORDO E PIEVE DI CADORE (SCADENZA ORE 12:00 DEL 03/02/2022 - TRAMITE PIATTAFORMA SINTEL).
 24/03/2022: IN DATA ODIERNA SI PUBBLICA DELIBERA DI ASSEGNAZIONE DELLA PROCEDURA IN OGGETTO E VERBALI DI GARA ALLEGATI ALLA STESSA.</t>
         </is>
       </c>
-      <c r="G357" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L357" t="inlineStr">
+      <c r="H398" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L398" t="inlineStr">
         <is>
           <t>04/03/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="358">
-[...5 lines deleted...]
-      <c r="B358" t="inlineStr">
+    <row r="399">
+      <c r="C399" t="inlineStr">
         <is>
           <t>servizio di reperibilità e recupero di animali da compagnia vaganti ed accudimento animali presenti presso il Canile Sanitario di Belluno - MANIFESTAZIONE DI INTERESSE</t>
         </is>
       </c>
-      <c r="C358" t="inlineStr">
+      <c r="D399" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D358" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F358" t="inlineStr">
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
         <is>
           <t>E' stata pubblicato in data odierna sulla piattaforma SINTEL l'avviso per la raccolta delle &lt;strong&gt;manifestazioni di interesse per l'eventuale affidamento del servizio di reperibilità e recupero di animali da compagnia vaganti ed accudimento animali presenti presso il Canile Sanitario di Belluno.&lt;/strong&gt;
 Gli operatori interessati, in possesso dei requisiti sotto indicati, potranno prendere visione della documentazione relativa e presentare la propria candidatura, accedendo alla procedura con &lt;strong&gt;ID 150243162&lt;/strong&gt; sulla piattaforma SINTEL.
 &lt;strong&gt;Requisiti di partecipazione:&lt;/strong&gt;
 &lt;ol&gt;
  	&lt;li&gt;possesso dei requisiti minimi di ordine generale per contrarre con la Pubblica Amministrazione, ovvero non siano incorsi nei motivi di esclusione previsti dall’art. 80 del D.Lgs. 50/2016 (codice dei contratti);&lt;/li&gt;
  	&lt;li&gt;iscrizione alla C.C.I.A.A. per l’esercizio di attività inerenti l’oggetto dell'avviso;&lt;/li&gt;
  	&lt;li&gt;proprietà di un mezzo idoneo autorizzato per il trasporto di animali vivi;&lt;/li&gt;
  	&lt;li&gt;possesso di specifica formazione attinente allo svolgimento del servizio da parte del personale incaricato dell’attività oggetto del servizio (a titolo esemplificativo, corsi di educatore/istruttore cinofilo, condotta animali, etc.);&lt;/li&gt;
  	&lt;li&gt;esperienza di almeno 1 anno nella gestione di un’attività per conto di enti pubblici analoga a quella oggetto del presente avviso, il requisito dovrà essere documentato con apposito elenco dei servizi considerati, avendo cura di indicare l’oggetto, l’importo, il soggetto appaltante, le date di inizio e fine.&lt;/li&gt;
 &lt;/ol&gt;
 La &lt;strong&gt;data di scadenza&lt;/strong&gt; per la presentazione delle manifestazioni di interesse, da effettuarsi esclusivamente mediante la piattaforma SINTEL, è fissata per il &lt;strong&gt;25/02/2022 alle ore 12:00.&lt;/strong&gt;
 Belluno, 26/01/2022</t>
         </is>
       </c>
-      <c r="G358" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L358" t="inlineStr">
+      <c r="H399" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L399" t="inlineStr">
         <is>
           <t>25/02/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="359">
-[...5 lines deleted...]
-      <c r="B359" t="inlineStr">
+    <row r="400">
+      <c r="C400" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA PER L’APPALTO DI LAVORI DI MIGLIORAMENTO SISMICO ED ADEGUAMENTO ANTINCENDIO DELL’OSPEDALE DI BELLUNO</t>
         </is>
       </c>
-      <c r="C359" t="inlineStr">
+      <c r="D400" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D359" t="inlineStr">
+      <c r="E400" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E359" t="inlineStr">
+      <c r="F400" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F359" t="inlineStr">
+      <c r="G400" t="inlineStr">
         <is>
           <t>ID SINTEL: 149597030
 CIG: 90565315CE
 CUP: B34E20000300001
 IL PROGETTO ESECUTIVO E'SCARICABILE &lt;strong&gt;&lt;a href="https://drive.google.com/drive/folders/1wGjY20hrcqrH2puJ0rf9DhYpMy093w3d?usp=sharing"&gt;QUI&lt;/a&gt;&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G359" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L359" t="inlineStr">
+      <c r="H400" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L400" t="inlineStr">
         <is>
           <t>26/01/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="360">
-[...5 lines deleted...]
-      <c r="B360" t="inlineStr">
+    <row r="401">
+      <c r="C401" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER L'AFFIDAMENTO DELLA FORNITURA DI CARNI BOVINE E SUINE FRESCHE PER LE CUCINE DEGLI OSPEDALI DI BELLUNO E AGORDO. PERIODO DICEMBRE 2021 - DICEMBRE 2022 - CIG. 89896172A1</t>
         </is>
       </c>
-      <c r="C360" t="inlineStr">
+      <c r="D401" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D360" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L360" t="inlineStr">
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr"/>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L401" t="inlineStr">
         <is>
           <t>20/12/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="361">
-[...5 lines deleted...]
-      <c r="B361" t="inlineStr">
+    <row r="402">
+      <c r="C402" t="inlineStr">
         <is>
           <t>Servizio di svolgimento di accertamenti chimico - fisici - batteriologici di laboratorio per le sedi Ospedaliere dell’Azienda  ULSS n. 1 Dolomiti</t>
         </is>
       </c>
-      <c r="C361" t="inlineStr">
+      <c r="D402" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D361" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F361" t="inlineStr">
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
         <is>
           <t>Si pubblicano gli atti relativi alla procedura di gara.
 Belluno, 02/12/2021</t>
         </is>
       </c>
-      <c r="G361" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L361" t="inlineStr">
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L402" t="inlineStr">
         <is>
           <t>01/12/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="362">
-[...5 lines deleted...]
-      <c r="B362" t="inlineStr">
+    <row r="403">
+      <c r="C403" t="inlineStr">
         <is>
           <t>AVVISO per indagine di mercato finalizzata ad un eventuale affidamento di un sistema di telemedicina applicata al servizio di emodialisi extra-ospedaliera</t>
         </is>
       </c>
-      <c r="C362" t="inlineStr">
+      <c r="D403" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D362" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F362" t="inlineStr">
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
         <is>
           <t>30/11/2021 Si pubblica in data odierna avviso per indagine di mercato inerente l'oggetto.
 Si rinvia alla pubblicazione in piattaforma Sintel ID 148040578.
 06/12/2021 A seguito di richiesta di chiarimento pervenuta, si pubblica di seguito la risposta al quesito: CHIARIMENTI N.1.
 14/12/2021 Si pubblica di seguito il file CHIARIMENTI N.2 in risposta a quesiti pervenuti.
 Si avvisa altresì che il termine ultimo per la presentazione delle offerte è stato posticipato alla data del 17/12/2021 ore 10:00.
 27/06/2022 Si pubblica in data odierna la delibera di assegnazione con il verbale di valutazione, avente ad oggetto:
 "Autorizzazione a contrarre ed aggiudicazione, a seguito di procedure di affidamento diretto, della fornitura di un software di cartella specialistica integrato con sistema di telemedicina per dialisi extra-ospedaliera. Cooperativa EDP La Traccia."</t>
         </is>
       </c>
-      <c r="G362" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L362" t="inlineStr">
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L403" t="inlineStr">
         <is>
           <t>31/12/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="363">
-[...5 lines deleted...]
-      <c r="B363" t="inlineStr">
+    <row r="404">
+      <c r="C404" t="inlineStr">
         <is>
           <t>Procedura negoziata per fornitura annuale di materiale di consumo originale e rigenerato per stampanti. Periodo Novembre 2021-2022</t>
         </is>
       </c>
-      <c r="C363" t="inlineStr">
+      <c r="D404" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D363" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L363" t="inlineStr">
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr"/>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L404" t="inlineStr">
         <is>
           <t>16/11/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="364">
-[...5 lines deleted...]
-      <c r="B364" t="inlineStr">
+    <row r="405">
+      <c r="C405" t="inlineStr">
         <is>
           <t>SERVIZIO ANNUALE DI HELP DESK ED ASSISTENZA INFORMATICA ALLE POSTAZIONI DI LAVORO PER L'AZIENDA ULSS N.1 DOLOMITI - RDO MEPA N.2875400 - CIG 89241265BE</t>
         </is>
       </c>
-      <c r="C364" t="inlineStr">
+      <c r="D405" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D364" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F364" t="inlineStr">
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
         <is>
           <t>&lt;strong&gt;17/11/2021&lt;/strong&gt; Si pubblica in data odierna la nomina della Commissione giudicatrice relativa all’oggetto.
 I curriculum dei componenti la Commissione sono presenti ai seguenti link:
 per l'Ing. Alessandra De Nardi      https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml
 per il Sig. Fregona Antonello    http://www.ulss.belluno.it/public/trasparenza/DL33/organizzative.xml
 per il Sig. Paolo D'Incà    vedasi allegato
 Si pubblica di seguito anche il verbale redatto dalla Commissione giudicatrice: verbale 1 + relativo allegato entrambi datati 25/09/2021.
 La delibera di aggiudicazione è pubblicata all'albo.</t>
         </is>
       </c>
-      <c r="G364" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L364" t="inlineStr">
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L405" t="inlineStr">
         <is>
           <t>31/12/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="365">
-[...10 lines deleted...]
-      <c r="C365" t="inlineStr">
+    <row r="406">
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>PROCEDURA APERTA TELEMATICA PER LA GESTIONE DEI SERVIZI SOCIO SANITARI INTEGRATI PER IL DISTRETTO DI FELTRE</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D365" t="inlineStr">
-[...60 lines deleted...]
-      <c r="F366" t="inlineStr">
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
         <is>
           <t>08/11/2021:  Si pubblica la documentazione di gara relativa ai servizi di “Assistenza sociale professionale con particolare riferimento all’assistenza domiciliare integrata in età adulta ed anziana, d’integrazione scolastica ed interventi educativi a minori disabili in età scolare e d’erogazione di Impegnativa di Cura Domiciliare di tipo “P” per disabili psico-fisici mediante servizio a domicilio”. ID Sintel n. 147067705.
 Il termine ultimo per la presentazione delle offerte è il giorno 09/12/2021 ore 12:00.
 Il termine ultimo per produrre chiarimenti è il giorno 29/11/2021 ore 12:00.
 &lt;div&gt;09/11/2021: Si allega il file excel editabile &lt;strong&gt;ALL 2 offerta economia&lt;/strong&gt; da utilizzare e che sostituisce quello inserito nella cartella "documentazione di gara".&lt;/div&gt;
 &lt;div&gt;22/11/2021: Si pubblicano i chiarimenti n. 1.&lt;/div&gt;
 &lt;div&gt;24/11/2021: Si pubblica rettifica al bando GUUE in merito ai requisiti di capacità tecnica e professionale&lt;/div&gt;
 &lt;div&gt;29/11/2021: Si pubblicano i chiarimenti n. 2&lt;/div&gt;
 &lt;div&gt;02/12/2021: Si pubblicano i chiarimenti n. 3&lt;/div&gt;
 &lt;div&gt;11/01/2021: Si pubblicano in data odierna:&lt;/div&gt;
 &lt;ul&gt;
  	&lt;li&gt;verbali di apertura busta telematica 1 e 2 (documentazione amministrativa e tecnica);&lt;/li&gt;
  	&lt;li&gt;DDG  n. 1519 del 27/12/2021 di ammissione partecipanti e nomina commissione giudicatrice;&lt;/li&gt;
  	&lt;li&gt;copia Curriculum vitae Dott.ssa Guglielminetti e Dott.ssa Da Pra, il Curriculum del Presidente, Dott.ssa Micheluzzi, è disponibile al seguente link della sezione Amministrazione Trasparente: &lt;a style="font-family: Arial, sans-serif; background-color: #ffffff;" href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;&lt;span style="color: #3d589c;"&gt;&lt;span style="font-family: Source Sans Pro, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;
 &lt;/ul&gt;
 03/03/2022: Si pubblicano in data odierna i verbali di valutazione della Commissione giudicatrice e il verbale di apertura busta 3 - offerta economica.
 25/05/2022: Si pubblica esito della procedura di gara:
 &lt;ul&gt;
  	&lt;li&gt;relazione di anomalia dell'offerta di cui all'art. 97 c. 3 D.Lgs. 50/2016&lt;/li&gt;
  	&lt;li&gt;Delibera di assegnazione n. 582 del 23/05/2022&lt;/li&gt;
 &lt;/ul&gt;
 28/12/2023: Si pubblica la delibera di assegnazione del Servizio n. 1416 del 27/12/2023.
 &lt;div&gt;&lt;/div&gt;</t>
         </is>
       </c>
-      <c r="G366" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L366" t="inlineStr">
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L406" t="inlineStr">
         <is>
           <t>09/12/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="367">
-[...5 lines deleted...]
-      <c r="B367" t="inlineStr">
+    <row r="407">
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>FORNITURA URGENTE LETTI ELETTRICI PER TERAPIA INTENSIVA. PIANO DI RIORGANIZZAZIONE DELLA RETE OSPEDALIERA PER L’EMERGENZA COVID19 DI CUI ALLA D.G.R.V. N. 782/2020</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>Bando di gara</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;FORNITURA DI N. 19 LETTI ELETTRICI PER TERAPIA INTENSIVA DA DESTINARE ALLE UU.OO.CC. DI ANESTESIA E RIANIMAZIONE DELL’ULSS 1 DOLOMITI
+&lt;/strong&gt;
+Il presente appalto, indetto con delibera n. 1232/2021, viene espletato dall'Ulss 1 Dolomiti in qualità di soggetto attuatore dei piani di riorganizzazione e potenziamento della rete ospedaliera, mediante l'utilizzo dell'"&lt;em&gt;Elenco dei fornitori di attrezzature per le terapie intensive e semi-intensive, dispositivi e servizi connessi, destinati all’emergenza sanitaria"&lt;/em&gt; messo a disposizione dal commissario all'emergenza.
+La procedura è rivolta agli operatori economici abilitati nell'elenco alla categoria merceologica "&lt;em&gt;TI-ALS-02. Letto elettrico per terapia intensiva con sistema di articolazione e materasso antidecubito a fluttuazione dinamica".&lt;/em&gt;
+&lt;strong&gt;TERMINE DI SCADENZA PER LA PRESENTAZIONE DELLE OFFERTE 18/11/2021 ORE 13:00&lt;/strong&gt;</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L407" t="inlineStr">
+        <is>
+          <t>18/11/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="C408" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI DISPOSITIVI MEDICI PER CHIRURGIA INTERVENTISTICA PER LE UU.OO. DI RADIODIAGNOSTICA E CHIRURGIA VASCOLARE DELL’ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI E CON OPZIONE DI PROROGA PER ULTERIORI 6 MESI.</t>
         </is>
       </c>
-      <c r="C367" t="inlineStr">
+      <c r="D408" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D367" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F367" t="inlineStr">
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
         <is>
           <t xml:space="preserve">Per la gara in oggetto in data 02/11/2021 si pubblica la documentazione di gara.
 La termine ultimo per la presentazione delle offerte è il giorno 29/11/2021 ore 18:00.
 Per la gara in oggetto in data 09/11/2021 si pubblicano i seguenti chiarimenti
 Per la gara in oggetto in data 10/11/2021 si pubblicano i seguenti chiarimenti
 Per la gara in oggetto in data 16/11/2021 si pubblicano i seguenti chiarimenti
 Per la gara in oggetto in data 22/11/2021 si pubblicano i seguenti chiarimenti
 Per la gara in oggetto in data 23/11/2021 si pubblicano i seguenti chiarimenti
 Per la gara in oggetto in data 03/12/2021 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;Verbale di apertura della Documentazione Amministrativa&lt;/li&gt;
  	&lt;li&gt;Elenco ditte partecipanti per lotto&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto in data 27/12/2021 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;Copia delibera n. 1471 del 20/12/2021 "Ammissione ditte e Nomina Commissione"&lt;/li&gt;
  	&lt;li&gt;Copia Lettera incarico Commissari&lt;/li&gt;
  	&lt;li&gt;Copia verbale apertura documentazione tecnica&lt;/li&gt;
 &lt;/ul&gt;
 I curricula dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;
 Per la gara in oggetto in data 23 maggio 2022 si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;copia del verbale della Proposta di Aggiudicazione&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto in data 27 maggio 2022 si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;copia del verbale di verifica dell'anomalia delle offerte&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto in data 09 giugno 2022 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;nota di comunicazione esito gara&lt;/li&gt;
  	&lt;li&gt;copia della delibera n. 654 del 03/06/2022&lt;/li&gt;
  	&lt;li&gt;copia dei verbali della Commissione Giudicatrice&lt;/li&gt;
  	&lt;li&gt;copia della Tabella Riassuntiva&lt;/li&gt;
 &lt;/ul&gt;
  </t>
         </is>
       </c>
-      <c r="G367" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L367" t="inlineStr">
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L408" t="inlineStr">
         <is>
           <t>31/10/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="368">
-[...5 lines deleted...]
-      <c r="B368" t="inlineStr">
+    <row r="409">
+      <c r="C409" t="inlineStr">
         <is>
           <t>contratto triennale 2022-2024 relativo all’acquisto, avviamento e manutenzione di un applicativo software per la gestione aziendale del protocollo informatico e delibere/determine  per l’Azienda Ulss n°1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C368" t="inlineStr">
+      <c r="D409" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D368" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F368" t="inlineStr">
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
         <is>
           <t>&lt;p style="text-align: left;" align="center"&gt;07/10/2021 si pubblica in data odierna avviso per manifestazione d'interesse inerente il &lt;span style="font-size: small;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;b&gt;contratto triennale 2022-2024 relativo all’acquisto, avviamento e manutenzione di un applicativo software per la gestione aziendale del protocollo informatico e delibere/determine &lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size: small;"&gt;&lt;span style="font-family: Calibri, sans-serif;"&gt;&lt;b&gt;per l’Azienda Ulss n°1 Dolomiti.&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: left;" align="center"&gt;Si rinvia alla pubblicazione in Sintel ID 146201164.&lt;/p&gt;
 &lt;p style="text-align: left;" align="center"&gt;28/04/2022 : si pubblica la deliberazione di affidamento n. 446 del 15/04/2022 , già pubblicata  in trasparenza, con i relativi verbali e gli atti prodromici.&lt;/p&gt;
 &lt;p style="text-align: left;" align="center"&gt;Per i  curriculum dei componenti della Commissione giudicatrice si rinvia per Dott. Bortot T. e Ing  De Nardi A. al seguente link: https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/p&gt;
 &lt;p style="text-align: left;" align="center"&gt;Si pubblicano nella presente pagina i curriculum dei componenti: Dott De Zanet P., Dott. Cicciarello O. e Sig.ra Piva M.&lt;/p&gt;
 &lt;p align="center"&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G368" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L368" t="inlineStr">
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L409" t="inlineStr">
         <is>
           <t>31/12/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="369">
-[...5 lines deleted...]
-      <c r="B369" t="inlineStr">
+    <row r="410">
+      <c r="C410" t="inlineStr">
         <is>
           <t>AGGIORNAMENTO TECNOLOGICO APPARECCHIO ANGIOGRAFICO UOC RADIOLOGIA</t>
         </is>
       </c>
-      <c r="C369" t="inlineStr">
+      <c r="D410" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D369" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F369" t="inlineStr">
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
         <is>
           <t>Con deliberazione n. 920 del 09/08/2021 l'Ulss 1 Dolomiti ha disposto l'affidamento della fornitura relativa all'aggiornamento tecnologico dell'apparecchio angiografico mod. Allura in dotazione all'Unità Operativa Complessa di Radiologia del Presidio Ospedaliero di Belluno in favore dell'impresa PHILIPS S.p.A.</t>
         </is>
       </c>
-      <c r="G369" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L369" t="inlineStr">
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L410" t="inlineStr">
         <is>
           <t>31/12/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="370">
-[...5 lines deleted...]
-      <c r="B370" t="inlineStr">
+    <row r="411">
+      <c r="C411" t="inlineStr">
         <is>
           <t>PNRR M6.C2.1.1.2 "SOSTITUZIONE GRANDI APPARECCHIATURE". FORNITURA DI N. 1 ACCELERATORE LINEARE PER L'U.O.C. DI RADIOTERAPIA</t>
         </is>
       </c>
-      <c r="C370" t="inlineStr">
+      <c r="D411" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D370" t="inlineStr">
+      <c r="E411" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E370" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F370" t="inlineStr">
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
         <is>
           <t>L'Ulss 1 Dolomiti ha assegnato con delibera n. 971 del 13.08.2021, la fornitura di n. 1 acceleratore lineare da destinare all'Unità Operativa Complessa di Radioterapia del Presidio Ospeldaiero San Martino di Belluno al raggruppamento temporaneo di imprese costituito da Elekta S.p.A., Ar.Co Lavori Soc. Coop. Cons. e Tecnosan S.r.l., individuato a seguito di rilancio competitivo dell'accordo quadro stipulato dall'Istituto Oncologico Veneto con le imprese Elekta S.p.A. e Varian Medical Systems Italia S.p.A. per la "Fornitura di acceleratori lineari per le Aziende Sanitarie del Veneto".
 L'investimento è stato successivamente ricompreso nella missione M6 C.2.1.1.2 "Ammodernamento del parco tecnologico/digitale ospedaliero - sostituzione grandi apparecchiature" del PNRR.
 CUP B34E22000320006</t>
         </is>
       </c>
-      <c r="G370" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L370" t="inlineStr">
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L411" t="inlineStr">
         <is>
           <t>29/09/2026 00:00</t>
         </is>
       </c>
     </row>
-    <row r="371">
-[...5 lines deleted...]
-      <c r="B371" t="inlineStr">
+    <row r="412">
+      <c r="C412" t="inlineStr">
         <is>
           <t>Trasporti diversi - procedura aperta sulla Piattaforma SINTEL ID 144468430</t>
         </is>
       </c>
-      <c r="C371" t="inlineStr">
+      <c r="D412" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D371" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F371" t="inlineStr">
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
         <is>
           <t>&lt;strong&gt;17/09/2021&lt;/strong&gt; Si procede alla pubblicazione della procedura di gara suddivisa in sei lotti per l'affidamento di Trasporti diversi per l'Azienda ULSS n. 1 Dolomiti. Scadenza offerte: 14/10/2021 ore 9:00. Scadenza richiesta chiarimenti 05/10/2021 ore 12:00.Piattaforma SINTEL ID 144468430
 Per accedere ai dati dei singoli Lotti occorre presentare sulla piattaforma SINTEL tramite le comunicazioni apposita richiesta allegando quanto richiesto dalla documentazione di gara.
 &lt;strong&gt;27/09/2021&lt;/strong&gt; si pubblicano "Chiarimenti 1".
 &lt;strong&gt;28/09/2021&lt;/strong&gt; Si pubblicano "Chiarimenti 2"
 &lt;strong&gt;13/10/2021&lt;/strong&gt; si comunica che come riportato nell'allegato sono stati posticipati i termini di presentazione offerte al 25/10/2021 h 10:00
 &lt;strong&gt;18/10/2021&lt;/strong&gt; si pubblica il modello schema d'offerta rettificato già presente sulla piattaforma SINTEL
 &lt;strong&gt;25/10/2021&lt;/strong&gt; si comunica che come riportato nell'allegato sono stati posticipati i termini di presentazione offerte al 26/10/2021 h 17:00
 &lt;strong&gt;25/10/2021&lt;/strong&gt; Si pubblica nota di precisazione per compilazione offerte già inserita nella documentazione di gara della piattaforma SINTEL.
 &lt;strong&gt;26/10/2021&lt;/strong&gt; Si comunica che, come riportato nell'allegato, sono stati posticipati i termini di presentazione offerte al 02/11/2021 h 12.00
 &lt;strong&gt;28/10/2021 &lt;/strong&gt;Si forniscono alcune precisazioni e nuovo schema d'offerta
 &lt;strong&gt;24/11/2021&lt;/strong&gt; Si allega la delibera di ammissione Ditte e nomina Commissione giudicatrice
 &lt;strong&gt;07/04/2022&lt;/strong&gt; Si pubblicano i curricula del dott. Andrea Bandera, della dott.ssa Marzia Rossi e dell'inf. Mauro Sonego, componenti la Commissione giudicatrice.
 &lt;strong&gt;12/04/2022&lt;/strong&gt; Si pubblicano i verbali della Commissione Giudicatrice e il verbale di aggiudicazione provvisoria (.pdf e  con firme).
 &lt;strong&gt;25/05/2022 &lt;/strong&gt;Si pubblicano la relazione di verifica costi della manodopera e la Deliberazione n. 585 del 23/05/2022 di aggiudicazione.
 &lt;strong&gt; 12/08/2022 &lt;/strong&gt; Revoca Lotto n. 6 e indizione nuova procedura
 &lt;strong&gt;27/09/2022 - 05/10/2022&lt;/strong&gt; Verbali apertura buste telematiche n. 1 e n. 2 : Ammissione Ditte e nomina commissione
 &lt;strong&gt;28/11/2022: &lt;/strong&gt;Si allegano i C.V. della Commissione giudicatrice e sostituzione componente
 &lt;strong&gt;28/11/2022:&lt;/strong&gt; Si pubblicano i verbali della Commissione Giudicatrice ed il verbale di aggiudicazione provvisoria con delega
 &lt;strong&gt;01/02/2023:&lt;/strong&gt; A conclusione della procedura di gara, si pubblica il Provvedimento di affidamento già pubblicato nell'Albo Pretorio.</t>
         </is>
       </c>
-      <c r="G371" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L371" t="inlineStr">
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L412" t="inlineStr">
         <is>
           <t>02/11/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="372">
-[...5 lines deleted...]
-      <c r="B372" t="inlineStr">
+    <row r="413">
+      <c r="C413" t="inlineStr">
         <is>
           <t>FORNITURA DI SISTEMI PER ENDOSCOPIA TORACICA PER LE UNITA’ OPERATIVE COMPLESSE DI PNEUMOLOGIA. NUOVA PROCEDURA</t>
         </is>
       </c>
-      <c r="C372" t="inlineStr">
+      <c r="D413" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D372" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F372" t="inlineStr">
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
         <is>
           <t>&lt;strong&gt;PROCEDURA APERTA TELEMATICA A LOTTO UNICO &lt;/strong&gt;&lt;strong&gt;PER LA FORNITURA DI SISTEMI PER ENDOSCOPIA TORACICA DA DESTINARE ALLE UNITA’ OPERATIVE COMPLESSE DI PNEUMOLOGIA DELL’ULSS 1 DOLOMITI. &lt;/strong&gt;&lt;strong&gt;CIG 88578186A6. &lt;/strong&gt;&lt;strong&gt;CUI F00300650256202000109. ID SINTEL&lt;/strong&gt;&lt;strong&gt; 144752417. &lt;/strong&gt;&lt;strong&gt;NUOVA PROCEDURA INDETTA CON DELIBERA N. 925 DEL 09/08/2021.
 &lt;/strong&gt;
 Scadenza del termine per la presentazione dei chiarimenti: 30/09/2021
 Scadenza del termine per la presentazione delle offerte: 15/10/2021 ORE 13:00
 Seduta telematica di apertura documentazione amministrativa: 15/10/2021 ORE 14:30
 DATA TRASMISSIONE BANDO DI GARA ALLA GUUE: 09/09/2021
 DATA AGGIUDICAZIONE APPALTO: 07/02/2022
 DATA STIPULA CONTRATTO: 18/03/2022
 DATA TRASMISSIONE ESITO GARA ALLA GUUE: 24/03/2021</t>
         </is>
       </c>
-      <c r="G372" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L372" t="inlineStr">
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L413" t="inlineStr">
         <is>
           <t>15/10/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="373">
-[...5 lines deleted...]
-      <c r="B373" t="inlineStr">
+    <row r="414">
+      <c r="C414" t="inlineStr">
         <is>
           <t>GARA A PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI SISTEMI DIAGNOSTICI (materiali di consumo e locazione di apparecchiature), PER LE UU.OO. DI ANATOMIA PATOLOGICA DELL’ULSS 1 DOLOMITI, PER UN PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI, E CON OPZIONE DI PROROGA PER ULTERIORI 12 MESI.</t>
         </is>
       </c>
-      <c r="C373" t="inlineStr">
+      <c r="D414" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D373" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F373" t="inlineStr">
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
         <is>
           <t xml:space="preserve">Per la gara in oggetto in data 03/09/2021 si pubblica la documentazione di gara.
 Termine ultimo per la presentazione delle offerte ore 18:00 del giorno di lunedì 11 ottobre 2021.
 Per la gara in oggetto in data 09/09/2021 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 16/09/2021 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 22/09/2021 si pubblicano i chiarimenti richiesti e l'allegato 2 "Schema d'offerta" rettificato, che è disponibile in formato excel nella piattaforma Sintel.
 Per la gara in oggetto in data 27/09/2021 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 15/10/2021:
 &lt;ul&gt;
  	&lt;li&gt;si pubblica il verbale di apertura della documentazione Amministrativa&lt;/li&gt;
  	&lt;li&gt;schema elenco ditte partecipanti per lotto&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto in data 04/11/2021 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;copia delibera n. 1275 del 02/11/2021 relativa a "Ammissione ditte e nomina della Commissione Giudicatrice"&lt;/li&gt;
  	&lt;li&gt;copia lettera incarico componente Commissione Giudicatrice&lt;/li&gt;
  	&lt;li&gt;copia verbale di apertura della Documentazione Tecnica del 03/11/2021&lt;/li&gt;
  	&lt;li&gt;copia del Curriculum della Dott.ssa Gisella Specia&lt;/li&gt;
 &lt;/ul&gt;
 I curriculum degli altri componenti della Commissione Giudicatrice sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/a&gt;
 Per la gara in oggetto in data 23 dicembre 2021 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;copia Verbali Commissione Giudicatrice&lt;/li&gt;
  	&lt;li&gt;copia "Tabella Riassuntiva"&lt;/li&gt;
  	&lt;li&gt;copia verbale "Proposta di Aggiudicazione"&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto in data 4 gennaio 2022 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;nota di esito gara&lt;/li&gt;
  	&lt;li&gt;copia della deliberazione n. 1583 del 31/12/2021&lt;/li&gt;
 &lt;/ul&gt;
  </t>
         </is>
       </c>
-      <c r="G373" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L373" t="inlineStr">
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L414" t="inlineStr">
         <is>
           <t>30/09/2022 00:00</t>
         </is>
       </c>
     </row>
-    <row r="374">
-[...5 lines deleted...]
-      <c r="B374" t="inlineStr">
+    <row r="415">
+      <c r="C415" t="inlineStr">
         <is>
           <t>PNRR M6.C2.1.1.2 "SOSTITUZIONE GRANDI APPARECCHIATURE". FORNITURA DI N. 1 ACCELERATORE LINEARE PER L'U.O.C. DI RADIOTERAPIA</t>
         </is>
       </c>
-      <c r="C374" t="inlineStr">
+      <c r="D415" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D374" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F374" t="inlineStr">
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
         <is>
           <t>L'Ulss 1 Dolomiti ha assegnato con delibera n. 971 del 13.08.2021, la fornitura di n. 1 acceleratore lineare da destinare all'Unità Operativa Complessa di Radioterapia del Presidio Ospeldaiero San Martino di Belluno al raggruppamento temporaneo di imprese costituito da Elekta S.p.A., Ar.Co Lavori Soc. Coop. Cons. e Tecnosan S.r.l., individuato a seguito di rilancio competitivo dell'accordo quadro stipulato dall'Istituto Oncologico Veneto con le imprese Elekta S.p.A. e Varian Medical Systems Italia S.p.A. per la "Fornitura di acceleratori lineari per le Aziende Sanitarie del Veneto".
 L'investimento è stato successivamente ricompreso nella missione M6 C.2.1.1.2 "Ammodernamento del parco tecnologico/digitale ospedaliero - sostituzione grandi apparecchiature" del PNRR.
 CUP B34E22000320006</t>
         </is>
       </c>
-      <c r="G374" t="inlineStr">
+      <c r="H415" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="K374" t="inlineStr">
+      <c r="L415" t="inlineStr">
         <is>
           <t>13/08/2021 00:00</t>
         </is>
       </c>
-      <c r="L374" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B375" t="inlineStr">
+    </row>
+    <row r="416">
+      <c r="C416" t="inlineStr">
         <is>
           <t>AVVISO PER MANIFESTAZIONE D'INTERESSE CONTRATTO COLLEGAMENTI FIBRA OTTICA</t>
         </is>
       </c>
-      <c r="C375" t="inlineStr">
+      <c r="D416" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D375" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F375" t="inlineStr">
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
         <is>
           <t>16/07/2021 Si pubblica in data odierna l'avviso pubblico per manifestazione d'interesse relativo al contratto biennale collegamenti in fibra ottica per l'Azienda Ulss n°1 Dolomiti.
 Si rimanda alla pubblicazione in Sintel con ID 142363337.
 07/12/2021 Si pubblica in data odierna la nomina della Commissione giudicatrice relativa al contratto biennale per i collegamenti in fibra ottica a seguito di manifestazione d'interesse e gara indetta in piattaforma Sintel.
 I curriculum dei componenti la Commissione sono visibili:
 per Ing. Alessandra De Nardi al link   https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml
 per Sig. Romeo Tona vedasi allegato
 per Sig. Dario Rosson vedasi allegato
 Si pubblica di seguito anche il verbale redatto dalla Commissione giudicatrice datato 14/10/2021.
 La delibera di aggiudicazione n.1418 del 03/12/2021 è pubblicata all'albo.21</t>
         </is>
       </c>
-      <c r="G375" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L375" t="inlineStr">
+      <c r="H416" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L416" t="inlineStr">
         <is>
           <t>02/08/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="376">
-[...5 lines deleted...]
-      <c r="B376" t="inlineStr">
+    <row r="417">
+      <c r="C417" t="inlineStr">
         <is>
           <t>INVITO A PROCEDURA NEGOZIATA PER L’EVENTUALE FORNITURA DI RUBINETTI, TAPPI, DEFLUSSORI E PROLUNGHE PER LE UU.OO. DELL’ULSS N. 1 DOLOMITI PER UN PERIODO DI 36 MESI.</t>
         </is>
       </c>
-      <c r="C376" t="inlineStr">
+      <c r="D417" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D376" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F376" t="inlineStr">
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
         <is>
           <t xml:space="preserve">Per la gara in oggetto in data 12/07/2021 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 30/07/2021 si pubblica il Verbale di apertura della documentazione amministrativa e tecnica.
 Per la gara in oggetto in data 30/08/2021, si pubblica il documento di nomina della Commissione Giudicatrice.
 I curricula della Commissione Giudicatrice sono depositati presso l'UOC Provveditorato , Economato e gestione della Logistica
 Per la gara in oggetto in data 04/01/2022, si pubblicano i seguenti documenti
 &lt;ul&gt;
  	&lt;li&gt;copia del verbale della Proposta di Aggiudicazione&lt;/li&gt;
  	&lt;li&gt;copia dei verbali della Commissione Giudicatrice&lt;/li&gt;
  	&lt;li&gt;"Tabella Riassuntiva"&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto in data 25/01/2022 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;copia della Deliberazione di Aggiudicazione n. 44 del 24/01/2022&lt;/li&gt;
  	&lt;li&gt;nota di comunicazione  esito gara&lt;/li&gt;
 &lt;/ul&gt;
  </t>
         </is>
       </c>
-      <c r="G376" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L376" t="inlineStr">
+      <c r="H417" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L417" t="inlineStr">
         <is>
           <t>31/07/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="377">
-[...5 lines deleted...]
-      <c r="B377" t="inlineStr">
+    <row r="418">
+      <c r="C418" t="inlineStr">
         <is>
           <t>BANDO DI GARA PER L'AFFIDAMENTO DEL SERVIZIO NAVETTA TRA LE STRUTTURE SANITARIE DELL’AZIENDA ULSS 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C377" t="inlineStr">
+      <c r="D418" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D377" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F377" t="inlineStr">
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
         <is>
           <t>&lt;strong&gt;PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DEL SERVIZIO NAVETTA TRA LE STRUTTURE SANITARIE DELL’AZIENDA ULSS 1 DOLOMITI PER IL TRASPORTO DI MATERIALE SANITARIO E NON SANITARIO PER IL PERIODO DI MESI 36, RINNOVABILE DI MESI 24.&lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G377" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L377" t="inlineStr">
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L418" t="inlineStr">
         <is>
           <t>10/08/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="378">
-[...5 lines deleted...]
-      <c r="B378" t="inlineStr">
+    <row r="419">
+      <c r="C419" t="inlineStr">
         <is>
           <t>INVITO A PROCEDURA NEGOZIATA PER L’EVENTUALE FORNITURA DI CUSTOM PACK PER INTERVENTI DI CHIRURGIA OFTALMICA DI CATARATTA PER LE UU.OO. DI OCULISTICA DELL’AZIENDA ULSS 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
         </is>
       </c>
-      <c r="C378" t="inlineStr">
+      <c r="D419" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D378" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F378" t="inlineStr">
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
         <is>
           <t xml:space="preserve">Per la gara in oggetto in data 06/07/2021 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 13/07/2021 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 27/07/2021 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 30/08/2021 si pubblica il Verbale di apertura Busta Amministrativa .
 Per la gara in oggetto in data 30/08/2021 si pubblica il Verbale di apertura Busta Tecnica .
 Per la gara in oggetto in data 08/09/2021, si pubblica il documento di nomina della Commissione Giudicatrice.
 I curricula dei Componenti della Commissione Giudicatrice sono depositati presso l'UOC Provveditorato , Economato e Gestione della Logistica
 Per la gara in oggetto in data 02/11/2021 si pubblica il Verbale Proposta di Aggiudicazione.
 Per la gara in oggetto in data 18/11/2021 si pubblicano:
 -Comunicazione esito Gara;
 -Deliberazione n.1327 del 16/11/2021;
 -Verbale Commissione Giudicatrice;
 -Tabella  Riassuntiva;
  </t>
         </is>
       </c>
-      <c r="G378" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L378" t="inlineStr">
+      <c r="H419" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L419" t="inlineStr">
         <is>
           <t>31/08/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="379">
-[...5 lines deleted...]
-      <c r="B379" t="inlineStr">
+    <row r="420">
+      <c r="C420" t="inlineStr">
         <is>
           <t>Procedura Negoziata per la fornitura di arredi per il Pronto Soccorso dell'Ospedale di Agordo</t>
         </is>
       </c>
-      <c r="C379" t="inlineStr">
+      <c r="D420" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D379" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L379" t="inlineStr">
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr"/>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L420" t="inlineStr">
         <is>
           <t>31/12/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="380">
-[...5 lines deleted...]
-      <c r="B380" t="inlineStr">
+    <row r="421">
+      <c r="C421" t="inlineStr">
         <is>
           <t>Procedura negoziata per l'appalto del servizio di consegna e ritiro al domicilio degli assistiti di dispositivi protesici (rotesi, ausili e ortesi) di cui all'allegato 5 - elenchi 2a e 2b - del d.p.c.m. 12.01.2017 di proprietà dell'Azienda Ulss n. 1 Dolomiti per il periodo di 24 mesi.</t>
         </is>
       </c>
-      <c r="C380" t="inlineStr">
+      <c r="D421" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D380" t="inlineStr">
-[...15 lines deleted...]
-      <c r="K380" t="inlineStr">
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr"/>
+      <c r="H421" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L421" t="inlineStr">
         <is>
           <t>17/06/2021 00:00</t>
         </is>
       </c>
-      <c r="L380" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B381" t="inlineStr">
+    </row>
+    <row r="422">
+      <c r="C422" t="inlineStr">
         <is>
           <t>Affidamento   fornitura   di   un   sistema   per   ecografia   intracardiaca   e  relativi materiali di consumo per la cura della fibrillazione atriale per  l’U.O.C. di Cardiologia sede di Feltre. Impresa Abbott Medical Italia srl  cig 86671885CC.</t>
         </is>
       </c>
-      <c r="C381" t="inlineStr">
+      <c r="D422" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D381" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F381" t="inlineStr">
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
         <is>
           <t>Procedura negoziata senza previa pubblicazione del bando per la fornitura di dispositivi per ecografia intracardia ed appareccahitura in comodato d'uso, fino al 31/03/2022, nelle more della conclusione della gara regionale già pubblicata.</t>
         </is>
       </c>
-      <c r="G381" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L381" t="inlineStr">
+      <c r="H422" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L422" t="inlineStr">
         <is>
           <t>30/06/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="382">
-[...5 lines deleted...]
-      <c r="B382" t="inlineStr">
+    <row r="423">
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>Affidamento   fornitura   di   materiali   dedicati   ad   apparecchiatura   di  proprietà per mappatura cardiaca, per la cura della fibrillazione atriale,  per l’U.O.C. di Cardiologia sede di Feltre. Impresa Abbott Medical Italia  srl CIG 86671473F7.</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>Procedura negoziata senza previa pubblicazione del bando per la fornitura di dispositivi dedicati ad apparecchiatura per mappatura cardiaca di proprietà fino al 31/03/2022, nelle more della conclusione della gara regionale già pubblicata.</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L423" t="inlineStr">
+        <is>
+          <t>30/06/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>Affidamento   fornitura   di   prodotti   Boston   Scientific–linea   ep  Technologies per la cura della fibrillazione atriale per l’Unità Operativa  Complessa di Cardiologia sede di Feltre. Impresa Boston Scientific  spa cig 866724874F.</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>Procedura negoziata</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr">
+        <is>
+          <t>Procedura negoziata senza previa pubblicazione del bando, per la fornitura di dispositivi e generatore in comodato d'uso fino al 31/03/2022, nelle more dell'aggiudicazione della gara regionale già pubblicata.</t>
+        </is>
+      </c>
+      <c r="H424" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L424" t="inlineStr">
+        <is>
+          <t>30/06/2021 00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="C425" t="inlineStr">
         <is>
           <t>Affidamento   della   fornitura   di   cateteri   endoesofagei   per   il  monitoraggio della temperatura durante le procedure di ablazione per  la cura della fibrillazione atriale e comodato d’uso di n. 1 rilevatore di  temperatura   da   destinare   all’Unità   Operativa   Complessa   di  Cardiologia sede di Feltre. Impresa Claber srl CIG 86673202BB.</t>
         </is>
       </c>
-      <c r="C382" t="inlineStr">
+      <c r="D425" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D382" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F382" t="inlineStr">
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G425" t="inlineStr">
         <is>
           <t>Procedura negoziata senza previa pubblicazione del bando per la fornitura di cateteri endoesofagei e apparecchiatura in comodato d'uso, fino al 31/03/2022, nelle more dell'aggiudicazione della gara regionale già pubblicata.</t>
         </is>
       </c>
-      <c r="G382" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L382" t="inlineStr">
+      <c r="H425" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L425" t="inlineStr">
         <is>
           <t>30/06/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="383">
-[...10 lines deleted...]
-      <c r="C383" t="inlineStr">
+    <row r="426">
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA PER L’EVENTUALE FORNITURA DI OTTICHE AUTOCLAVABILI NUOVE PER LE UU.OO. DELL’ULSS N. 1 DOLOMITI PER UN PERIODO DI 36 MESI.</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D383" t="inlineStr">
-[...103 lines deleted...]
-      <c r="F385" t="inlineStr">
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr">
         <is>
           <t>Per la gara in oggetto in data 20/05/2021 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 28/05/2021 si pubblicano i chiarimenti richiesti.
 Per la gara in oggetto in data 15/06/2021 si pubblica il Verbale di apertura della busta telematica 1-DOCUMENTAZIONE AMMINISTRATIVA e della busta telematica 2-DOCUMENTAZIONE TECNICA.
 Per la gara in oggetto in data 30/08/2021 si pubblica documento di Nomina Commissione Giudicatrice. &lt;span lang="it-IT"&gt;I curricul&lt;/span&gt;&lt;span lang="it-IT"&gt;a&lt;/span&gt;&lt;span lang="it-IT"&gt; dei componenti sono disponibili al seguente link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;&lt;span lang="it-IT"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml&lt;/span&gt;&lt;/a&gt;&lt;/u&gt;&lt;/span&gt;
 Per la gara in oggetto in data 28/09/2021 si pubblica il Verbale Proposta di Aggiudicazione.
 Per la gara in oggetto in data 14/10/2021 si pubblicano:
 -Comunicazione esito Gara;
 -Deliberazione n.1188 del 11/10/2021;
 -Verbale Commissione Giudicatrice;
 -Schede Riassuntive;</t>
         </is>
       </c>
-      <c r="G385" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L385" t="inlineStr">
+      <c r="H426" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L426" t="inlineStr">
         <is>
           <t>31/05/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="386">
-[...5 lines deleted...]
-      <c r="B386" t="inlineStr">
+    <row r="427">
+      <c r="C427" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER L'AFFIDAMENTO DEL SERVIZIO DI EMERGENZA URGENZA RADIOLOGICA PRESSO LA RETE RADIOLOGICA DEL DISTRETTO DI BELLUNO</t>
         </is>
       </c>
-      <c r="C386" t="inlineStr">
+      <c r="D427" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D386" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F386" t="inlineStr">
+      <c r="E427" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G427" t="inlineStr">
         <is>
           <t xml:space="preserve">11/05/2021 Si pubblica l'avviso per la manifestazione d'interesse per l'esternalizzazione  dell'attività di radiologia giornaliera e pronta disponibilità notturna
 09/07/2021 In data odierna si pubblica:
 &lt;ul&gt;
  	&lt;li&gt;nomina della Commissione Giudicatrice incaricata di procedere alla valutazione della documentazione pervenuta. I curricula dei commissari sono consultabili al seguente link:&lt;/li&gt;
 &lt;/ul&gt;
 https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml
 &lt;ul&gt;
  	&lt;li&gt; Provvedimento del Direttore Generale n. 759 del 30/06/2021 di affidamento della procedura in oggetto&lt;/li&gt;
 &lt;/ul&gt;
  </t>
         </is>
       </c>
-      <c r="G386" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L386" t="inlineStr">
+      <c r="H427" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L427" t="inlineStr">
         <is>
           <t>09/07/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="387">
-[...5 lines deleted...]
-      <c r="B387" t="inlineStr">
+    <row r="428">
+      <c r="C428" t="inlineStr">
         <is>
           <t>procedura negoziata per la fornitura triennale di materiale cartaceo di convivenza e salviette carta a secco. Maggio 2021-2024. Sintel ID 136458051</t>
         </is>
       </c>
-      <c r="C387" t="inlineStr">
+      <c r="D428" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D387" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L387" t="inlineStr">
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G428" t="inlineStr"/>
+      <c r="H428" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L428" t="inlineStr">
         <is>
           <t>17/05/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="388">
-[...5 lines deleted...]
-      <c r="B388" t="inlineStr">
+    <row r="429">
+      <c r="C429" t="inlineStr">
         <is>
           <t>FORNITURA DI SISTEMI PER ENDOSCOPIA TORACICA DA DESTINARE ALLE UNITA’ OPERATIVE COMPLESSE DI PNEUMOLOGIA</t>
         </is>
       </c>
-      <c r="C388" t="inlineStr">
+      <c r="D429" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D388" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F388" t="inlineStr">
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G429" t="inlineStr">
         <is>
           <t>&lt;strong&gt;PROCEDURA APERTA TELEMATICA A LOTTO UNICO &lt;/strong&gt;&lt;strong&gt;PER LA FORNITURA DI SISTEMI PER ENDOSCOPIA TORACICA DA DESTINARE ALLE UNITA’ OPERATIVE COMPLESSE DI PNEUMOLOGIA DELL’ULSS 1 DOLOMITI. &lt;/strong&gt;&lt;strong&gt;CIG 86776829B7. &lt;/strong&gt;&lt;strong&gt;CUI F00300650256202000109. ID SINTEL&lt;/strong&gt;&lt;strong&gt; 139480726&lt;/strong&gt;
 &lt;strong&gt;SCADENZA DEL TERMINE PER LA PRESENTAZIONE DI CHIARIMENTI: 25/05/2021
 &lt;/strong&gt;
 &lt;strong&gt;TERMINE DI SCADENZA PER LA PRESENTAZIONE DELLE OFFERTE: 10/06/2021 ORE 13:00
 &lt;/strong&gt;
 &lt;strong&gt; Bando di gara trasmesso alla GUUE in data 03.05.2021
 &lt;/strong&gt;</t>
         </is>
       </c>
-      <c r="G388" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L388" t="inlineStr">
+      <c r="H429" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L429" t="inlineStr">
         <is>
           <t>10/06/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="389">
-[...5 lines deleted...]
-      <c r="B389" t="inlineStr">
+    <row r="430">
+      <c r="C430" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER L'EVENTUALE FORNITURA DI VAPORIZZATORI A RADIOFREQUENZA PER ARTROSCOPIA PER LE UU.OO. DI ORTOPEDIA DELL'AZIENDA ULSS 1 DOLOMITI, PER UN PERIODO DI 36 MESI.</t>
         </is>
       </c>
-      <c r="C389" t="inlineStr">
+      <c r="D430" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D389" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F389" t="inlineStr">
+      <c r="E430" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G430" t="inlineStr">
         <is>
           <t>Per la gara in oggetto, in data 7 Aprile 2021, si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;copia del verbale di apertura della documentazione amministrativa e tecnica&lt;/li&gt;
 &lt;/ul&gt;
 In data 05 Maggio 2021 si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;Lettera Nomina Commissione Giudicatrice&lt;/li&gt;
 &lt;/ul&gt;
 &lt;span lang="it-IT"&gt;I curriculum dei componenti sono disponibili al seguente  link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;&lt;span lang="it-IT"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/Dirigenti2041.xml&lt;/span&gt;&lt;/a&gt;&lt;/u&gt;&lt;/span&gt;
 Per la gara in oggetto, in data 07 Giugno 2021 si pubblica la seguente documentazione:
 &lt;ul&gt;
  	&lt;li&gt;copia verbale commissione aggiudicatrice&lt;/li&gt;
  	&lt;li&gt;copia della "Tabella Riassuntiva"&lt;/li&gt;
  	&lt;li&gt;copia Proposta di aggiudicazione&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G389" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K389" t="inlineStr">
+      <c r="H430" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L430" t="inlineStr">
         <is>
           <t>07/04/2021 00:00</t>
         </is>
       </c>
-      <c r="L389" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B390" t="inlineStr">
+    </row>
+    <row r="431">
+      <c r="C431" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER L'EVENTUALE FORNITURA DI SISTEMI MOTORIZZATI (NOLEGGIO DI APPARECCHIATURE E ACQUISTO DEI MATERIALI DI CONSUMO) PER LA CHIRURGIA DEI SENI PARANASALI E LA RESEZIONE DEI TESSUTI MOLLI PER LE UU.OO. DI ORL DEGLI OSPEDALI DELL'ULSS 1 DOLOMITI PER UN PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORE 36 MESI.</t>
         </is>
       </c>
-      <c r="C390" t="inlineStr">
+      <c r="D431" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D390" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F390" t="inlineStr">
+      <c r="E431" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G431" t="inlineStr">
         <is>
           <t>Per la gara in oggetto, in data 29 Marzo 2021, si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;copia del verbale di apertura della documentazione amministrativa e tecnica&lt;/li&gt;
 &lt;/ul&gt;
 In data 05 Maggio 2021 si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;Lettera Nomina Commissione Giudicatrice&lt;/li&gt;
 &lt;/ul&gt;
 &lt;span lang="it-IT"&gt;I curriculum dei componenti sono disponibili al seguente  link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;&lt;span lang="it-IT"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/Dirigenti2041.xml&lt;/span&gt;&lt;/a&gt;&lt;/u&gt;&lt;/span&gt;
 Per la gara in oggetto, in data 14/09/2021, si pubblicano i seguenti documenti:
 - comunicazione esito
 - copia Delibera di Aggiudicazione
 - copia verbale Commissione Giudicatrice
 - copia Tabella Riassuntiva</t>
         </is>
       </c>
-      <c r="G390" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K390" t="inlineStr">
+      <c r="H431" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L431" t="inlineStr">
         <is>
           <t>29/03/2021 00:00</t>
         </is>
       </c>
-      <c r="L390" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B391" t="inlineStr">
+    </row>
+    <row r="432">
+      <c r="C432" t="inlineStr">
         <is>
           <t>AVVISO DI DIALOGO TECNICO PER LA FORNITURA DI UN SISTEMA DI WORK FLOW</t>
         </is>
       </c>
-      <c r="C391" t="inlineStr">
+      <c r="D432" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D391" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F391" t="inlineStr">
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr">
         <is>
           <t>Si pubblica in data odierna un avviso di dialogo tecnico per la consultazione preliminare del mercato relativamente all'eventuale affidamento della fornitura di un sistema di work flow e gestione documentale destinato alla gestione delle procedure di gara per l'Aulss 1 Dolomiti.
 &lt;strong&gt;Scadenza trasmissione proposte 30/03/2021.&lt;/strong&gt;
 Belluno, 10/03/2021</t>
         </is>
       </c>
-      <c r="G391" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L391" t="inlineStr">
+      <c r="H432" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L432" t="inlineStr">
         <is>
           <t>30/03/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="392">
-[...5 lines deleted...]
-      <c r="B392" t="inlineStr">
+    <row r="433">
+      <c r="C433" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER LA FORNITURA DI SISTEMI PER TRATTAMENTI DI PROFILASSI PER LA TVP PER UN PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.</t>
         </is>
       </c>
-      <c r="C392" t="inlineStr">
+      <c r="D433" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D392" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F392" t="inlineStr">
+      <c r="E433" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr">
         <is>
           <t>Per la gara in oggetto, in data 08 Marzo 2021, si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;copia del verbale di apertura della documentazione amministrativa e tecnica&lt;/li&gt;
 &lt;/ul&gt;
 In data 02 Aprile 2021 si pubblica il seguente documento:
 &lt;ul&gt;
  	&lt;li&gt;Lettera Nomina Commissione Giudicatrice.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p lang="en-GB"&gt;&lt;span lang="it-IT"&gt;I curriculum dei componenti sono disponibili al seguente  link della sezione Amministrazione Trasparente: &lt;/span&gt;&lt;span style="color: #0000ff;"&gt;&lt;u&gt;&lt;a href="https://www.aulss1.veneto.it/public/trasparenza/DL33/dirigenti2041.xml"&gt;&lt;span lang="it-IT"&gt;https://www.aulss1.veneto.it/public/trasparenza/DL33/Dirigenti2041.xml&lt;/span&gt;&lt;/a&gt;&lt;/u&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p lang="en-GB"&gt;Per la gara in oggetto, in data 10 Agosto 2021 si pubblica la seguente documentazione:&lt;/p&gt;
 &lt;ul&gt;
  	&lt;li lang="en-GB"&gt;copia Proposta di Aggiudicazione&lt;/li&gt;
 &lt;/ul&gt;
 In data 23 Agosto 2021, si pubblica la seguente documentazione:
 &lt;ul&gt;
  	&lt;li&gt;Copia Delibera di Aggiudicazione&lt;/li&gt;
  	&lt;li&gt;Copia Verbali Commissione Giudicatrice&lt;/li&gt;
  	&lt;li&gt;Copia Tabella Riassuntiva&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G392" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K392" t="inlineStr">
+      <c r="H433" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L433" t="inlineStr">
         <is>
           <t>08/03/2021 00:00</t>
         </is>
       </c>
-      <c r="L392" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B393" t="inlineStr">
+    </row>
+    <row r="434">
+      <c r="C434" t="inlineStr">
         <is>
           <t>SERVIZIO DI   GESTIONE DEL CENTRO DIURNO PER DISABILI “NOIALTRI” DI MEL (Borgovalbelluna)</t>
         </is>
       </c>
-      <c r="C393" t="inlineStr">
+      <c r="D434" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D393" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F393" t="inlineStr">
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
         <is>
           <t xml:space="preserve">26/01/2021 Si procede alla pubblicazione della documentazione della procedura aperta di gara per l'affidamento del Servizio di gestione del Centro Diurno per disabili "Noialtri" di Mel (Borgovalbelluna) che verrà esperita sulla piattaforma informatica SINTEL ID 134536056.  &lt;strong&gt;CIG 8602381D5C&lt;/strong&gt;
 &lt;strong&gt;Scadenza presentazione offerta: 22/02/2021 ore 14:00&lt;/strong&gt;
 &lt;strong&gt;Chiarimenti entro: 15/02/2021 ore 14:00&lt;/strong&gt;
 &lt;strong&gt;Negli atti di gara è stato indicato l'ID 131321780 successivamente modificato in sede di lancio della procedura con ID 134536056&lt;/strong&gt;
 &lt;strong&gt;04/02/2021 pubblicazione chiarimenti 1 firmato digitalmente agli atti&lt;/strong&gt;
 &lt;strong&gt;15/02/2021 pubblicazione chiarimenti 2 firmato digitalmente agli atti&lt;/strong&gt;
 &lt;strong&gt;RUP di gara Dott. Marco Fachin&lt;/strong&gt;
 &lt;pre&gt;30/03/2021 si pubblica la nomina della commissione giudicatrice ed i curricula relativi ai componenti&lt;/pre&gt;
  </t>
         </is>
       </c>
-      <c r="G393" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L393" t="inlineStr">
+      <c r="H434" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L434" t="inlineStr">
         <is>
           <t>22/02/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="394">
-[...5 lines deleted...]
-      <c r="B394" t="inlineStr">
+    <row r="435">
+      <c r="C435" t="inlineStr">
         <is>
           <t>Servizio di somministrazione lavoro per n. 8 figure di cuoco - procedura di gara</t>
         </is>
       </c>
-      <c r="C394" t="inlineStr">
+      <c r="D435" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D394" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F394" t="inlineStr">
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
         <is>
           <t>L’Azienda ULSS n. 1 Dolomiti intende consultare il mercato a mezzo della Piattaforma Sintel della Regione Lombardia, al fine di ricevere manifestazioni d’interesse a partecipare all’eventuale procedimento che venisse indetto il servizio di &lt;strong&gt;somministrazione delle figure professionali &lt;/strong&gt;riconducibili alle seguenti categorie e profili del sistema di classificazione del personale del comparto Sanità:
 - &lt;strong&gt;n. 8 unità - categoria BS - profilo cuoco, per un periodo di 8 mesi&lt;/strong&gt; dalla data di aggiudicazione stimata (presumibilmente marzo 2021)
 Si precisa che le manifestazioni di interesse presentate per il presente avviso verranno tenute in considerazione per altre somministrazioni di lavoro che si rendessero necessarie nell'anno 2021.
 Gli operatori economici interessati potranno inviare manifestazione di interesse, previa registrazione alla piattaforma Sintel, all’indirizzo https://www.sintel.regione.lombardia.it , e qualificazione per questa Azienda, entro le ore 12:00 del 29/01/2021. &lt;strong&gt;L'ID della procedura è il n. 133599677.&lt;/strong&gt;
 Per eventuali informazioni e/o chiarimenti è possibile rivolgersi al Servizio Provveditorato dell'AULSS n. 1 Dolomiti - sede di Belluno, alla Dott.ssa Annamaria Romagnoni, tel. 0437/514401, mail annamaria.romagnoni@aulss1.veneto.it ed alla dott.ssa Tatiana Menegol, tel. 0437/514420, mail tatiana.menegol@aulss1.veneto.it.
 Belluno, 20/01/2021
 Si pubblica in data odierna la lettera di nomina della Commissione Giudicatrice per la gara in oggetto e i Curricula vitae dei commissari.
 Belluno, 20/04/2021</t>
         </is>
       </c>
-      <c r="G394" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L394" t="inlineStr">
+      <c r="H435" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L435" t="inlineStr">
         <is>
           <t>29/01/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="395">
-[...5 lines deleted...]
-      <c r="B395" t="inlineStr">
+    <row r="436">
+      <c r="C436" t="inlineStr">
         <is>
           <t>CONCESSIONE DEL SERVIZIO DI GESTIONE DEGLI SPAZI PUBBLICITARI PRESSO LE SEDI DELL'AZIENDA ULSS 1 DOLOMITI</t>
         </is>
       </c>
-      <c r="C395" t="inlineStr">
+      <c r="D436" t="inlineStr">
         <is>
           <t>Concessione</t>
         </is>
       </c>
-      <c r="D395" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L395" t="inlineStr">
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr"/>
+      <c r="H436" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L436" t="inlineStr">
         <is>
           <t>01/05/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="396">
-[...5 lines deleted...]
-      <c r="B396" t="inlineStr">
+    <row r="437">
+      <c r="C437" t="inlineStr">
         <is>
           <t>SERVIZIO ACCOMPAGNAMENTO PAZIENTI DELL’OSPEDALE SAN MARTINO DI BELLUNO E SERVIZIO ACCOMPAGNAMENTO PAZIENTI E MATERIALI DELL’OSPEDALE  SANTA MARIA DEL PRATO DI FELTRE</t>
         </is>
       </c>
-      <c r="C396" t="inlineStr">
+      <c r="D437" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D396" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F396" t="inlineStr">
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G437" t="inlineStr">
         <is>
           <t>20/11/2020 si procede alla pubblicazione della documentazione relativa alla procedura aperta per il &lt;strong&gt;SERVIZIO ACCOMPAGNAMENTO PAZIENTI DELL’OSPEDALE SAN MARTINO DI BELLUNO E SERVIZIO ACCOMPA-GNAMENTO PAZIENTI E MATERIALI DELL’OSPEDALE  SANTA MARIA DEL PRATO DI FELTRE &lt;/strong&gt;suddivisa in due lotti che verrà esperita sulla piattaforma telematica SINTEL:
 &lt;strong&gt;Lotto n. 1&lt;/strong&gt;: sede di Belluno CIG 8502368807 Servizio accompagnamento pazienti dell’ Ospedale San Martino di Belluno Importo a base d’asta triennale  €  701.887,74
 &lt;strong&gt;Lotto n.2:&lt;/strong&gt; sede di Feltre CIG 8502371A80 Sservizio accompagnamento pazienti e  trasporto campioni biologici, farmaci, documentazione clinica, materiale e strumentario chirurgico e carteggio vario  dell’Ospedale di Santa Maria del Prato di Feltre. Importo a base d’asta triennale  € 870.272,17
 4/12/2020 si pubblicano i "chiarimenti n. 1"
 14/12/2020 si pubblicano i "chiarimenti n. 2"
 14/12/2020 si pubblicano i "chiarimenti n. 3"
 15/12/2020 si pubblicano i "chiarimenti n.4"
 15/12/2020 si attesta la modifica in piattaforma SINTEL dell'importo negoziabile come indicato nei "Chiarimenti n. 4".
 29/12/2020 si pubblica il verbale di apertura busta amministrativa
 30/12/2020 si pubblica verbale apertura busta tecnica
 13/01/2021 si pubblicano la nomina della commissione per il lotto 1 e per il lotto 2 e i relativi curriculum dei componenti delle commissioni
 22/01/2021 si pubblica la nuova nomina commissione lotto e curricula sig. Susana IL curriculum Dott. Bortot è visionabile al seguente link  https://www.aulss1.veneto.it/public/trasparenza/DL33/Allegati/744.pdf
 05/05/2021 si pubblica il verbale di apertura delle busta economica
 27/05/2021 si pubblicano i verbali di gara e la verifica dell'anomalia</t>
         </is>
       </c>
-      <c r="G396" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L396" t="inlineStr">
+      <c r="H437" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L437" t="inlineStr">
         <is>
           <t>22/12/2020 00:00</t>
         </is>
       </c>
     </row>
-    <row r="397">
-[...5 lines deleted...]
-      <c r="B397" t="inlineStr">
+    <row r="438">
+      <c r="C438" t="inlineStr">
         <is>
           <t>PIANO DI RIORGANIZZAZIONE DELLA RETE OSPEDALIERA EMERGENZA COVID19. ACQUISTO APPARECCHIATURE SANITARIE DGRV N. 782/2020</t>
         </is>
       </c>
-      <c r="C397" t="inlineStr">
+      <c r="D438" t="inlineStr">
         <is>
           <t>Adesione gara centralizzata</t>
         </is>
       </c>
-      <c r="D397" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F397" t="inlineStr">
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr">
         <is>
           <t>&lt;p class="western" align="justify"&gt;Nella seguente area vengono pubblicate le delibere degli acquisti effettuati dall'Ulss 1 Dolomiti nell'ambito dei piani di riorganizzazione della rete ospedaliera a seguito della pandemia Covid19 ed inclusi nella programmazione regionale di cui alla DGRV n. 782/2020.&lt;/p&gt;
 &lt;p class="western" align="justify"&gt;Gli acquisti sono stati disposti dall'Ulss 1 Dolomiti in qualità di "Soggetto Attuatore" come da ordinanza n. 30 del 14/10/2020 del Commissario Straordinario per la gestione dell'emergenza utilizzando lo strumento negoziale messo a disposizione dal Commissario ovvero &lt;span style="font-family: Arial, sans-serif;"&gt;’”&lt;/span&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;i&gt;Elenco dei fornitori di attrezzature per le terapie intensive e semi-intensive, dispositivi e servizi connessi, destinati all’emergenza sanitaria Covid19”.&lt;/i&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p class="western" align="justify"&gt;&lt;span style="color: #000000;"&gt;&lt;span style="font-family: Arial, sans-serif;"&gt;&lt;span style="font-size: medium;"&gt; &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G397" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L397" t="inlineStr">
+      <c r="H438" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L438" t="inlineStr">
         <is>
           <t>31/12/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="398">
-[...5 lines deleted...]
-      <c r="B398" t="inlineStr">
+    <row r="439">
+      <c r="C439" t="inlineStr">
         <is>
           <t>AGGIORNAMENTO EVOLUTIVO ACCELERATORE LINEARE.</t>
         </is>
       </c>
-      <c r="C398" t="inlineStr">
+      <c r="D439" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D398" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F398" t="inlineStr">
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G439" t="inlineStr">
         <is>
           <t xml:space="preserve">Affidamento della procedura negoziata ai sensi dell'art. 63 comma 2 lettera b) per la fornitura dell'aggiornamento evolutivo dell'acceleratore lineare mod. Linac 2 in dotazione all'U.O.C. di Radioterapia del Presidio Ospedaliero di Belluno all'impresa ELEKTA S.p.A. di Agrate Brianza (MB).
 Importo di aggidicazione dell'appalto: € 849.000,00 oltre IVA.
  </t>
         </is>
       </c>
-      <c r="G398" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L398" t="inlineStr">
+      <c r="H439" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L439" t="inlineStr">
         <is>
           <t>31/12/2020 00:00</t>
         </is>
       </c>
     </row>
-    <row r="399">
-[...5 lines deleted...]
-      <c r="B399" t="inlineStr">
+    <row r="440">
+      <c r="C440" t="inlineStr">
         <is>
           <t>Procedura negoziata per l'affidamento del servizio di stoccaggio e gestione dinamica di documenti cartacei sanitari e amministrativi dell'Azienda Ulss n. 1 Dolomiti</t>
         </is>
       </c>
-      <c r="C399" t="inlineStr">
+      <c r="D440" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D399" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L399" t="inlineStr">
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr"/>
+      <c r="H440" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L440" t="inlineStr">
         <is>
           <t>31/12/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="400">
-[...5 lines deleted...]
-      <c r="B400" t="inlineStr">
+    <row r="441">
+      <c r="C441" t="inlineStr">
         <is>
           <t>GARA A PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI DISPOSITIVI MEDICI PER DIAGNOSTICA ED INTERVENTISTICA CORONARICA E PERIFERICA PER L’UOSD DI EMODINAMICA DELL’ULSS N. 1 DOLOMITI, PER UN PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.</t>
         </is>
       </c>
-      <c r="C400" t="inlineStr">
+      <c r="D441" t="inlineStr">
         <is>
           <t>Bando di gara</t>
         </is>
       </c>
-      <c r="D400" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F400" t="inlineStr">
+      <c r="E441" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G441" t="inlineStr">
         <is>
           <t>Per la gara in oggetto in data 07/08/2020 si pubblica la documentazione di gara.
 Termine ultimo per la presentazione delle offerte ore 18:00 del giorno 22/09/2020
 Per la gara in oggetto in data 10/08/2020 si pubblicano i seguenti chiarimenti
 Per la gara in oggetto in data 14/08/2020 si pubblicano i seguenti chiarimenti.
 Per la gara in oggetto in data 03/09/2020 si pubblicano i seguenti chiarimenti e gli allegati n. 2 - "schema offerta"  e n. 3 "dettaglio prodotti offerti" modificati
 Per la gara in oggetto in data 14/09/2020 si pubblicano i seguenti chiarimenti
 Per la gara in oggetto in data 15/10/2020 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;Verbale di apertura della Documentazione Amministrativa&lt;/li&gt;
  	&lt;li&gt;Elenco ditte partecipanti per lotto&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto in data 6/11/2020 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;delibera del Direttore Generale n. 1458 del 29/10/2020 "Ammissione ditte e nomina Commissione Giudicatrice"&lt;/li&gt;
  	&lt;li&gt;lettera di incarico quale componente della Commissione Giudicatrice&lt;/li&gt;
  	&lt;li&gt;curriculum dei componenti della Commissione Giudicatrice&lt;/li&gt;
  	&lt;li&gt;copia del verbale di apertura della busta telematica 2 - "Documentazione Tecnica"&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto in data 18/11/2020 si pubblica la nota di risposta alle osservazioni della ditta Health Defence SPA
 Per la gara in oggetto in data 28 maggio 2021 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;copia Verbali Commissione Giudicatrice&lt;/li&gt;
  	&lt;li&gt;copia "Tabella Riassuntiva"&lt;/li&gt;
  	&lt;li&gt;copia verbale esito verifica Anomalia&lt;/li&gt;
  	&lt;li&gt;copia Proposta di Aggiudicazione&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto in data 16/06/2021 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;copia delibera n. 691 del 07/06/2021&lt;/li&gt;
  	&lt;li&gt;nota comunicazione esito di gara&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G400" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L400" t="inlineStr">
+      <c r="H441" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L441" t="inlineStr">
         <is>
           <t>30/09/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="401">
-[...5 lines deleted...]
-      <c r="B401" t="inlineStr">
+    <row r="442">
+      <c r="C442" t="inlineStr">
         <is>
           <t>ID 125509752 procedura negoziata per la fornitura di defibrillatori bifasici manuali per uso intraospedaliero da destinare a diverse Unità Operative delle sedi ospedaliere dell’Ulss n. 1 Dolomiti.</t>
         </is>
       </c>
-      <c r="C401" t="inlineStr">
+      <c r="D442" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D401" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L401" t="inlineStr">
+      <c r="E442" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G442" t="inlineStr"/>
+      <c r="H442" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L442" t="inlineStr">
         <is>
           <t>30/06/2020 00:00</t>
         </is>
       </c>
     </row>
-    <row r="402">
-[...5 lines deleted...]
-      <c r="B402" t="inlineStr">
+    <row r="443">
+      <c r="C443" t="inlineStr">
         <is>
           <t>procedura negoziata urgente per la fornitura di n. 2 centrifughe refrigerate da pavimento per sacche sangue, per il Servizio Trasfusionale della sede ospedaliera di Belluno. CIG 8335992636 ID SINTEL 125409131.</t>
         </is>
       </c>
-      <c r="C402" t="inlineStr">
+      <c r="D443" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D402" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L402" t="inlineStr">
+      <c r="E443" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G443" t="inlineStr"/>
+      <c r="H443" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L443" t="inlineStr">
         <is>
           <t>19/06/2020 00:00</t>
         </is>
       </c>
     </row>
-    <row r="403">
-[...5 lines deleted...]
-      <c r="B403" t="inlineStr">
+    <row r="444">
+      <c r="C444" t="inlineStr">
         <is>
           <t>Procedura negoziata per l’eventuale fornitura del servizio di emodialisi domiciliare assistita, comprensiva di materiali di consumo e dei servizi accessori  per un periodo di 36 mesi</t>
         </is>
       </c>
-      <c r="C403" t="inlineStr">
+      <c r="D444" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D403" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F403" t="inlineStr">
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
         <is>
           <t>Per la gara in oggetto in data 09/06/2020 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;copia del verbale di apertura  della documentazione amministrativa e tecnica&lt;/li&gt;
 &lt;/ul&gt;
 Per la gara in oggetto in data 18/06/2020 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;lettera di nomina della Commissione Giudicatrice&lt;/li&gt;
 &lt;/ul&gt;
 I curriculum dei componenti sono disponibili al seguente  link della sezione Amministrazione Trasparente: https://www.aulss1.veneto.it/public/trasparenza/DL33/Dirigenti2041.xml
 Per la gara in oggetto in data 13/08/2020 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;copia della Proposta di Aggiudicazione&lt;/li&gt;
  	&lt;li&gt;copia del Verbale della Commissione Giudicatrice&lt;/li&gt;
  	&lt;li&gt;copia della Tabella Riassuntiva&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G403" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K403" t="inlineStr">
+      <c r="H444" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L444" t="inlineStr">
         <is>
           <t>09/06/2020 00:00</t>
         </is>
       </c>
-      <c r="L403" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B404" t="inlineStr">
+    </row>
+    <row r="445">
+      <c r="C445" t="inlineStr">
         <is>
           <t>ID 124620469 procedura negoziata per la fornitura di un sistema di dosimetria con fantoccio ad acqua dedicato alla dosimetria relativa e assoluta per la caratterizzazione di fasci radioterapici di fotoni ed  elettroni,  da  destinare  alla  UOSD  di  Fisica  Sanitaria  dell’Azienda  ULSS  1  Dolomiti  Presidio Ospedaliero di Belluno.</t>
         </is>
       </c>
-      <c r="C404" t="inlineStr">
+      <c r="D445" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D404" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L404" t="inlineStr">
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr"/>
+      <c r="H445" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L445" t="inlineStr">
         <is>
           <t>31/12/2020 00:00</t>
         </is>
       </c>
     </row>
-    <row r="405">
-[...5 lines deleted...]
-      <c r="B405" t="inlineStr">
+    <row r="446">
+      <c r="C446" t="inlineStr">
         <is>
           <t>FORNITURA DISSETTORE AD ULTRASUONI UOC CHIRURGIA GENERALE PO DI FELTRE</t>
         </is>
       </c>
-      <c r="C405" t="inlineStr">
+      <c r="D446" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D405" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F405" t="inlineStr">
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr">
         <is>
           <t>Fornitura di n. 1 dissettore ad ultrasuoni acquisito in proprietà e fornitura quinquennale dei materiali di consumo dedicati necessari all’esecuzione di interventi di chirurgia epatica e renale con tecnica laparoscopica ed open.
 UOC di destinazione: CHIRURGIA GENERALE Presidio Ospeldaliero di Feltre. CIG 8219292653</t>
         </is>
       </c>
-      <c r="G405" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L405" t="inlineStr">
+      <c r="H446" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L446" t="inlineStr">
         <is>
           <t>28/05/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="406">
-[...5 lines deleted...]
-      <c r="B406" t="inlineStr">
+    <row r="447">
+      <c r="C447" t="inlineStr">
         <is>
           <t>SISTEMA DI NEUROMONITORAGGIO DEI NERVI CRANICI PER UOC ORL PO DI FELTRE</t>
         </is>
       </c>
-      <c r="C406" t="inlineStr">
+      <c r="D447" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D406" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F406" t="inlineStr">
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
         <is>
           <t>Fornitura di n. 1 sistema di neuromonitoraggio intraoperatorio dei nervi cranici composto da apparecchio acquisito in proprietà e dalla fornitura quinquennale dei materiali di consumo necessari per l’esecuzione degli interventi.
 UOC di destinazione: ORL Presidio Ospeldaliero di Feltre. CIG 81316176A0</t>
         </is>
       </c>
-      <c r="G406" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L406" t="inlineStr">
+      <c r="H447" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L447" t="inlineStr">
         <is>
           <t>21/02/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="407">
-[...5 lines deleted...]
-      <c r="B407" t="inlineStr">
+    <row r="448">
+      <c r="C448" t="inlineStr">
         <is>
           <t>Procedura negoziata per l'eventuale fornitura di prodotti vari per microbiologia per l'UOSD di microbiologia dell'ULSS n. 1 Dolomiti, da utilizzarsi nei presidi ospedalieri di Belluno e Feltre, per un periodo di 36 mesi.</t>
         </is>
       </c>
-      <c r="C407" t="inlineStr">
+      <c r="D448" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D407" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F407" t="inlineStr">
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
         <is>
           <t>In riferimento alla procedura in oggetto in data 11/02/2020 si pubblica il "Verbale apertura busta telematica 1 - Documentazione Amministrativa-  e della busta telematica 2 - Documentazione tecnica.
 In data 18/02/2020 si pubblica:
 Nota di nomina della Commissione Giudicatrice
 I curriculum dei componenti sono disponibili al seguente  link della sezione Amministrazione Trasparente: https://www.aulss1.veneto.it/public/trasparenza/DL33/Dirigenti2041.xml
 In data 12 maggio 2021 si pubblica il verbale della proposta di aggiudicazione
 In data 27 maggio 2021 si pubblicano i seguenti documenti:
 &lt;ul&gt;
  	&lt;li&gt;delibera n. 640 del 25/05/2021&lt;/li&gt;
  	&lt;li&gt;copia verbale Commissione Giudicatrice&lt;/li&gt;
  	&lt;li&gt;Tabella Riassuntiva&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G407" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L407" t="inlineStr">
+      <c r="H448" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L448" t="inlineStr">
         <is>
           <t>31/12/2021 00:00</t>
         </is>
       </c>
     </row>
-    <row r="408">
-[...5 lines deleted...]
-      <c r="B408" t="inlineStr">
+    <row r="449">
+      <c r="C449" t="inlineStr">
         <is>
           <t>Procedura negoziata per la fornitura di un sistema per la diagnosi di malattie infettive sistemiche per l'UOSD di microbiologia dell'ULSS n. 1 Dolomiti, da utilizzarsi nei presidi ospedalieri di Belluno e Feltre, per un periodo di 36 mesi.</t>
         </is>
       </c>
-      <c r="C408" t="inlineStr">
+      <c r="D449" t="inlineStr">
         <is>
           <t>Procedura negoziata</t>
         </is>
       </c>
-      <c r="D408" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F408" t="inlineStr">
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato Economato e gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr">
         <is>
           <t>Per la gara in oggetto:
 in data  23/01/2020 si pubblica:
 &lt;ul&gt;
  	&lt;li&gt;Verbale di apertura della documentazione Amministrativa e Tecnica&lt;/li&gt;
 &lt;/ul&gt;
 In data 04/02/2020 si pubblica:
 Nota di nomina della Commissione Giudicatrice
 I curriculum dei componenti sono disponibili al seguente  link della sezione Amministrazione Trasparente: https://www.aulss1.veneto.it/public/trasparenza/DL33/Dirigenti2041.xml
 Per la gara in oggetto si pubblicano in data 20/02/2020:
 &lt;ul&gt;
  	&lt;li&gt;i Verbali della Commissione Giudicatrice&lt;/li&gt;
  	&lt;li&gt;la Tabella Riassuntiva&lt;/li&gt;
  	&lt;li&gt;Il verbale della proposta di aggiudicazione&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="G408" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L408" t="inlineStr">
+      <c r="H449" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="L449" t="inlineStr">
         <is>
           <t>30/04/2020 00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>